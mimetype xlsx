--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ddce92020e3b1c8b89f3b4e11ef151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346461fd86e9c922f89aac87c61adea92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af61d8d3fe6a3eda219779750c19823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9edf7da404bfc53e4c27815be0ed44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d7b83dd1921486d374c48c95c78fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60b1cf3de450574005012aac38de546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcc9d12e8ba6befb0f4089017d66637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636239b97ec6fb0ef617c2f34e551218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740667a75332dddc338183778d4e4a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e66a74481f5310631d7a573047f2b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9f5a176e0f22e1e9b3a2c39079c0c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d5cfbb60be8fe5fc465dd03b45cdb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e295f2a14bc8416d83bdc7d6665ac2813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc05d8ca56feb3a055724bb0766ea414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f748ccf52466139794eae24036a6115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c437c466fac29811db9d5992f6e2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca75e88ddbf51a0230aee9a777e91117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa13a94b68bfb8bab8cb33de38804318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af34bd47feea4fb6fa5727c94a3a9f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5461c2254bcaa27dbb4f287aba9bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8f97e5988106c22b0968a897f622d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e8df044a3635b8a6e06470e5e363b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903315c5042ed3df7b16d8d1329d3e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe29bee37f7fc5c2b1d245fd6d7860324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497543bc4046ef06526a63ae7987ae725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf61e96a2861774d4d4f09300e745026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb796422a8a6533aa410ea7446abbf027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561720d513486ff8fad6611eb7f9afa328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43acb9e571d6f27be9d8f93d6cc263729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ed6399374c805bd513e9bdcdc1e9830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db79b473a8b06f6196cb47e8f5889d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54386f37c1b19daaa09c166a275660b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d89d76a19623337bbe2f1bc65bab7533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b73341f32ea7b0b112bc7299a1f3dc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e5da5ad7a966d4e63a9a376fe006535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e81976dbef7f1c2b51c2374ef727b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2508f61684ab5427b93f642eb30bfe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340e6a68aa27aa8b3a713a41f30206238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda649c04f37a1221e84b91f6295a8f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a4501db7dd7000bc4ad1bf93c533b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461809f700f1793dbc6bc97dcdab22341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a879df86b3b2f615754b569b6c9e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52de571cfaa37261b407ffdb176421a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebbc85b7f7c102d165b9f1bf64c86f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53676e6d2470cba09be68ae6e36dd07445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681efdf87f5e9dfcbbeee62da7e1e0746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0812466ea3c5ef434a0a09f490a568c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb716775ae8a191070a1b0c46e5d64f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392800f457762471ed8b6940be5bc6849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fc558577ede27f7ae9954e9f56e1750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d902124cc716d47c3cac45eac4f35051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818241dc601c6cc5901be68aaf94a69552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa3c0c8a90c3df543b311fdc42733e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cc862f71e6813bb265976b9b1a51a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ede3e330fe9f2fd81782a9a3c72a1755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b40ce020bdc3b72dba137734eff70256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d23ced444a2ccb05da7e9f74917b1857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6b1a053c0850a1301a223c10f688c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b099277451a347777a3be63b1098d9f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1caab1c782dcea953045f48baf60d5a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c842fbd06118722e312ac02425f3261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a8a1d2b0599ba68fcd170c71c5ca062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1ca99ef7429c20113af3aa221828763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bd547347ea234d774ac12573bf2ac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901f383855ab1ebc1b072f0a955475465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745306eed745aae34f75285ce71eef5a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d06026cc1ccad0c9ca1cce989957e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b538dc703663f2ffa9f3eba0a9f3068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e73d7c838ad02caea9f5da622d796b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592458a2f881be7568016c756f1b9b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c58a3e09717bec5729a690c81b5a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc91640a34bc3c62bce75e2380a8c1872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0403fb68994330fe52236f6993aa173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1358172b607b18e7e9d21cd203ab374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bf41183cf9eae7d8a1bb3d4067db975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17611c310084446eb3d8f5de85503f0476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf02a5893de4b75f68cfb97526b1f0077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0aeb068e3457751d8ed4f5621b1f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e32237384a98690a3f0ec15562f9379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa876579aeb2efb7dc2304183c19fbe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fe89db2c5acba01d126b2adbec55a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb4a931538bb287a91eb039085dff682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b21dffbc22df9974fc5270f084b61683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e222c5a8ec1f28b5a2236f118c2dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655cba32e16984ce6994f4cded34b1e685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8287535922fb5fe81555b24bb538d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e147e0d186cf10eb26c7913b3c842c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5073c280a0c027e9b3755c771c15588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bfd3136ecba3966a1ad2de4ddb72a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276ba7a1c0afc411ba8e88fff839bce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548a636ed991744229372c16c96d79b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3e121a555fb6aa47be693f39cf62692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0d851645387bee8e5abe50c96da0293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786a724067dda9591d8d01a8d5bc01194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407b1c88351f5e6431c5bbe34f78bb595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0f32e2aab80c13dc3e7783b8cbf5396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb546c47f7f01c70bfb6368ab5c807697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c79e7b979a972646eaa8d24357463f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951459fa6ba28a67f14e66b193e836099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c553d1bd94c8a4dcc854f3064e5059100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7652c6493c2c542cdbf2b525db2b5b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e7cb0b7b4c5976cfa71accfaf04c0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2927114f990400b48a782284901c4a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bee040fca86639227e8414d7f5a09a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3b3960d0a2761febce73540a601b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cb158a763828bc8e1fb516adf81b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca43b0ed28f47bfc81e76fe0900366107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516c5cb94932760bb61377c76fafe2e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87be793de385030f9fd3f073d05924109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb7e21796442613a744d811bbf779a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69c8436b8cb9a7feb394daafca86cd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6bf223123f1e901a0cbc750357b75112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238950726df1d6b23a31521c85799bc5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87873513aa6e2b8af9b01b88c0e785114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa935894dd357651f8cd45c8f644b3f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad1ecf5db11dca69e0e5b4af93133d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074b0f7d041a193aea55aa01d4da08b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7f5891f70616ba5d77bfc72f325e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eac8b8eaa6b3707a68489b24e9e931119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c507f4f179efc33c018be9342b643d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95789bc1cd421b3a43c1e68b88f685121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ae7e66786f6f72bdb1c21b280d174122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e44620b545812479faef2fd54364b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48380964c77bcdec13d5cfcbdc55d8ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc46d54b0ba930b19088a4b7c0af25125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c4c769ce2413d0ed15193073c086e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628cc86ab48cd2306ea2037b6a60a89127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48054491f050290b427b5fda5d0ff239128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d300178d31764bc0cca0851767b8c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab330b7f73f83bbe33ba98c659c30b09130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b1dd76468d1063ff54f7f1e79bb8e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92762f6e282e5202c1d50408d6db43bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e67e5bf6ad28cf14055ecf9a3aac78133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927c01b043d99c6d4889ae55ab072aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014fb8af6e15bd39574e3dab1b2bc16135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6d6f5935489333041dadf3c8132fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2c38a8dff976241f0fd5a0f04bb2b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fe69164129b2fa8f6092996e48881138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e01be385416c26142b2b233f5a0ed4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea39989778d28bffd3efb96ee61edb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e77be5b5e1fcf7da51841dc77470b7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29bd2ba6943c179310e79ad1f53f22142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e957efe889acc19add04b023e1fd920143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d662558d2604385c649981c9ce4ea89144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf75ce99010db19b1f291f8b448bc6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0f79f87a2bdba0957a4ce7bdc740a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb850e5704299e1682599c9f95f27936147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d60bc09cbfdbb545a2236cd0eab41148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d06d6c9118245274b3864bc0bbbdab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c90f85f22ff92f64f63d7a78dd0260150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78af65411f89b811dbeb66822c94ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6960396b10be0dc98fd9966df88804152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c50a450fcfec4237944b57bcd0bfd7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6ac47950f73c8fafaea7fb04ec8bc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99f0e33ef526b16cb86392dbc61bec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e4434221ca5be8e42ae03090932b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d9309eddc0f66114fb71eca10a0de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8f624973034b13fe1d7ff037d264b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfaf923cda40ed7266c9e1a01785f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0ae237a66301690ac0d92cbdb0f98160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569b8744419d9b2837aea014e956470161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be413f6bd94b9473504ac67dd8267b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9945bde24f8a0fdc35a44251204e1e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30660e74cd75733c3fa6ea7e4717ce1c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b0de15fd45b53db33f9c621d5c58a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7cf8ddf8a54a9ccc95fd408acbb47166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504242711089f36b4bbe0399ebcba21167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b391ffb07e97d5d6d3160ffaeeab0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986946de9dfbe15a9e21ecdac53c5dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dea98df88f9a96159f0990e5641b91170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55de242ba08c9170d1f7d8525fea49171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b3e441ee3205eaad08f8fc60eb140172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7945eb4909965f039972173d69c58173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f48596bbd9928a6cc1c56297b0754b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83600ee452aeeeca3a8afbfe94475649175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829898ed3950f128e6f55e489a861a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf02618ac30960d947e6255b1e0dd55177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e63bd46f3153c88c2ab0f6f833446178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c0c22ff494a4dadab3848233c5947179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7bb8c9075d0faddc977c768f6fe28180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db3ea8895e5892fe2f3fe804e04002181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c9e0b7700b23d57b06c24f23c9474182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d592b51a4a52f5282867cf4322fab35183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63cc532974f3cce389d9ff9fdf247e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec73c49a13ec171ce062bf73631785185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98dcd90b7effdb6d63ae243b0106b6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b556b3c2c5c1b144f24630781f93b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d958530b16bb66e0f1614722328c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd2ae561f4910d962f1a4d97f2e974189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3ec7be395ea67323a20b9983bea13190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd80b884761bf1b2e075fa25edf604191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3da8c105cdace7798cc3bfc606f4b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621899daff8f893d4149bdef1bd1568193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b3587e1095664c2345bb04345db21194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a0654c20061f27f3ca4ea0fea4b57195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5c84e576c207710621c271282d7fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f52ac7bdb6a6a5d438e034d1c60f3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b11be770e5b19c317e9a271704104e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb66d70b3b40e9241a2009032ed789f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe34eec401ed86bfaf05a6f4197978200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a96df974e08bb9860883bff0ade43b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9776fb829be8596a65d0722be1b8cd8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c09bb1f1d54dde49203fa091897a2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c14e26924e9604dce806148f7a94f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b101109fb4fa2c55e9a1f68ab1af19b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0355f49454949e17c2e0c97781da4d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da7e428764a344075cf58323c0d805207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9e4088079f88dae1ec54fc99196a1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ad1582e1cecae1ae9b8f546f0def8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf448250dafe3f1636ab3e5e286ed88210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc811d629549ec9876cf2f7df087aab8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb149c44a35283cb80775a185101e619212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e02e5590f07b1131a3572fd95d7fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3e8ca0862a9c02b7d97ac64589593214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37bd1d2fd00d9ab1e19a21da178556215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8586b05643040c8f3d8a988a62764216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250877e24674da0d1772bdd4f783ec03217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c9fdadf7425e09a2ce54f5e7cfb97218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6326d1712372cab6693b3510a8a6a67219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a85490406a740e05f808df08da37d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9ec29411d700ece385c56809b10c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072958990dda4aa7520a4d6191b0e0d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cedc6fe4e07cce107ecdb5e90a81bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678407145c3b74dc2037577fa333c262224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09cfd5884c3e0538d57b863701b260225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86eb46a511873f37c228d5a042a0c3e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31c732b495f14263e99bb784faa638227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00853f35351a8923654f14df28f7bb53228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13ce0624abd49430bdf785324ce4e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36810e5c98488a0f3d0de860b2d526b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719781ffad61a6bb04b4a2c1e996bfd8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b1f1ed698a357042e34107bd9a89e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe8e6f2d68cbc6f3a1bf4cb486529f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd722d94573643ada939968866809f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1024d4f2f5c890dd30797661b8c557235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783816f5cfc4c6c60bbab20573a4b75236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f30ff28656113b39574d6c1249d6d2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e732e91325583047da4bb079dddb5d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6d51c91977c5b551a746fbc639de2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a900cc3f2da0ca4fa40620ce5e0033240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd212813de5cfcaca4ab37348d36957241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afb36c15462223f8b35da26fda6586242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157956b6c3cdf46cd5772b48eecee77a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26ed46250cecc8845b8f9c339f597a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd6613ff7372c4048999265b36a363245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199e7f53868d6ce5f784da2c358d045246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e71e852ae0e78e3070d67629b4d00247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df7358293afd921f4bc65d4465dab4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89fd1b5b5989e222f62c947fd59f8a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4f61c3beb147074094096028be496250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0469b51ec73254401437d985289acbe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309a9786712aff6ea421514a9153e87252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffc3720109ae40155c66df535a150d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e02f8e38579dddcf0bb65c0c6413c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fa2f86c8ac85d488b83a007fee733255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b14aa57281e4165afc6ac3d4cdf81256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df9af2d1146ac0f6406a73c8660890257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5c3d9d119d5da88ce3d7266223452258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3519b97c13e383dcd0a6aa23e84b6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195236920efe187fbd047730062602a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9eb8cbe0b03dec07fd8182f6d8af3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313412d007c66d9f8ee0f886b0fd059262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d303080edb536efb86fd3efed6d9ce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f980e7cb92b56b228237fa4c00418264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b3935b77cc875a84ceefd80538c65265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf068876e45bf2b73b31ca0b05e6a0a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617194ddb271e93e14b5b4c5cf0c2d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73dc4571f2f6490202dfb53571b191268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fb933ca9615cc6b50c06e275e28d1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3a6977add81f706774461697f53d1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3acd420d5116485878fe26f1fdb78271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a252964925fd4131c931f2fd15f55272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046e0e34fdbbb6f0dc49ad2d6dee3c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12e4eb2571646688790f14d40c359a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98a4d00fdc00b7a9049e3be281f4e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f2cc7a3440ce410d68a9f53f97731276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152c62e4ed33e19779723912c857a16277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e28eaee82c6d8d7aef8028f328cf89278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12330d39ed220c72df89a8f2fefbba84279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c06eea798319ca2ad69134e39b6614280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b10c0a23e12b352a7e5b73bac7969281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdbce447b5c1754ff11a771e1aaa34282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f726cfc8ac3d57eb6832dd9ad6a0641283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941167622677ebbc87fc449c3ed8093284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7fb4221366a04ec139ed968b9d458285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f414caa2bad982b8b2d9e7764206d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d83fd5d546aafa6db848828bf9562287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32ed144bc98b68d4eee1c69271954e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad00e592e28d1f85e841db4114023f5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6457abf8061f02cab774e15eeba759290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655759e5f3ae52866691132c45c37ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6d4802efd3fa941cd97877ae7df6c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d48c14800b08b26965db7bf6d38fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7672ed5688643c71c642c3d844f79b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff06212ee9e983995bf0d43166a24d0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5042b08e84869bdf39f46753cb979296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efacce8b938dbee4555b35dbcf78aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f039c94c3dbf86b6adf2be62b8b71a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc61fa1775df497c7f3b4e723c327ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03f4d98ebfab032dbd3a694729f93d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28235bafc6a06899e30d85c69928769301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09c7b0ffcc3d6bc6472c883c7671bb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a2efe622d1c443a783c9cb50120de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f39ce19751a5aa5f54f81c03b3155b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83f2482e2b45a7e6c89168ca3738f9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0f876e259f8e4793d08a5ecc45f41306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb06720837e3a578cafe10ff464a8b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9829f4663e2746aaac8fc72fa7384308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97f16ce0f661d4f8f5e2a725094374309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9e47ec81b79e5d94c6b7e38aa1618310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d901d0e102e965d69657db7ed298cbb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475369f221af5d8c3a55a39a19ea8b1a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91bd3549de3e7d316a18b971b40855313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62780253c504c9a66a64ccde16009ac5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a836afb1865b9870c86cb4017a4267315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec4a4b5237243e034f540519a6a831316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff1c9d9cd0be4a08e2196c4e06fa54317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f968e1700e19e77e8899525596c44bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10240a9e8f19167773e2c0a0674c5259319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801dd7e71c1a980e81da5903a8c5552b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e25ae5fd2795d242f6aee3f6c5c47f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf7d15d398d30c49424a5290c3a31f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2b75f8c4731d7caafa6616e2b70fe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c40c0a269b769cd8f7166505bd398f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c997862890604da1d599d480cdb81325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4391f5572775856ae5d7677b1e160326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cec16a90b30e390848fa5440c43e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480f72143600b6c9c9c1d1db61db29b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25bd6b964c01d0d15b2bff6608f8f8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee5359177d81ea933a08d271992b2d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c398a5d84cacc914156d990fa7f970331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709832370c3ddec5ed0335b66b2863ab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8270ec7081e13946181c4ad328b76ba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086b53822ac439b533f5e1981fb979a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7ffe5ae1a6827828895e647439d46335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c78648eaa4cdc024ef70469786fb8a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255eab2c7efe9a7bd8a201494736c83337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e79e264283b9b9033085c6d66fa5f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60957eb823198327352a7ceced54f61d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9edb8f561c39de06439d5e240ab58340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00dca33df51a0c4c95ef97df9a58d4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111f3992d9d5921ca08e735c084423f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c8d3e9a912b28e56e98710a0a9f01343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035e3976a8ec4a03df0a790a5b37caf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355be33b959066b255dd66b562f4f0b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af988db7027764290a345d3ab00fb9a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5c353e86a4a21b5921c37b42f7c20347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7703077f7fb6f999e8eaf509ed9ff89348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f18cc3b4af641abbba993392d2ffe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfd7519223ae0543aa56790e92a15c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cd184d424f2dc1005810a29789c34351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb66ef29e0e0e450174c963e92ba3b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c94de1170fe32850b5ed85e2a0f7f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f892050ea68773e7d6e23cffd7f7e4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec3fb59900456df064987f051679ca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efaa3aa6f28433a672e9d29fc28ecb4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65417b3248b3262b00d7f6f84a00ae9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0aa420e0340700c4f2e0284b6851ae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5a908948689a48011aeefbdc1269e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cf4cdc8661435967e2e0e60d8f9a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923ada00040e63d477a2c15e93ecfc4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459c0494993878f6501b9adef6f2f82362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d58f1b164b99ed123250509790bad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af132577e2901a1b057b000bb1e8a8d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ac04b98b7c4659a6ec02a8e2119ed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee8352c80aac040468f135252d605e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105b728c33db54b8f2c9a16cf6cb074367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274a7dfc53209e560755280abd3d166368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a8850ae61704b2e4b4f36fd55b6fe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2479912b28cfd75660ee505c8f5af3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a6158244a8df197b079f3c5180461371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a03869b8fe8a565045ca4ea529bf7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302941543aabc59277cbb81279bf1ec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc809bae43bd64dd9bd7e077da06a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0aea5539b44e76ac0e7ae451ecd4fe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edb295820f5af69efe1948d0690468376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c22f5a3b92be435babadf69fee302377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abaf89b443455e93a2d775dcaef3c2b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da76e5c0dd0242aa20f89d116e1d8d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6eafd2e79ecfd3dc5e7f3222b489c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf52b61baf62060203ca2ce7d4d14c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da5ef32b56d284238632b5afaf3eac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac95ef8bf918f52d8d5ea076a2317f8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916111d9fb98fc107634c0008cbac44384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8d084440cabbead77ea9971801e98385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea03a9add5ecae829ba8441cf60e09386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a31c5095c1287873d13e52e237d33387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdb1e9f48cd5665ecbddcc899f5d2b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9d29b5bfe40d2f1346b4455e7550b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3578f12657158f0b18837a9ad1431390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfcb9efaacd7ae6178700421c9422a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ba07c625c6fc70cb367ca83a81ed5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ec10b3ab7454d2551285830107821393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d8b6a79f125e8d2616406b2801372394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd424720334ead9b93472a780fcd45395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc05584e9bfb2e296a82d932edb22a9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22bf4b2c415a05ab42965fd81c927b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0933e07a3f948eba562d01ed52a73e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22519d0969996f8e68504a0b14d4a8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9411415b8713ee87c0178d72a81fce2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda1aeef05746059ef7ab7541c9b1ca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658b32df51ba648e6c63a6970c9840c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff7681bd8b704103c1ba5e6541381b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03f5a132005f777a2b0230589dc4bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfab9fd0d3a1877e41844208db8f7fb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c587e871be1ade7610ea49415ae726406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362459a6928a8da838cbe84ddc4d7c4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b4aaf9064493b0cd076dd9aaa798d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671b4053ae8c7a3e2cf607e206e2e88409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3684529be4bfc7d8e027edb92d194b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed20cd46edc7f4ed2b64c1c8b38f7d4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318fefee6e0bd955b78d1900fa78860412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16d93dd686a064fab562cf5544a378413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c8558ba0d1a5cd5aeff4e40906ab9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4829d42dd3b1398b190e07aa147bf13415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9b901dc95ab0e322fd4392a8ee285416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144ee9a10c328b2cff46d152e881fcd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201a707202835823964051a7d8ac4a8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc11c5271292604239d2db6e1f924e8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7db317376bebe5c3b77f9bbc5fadcf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40f9cb6ec720db3ba7619e5a2950be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8648fde5b3927bc012d9f3b963bb5b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d9911a8ad95c046e0c9116da683f1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573226de4c3fe4870e9e1a3b885f5ed0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe59dcf65d19a6758bc01b7aaba5eff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2678eb908e040ef6acdbb3537735b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906123b296f69fa544da7fd7b06f165427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbab57af58c7bb9ecf912bceca5ab90428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71092c717b8df02f6990816d52bdd3aa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054ec2c6a0380112c536d966a9a7a82430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c31d8442741a26b3713b1a8a62466431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c10929d44c844c9cd8eb521aa9fbfd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bf853f559448cffd4a47009ba0a94433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c46c98ceaa0a1cc96f759e60a7a6ba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde16fdf1d86379816e39deeb8237dda435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10a9e1681167bb5c2f5a274eae3c22436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a95cd446d7c9117cd3b4e5bdf804c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a530eeb281cc046773d7bedd12db9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ca8e9abf716c22dcdb3cd84632eb9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2c2d96f034983a1a5b3b0bb190c3b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b78e267d33dd1f4018c14315da56af441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a854bff5b7c3c73886cf171c24c9938442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7e55a0712640f3ad0dc466786feff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224aa9071fe3b76c7a77df81d1a7ac1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcf4708ab4a7eba6d43e1084ce0869445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a2aef49ab7b3ceed8894d5e361605446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b713f0d00d6102da1f5f236781aa4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fdfb731b06d2ae8913c60e3d55809448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd68cb3afe54885fc897d2c1f98fd8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62773e9e9f00397b256430ee3b4aa0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac36847a0c7bf843ca3aeae19e801e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71a68e9080324d02630029b1a670fb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308e0876b8b3e032dfd97af6ee5a57a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4efa88a69024e47943d0b2b11b9647454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719f3a216d9633f189c0d91ed5eef45455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64004a0e084f6b0c4c2c11d1d30e54f2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d016af27ec0c20986374184216a4ff5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdb2598df50e9f6286495489d75dfc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224dced2f32c6792816f354f1b73d826459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190b59254008bd14edc1ae3f0d6c3e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fcb1fb793158a8a297c867b4e3c57461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32589fd6b1a353d101b9756120fd9949462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b7d1a2355591d21dbe52dea77c5b9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6874cf1d8a7821766e5886e25b88aa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f29a4567c6aa438ea7c75e26aceb6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8bcc27cace016226eafcfbeb6de6e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c2978b7c3de8a512b3097b7da91ec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1392b751101a1e482acb14c97278a3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9656a20edbe356924fd7cbc230c694469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca63edd282d022c6ba71ca33dcd579470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9104774a20dfbc58f7b2865d954892471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143044ad01f14031bafe801a60c9bb6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b4047e81df9236dffb0c795a64e5b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b78612671de024be7c93c190f08845474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2519cf26df51086c1ff8500568ba886475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb15f52bc25fdb448aaf8a92cfec587476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df400d9ccbd4c76be7ff9c123cdd3a9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a64d0e942c93aae7db1ee4b4ca0f29478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b5b7a966911aaf455a9b5495add4e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88024f417517a8203e367a68c59413480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cd782c53ad361357d1bd2dbf6e2f9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e47b4ac03ee1b1926d1a386ce0ab7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e486384b565aefaeeb3100c780e17c3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd8f958803569b915da57c8952bc9d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8cf0fdd30c51f72122d560302b989485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e21dc6848be9198abb3989fd235d82486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0025b23c6b81810ba2bf4cf3dff5c82487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dc292e8374080c1975b86eef3ad82488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb33bc2297d9912f6308ea030f63cc3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a354b9f4f99cbb588bba1b13c701eb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14127c1e92fffc989c57ad3b82495fa7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01c5cc85c5c8cb454fa058291ac325492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978b56c92019ce8b3c4bf92974a3427493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71c0851780d1e1d585a96920253e49494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14d39ea63a2acfad6ccc7c5dee3468495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc99f94cc75a16e04b4413364fc8ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f90c01f17612c4f5c42e40bfe5ac20497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d844e5ae318734905b519a1947c86498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f86edefd7b371d6b1b9d50e539e8a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752470b9a2be3021350228cc9a115b1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfec3bb970611cf8a3975d0a47675bd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c684016b5c11140df30e8bc32a0fd3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c088be3b65f0344dd8e1b5da2883ea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70250bff9966ce0271a181f1eeff1b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00a595ec2afa92b8717ed11a6d0cc7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ada087f1858600182dbbb62f945d9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73114148fa46d02a167665d32476b0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eedcea61165e0954866f6456408e89508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb97231fdde5171bbea805b3d6e1c81509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9869a2857edecc0f981a6449439c81510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a26ba41635de5362ff531bcdfaecd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d13fb91bf4266cde0ec39c732ebf6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510b07a4642c74d6374050621b88c51513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2355a479211eefc68d920aa900b78cc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5682580a9193a8449d82a46a1fb76515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751583f5029c34051f1b4ae7e59b8758516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf847dfc40d599c626251d1f82f581517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b8e21f53c2bc49917a564077754bb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746bd957c16be291d8f9469af7fe28c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42712fd183500542c017d311266327e4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416baa1c4f3ad6852aca952ed81e27d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577ab950d5c0d22c73e9577d457d13e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308a848a4baffead6fabab7db882c58523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd05787c7fb7c595059292299036f6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eeb35788f723772dae1f19e8e8324d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b216111b3cf3e7d1800dc185fc061a7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5cf5f8776dd2011d6fc383d0cf390527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f0c5c70053bb1e1fb22234c232eea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5058e1db045b61469c71b30b8cef7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f873bc4bd6a629a21e5d648c3e7b7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee87e2328196313ba58dbfde880c45b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22696ba12febbccc5652db095304b4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a8ea8fce301be5d95614ecd723baa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a050c1310bc0e39a4d18b0da316501534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c13c5ccb2e5507a56d3eac2b2d886535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142aacdcf61f3e1ff1be80e2e2f64f4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65457f0ffae9787c6533457bb26019f9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5867307dc64e696d931da7cae794ad8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4b0a6e3794ba92d3bc1e7ec6e4d86539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fd5b134a359788ea729c71022f794540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619efdb0a9b5e5b3bac4dff696951184541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4429155eb390642d4e6cd860ae6676c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7ecbe4239f4a772720869d3b9853a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b802d9e8a21f0b76b84eb851d986f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafbd816671abf13a4c064b9f2a19ac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0480c03493f0b7d911c164ae7709c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2078855baa31153f5cab926a6355079547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3350628cb950d4a61b4e934797b8b2a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803c5ddb544256baafc6a63972bfa2c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a16945d76d9f05a6407fff55e545ea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b24773e76f3e234f16e2c7acd5c18551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113bb14653cb7c090399bf70de1bfaa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c4283c202842b0fb7e4842a5f690a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4efd7417de3b8b6914fa21ab99b5a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b79c43ddb10a9e6a78997f48062131555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0b63933c84d7b68b5214c145670a8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f38d5153d11d297129075838120677557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33579a627b333c994baafc525ae9e8ae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384693f3059c77f2ac7b529d67e41b78559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d9975de124404ebf0695bd65b33bf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e41c6caf466b6e3c78f4c66a28dfd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6478f82918189197ec4b4f508d864562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa283db62e1f7c918b74cdf5b971245563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a140467be3dddca84ffcff6cb1dc7c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28daa87eec6f37a863847da7b139992565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9a5e0ac1313f8e4df4a1ac284f019566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064994f932e2755dd18887481ed8becd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635400c498c739b3acc864e3460aa989568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8124a91727aa3cf090d19be3f1970569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f8c49e71945a79e9d1f466baf49c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76bd05ab4fedceda05324c6d15e493571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21096210719f2cdb81370464024691ce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206858edcf1b5d8b27e90c98bbb033b6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68674ce1a306f619574adcfaad3ca5e6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50935b926559e6e1b0409b1164987502575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d5779fcb7fc7bfd2115c99de0072b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d31adc7f9d48239aa8248f70fb66b5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132de31901bf6f9200374acaf21cd01578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d0bfd1cc2b9d04405eff55fd37035579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c17a11a6c4ea94679084e8b0107221580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b758a28edf5038ac767e576dad917581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd52be967a19ae63bbc7febcaa3b66582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3957cac79c95c823a720fa845fb5476583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c242256c9f338fe9b4860425932f95584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ce84968012ed3c6281f97e15d9419585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cbdcd6fb9b3d5dc2d8c1bd88941d9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e12b46602ed8fe9a869a6b89a1257587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060e709b5d63d66fa0aeef5b9fbd553588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49cf540da333a93e83ae222841efc5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f81b76bd1a6cdeb0c7f138b9880b2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40d483a28533ccffa7f4fd44c5dce2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690e67b5af9bd4940db5848dbb97618592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf1da5f53fcb93849b59a358c03cc7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8450a57bc97069a6472eb9d5a7136594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833911bd5bd13140422cdd590b1bd76595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68409212831eb89a016c562d1c023a0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c41a040f3a6bbd33710d7cc74204b2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efec96f27d02613de63aa52b99cee07598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b717a0550b1ff076afb8502c819ae3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9aafbc336115e88ed318718bc69fbb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ee05f6d451084b9ab0a47ae3f7087601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ee14ca4ffdaef8ea05ccb7395aa0f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e397a21df905056e3b1f7511e92087603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db3c9bc0b59f0a7003691f59ca7e40604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfa44b6395286373b014bde936a018605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c2fa208034bf8d1747ecc8f4d56ca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234fdbcd88b8410a6cf0c96d0abac52607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36f03c21251947e6f48bfe017b57f7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527c2c3aa5a4189ba2916e062271f6f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8573b17152fb0712695fa502cebbc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03384753e10aad95189ca2fb33e92e3d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702aa1b8c716bad52232eb5beb92ab7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bee65032f683613f2920ecd9076895613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46519413d0783b823643cb1d481e6997614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0b19bbdfd59846f71aadb5c12bcdc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dc06832429ff3403e2224f76a380a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b60aed50fd6f6c99ea139e4caf8456617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fcab89fb2d5742673c5d22a6ad1cc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07afe355787f53d00262bed5a83849619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03b28a7986f586ef54d6863123d9b8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d898928c66c41c77b98ec66a13d4554621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93765d02997cd6a6b3af520a81dd3ee6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4654dd0c3502c2556c016e1947ac39623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff5b1ec8e3667e36612c4ed5dc58dc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ddefc96193c894e7138c73af489d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85103a4dc7811d3977b09d5e0e74370626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08523a7f32295d4346cc9533a08424c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822eda83eb0df4c2153e6937fe352dc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096b5f0450792bc91afa4e22a71b852629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18de863a3d1e6f431e203e098b0ef8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1961dd5fb4908baab4e18d3a67036b7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f100ecd45ff41939170cd2fc0757d4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064df4a94e4eb051934c8f6c1aa99e7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea4a22da01140d6143aa3c417fa456634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f57346b60c20db8709ce9e0d7ecd1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba0f69fda3aee58b29d87d6ee88f69636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c291dd166f2d68aec06b89e8759cc74637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7af3ee2a38f0d4a8f7e674929224be638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aea41ff84c9e15b9bc0d4a3507a7f7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109267156b4a7c85bf5e63a7d9c0976640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2737c7741e1815e5d3f3fa5ce6e02a6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f425f449e876a1fc327e0bd8278ab2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c821d6e4689be14f2b83849b81c66d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e740f3d7fa4382aa3ca32ecd7f2c89644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80dcde718823c76b86904a833b332bf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4920109d3274d85bb529286abd9025e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd96830ba07dabbf6eb02a3538e931647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1c7a47b89b669fe2711516c5b4aeb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36415630c3987fb631d2312e8a1028e5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d791839716082e706c8dd99165ccd9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace1e80c1e53ac28ba886fa4ff4cc2e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c1b33b6629deb630a30b77bdd8d66652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a259b4e4f6649feca0c7ba85d301593653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7f5d4785630004b6048c2029c0c07654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c97a4d8025ca6bfdf66f2e0bc1cd7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d502aeb0ddda43f1eb3f31620d90b1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52516435a70bd2482390e3c293cdd94657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f27ed7f3e7289f30df0fe682c2641658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634b66a260dcb16c41742ebcb50bf6d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865c39155f72727d9c237b0547b296b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705e899c9889d4558ce56d16f0ae812661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ba83768eaca7140fb9f778e244fc4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c3968b533312b0369d0cacbb68054663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ec2991ab1e0b5c1cf7b9ef5f90830664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a366f06bbcc48819a7e6e49f784721665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f897b9611fcc3c8f1ac5840da8cac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a54f6f04c384892e0c018c16a30591667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3c73f2f4a7d5ffb972d286062f600668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0bd7574a60126fedb191bf83435a81669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0650aa6a5baad514f0e434fd2998c6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb69ee0dc8ed4bfcbc89ae73fd4a79671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e87b77c123e71003ba6a42bbe5d3d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6251a55bbe2fe4ba42a2ab00ff359e1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e116da4ac522f24ffbf97e9ce9759674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660a161eb7f9e9e9dc49e2802850383675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6af6520f58744f20b6c7d03f092586676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fdb1f6f8a8647f77c5f195d74d748677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb1e02fe5bf6acd60b378d1cdd7b49678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c349582b3d403cd0ad12593150769679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c963f60216478089250a79eba93d7d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863081ce243fbdf0479d189d724c59b1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82973f4794b0c7dfa501203013c44e0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8be114a3f308f6a654a42cc1fe22c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288fb4a70ebef7afc76572aa1d1c7b3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ec615c06fafc1b45ef7858ffebc94685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4198480c6607dbb4f7dc6029efcc1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9158c9c393c91750b27e9515ece35687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055a4a87532aaafd8b219ca9c5cc487688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be010ccdf4a433b7b47c0de0109e8c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01956a406d27c31c9e05b56c0485a50690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78121250669461c951bb325f55a5087b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ba9feb4d3e424076b99f17ae99cee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43c0aa5bf6ec6ab90b8c1b5fbea0f7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7627ae1740238994b15cb64c4999443694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b51d0d0ff35fc5154a4feb3d4fe30695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66727d224124afdc205d6247a88b81696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfe92e3779e74753fb307310e21103697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5441224aa6d0380ff9ee1c7bfd5932698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c321c1111479d7d0edac134235d8ea9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07979a153eb9581cc9ad7a85417e6af700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc778e1089125255804ee777662d8dd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081c25c2b1787c9d6e014b9e86af55e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230754827fcfb0ff5c515741b9dea88703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfae018fd6876602ad5183a02000fb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26747de0ab283f8ffadaa1f66fe14935705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a830b4fea6206408a2f674f257d348706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f1332f958c29be9993aefee06ea28707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61156f0af82cd4159af3a9aa65d9536708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c9f1dc6fd14246543692399979c28709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8685931e40d6808c438db571dc435d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa8bc9b168bede81307b259a54d333711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b64593b5e8c5da4bf73372ba886d5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc6ecc6d3240ab180b04db62a7a500713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c7fd36e9836f4f98aa67fbb39c0d9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7ff58167aa191ffe13f320ed55e03715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f1f3ae89986705e4859de2d60b7b9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88654e8d85a0409bb6607ebbdd831673717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eee392d07493cce8d9cb0d769941b7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f936be58263d6ad669385e08b189ffa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121140a17bdd5874e8883427dbe910a0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c4a18349d5c51e5cd9e64aeb159ad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1acb49e18f4a3a1fd04884e7db6726722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61e68f43334f33d9e339a677e2aafd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc591cf4a8d4686d18f1fc7003865a9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddc269302352b4578b119f3a04fc0a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbff7c59154f33cbb7bba22c9745e2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2537c0e6428c816575399f1160e3098727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701fdf9447437ad066941ef1338f1ad728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd91abae2ba0fb9901d4f50b4aba74c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3591a72e3c6e96615f131724847a7fb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe5c0511d873f25b1e6c144ab75ce5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2817d2fc5354e34ebf86caa49cadcbc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e6c8713adbc2551da80f428058914733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa20452695eddb03d8c803a33355110734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175d4539dc1fb5ce949b944d6e22458735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98f1bc9a08406837f851720f6aa65f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01035b49cf43d24f556552a803453d6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99092044d3f59c8a0ae805f63d6fc7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f07133e153be707ef5c1a44460270f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfcc306bf37919ac2a24e8cbc93ff5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2490cfa3ee8e0a9215300c9593f25741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf53c502ebad66566739230f2b916b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd9d9204c52c35d3901abb2e53cf6c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d9ed1a9b9fb0dc06646fb78bc7dce744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75766a089ea14ab471a71ff73ec8cb69745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20434338f8bb2a719ca3ff8295684f9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616ba7248c11337dc8faa327045effa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bff5130f8b8fecc60f09369e63f53748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f912106686573fc3c16f08b49660a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328b47a2aa35ae1c0b0f94ac53ae6a3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202c4e090320f79811286e60ab11b11751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9c544e3132c7c9aec4e7d56662e24752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610820c8a955872facfd65522d3ac838753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6af24b6af6e88ee266316e1195bf3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912505a1effd6bf7c8f4482fafc0200f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83e7b1de24b13854466fd56377f6b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4966f0df6ad06e179546833e5b7436757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf7a1d6c8f7e6263d81299b8e9ca7d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d1abb8fb50651c5bc3893827f54b9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fa8ade8407d42a66e883088a967f3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af101b867b8783bce274cbf37df3c999761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a07ec889ff24478bfe77c52975ded4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197eee737257125f21ec4bd4ceadc41763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9edb1828e87d4cdfe72aafca7aa57764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbb6692902cde0e1bcf09ff4e46448765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080a7d3739c39b2c9bdb8a3b4d45c34766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fdc1d7f6ecfd2feea9a49fddaaec3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356fdcfe95a2e21e9c57f1cfffd4bd1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea92d2d02fd98a181d125e36282e053769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd305738ae9f42268beeb312519ce3b2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb64029a2fafb70aae67b646dadef91771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280dfaa9a9f22e3e7f49d751e865fded772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64322d7a2479ea4a6bfb7c5b17c2780b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43ac9aa439c68c877b899f12d6fbb2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b72fc98a2729254231034eb22d50e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a107e0ee8291069768cd416797ecb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94cecf3fe5ad9d276ea3d55a2a539f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6d931518aec6f5e2e6790fb74066b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b32de40ffa6f3711ca9e61ef5b618779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce491d2da70c949f3f237b63e38286e5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9db702a9f45c2c090cb7d7bf64fc96781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bed1796ebb1dab77c91ab8825e0694782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89010792a9589fdb163f3446bfd23d0f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fae9b481b8a6c4441c1341f0bf08f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324d21648edac29f44389dc23cf757f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720da90107e8483e8e6cdb1dd37dfeb786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5933e685f5c3dba240ea0f3341d33787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae5884a05e265e49dd077566e1daa6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8dd8b71386922c57dd470f796465f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e87c10376f57b0e76cfda74282a23790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f33968754a55614c20c9f4d8b7963791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f085ec8753018990d98888cfec721f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f695b28253235ceab2f7f69fcfc56793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae4a94b99cdf16f01da8f0cd40549e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9cc689b3a5ba6f4f08c61e72a92dc9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1972fd5729ab99f9f0b1fe8a6d0a2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68ff62af4d9b8956af43e9e917ae6b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800d325bb5a78c1232e782de20f0031798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5e3bb34af6fe4e1b9945d03069f6c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bf430128874a980fa6f71658e13f6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383120f308e7da15d7bbb2134447a15f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce02daaa736fada03185d98b2bcd356802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e7a7cb936b919246a2b16fc8f8265803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f767cdc5d2a5177a3a24991091da2d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a7144130c6939da84fa5f51e79e27805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bb7ff59db36495bdc982897342461806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13166b6c58bea4fe8f5acf8f4f6497807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35114026fb37d597c8db71fc52bf3210808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f43d5f6dba42a3c1a46a46ea6111fc809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd9fcc3d16d9034b7728ce87440fcb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd36bfa937a062b93bbc32a31fce5c3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd769f14200594ee36f7c4749a753c41812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e43c355fc4e148b594b9ad1a150db813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251be05184fc8396b90f9f87b4a2b07814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b0650383d165214fe84aa1ad0b12f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f1c5d391475cb29e680efb9c00081816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44358223e03c1cb19e23d5f9a58ebf30817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d906ef9ad5afb58c8239bafa3583895818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd64cd4ab0a02c3e4b58ee745ca0954819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289cbadf6ac9879646e0bbbc2d7af0b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62485f5a57739140adecca430619f5821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b91384c09c4f2b96d87f31b3739c70822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7504beb390246100824019e503d3821823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472024ef5db289ad4cef5608e97ff803824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b489e0e8eb655300d1ae4001628fc825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc383f5ab3e47fe9b6fa706f9268e51a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ae1a042e6b066d4625103c062e876827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115704c14da61ce0078d25439818e5b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4a9688a99a4ab956f6823b57a22b1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5519cced6c1eefa914cd091e784d67830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5134dc61489b7d7764cac3537a03fd831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83af54667a8e643d770d7dceb6df20832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cc13380ad5c7966ac0f6110cf73b6833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f326f75e3221d96a4286d36eac78cae834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab7dc6085727529cf657785a803ac2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3f7ff0d32e5ef445b8f9bc3a263a0836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ea15b24696506bdab12f697cc8a5e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cc1defee049d3ec85dfcea8862b99838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067752c53c8bbf914613b5cf44a71aa839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31d38833ba30e409204d11aeff652d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf9ba8bc3a83273596d92295642ad5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31d761a77c5e4b5b6efe2ed30a05cb842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580105cf84072bc0bcabdad47e625d04843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf922b6bbabd6bef9ea3a17c32ce6ce844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c52d90f4a2a5b66337eb52b76876a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f51e5c0d87cf837d16744a37a39828846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d81cd59bfdd251230db9a273d0d860847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49ad752aec2fceb40516cfcf1878ea848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9c810fe7195ff9cccb4d1eb00e0de849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7ad922f47d04780e0bbb0375db527850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8c26951fa01237a62e6737a8e305d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff1afe4ceeea1709347473477fa5ff852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4128b8856abf0aa5e6cff28be33cc78853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea8e4ca94d0f78d64ce80da2cd2d0a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1015519d1eff0e12bd74a2047c717e7855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140038c485c136fcf9e248b93de339df856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc121381f02e0f04e06a5374e4b5127b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7e85d659726a46539449eaac27645858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680414b7928cc69adfc14bac86b4b5e2859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ec54bf21e59be398e0088c207a05f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864e7a896f42041873924489c43671c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de743d7228ebfefc2fcb11be39c59bab862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b84db81e49d47bc6d17b1918c93084863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9fb85608832dd18e2e1196b73840c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7331b784b23e77b6999bafeb1c38c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecb1a0c71e343aede51c18b8e8477c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68101627b2f505c62c9a6c61246407fb867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6f5b977426a69d2cf18be54677639868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc441043da03ecda55fecb8a3e528416869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3947a3a8455b124295f40a9ddad001e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cecda3108cca17511417875994b8a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce4295af0e81d62f23a6c369fe789d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ea745fab10e369ea9ff5f11c6c661873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e55f4cfac94006b5bd13ed60948d83874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c378dbf90b62c7b80519189199621875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92184ca7158270ed5094a152584666c9876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75917127c5c320f3f61bd288788e7cd7877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9ea21ada6e60d21651699aa3aa148878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed74e51bf0c7641f5a42f2ffca4446879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b41861e0c442bffdb67bf74d157c6880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992333a1ed560f517d06576e735f9e4881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf33fd73fb371a640bda93ecfb59649882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648835982187abe06ff9ec5e99208ddb883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90d96302337f1f71f8aaecd442ceb5884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592be80d37e254e5cb0cde4efe3dd9a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7af59b2f3fffaaf85f26ea01b6e6b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238765dba21de4f729fcd06089b4470887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d513fc6e56b651a48401613a37de3f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e0dfd4ed8811fc8d6ed8393a4fd89889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a599edf25ab2c205b21b3ff0144f3890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c36ee91f8e63e4ab85039a72eb54ce891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e8fd06170767cd2daa4b856bcf84f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5adfd884b625ea83ff0100374258fe893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636fa55104a3982869e6c19b4f9b42c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e792ec2102085f51dce79c26ae78749895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888166506593b4b9fc38448f988ac56d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200df6d5f19552c5d95f0a2b188f4d29897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115df72bad910cb4500a5ad4471fea27898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b23ca2ebd4ab37ee9e6ec57783346899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669be05205693ce915a5297da14b1c9900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada6e44349aaa82715d948e98ea1700901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11fd996f785dbb95d6b79be686357d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620fa51cbd0d3e369e2cdedc92b4e15903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe178aca5ee54a5fcb7b4b6c3efb556c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37b2061e0f0f53f978dbb054e5f180905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf9142e1d8a3806a1353f3f5233d8f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171f66be3ac85315fd452469d57c966907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd450f5118f8236c3bd7d1bdfe4a529908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb576d724e7cda40562275e995954e8a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e67f23b883ee68b18d32c843f4951910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a03a2f0d181e9bc12c40bd0f3cede7911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d2dc7692147913211d066949c5ae5912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992266077bdd351a7690a3e932f7a3ba913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c37f63abc8efc333096349378417f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a58182a290b83fea20a6b16b786a66915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a1f0f8cdd3dfd7280ff1395cc36a2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0dd9cd73054f5bb6aac73c1dbeb0d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888c3ac8684c471b6e414b8edfdc9c4918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d8d6d2f098b5eeaba7f8fefc69004919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98405deba552db2b7cd820762592ea50920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfbf044c9fd779ebd99f4db4cf37fc921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef70597ec87c14abcce5539130e2c9922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb52994e1454266b976ded63229ffe923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce607fff57056e2a980e674cf632533f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307444fd09246aa78a895692dd263345925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8d5d8c4f9c1866d63041240d24cf8926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd74522ee7bcaa59d756a0f7230109927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b744375de7ce9c1f7eb640b0ec122928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4ed3bb7ced7cdf5bada4b6918c4e7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442760cbcfcbbfeb61ce8e3f96ea27e1930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594f4f0ec10dd8d3939a53cfadc125f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa662f3711a7c4e7bf41f90ae693d70932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e5cafeb0939a4f3c1da9ade736d4a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58628f404453c3a2a5971ba918f1a86934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def54ae4f97c92044bad1d8a102a5f1935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a209115ac7c2fa2eaec844164f87e10936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfec9a965da3843466f65043e14e1a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937acd4dd61e41fdabb4c8a272173dc938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315f8e1f538a1b3e6d28b79964c2f82939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f9324ff4d12240488da13606b15de940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46023341dff0e9c478f9b69845876f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fe65c8979507d85e6b227e307bf2e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362cf1bf88790773f31de6d2d12f36d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e3e461642180ab8d9fb183e562602944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24b10f68017ca62094eab2ceb9f67e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4c0447190c641eb5788cdd8df998a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f81e3bc98c50150916f19436961073947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c71e9c0bc3410a799baf19e5a4edb948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0281311baca30025242f7832b0f05d4949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861fcb6e160801372fb9cceba06be4d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921bd97b7cf3d8e48cb391f3c93a268951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad70071fe7fc1889962361534613d3f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae7c36323b32904146ab602f71873c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe234b3b9f2b0b055c1ef6bfabf01aa954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f424c370737469175dc6b0b2800ce955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8210bf27db644c662736eb6e5a2c93956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ad0d297be5af0e1663d20b38cb89a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501203e6b14f26a8d8f81ecf19fde29958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6370ac9cb1c641f702b7061644960959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1d2e0a20f64a3b7256653d5044435960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17b6dcebc2443789ee1141ad110721961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0cee3bcc34e1a1f0934fb0ea94753962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a797a2eb568cf826fb18c27edd26fc963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293d1f7ddd4b992af8f3548750d9796964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c6b1d64a29a72e7014e846d6647e7965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb81a0a9160fb293127c2b369e003c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a21037d367a6951f1ff1159ccea3e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbb011e5f0b8191357aad36b283e5f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd829a9069f52b591547891acc2852b7969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f77b7ed9da93458c0af9f4df9d17d2970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7f9fc370a938fafa5a3e2d9a764f5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6763b3d4e858ff7a389cf2fe2538d3a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea838e1b5f621d75b244e1874913cf8f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ec0aeaa8619917737dcb93cc3b644974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74819a9a0d8a5aa8d6a89061ed75743e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325788d8ba02c5d7b85aac673367920976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf44d4f08ccaa8521fb58515b07872977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff0242157462684e740bcf29f9c83d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebcead443753328bd58a8355df80062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9fdff18913b9f22345d3b5ec86d143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02358e191ef7719cc2f086502bafd5ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc34dab788edced50a91f57b57e4825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b97ef75f6ad377013d824bbee20886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8385ce11b4098d9c96969add5fcb787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9469600b2682f21d627be6a69a8658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a83da79a4be3d07532629c9c72c9b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8b54d5cd7d4ea47757ea26fbab12410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae85ac2f40198fe480acf24d8925d4c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32553dd6bfc729e2410facd36a2039b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321cf1c7996c0f5bb71372a466490e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7331ee31f196c8ab07f11870c5a3514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e83ed89dd170e79657e9c124bd822f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d0855e8fde864466041d63230df5c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86da6c8cca42493a6bbcc7b3efd84317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624ebacf440f4fffb49dcf5dd2af99f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2804f5d11bec4bdbc1e57c5a8dc5e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e7b052bac6e3fdb57591ce85a3c6c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55602b8b8c363c1bfb3fb5e36dae2021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae4c81f163a55f63c7f5793d59f93422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe724d5fae2a59edff8cc5c2a7f221323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c9a305be8ddd9f27deec1e1c6c4a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd8f0f019ccff08df8a519369f74f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618340963e46ce08f0c5f30e2c68230926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec272fc5a3636202ca39c320335a73b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe263a1adabac102050db3e2eeb5aee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9455e0c0ee5beab21de4c80c563b3a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030c9a3191a3a7784de097452541f0230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd3d9bad1a6a6702355b743e53741f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b407ce2082edc3a98377bcbd3fac26932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04bacbe3608ff8511cc4291d1b95f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c70341d262e81486d4445d89c7ea2c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbbc69ec8a4be4320bffb12ac8470135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85daa76228f0bee69e40e7954f40dc7e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b54b700604189f58b953c9ef0e6e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9d1ed2f66c38fc5d048c76b67cd6f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f4ac6170987f18f2a01f9c0bb30b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921e095982ea6e30cace1f9fcd2b58440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c311ea4f6bdc5ce73651d0a6db9fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49119807e751d8c50814ac3e686c99ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85a3e2636c7d5296653489ea732fd343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175068d037e1eacb7ce8329fb2db524b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdb879e2e0a412393ad492131efefa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c52ba16513caafe80affb36919a51f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a7be1d66b44548acadde342823f7547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9781c91d4c0382fab8bedc690cdfbcd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df11cd4e12a6e2ef82779379a57205e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3a0687cba60b7e0259a2709f80f0d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ac53b8c06249ea8ed543627a11f3351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b778e32eae58d36d996c24097dc78852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a638083a68f7fdbcf8a606a607820d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389b8dffd43077048614ca60e95e62954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c1023bb675914b6c3786bb2f9a6cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba55de835e1a3967268c2968a40d5656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91d1b145440312e0fcfce3fbb4c35b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c1a7b566c22dd3afe2becd328d8b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845e453447e2ffa5f9e4a6aaccaa6bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db486905d9e70c335e991932593c8460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e04ec0390e1290fcebc3272e0a7af661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63299793c4a5c7fa90a4c2c02030040b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570995a2bbd15bf406ea66cf0e5acf7b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae385f7dab51a58f2a4f6915c511cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03aa8dca6013417e65588e081aafcd765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fedda886b4476e099620966313c1966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd00b4164eff733d43e6eb0da2d3cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a1a48620e761abcabf9cf8d6cf5ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890dde1023db84336af542e7da83c3a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ab3c187b7c438e25f83e7f04eef8d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff4fb7da11ef401417ad06e155c72671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb67fd29cee52d20be7be77e111676d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcb01f75b86201f290e981e32f347c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577fafbb87b153a7298a4c5eca9958e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4902abc9a6fcf8e286fc127a71383175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d22e1021cab0c8b625057c05a5d23676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc319bfc417d5e2333f0f4f3b2cfd4177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fee3baba9fa6c0cafe818b70319a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d66328084a77a39b0d082fdbbeb88f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8614aa726cd060b31f253f7ef40a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7a7fe5c5f61f4518eaa9cfd6bbdeb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee612846576bc4eb4c846663c770ee882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a79b9afb31360f32ebd93018bd81183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45ef52ea8a108df97e20b06ab8ce2784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1250ec9fa72274dab2b35bc66750585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92ae0a31c47e2ddcf9850bcca4d5a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0b4ccb5664f9e52e12ba831d1874887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75824d170c331b0d563bf23fe66e4a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17691f2593786dfe349411cf88412e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11940a3f47bdc7b8c9585e930fce05c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4b007633c912797a998ea8bdb33f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386d6d7e2876c58d37eaa895f873da592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3212bac724536c2bb1e12dc4614e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a6b6e327679f6b43f95c409efbc4a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e581b965262ac2d5d0c6634b757d1b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68caa5992f4bb406c6abf5d6c8c5b62696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2693853dd4456d9088f3d9ebe509297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b1b55a9afde3a3f6e8f899e05872698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f24f9739dacc52f2445a9dcf95b2b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fc23a47872caa114e55859263daa3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261eb8c3f5e8030f6394f63ba1d7838101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b754475ad06416c6a07862d22a8120102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53099613c2ba8127f08917fe27b3a3e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31026ca905313c3d30a16d2c940b547f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bc13f3c7d3758dc681fe76609562a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcd9a7d92e8f0e4d24aae4f4e72db1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38175779557aea118293da5c8138245107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7033269c46d462376eaa90816595e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528d043930cb3785146b8e578a60f47109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58123468537dca45e8d651b2809da1e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e483f3cc5a541c027bc299b668961111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f93352974686edf1dceb2359b5820112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddc085f5baaccf0a05d54ad12325c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87363955daabe9bffe269b39fabce692114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee40516137a37d6ab561ff808cf569a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6943c2e66161ae4317c9f6ad173b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6d9f20f742b3f5c8692409307440e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f846d71da66453bb3ba6c874663149118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191e64f55c15b91558948d102a33eec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c9dee769f95421a7237e0d1524479120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236455ce10595fb06ee9c0eb5f76b86e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d857b446c14d0e0fc0571526c57ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694d5732a1f9b399ad2c849b1ff13e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416dc29a80ee25fc1bbcebeaeaba4d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2278c12969dc7760d70ac808a6b45f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c1e48dafdf598a2cd731b499355b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ffbf11e7fe9fe7572a71854b76afd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f96393c86a9701b76edca7445e504c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722cec4b9b7272c4f60fb91ebe23aef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482a404a80779e199c278416547430a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f62f5e5540adbf5a7a68d96b10cb4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10c14e34da78d8ef5c84966e5f6356132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a921d562c57817b939c0e3b9662ef9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa383465a9adc817c63821d49900812134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebaf4883a23552338720e7ddedeaf6c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1c8f47aa18dadb7674d87680b1b26136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd70dd25d6e3930da7657f80644779137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec20597a9127afe09e86f6d07e65f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712509f100217a0ae8bcbc36a07dabbd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503484f423cc55d87f135eb7384decd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86897ba718a39ec976515d3f6186bbff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2af5db0701267e924852550f60f9a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b11d20f0b5282b1d2125ae109e12a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a81f614f0818866d3810f214fd527144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c52b5733cc4892caa5439eb135c15145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6060b4c927e779d1ca74a3cfac40d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3a80c6565135fa785f0d682da47ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602a7366d7fe8c20154106b4eb32f54148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2bcef09348c5c62ee3d04c8fae9ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b46245fde07ecc8c892a97a2848c6a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db07924589d0c6a92ba25bc9e52447e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6744df47e6984ad7e212d304688bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841f48014489425547950bc855b76f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0dab99251220e42b3fa804e4ac331a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ddf17ac313b68240357e3b0947a9e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e5db92c08405874998f899562ced0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42a3e52e53c31962ed1dfa2d0d8670157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec14982231ca6ad8b230f340064fee5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320f2fdc145891fd93e33cac6d52b11159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d65435145b9710eb89b51b30d73a48160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336efa6243ac1526d2a5232e88a88f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87615c8e706d65980b415facf79e12162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dbcef33c66b5ad2d1d586eae819a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2eaaa0e57eeb0750e16da1cf29a8a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a141106b8e400524f73fada39e79e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea2e7ae2a32da01c20f1ebcdb65e32166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50708a0540aba90c8dc8f2b5eb3708e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a08a452bc975efb2cb1efae8a4aa1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb78d4f7c7d47e2ce4cc374b965313169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef3d3f569ef69f609a4751c7dd6ace170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec80a798db053bddd8435f680ab3aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40699c189b4ca350f790ab414b3348172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48524a9411f08fea4b38be125bb45a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4173b8dc186d1a36bc7063049901e7f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dc6034a326d94883120a71d56520c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab86661ecb945b95e8dda3f51b2290176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae4b492b1c3d5e6986e88309dad6fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0f532e3eeddb7d2bb68702ff1904c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3f50054d0919276200d602df1e253179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16195676a8da0e8306737c9606181988180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9258d44624e96b30d90fdce5f6fb7c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e43b7a8cb97a904ec4713a73541fd4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6cab5d1e632221d02d394324d5b4a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36733c361c56b8039dabde81ea5397184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311fbfb4a379be704013c67de6207fa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a60c4ad14b82f47f2f4d95b5dc150186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d534404970bacaf31293cf34ac470187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bde176782f61d7e0f8fce4ee8edab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d599d21b3ed294a771abd7baad52e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28ba14a51d62075c87a04932afdd40190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c590316094897881ad23ffa18dfea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c832e36ed0e3e36876613fef0a04c9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b769d5d200f76488fffe6a38869b90f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528dd7e79f0ebc55b95af9cd59268c4c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec746899848900b39d7c8a9dd2caaa69195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce834d0c5fba30666d2211a7fbbc2e6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4032bd3325e47ec94dd139a21b0892e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83fb7e8e7014e93574a07ec840efc9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f4e0bd54253341273ff2877930766199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3050b710a3e5162c89d9c4be51f7f16200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40a503511868e92f6560b01ef089b5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ce7c355f0d4a53f8a73019ecc4ff3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5845138899bef6a1da0bf0daa3da4da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef254a2818a12266fe25607e0d021f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5acc5c29d292f7634370280397883205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5123819d6da38ae6c25a4709b15070206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4640e026512828bfb2b81a083280fd7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e56ea7f9e15cc711e0c5f31f9ba8d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfe9bfe04cf6f558a1c3c2897a8e3d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc1593e942489275ed6e60f36b2e42210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3c4e30b90ab9d3125bbf378bb8b73211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff4c82544e711f3a9fb79935ee9944212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd026327b556f310c580255c7c012d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81c5c34a58cf8b16254c19f66f2e4c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9068591f8a2f38226ff805c8de9faf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f9b6dbe743b6f3b15ff055591b1dd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff045e4867712ae112dc6fe2aa1c6bb3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eef3dc322856a36afb3f548177777a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b29aef55cb91ea40444a757e8aad0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9551bc7c4420edbd363412bf0f5799f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff08683c68c88b7097a82898b04b52221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee086a15a8f664b1d33160ef9e749e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa8158d458830333c7b63bc2af6f88223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d8a274c428979dd78c8f97bc558fc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae74d7c4ecf5ddd0f5248ed8b98648225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df519624191b90b7b2ead38987c95def226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3980415b128ac5a3f92e779eeb89041227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecb29104c9049dfd9c4d1cf0fc4522228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56713fc8d9b39a5b5a0e6f2f8be8601f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b797a62b61d4943c10f9d18092384230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ade90bcd5849a509174d67aaa062a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e0576ed9829f379a1c018020051c6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fb1a7919285786efef55029a353ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3a23812caded02cc84840b62c034b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c452ea11ae2d6b7b2bb21d86469788235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad21d62d036c7450074dad2c7f4e8f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57edddab84bf56f3b7b09efc02103bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d28128411cdbccfc4c73ab0fc74a9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba874be15b1e4423e20094443a177d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fffd6a66a30370a6494e51e34f2cd6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715764697501e5500c500003cf0fdd1d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d372f4643a210477ab2f3ab300113e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c01de670e6e0a5fece58e6f50cb264243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453479cbc03e84aa522963cbf03884f8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a37e1e18c0a3d95552ce5f70f9a452245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946b38903ee456bff66b34da3a1e82c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be334c7396a6ca726c03f8292347581247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500abc6139c1ebb96cc3541b53139957248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd759ee19ff441c375ff4374e4820396249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bdd629b297613cc45336bf5fd50a4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf104d6fc2beb0e0dd29b7c2b3286b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494cd3851d8ed489101b376012abea5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e64951517f1e14c2519cb5c9b490c8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495905abba7ee31b3958cb5969cfae17254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d353c26e058a8a49a7f9e7f6892744255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d352c41135512b36bfa2b39cca0d3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68018345dd4dee9f06c13454a3a99b3d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93117dca4f380e205f870feb311fa8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c521512068c477328b24b794589899259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52852077a09811a87f6c1e6352e7cd75260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ed474fa4e72e008f50a99710eaf2c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aba3c28d134a57e7b3b13ba49928a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5493d6ff92ac7f443e94292490e64c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0345464ed28612d1d2d098a7a203c43264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50eab9c24c28ce7a34b32e730dbd6f5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd701fbcec80729c50dedb941a2fbe37266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd1f902dbf50ff2728acf3ca73fe94267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b28664617b5e3cad9a401f0b37660268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4629ec40f71e40a078176ea308447269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa1bad25d52d71c178f16c1db693e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a449d3b2c6548f75a6882384e35ee6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306dce2f77614278844ed0f637306e7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc895981f14eef48473bc5c766c8fae2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aab3ea32e4c0f7224d29bdf43960ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4af56eb93b5d2a188741a93a000017275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7ca2cd9fd83c5e4d2645a84c19d18276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cff28b23f640c22ac8e90ff241908277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c430630a6f55d906bd6cf3a3b4da2f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de466bf79bf87a78de09255f4c416155279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4183ccd6d08265643c4f85a097bee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb795bc13ea970cbdf0e14956fafec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af31e8529840110121af2e3f3aa5e58282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c22d62fe26ef608d491676308f9dbe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c556b30e587956649097ed0d9b1f366284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1813b314f9f819c3eabd1dc2c1cb3f5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb34d95a09bfd34c2c6603f4bd7c715286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef26a02fee3de9e663fd8e5f12e7a99287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ae9668f3b04e7410fcdd479c08699288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a8f35670a6af379e24566b260b2a3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57ffd5d0e566cd19a90c05f6244760290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edeccc9b63b426351ebbfcb017aa957291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cc4ce59fa14b16ad86279f17d54f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc466425d8bea3324dc8a1529847551c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008cb62c4b6c39ea399bcdd89eb2d62294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46d33e085618a738326385542b9f4b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e9cce68be7361c5ea6cff381adba1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c48567dcfc6c50bce69479d31b528b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409fa8dd814d73f9cacf1e723e80784298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27211ab4d5ba4c1dd4c8fc311d200467299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ce0a91958956ca2e7ff9c3dc8afc0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acabbbf7a17873671caad651659c74b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdea974ba5f6f4ea484ce5840f2888302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83791134cadb280c7ffcc838b3f3fd7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad002018984c2b88d5a8b66ad686a17304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a6745fb8c5f952f4bb9f9442376a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6358fe2e77da9e9a434c633fb60a4ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b00559f02b6e9f77b3a32ada9db008307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbb4d160aa7f2e79e0759ae1d243a8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866ef67e2beec99e7e591800e72bfb6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f57b28d82e4df074356b347a5fd9f3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3624706d074abe74802aeb92ba2f3df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb7b5ae1d4392a1b35b8e6340101f1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798dce7a4b8afc44819d7bf49270e26313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253874c72c947d173717a5d18155cba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfea68a65d1611e6c0a21d57b8218a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627267f383b0e51be96c14213f43410316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de167f36eb5030566d70307c43c92f43317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a65da01aa1528c3710adf09ab18676318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8cf5ab7dd7fe04c90909391fbe121319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7d099de9b2b532801d3395bb42c7e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560561e28a170666234cb85a5f335121321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d496d113665866346f9d2574b726d2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207eef50f9979cfe748940e63be97b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cfc2ddb0c9149c97c8737d818c204324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541f4b30ede0691701000576c2e6201325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d82e09522c00635c92b44dcfa1b15c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678009ea423a2aafe56808b8eb86a1a9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf9bb7096226b06ed69c53f7fa130d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4123d848c05c3323083ffc8e207ed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f342a576c9c65094372467e2e04674b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088665fc8da6221596a691f9db76af1f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bfea0b4e0fab1cdbe5659ae64b4f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665e0e8710d27f76414cc8df37ff197333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b32f1877cd1040fac1c8af596a8487334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820d61187173cac6d8da98ad4398bc2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a510f8b39c7e44aa41d84f4cff682e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f08bb25bbd4b03dea9148a17931b64337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3b41e2dce7a13d4573f089c809bbe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d45b4717614dad4834d946ae0b8af339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842a6113c3a6325d39f41c1129771e4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0a17179e3513b8d606a4bfae95387341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57ff63d0d1158640e682d9bc24d1e2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29b55c52e5af0f18acec5c8f11af37343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30abf4fec99f28fdcb1fb8f13ac7b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ab7f0cc1562a2aa0ec8a2192b2b0a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c9ade7eb87ff01eeeabebf344e2ca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0cca2c03565274a59a3cb5ebab406347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecefc2713a26ceb629d0007b50a65d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e81355e280319e141056304d0ea7f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71229f62eb93d3b7ca44d163432858c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d7a7c00a5863b7d206c7fc15e934a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db665c590f97aa68400a87665c8861352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f47b2c63a0ee632cc5afd946a2fbc1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e46537362992de418af5f394232e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3565f05294701b163574916189856e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df9954f0c68b0603232c464fd3e19d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c92a7dd647634ff8f072fcc3bf6c12357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3e352b50b073ea5f375c49e10cb00358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712cd8437e197b3bff8f6a4c9c52fe9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec0e697de40d8282ff47ddd27603a0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2b7a554b2bf81a3661d0edda89818361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4cdb50b508096d9046023c3d2bd7c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34f4a7f12f57e61c716076ef46d848363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309e64e8309eb4647bf9aa4033a27dd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cca9029486cdb02c11133cfd38b55b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d14791fad7333507a7ecb4e0612c7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99ac3dda163bd01971ddfcf152cb47367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd522298c69bf05116b12ef9f2361d8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b503074d000be63969dafa4be762a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edce650c88a906f209bcb339f3c9b25370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cd8c02ecba31386243c2f44308fe3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ed10718f94364f6a6ea947c74f0e2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e1908a1dba2513e3ad70dbf8aa894373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac2f0db94dbad4aa988a82520dacb8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12e60641e17d1fde545f5bcac6c06a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62df085acdc59e2a835c6139ed7f9fb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ab3605dff2004ba8a46ff056afc02377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e479f4d6ed97c36a7d0e314dd525ed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d69a1dcb69a9e17b3c0214ced9eb73379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63dbd8278be712a23260e6ba07da707380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a565e8cbbe29a3892c862ece3d3a69381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35aa539a871f0cd7c919a64951d348382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562f7b204a3d3e02920dfe9f3db3296383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005990935cb6f0e0c9c764df6675f3f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf39a48ab0e90be46d866f3c83d7ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eef0efe58e7cc7308fa4d2a7a0dbdc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596804f0a09cea72adbddec0b566aeb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35a4feab6a7c7158a863266586e07c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed013537c067bc565f0ef320d7c2943389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271e94c9178be457ef4b0b261861b37390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12140e29271bf0b097b96f1e49cb7ce391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180b25f3252416570ef10564a07e7ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877124c317ac0e57ef5c8ab7495b259393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14f198c65c9c1fd615f45ebcdc9cfd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcf128c4e07ec7710cecfec505d987395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c8e88bc176ac46a26a525fb808ac1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65664211c83d5bf56e3f7c78ae930715397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb95a8eaf32e71f258b84a9d89bbd9d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076c3c474be112b16f5cac87a9f0d6b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b6dfd21293bbc8f97f142409bda9e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b33aad8d5e39dc82c8ed5e3ea0687401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedf542d10846939add14f1dc8c0cab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a7b6039808ba7ba7eaec3d7b22aee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02595ba88285ea9d449f23d79a8697b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17980e3b10fafa24a905552cc8cdc0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175975a3328de006b042874149fc7f8f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91dcbff559b32e54bc6e9002b2e19f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5faeb53ccea50ac994208bb697ef4e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d77360c4012ac5c0ec86864dd5b919409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107159bc6c3c651d499087f58227b1a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929686369f5aa4f7f3b06e032fb2cfd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75745e18e44dba1307b14fae93ded5ba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b18a5ad233870a60158b9d609811a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5fea1c74f5116ade0770192631e53414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704cbab9743950b5f27d33e944c8aab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d284bd3019eda6d1aeaecca716dc7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a2f95a394c46b1cdea13711e282ab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72660634aec7b4686c36a7d4dbe674a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355a1ee6265a9fef706102b3987c44d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa894aec0fda7001d107e04f869468af420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a0461e010b827fc99b63f1b2ee8a2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74be849160824180ec847a1cdb228cf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a59f84804d3fff0ac4c0b53983dc3b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc596e035b333bb1235e6436cc39c2a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db06e0242d5d0d7de8f06d04a940d98425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37026cbba0df8b482475726a112b96f5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56664feb667477a78f2db4e76d2f8085427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1f2625dd0932a42faa8ed247fe19e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c598e5a20d42563e62884c62aece88429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda0bb1b9903547a5330497a09fcca1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20b8beed0b42efa0e745a015f8f74a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f0f98edd3875dd194f88b1f4fed5d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df9025f7a864deaff6e9efc8b6b4cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f4a3f42577629b30493a010e13153434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70af2ef5294e4971ee09b95206a447a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8b53a315afc32eb8d05eb430c1885436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403bda867218f6abb741fc8d7d194d9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aaa12dc95ef5a8388fb61f94e6fa9b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fbf43d6fac87e8b07874fc0332c6a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b902bd6213933f0343ec4751f33d9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91e79c3daf3773dcc343c687e4747d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06b3b5fedb6e469fc4aa752ce63754442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d067133fde9274e8471363355a800a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0fa558113de7afa5a77d78bedfb96444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7b987f84bb6a65dc3bc3f0b935b77445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be5e1c8dee5ae7fde29f0adb4aa5a5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648617097526ac75e845c4ab0bef62e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012793b017eef582c3ebc1c46b879d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb91a6ed44dcbd090dc63c3b67a0bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24b0665c5b2b2d45e38b37d82b698a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443365cbab444497155a1c4b6abe33d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc97c94f2b1ea60d55351c042d85e85452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699232be2b1766cf53dd6493002f37a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56f1f9a258c5eb0766715adfee69be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670408e9623231a206aec6663bbc464455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244c1d9467689e0951cfd2851164df6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e92299200996fcc8e810a8a38661a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca431c5fa1ae86dedf925bc7a1d39ac2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed69e5ee533678fcfa173aa5b1ee5d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db467fd2737a74aa265e08bf974ae7c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafd69e8a89cbc468006374f7012070461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5156d29703ba990de1a7fdbd6d17e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee6513a73c7a9e7eaa79546e3e5736463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95fce8bfc392f8e8b4e83492a6a74e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cdab15227b6d83898c05b8a0a282d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de582452879634dc318a0212ddb71ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae68240ea7ded3e3ed53939d8ca4ee7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf5bb1ae42128b1035b046d8b3feb4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f30942aeee8481198745af38dd6404469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af6ae14c717a29e412c09b227ecaa3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5a4bdd635e06438b3e2deef3ac8aa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc722c5949ce239102634b2570529629472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4234035917d863e9e0b51ce94998b1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8797de1c182cd4c447e3afabe864f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e294a76fa8ecb982686c9a563075f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9182a1fb47017c2dffa991e742d5e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c0f62e43f475b9034662218079c31477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a7c7580d89f77651b59ea3045090b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4768f49f4bee774621357072fabba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6864455501de228529177b2d09532f0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebe716b37e3dad5be35fd7c15cb085481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bd46322d067e0e342f6114f538d0c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084dc5cafd9c2743dc7a97bf38d8132a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf11d0d894dd3315151f1e0e7d513db484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd944465d4b8314ab92b1d3f6122854485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ceec27027f725a128c026bcb6add7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601187f02db8f209281c036c43ced5c3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2303553105046cce3723cb94b2df3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24137fdf982e3fa0e8d91f74abb2df09489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ac7561ad79f4c2c055ef4c6a45a44490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed1d9896fac99df719b2e1fd00cc8c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6ed2ffa6cbd27a485b6d88c9f74f1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779c813c9700cf08f328a3a05ca05a6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a174af2c26cfb94a4d1c7212f9153f3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86414ab916c46b0249c5aad20c580ec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df5fd3b736d0d7fecf7b4e01f886b9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cdb192486f42078112ed7be2eb6e1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19738b4aefa5502a1f418d8ed0dab05498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da993fb561c5f6fa246526bc6d64cc1f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405568686d4b6cf51613a4fbd32ec78500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef780adce764d750debd892a0c5f7efb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d0ed12197b993aab95e6582f3987b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf53c5192aa2c1cb7a41cb2331d6595503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4c9581f7e5a76368f02d58ab0efe4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb3da6591826dcba443ecd56f2a41d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8fe590059c6bf1a29113247fe6bf2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b5f7d2e0620a96b99c2c1f70865d9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334293172075bc5accebce846a7a63d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c67ae3b663b896b48afbbc548482e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51eb1f2b2f4401050a0beba7af76d5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a42e4b9a04f9128829ed295dbc83e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5806efc07d6db57304fd37d4664ae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafec94c72916f487260e55b59ef845513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ba396de5bc9f3a980018e5df0f007514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b638d487c49983b5af470db5976f375515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b5269125d4ca9274533fd26835392516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c646a0208919b0e05d1fc0292d96a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8bdccf18aeaad0e07012ab0d5994a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b36692b3e7af65db3424bf7fe6d42519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95af9f813f19a4fe51a6e03f7ec6c16520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee01256f98b5bb3ba1f03fa6717419521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd5770b4b18eb7f12c1a2b2115fae9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66bec7e805f5eaf1be9bbd429e47b4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2b12dfd0a82bcd539b3d1ed9b2296524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2637aa361cc3d2c7d6abb9afdd0c26f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899625f01fb30809f3589a857d6a261526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f51397c5f12d7f2f9dd550bc922076527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911347b8199b51f82bbd0b558cc3558528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abf44b39ec6155f4aa7aa75bebc8ed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8e394760dcec4e1c817bea30b94a0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0ac03dd38ae71ecc350432262cc64531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ffad3f6c3642d26b6f8cdf6029222532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac7060ecdf4119d96c6679e78e6d53533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d507f3aa45a577ebbdfc011d1e4cf8d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385dfc79c29c7ee60a6b35e36d07dba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04f0abbff3b4b7e6ca318796b653d3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef4f1683c42091f6c105aebb55aa4b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d5f3f90714707ffdb859aab7ccfb8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327adcd8cbcd5f4cee99dfc5fec07fd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10067bf543ba4f3ac2e210c8d9aefbe7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fd492aff9565d55b08627e46bfd59541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786aac978fb59c6ccce31cb9854a974542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087ad7dd8aa22ce08363557f243faa4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb211ff2777a9d5f56b7d23840857ef4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c862b4c1865e333bc84e6fd738891f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b34ddd2391df43ee28b6f26c557b55546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfc6926ed2ff990f5212a644d2687e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92377eb3d10a86cb1f3048dcb40c2e3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14eefe02a5c856a989763ea63de9e0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9892a2fcd989339249d5fddb829f38550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bef03f39c996dc3dc38a4f7b0873f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fd0ba48c7993ee599b551eddf40e4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104ca682c3a2fe0217e849c9223a70a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d336cbe095af79fa64a2348cc81f0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66aadd15542fa69ad4acabbab827b14555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7712f53599fc9b84ff7b1c54b2699556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe462ec9211b5c0560799dc14f3433557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d375880d8cd173749affd12e2a25b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c9672ad35e6bae64d4adcf9bea7cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3a2b9954fab1e7748c4db8237768d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c075be741b499f14452128bae08c19561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be25c40ef517f6d4dd970f84517424c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5bf6e03e036f3244532512d768e4a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50585d16037fab358a9a5adb7f4059f4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002764b7c004ad2958b4573a2e01310565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc319f5394ffe6d8d983280d9ead5b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b86f09267940fbb972ad2703a993c1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd31e829c66c01d9a2258b14ad6efd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a0eb70b79be331770c451866df197569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862725506ac552ac00e4220d48aa5ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab952afeaa30d8b0134f01bf85f51b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2936750824c4169824fa534efb72c3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbc28fbfff8e29918a897aef73b104573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8a4f04d9c240961970aabd9cd4db6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71f83e19a931bc657536558850b67a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1a1694a0290ddad2db1545bee6140576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f63be1a59e2072dd3a19519a3dd87577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f04f6f2c993404d4ba8aed88fea66578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c186ac2126dd0d47fc43f1b2fec9d3a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558ae1f44ac9cdd1953d7ebf0e2afbf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb085a3dd049300910a6e89792d095581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137a112fcc77b68a66ca128f892ad74582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8040db187c31ccaaa6705fae1b1cf94583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f3bdb489a7e0725d671fd675e8796584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e2de9bc1efc2435f0c020b9f8b932585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08755cd05464b77924155f11fe03ff08586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc5b5fb6552740963091b38de25ac9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02430692bc37625a9b6ce2c440eeaf2b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920dd5396bc39bd39958d32fef481d0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0ba3f7e3f510b89b58d115ec09867590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feebb2a87372dc48c383a951c2a0c5f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb259d3f753384155f065bb01b5f7fb7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13a4b48095d65112bd8fd3e0d127af593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9be4fa047309785c1bca09f87c5d5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7775e929366a8bc7f8848f3d8d173da595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4873f338062ee70be7f8a8e724de6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0420d03539fb323cae92be939537e2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5467da7a55906447d89bd930702479b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa1dd58ca8145ea52e50ab91a167aa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101b6aec2c4e492e506c403b66436cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d871eb5f55d16d881cf190c4ffd019601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab54c0928366046fb2c2e2474232fbe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494675aa9b2f0cbc56992ef6d215c4b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92054644ea2ecc2086682a867442e7d0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d540a8783155be350fe9c7d67f8aa90605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163c305290043f66ac02039bae9f380606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607548913e7cb9793b8ff2410f092e5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130106226b628a6a607ceb0e00c4089f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2752776690f7d2383d665d01a1ee0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da1415f2fa5bc35f2f8f07cc7ebed1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865069d3ae8d4cd2bcbdc1bedc83e26611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e54e5b367ae87283fbee31c405c2f3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652297fa2e7b3dcfcb9597fe61fc38c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d94be9322457901fd14283f0ba5b31614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426f9c6fe6d98e4e67ba56e7c60a14b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517d657df676c59f4baaa97be9a2b7e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49dd4173e8e356bc52354e6aa06dda617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343b87dad09fcb9e8895965a58b2de2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f71daba65f3360e33045193368a53619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c458f32a862cae50008ae53f89752e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cd72bc17467d967d56bb3d11807ce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f126bde9617a07edb8584150f573e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306a78a68a3f08e95eeeb59f60b3690623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665adbd7024420adc98f19d31fd3329624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f68e1982b5b62ec577142d6a49527b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac4fa969f49c75d28854551a5fe142626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d88e11c83359ef4ad06c82f7ab0171627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860c2e061c767c8b23707d0254e1634628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90154b748d4dab1dbbc5457d5afac3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c2e84efaa1cd1929b45f60425cf3f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0db9d3dc116378bb6393a9d595f89631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b295759e72676ed3212edb82370059632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984790dece7bc0f787e87e5ad5ee8f7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7486dcfd905beba996067467ac6f59634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1257d50d2441ea5c8ddecca04da717635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70052ff1dcf6718e6f4461d003e45e66636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35fb60b5b80d06e9f4d45ad38fa7d7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764eff79be9151937fcaf472396080a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d8ed38de12779a4c03c8690a05b08639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7adc35f7782bec9ced64ee28e4b30640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b814a91f7d97a5d2774de103d1bbef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7324e6c0e1d2e0d83165670b2d012642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8135c557d57f3194e6c711590877bea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82821dd32bbed66812322d80ba5a28f8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a4511d95542d747f54685b18f63a8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052c450a96a73a493e91659a3e7d502646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369413ac00633709925c3b9aee748a4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887177245be523c558d0143ceb6435bd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e866efcbd11b5b2721b9beaf7bddf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e64a602b38426069067009669c4da9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151432ba3b224f167e0c5b18dde6d20651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcf44ccc18616485e92b84d48b3bd7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2aeb869ce17c5fd6f17dcb22c984e3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55aca5c4771e320adbedfbdb1eea0cb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e71605754854dd0378a9f99b426b9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d4e208bbd55da10caa3e0d8d18638656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bcdd9a3becad4e40a25455f7bdf42657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67b040abe3652757f2940116dc4904658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68899b3b3160328d8263be54abdc2df3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928d20221f1f352bc40eb4232c043ab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33e3b6120ae8d34793351785c6b2d3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c29bceabb65d73304e37659114d68662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1a959ca6d1e17a7a5c26115826532663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93902eb478e5ac6a7a9a871b74aed16b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cf1f268385da59f11a4f8bb90c3b3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd6ae6a1b73a86cd7166efc03f3582666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5491af0520ed7afd72a40a398acda00667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771817e73018938f273dcbca8578817668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495ea8a5d55249a4d8c793d3d3a3684669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51018a28a6caa379a04a360a3bd5c5b0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca6d77a8530cddedbe106deed51d7d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f2f95021b6a60408c01559833d7e6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78865a9f3b21bf4a37a2146092e0ba03673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cf5942ca86bcd8861455a4660b164674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25381cea2fdcd338db812b0bf425fe48675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c11e8b8b0a1fa6eaa1d698aa2c7bc3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e6e2f39260ab9aa4a9e3580df5f20677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb736c4a5b7a4df43a7af9da77036588678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936ff835bd197fdc18075a3ce498ba2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64408d62fd9eb041b3084947b682830680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e62a2f3e7584c9f1928682b1eeddf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b94ba22eb19c1379e055080054c9a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77bb6df63f6c7fe0d6760c1e135d1a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143737308c176ec67a59ae1bfca1e8e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef72ddddc929f6b5ad54c640bc7854685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065630e8e6797a74b7cdb6a2c6b96135686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9822d2ccc4eeff3460dad4392bba0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e884a62bf87d83842163227da650733688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d109e05bcc528b0a764e6b311a440689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6875cff37aa8e67a6c9306ac09e334690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b438d8abe46fd3b5f2988dd4fe531d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b78209434c5dfe641c1779aec30e5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f17a52b58f83c10f513bdaf215ba4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd723b55860d57344a4630d7c49504d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb0e43d112f3575662fdef7a3e7a57695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcbd4a7eb93e48c282ae60609e9557696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f65c45b1c9fda9fc1d29d0082777ab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1baaf465e72f7cbcf2f777d6883d667698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90e89f63a5dbabf7231b2036db4aa9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4afad2b8a92fcf1f924b7384025d4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c9734429a604254eb526eebe40110701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bdc65ef2180a4f1daed34b9a8cfa5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7dbe5d39d0a3ce5957ae1c2d7f1cbb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a3de0ce7bd691b37f2c9fdabd9630704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da446a65ef68d7740be2d597be17e23e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48dfce54ef8586819680f249bb06cc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bebd27dfc76e1664430190e49f167707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a13b2f1b60d09c74e22e9acd71c78708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792d90f2035da6f784d2199860070b5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b0a63eac269ecf4eeceea9eee28ad710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b65cae06a15451022572b15bb973cc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fbe85710bcf12462b858ad3cb6721712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac660ee63588767d5ebadaa74d8a5916713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf035f5604829058bbf6f6bb3a4cb7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808ee8fdfd957686d1168aa0244c7c3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220819d92af124b1efe9996ebe2cdafb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b0d4fecdc30d6c12e6fa259549e37717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49b146c07300d27df6b3af388489ec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e30f42fa9def0512ecc989066e9a4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda16e56889538178a0536eb66f4388720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89666b13ec095f4580553634acea701721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a611fd0b690726a4006aae2d58108b4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83817834751628884ae407352b29579723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c73be7be5c7039df267bdde0b8e8b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3901b180ec07ec32004419abd6f4b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a99335f8538c269c45ebc283e16d8a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7e18260c42cda1020c2b8d6f1c49f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c0a317637d6b50dbc303c08f11740728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c602ce9ed4a81c42f323363fa534746729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79283696a92ac30c20944fd1fd23b12730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fba343700fdf1c99505c44e677f899731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683981ee0a9920b50ea03562116d3fa3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cc9790ca59b4e6b4234efc3c41166733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503ba17d6fd8234e819812d891758b3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6678059b1a7246566fefb1ae7a0b6a4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24701415ab787b33877b053178036e59736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879a288ff4fa1d304867c1437e41f91737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bc3bea84d7bf4b99aa102cbb08573738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2566f8268aaa5dbbf72e1189c18d6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf0fe97bac1b885712ff28d749838e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec34cc2c7b71477ecaef113f1903964741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ee0c0cb9152857e5ab4257de247cc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8c1ab8ed8626b6d67f449fb7b5882743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b00cd64de0e58ec5778ea48a55131744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21f3d27062e01daa6c7500ab0802eb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41499a58a2199a6bb24ca4b8dc5d80746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a3d7f49711544d58d89b08c21b9a4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4829410656b09fb5378a56168fd23f2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204afbbf0b792e74176c43355706cb7a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e533b2c9cd01f6f0e29240c1a9360d5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35359cd31579d888d9faa574b83430d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dacdc30b6e82c0e0ea68e1d7560695752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acd8a84777b1a1208865cf62ef67cf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2234c798cd67638b224199a869efd98754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123dbc268bc3b70bdce2285a3aef491e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40baac8c680a1da855a1b69f17c6a56756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544882927d497b3c58d66d651d64186c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be343f2dfe7e48bc6c73da6381df5647758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83116ce25485e6ed3983d390e2c0e84c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435ffe190575212b8910a7546004ea9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72353663c9e04fa66b04c0b02dd28063761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51f63217c187d5c303c3c0203004bb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df42cbfcefdd01d93e9d8923f8d5dc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cb5f676055b81adfd0962d153fd8f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129e54fb234f1a42c4f8238c37f0740765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ebc15810d669d0f71f3f0100de703766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50576532211063cf45cbb45fc5e5024767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391b468bd8817386a4c31b749e56d0c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b862c25cb36548d8f2cc240b6cd2da6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eeec04235da984e132b7a15acb7975770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3406c34526c66d4c0b71f1e43c5ea03771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c02c67b23031ac57e88cabf0b02889772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee4149e7da9902f9d382a60690466a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b11c9cd57268fffd35dfddbe704357774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0f16e1575d671609caf4f8eae157c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb52dc3afcf6ffc62b67f2abced387d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fe75bb50fee8f3cb10bcb238f0089777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5454b903f35b5c21483a2b4da5ef5e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876c320a19dadd07842ee66983288aa779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfced4d5289b1e88fecf0e5b0e6cc9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192e4afe892d10c49f80c88efe48d1a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a2f18f7d113994b29ac3a9ad71df6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8a9e5540a3b7484c13a2ce1a0bf2a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77188862798635afd982ef58f54584bc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd96d58f4b38393a6826d1429715ea5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5fe01cbf76d558e298c25c07f3e86786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230ae0bda0b3620443f292e69e6ef08787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4104396f9cc196213ef0bd21278c163788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a649ce39609ef099dca44b4ddc3d6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ceedfa18988019975bed01d6eecbe790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0038bb81404aa629015fbb7a018e2c9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8a78557d65df6a091c301536c8843792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda033c003f596fbdea1e080044d6c4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1cdede9bb0eb5d3653599f2e05db3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500bf24d80a1689f87a0f3f9671bd23795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a56a8e942f5a9085d096d5c9c241f4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75611544d907da192aa2a392f0370268797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdd8001775ef83dff90d734c3a39ed798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4ec67ae418ef387e6daf7f61f2133799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e1af13eb8a5b0c0afe56c5c9a84a1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577816c1ef30d9df3967e6c2a829ff2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3325cd7287c5b1d86ef15b05abd961c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799da77d706e31a877be2f651015b00803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c53120ea60f92ec6a3f3711f9cc63804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1b3f6ab445614b197493b413d362a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784575d29d1e6d432ca497783eeb5b1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7faab7de97e6f7f6229eaf926dc98807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7543c77064bd83d5bcd43effa281e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3edecb157d95a4613ba4afad5bb074c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5004d717b4a33e6a26f0803a8e32d1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391f32d02aa1f3f982d456b9bf766dd811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ebdd2443fe7aa0c3e5373bacc1a04812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6540e6910df5c5981842c556302955813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c87be23aab99c978395d20e3184ca814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6800067e2a16179c8c4a7d669e9041815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260dd81bf56d70eebeb9fdc6a4134877816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a844683d5c0af9f838aa124de1c9f8a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c840072e195aa6bf4263523ab6f79818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e895b5086d4de70639855d87e2bf3d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d05ac8bea68995199b77927b9bc6eb820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a763ed1c87f76b12013195f828f6a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73e2cfa8bb4bd592c42c61c0fdb2ef822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42e48e6518a19372f4954f0bf1f1f1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d534151bcfa85e80b43612a693637c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c162d82a3b3ebaa9fa37071396bf4b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b0bafb04e0dc646d61800f9073d22826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4054bfae23006a7155c92fca7db195827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083494865b53bd0a3a69fc344542a1c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0d841831c50ab450c404615d74b26829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b4cd891220aceb13c464b6e08129b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf3d1a967d749866ec60435b3a7afe831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35eab07dfdcafb2a56f4142dafa6912832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653498d2fbdcc03771b798908f9ebe6833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0a3d6f53dffe43303af856a010438834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec36621e1ed8874e46c1736c6bde514835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba9518f56644000d39a177a275018b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e5cf6c5d99c42d3525e25b82b8f7b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ff191988dd246352d3972031ca822838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5f60f07a333897b10562367947525839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05161899e9d30a6c52c033e2e7d60d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba0edb62aff9825305fa2f17cfd655841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630fb3dc23525d11f9ab0cb9646f699842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07c3f18a1375d90aa236ca5c8bb0af843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727478e30d5d4672dac80ecabb2e94a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399df7d9e31ad99a084603d82c07022845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809227543d6223c5e87358079d0ed8ae846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a700ad54ca6d1e67d6d9bd66e9af64847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322e474029d840b48a3bfe0c09d572d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422eb1b2da8387b9169b4d580fc129c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7a643eb87c5c877f8e55657fe13db850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de8ddca92f1fcbe2b6f1721aa60f4b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066031e48e697a9efba9f1c04b842cea852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd0c6d72b695f03950677b720b9325853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576afd2bb5d536b3ea35c48b59b08d7854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d8ce92ade2de50ec07e074e223840855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856f759c6f914a7252fa4b26e6e6752856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67e844a73c642db584b9d5fc9e91b3857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d22e3fe9ef15787ef06835ef58877858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb9cbf7883ca052e46b2cfcaf95154859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2f4b0960b700e12395b2f7032999f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b23e349d12d7b07f524d6fce72b25861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560dc2f2240aa1adc9022846cf6a7f8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85271c6944baf9a6d28db9ebd3f6125f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c194890084323b6087bb4dd47c7f1d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00880dffa523a0a76a379e3db6e0923c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb63cdcb8b5784f7f369a38bdd2f3c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e37e9c7a3a6bd1d4510633704659e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0412dba6350ee6361220e869776870868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c79be0c3aed9aedbc998668cbce44e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf760a81ca7bc4592585a5fb956f01f1870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5af8d4064b747656cc21da0b85271871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb962fb95cd75d8f7bcd1b79046450a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341e06775133e24be8722fc9a53b0ed873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c706078da17b1694f1e21964817f6b2874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda79f2e7a90289f45e0f786d3f7c62875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69446eb5828b6755c1731f1c83d074a0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a2f19adf72bd4847579f6f4ff37d0877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d90c2acc0f14f86cc231a1dc67625878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652297e7a51af7ef9044ec78220009a0879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79751ba984d67ccf1f381dc3979c3e1880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32584c8717ec0a43bd49d7a3cdb4259881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced79babfbbaca4805ab21811f499775882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12e27910f8c560efc582b1953877d3883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf44b9ba1d9275a78a3b2281c33232c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84c33d2fc7c263907006d9d0f7589f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccad5de8347962775c0b1d9c8f511d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e90ea83748aeb5808ce286b606cf0887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90089eea91848b746f97cd01805d7380888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a994a56d5ef1470c159a087f36aeee889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfa2ab79d57692bda74514e25aab5c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beccb660ff6e859ca378d611a95b327891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457f8dd73f043c1cb7bfbcd81ec6874892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f175e7b2da02dfb24bbdec8fe9359893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d778d646b32090c0353fd738a16613894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db0251398bf2a933d20b19407c72b0895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5a714de1eeb053f11c2173182ff42896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f066d7ca0c94fd9eb1307b4fb5b940897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b12224849f5355f8acdfc92ba9dcfb898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca05d424596edf6174140ac6ba5d71899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76eb09e9e20fc273ba7c586b6e14768900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba68a65a5e950217901356805dbff04901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355dbe91e6fa93439d7122b7a481062902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbe53c9d2a1ddefe4e8d448f2d4333903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766549599169016d66a61cd9c5ad39fe904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195af62243db75bf7540daccf452c45905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9c4b27ea02480065b3e328274c7f2906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaec1b9acb6cec8d4217f2ea40cbf18907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68520d301056a772dfe5dc26d240410908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62da1819d84fabe37155c578f44a95d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd010c931b88437b1fd89e1da792808d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c4f7739929a5530ad25483e1ab010911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86f77bd56b033c371735002d21bd61912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba27e871ac5f3da1dc96d121b6aa84913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34e031a960fb61db9ff82757bfe48c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089990ec65ca01429d766cc4d5914c70915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2627d963208191b5611b662d57d43a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a17ca4341f0e560295c10f5837fa3917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa51b9ef9b8682018fbb639c0cc5d06918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9956daaa5f5534dde26edc7d22c4b1d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fe87f3fecfcc6acccd3c1281e7ada920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0abdc2fe412749d135a62dee1a7eb921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985982e7964a4ccc163f056b237e68f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2874b53981278d06baff98e4949ed1923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10550c437f5657d1777c7a4fc893f31924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66e7784548ffa323d28dcae92998d6925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe0bf840966885006797b3f727b913926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785d2dc714875f852b5ca0626269267927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd25408536bf82f221def373ef0833928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bafd576a09f208d546af14a32621b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582a849a17890fceae195e6dd1e7856930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216d35909007ce8fbe7ac164fb61a7b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d015820a96bc1acea565dbc029581932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fb804c1f8dc54370cf3a7298f460c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e900c221d5ac586bd5daace69acd371934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a9acf36fccf91cdb5f3e952a1ec64935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34a12bad05b6f8d4789c92e934d06a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ec8729d34d1bd1e27ba2c6807abc8937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d7f763786611789fe084f04ee7582938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cdc700d8b0302cd81f074e48af376939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9af0bc627f4dfdac3111d855e60c38940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06684eeb6211dbe83683c5ed264dfcc4941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa1a98bb142b7b0fb98eea1f67ca42942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369ffa0a23e7f684d5ffc0a648298c9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb980f513fccdacfd6e7e23b688f9e8944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ef88f375a909e425c3cc4a9eefafd945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614cacab960f8677eeca51034317b5f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c35b290cf23f7638a249b3353a639947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee0377901d1222b3e2b0047511adbc948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ae0829cbed0ec85118c5110b6ea5e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bb5e6093edf700317cb98d76a37bf950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06ab4a357bef5c1c502b7d1fd521a8951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010147cb214b07b52c81a8ae0057aa0d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31629a233b1d9a41932b7f9f39e571d1953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad0ca6057245c0f48aafce2f461a15954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4139ba9d05ab594b5bf334a14c5e07955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd679e896da5fd46efb42c6dfd030b0d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b467316a8693d30d31cdbf08ac6009b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1eac43fbca1a162cbeea5da9b805de958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986aece635d1863b73bd346258e57a0959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c30642224324bdab5b51e9b7b7ad47960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9724d582029c8f21214cfb561de85961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d121256718e93cd418cfc52976621962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ab0d7ddd07c572d032bbd2125da07963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64e182c7c60366703475a50f1b86c2964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b229e0a2e55dbf0b1b76f4a08cf99f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c998b8b877c6001502ccef173294a0966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483ee2ad1a6223a331115cf81822cc7967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a66225049bd5d838b22bf7b941107968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef0d38595e88f9db9ba17e7f81ad57969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ea6505b42b36b33a2c4d1d5e338ae970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6991de350204d92550639de67f68f9971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d815820245e645100dcd9f3a1359c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5d18f81325f09aaa99dc2e2b7db43973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a542256934802ff2620c9ad5841d0d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27d2f52a8e7ffd6aa2b02bdc16c13e975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>