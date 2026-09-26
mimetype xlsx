--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ffb3a021f46ad94a44464a980848d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f335b8e0e91a258884557007aa2a9372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9902a6f968af8fce3438d24543f1f2f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbddf5f8d64a27c7c9dc371b4c51e644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac969b58e26b5c5f349a1abca7b35725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6849210fb4ba8f0b8a4b584e382fdc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c0f5281f0d1785cb91a7bdefd8b287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0f1427046c4b1044c5b0f1eb805578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a80ecff5dcdd7c78d59419b1419b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315384e80323c7b33325f5d20e3eda510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07be4402efcd6380767280c56008a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bfc6965d7662a36d1a8933af946b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beaa65efdcfb72de78512be0d18c23e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3690e8b5d165618be7efc6330e2c5114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d7847e2411df37d80ee44594f3e5f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838d80b4ea1847baccad4bb2abe4ffd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e0249025e8148e84132c87c8040f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cc505b38b69bb22653830913d243718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0544697a2554d7deb621fb7872127519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c6b783a0e090b51854232e7de57ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7dd789c5fe5a8d5e7fc661a884bd3121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a76955d7f489d9378e71c24e482f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82a1a6812aa1342e9218b33f8c5d4823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097813330eb1336f311be486f9c459f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c6db227cc6ddcb5bc0e47c1ff81ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15824f751bec6039eab2b4ba4df9934526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c84456ab023ce3d9d6151fd1d8a2af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6ceb65eaa0f3bf236d39b5144ae9828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff378c5971a853caa7abd66503f2bd1029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78964febd58f3a4cfbdc8e78e1b75b9330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00fbffac12aa68d8de45ebcb55c1a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a476b442b4a187ca4da9c6f28775432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c99d248d014afe155af0de84316a1133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f8ad4f48caebbd923daf24679bb4934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3a505be6b81e838694819f4cc40d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490910427ff897ef965cb67cdf5cc9c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1431e50a44db31f6b762f7fc245a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225340d1268080738148e59076688e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c2f9a9fc16688e6468d9c107d6d7f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e961e57c85ad33a1cdb9f55304c19040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ca529dc30c8aabe9d6e45660029ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220b8d337db3800a4aae407a3f6218c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e8b077653853f218e1cc84b7350cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332928002e029e7eea64416de87fe0f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3404702ebabba61e1e36d1618514745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61173d6180d560336fc00c4a020d7746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40f88f0b87b7ae22151e18ac3d534d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fd08a368468fbb69a5216e21c507648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81b593d88f99c0da0e79880c7f320c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586dbb37fb5b9f0424821481bdc3dd3450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63808e84cfce171ee15611a0f2e191651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf60166979da5d4b9d1f149ef71c07d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bd386270ec3fad2e382ce1f35e44853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc19cc852370322aedb343762e39e9454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea608b9df970cf1f95a6d808c3ea50a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b67dcf2c3c0bb9eec90f38d0296c4556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a023eddbe358f23f8aa07e6b48d3d6c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db5108d674ac6c236ed11ac221ff8258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb4770577be92ebcae018fe976553059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ed58bf34589524007b8bffe3e122260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4266b64e7b7649cda1ad2f151c87ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49558abf2451d09fd99596e6b0e6fea862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a933bb6cee041e1542247b0e3f4202263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e765797ba5d4bd85f406fcfd4a85ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82cbfc82934482cdd367082621a3eba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9dfa3c04b2c4915034e4ab67882b4166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1fe1e4a24fc8bb96f9462788513cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04471a1d7bc40b4b73cf3f7b906b1b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eabfa480994e047597d4200b4a054569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f97c413471466b56abbe0b7f56d4ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9f6c7cc5160359be01430061f9f9f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af53506fece7faeecb343685a30082b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308cc65eaa8a1424c2eed84b48d2cc073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7adec203943a5f34a5a14bcf06b9174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5450e32915ae718dd99987c8fd3eee375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9699ce21973eaadd836aac1716ff7f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5112767a4238f140b514b5e45434177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ac7791032555bc16276ab1cfc5cbf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6a26f232cec014da0a188071e902979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd84a3988f1491cfe1c7f5199a7716980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe39a8710d58290a517c0ae5a3a8b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51d7c1f6091966e69bbb1cd92f0ff082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a6bdc59d36d6ba0333d29479b0a6b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c340ead5fbbb71a50e51615b4727cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d15486c20d9f2dce87ec1727c107cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e357814a005b39d77b5b6d92addff686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e89965ebd6010144fc8c42f236fbe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7187f7981c62aad45ffa155d71094588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ba2ebcf4c03a142e02d376ac4352089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50dd1c22f9736e62647e779253a9ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531ff82d41d93402c9f08d112a2305f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0da106b9cb649cb67ebf1f14a9b2192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c10cfa9afc1b9dedf6e93b3a61c2f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b19d6d2fd5ab8142fdebb92804ea5f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577643ea320e21e0f295c922fe1ac6f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235143036083eafa90e061094336ec2796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88651fee045f58001b6fef7d8d60d5d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb393a20f5fde8c201f58ba82b4a8998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e361b3ef821e6a7161a68ac1178c51699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ed8fa40edc8e27cdc0ab76fe43b79100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17581a7f428464983405afc57ab11ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002e40a84b8cc6a42f55e24c9394de9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f013d4a3a0edda3f2c045ace9de644103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1a34749f6fe315953f0eee95345e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513b24175826b0d88bea2c2ee7f535a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5d01964a8bc7b7a0c23205534abfa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bf936193ff0f71bb442c068eec4d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97423477327aa4531087092d897af1df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6901f78c190fb777fd97f0b9674b2e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cd60f9726e2207cd8e3c8622ebfe1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dae189dccc4c2fcabb6ebe00a5c697111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58314a2c1607d24b98fa7746952412112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d28988451b4bef1ef3fe04031d1e3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca7b36c6f5986e0f165695055472c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416d66689dc67fdbb666a2b276ac9f0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71846eacd090a29435dc7d4dc8551d81116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc4c7bfb252cc8e84620e39aaa09d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0aa71b7617d9733398c36c69391401118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81d4fdf56235387bcd1e05aad91987119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7aa820ca609f4ffda067117f58ca3c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7912b3a3230dc34098fd85e2fcc779121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322d5ea447efa32e334b3bf1406c2ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33343e7e42690d5652ae167d1ee941f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ed2e1931e4b2b56a31b93e0611356124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff453127f38e4d8e3d752ebf01d972125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517b412efa93b021d15fc1dcd4fdc17126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfa284efb5960a87aa1fe01a0e6f68127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038ded38ab9cb5ad4f80bff0d1689b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f85391b1360526ef742be6eb304104129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f3683e8992fdc3dc67205959a25f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e591a472cfb8d3bc21bcc7d2ffe5b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b1439d8c7b4358d4f49cefd151ca4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90f07cc3fae645c3fa136689b9a3b1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4f0602684ac9b5e660dcd2f6c66ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab84ece3a56588828de639aa97c16db135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1fe8281838e1020b5c4eb0e91560b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650331b0dcf291b47b045d5e3f2c1fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a470d09e81eb8b518850d8e1dc7b73138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4e15ef4e416e172b8988f59d1eac2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d957c93e475a1451a9096bef2a668f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2e353292b3a7a70190b6f4a8a6781141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fe7e0292d6cd8fdfce8640fcd487a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3aef5020563cf6fa1c418ecff005b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12cf815812a157266f1086c64624d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020786a034c031d4843509c73dfea06145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5597d0c4be52bceb7cbe123c3627831146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66c50b6ae81f606eacade16c5a8476147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322a8f6d87277c8953c3812e5976049148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73c3e606820322e93781d2fb64beb6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909236de5662954e36d5d73f5db3d95150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c9dfdb29258a48e7ec14948758cd3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fc430c50112be4a07a85b61ff1f3f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40231311de6418c94d95678fcbf193c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc35a39ecc822158523f0180c06530154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad202d9a60fe755c24ddeeec38e5b0bb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fee3e86d98c023fb513e8b99f22ffa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07faa569752ecf5f6c292e3ec19a3e78157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ee4b32f2ac4567109a2a8f54ccbeb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397541d6047b1d73a82e8ee42d52ab3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f1ce3032b9ba927f9043a4686cee2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb57737172a20d2997d49d5a8ac00b8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426e153605440e82ac7f21689325918162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c33fec6b4c19486a1e78310b08f99d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6a74b42466cd4000c4aa1909c3ad2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676aaee0e29003ed37334a3dc61e192165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9265056593d0efd95f3293c911e1db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a7d97d21621bc7e7be880e12a644a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd1e0b3fae0fbde011b6f821ee1ffd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55843e918c3a43e4921b16b9991f3a91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30238a8f8d247e8e856d29a3d42c79be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4436684ab3c8cf67a269a58d3dc1f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ec902b4ed47574b57d512b80c0fd1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb351a9722de39b88e46e1358519e84173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e7d22755ab3f5377418af80e8964e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339121e0ed374ad98a8ef1a179af11eb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a301f1d423c758de4dcb8d47dd29c93176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83282c57b12e2b6eea8d3c0e3a237ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41657055711f02dc54abaa54b45173dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803ea18975bb725bc427ac271a269e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737eca2fa3b55d55b61cc429d298b764180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f5ec95f2e6d71d366179294da33fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d2e92b004fa4256a25c5adf1feb74182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381e4aae15fc2159ecef88880386fb8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1ce4e1c20a019f1ca7026f98e1cdb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedab51af0f9c43acc1e27cfdf39cc11185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e3c3c2ae1dc73d33570e7cf4d83ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e694610d8c6031d214bbafe587970187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099d4dea404c0886c3dabb9ea31fc59188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa77e2f1c0058bb94ce09f466a501e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34549c3370cfcc1466736059e6ccf8c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77f44667a3bcffea435a6f0c30e09e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a27172c137d0252bfd3d08e7eceb32192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651697d4372a245f807259c9f4c10a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4cb6c680958e5bd5cf9242ddf8f70194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684849406e6ebb6e9f7873dcac55ca3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffbb2364f8456111f5df844dc338f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5c971a7058591b8f1e4b4702c21c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3571532d8d13895e4ecb39f2f41c3d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748d5f2d4d54e3b4a4df5cb10ed1791199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c97b037f3043c75dd677facbda30a8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13688bd7a0b0181672f7e987af3209201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f539da90a0276e371ab6169c3437e2d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8776c2577c865ae9ad0e53d1a662e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b958ef0fb8dbfac8bf3c6d27980e9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d04173012bff1c8f2860a7d0e4d49f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657b2534e6e4b6a89bb08cb65f9f4e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17f1b532a8b74688ec00ab59ee5f6d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39e8056ddecd5df839257097f78534208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e040a554a69cca50b94e3f289a84aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8b67eea380bff86a64753712b03ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eab490d4173b5607384a7e0de76128211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa46a9a19215ca783b92344852fdc5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509552d019dcd8adba9d3d6f6023a259213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e504adc3ac5cff2a884926e9ae0a31214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239b54a4b6a0e8f47b932928242de2e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c281e2c4f8dd6870c1cc2df5a1cf2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a432dfbe18ec555b53119676fc0410b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978eda67a9725eb1e3fdf41e4a7f674f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b59e43ce3d0df5a0a1da7cadef3a9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acb754e05838db3b5fa886a1f6e194220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b02b2bc96fa87174b671892e9e060f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a381b34769696292bf8ed4ab77c8d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310b4bcdcd26695b3f30c6717fcc853223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b00f552b14acbb6ee3dfa83afd23e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93d1c2dfd0bb432d2e05aff4c12946225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f68a4b3c11f5e23fb42f149f769b72226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f29d9947cd98dd488127ab19cb83b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b607a41c31ec911854dcb1986b621228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12814bfa32548078a19d8e9a35520c93229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60cf92c243f87ce937abe1cf7b00e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b0ef9066e9cbb8ab3eeb4982c027b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd3aaaa136464384c2097c51dc9d7b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71f0c698b7aa5d968ee09d1cfa2a76233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ed9f8e574b715a7fdcf29ff6e6f87234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68050a0736db08a6fcebf13abb0e76f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e4750bec7f6e79d53c94da04a580f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b228649c3a8fd0d55a490ef3ade19237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94698bfeab7114e9fa27c8a8b666f44e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221bb6cb7c278650584b49bcec65046d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fa227b76969c12ca34f6cccaeba27240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f76203bde8a4803447c8a35d819c14241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac61dd1687f76c4a354599e58a72c2c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767041d0f1e191e71bc4eb2c0c54d1b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130af5a23d24efb17f7fdf7b01c929b8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d02bfc2343252afbb834bbff62f4a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80058ef15237f592fb732e9ac58fb07246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef25ea76ffb7789f989cc62cc99ea5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0aa750c82f03145e7259f1b613029248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b09b80f6cacd1473bee8c8654f7e8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1acc636128e3e0e3ea1252cfd95a14250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4d812caa534dc1b37ac603e2d0725251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02197c2328e8db4653859bc00bceaeec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e82e19814e64cfd8afb807fd72aa4b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eff9e715de64f2ba193b8e14d56cc3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d06124ecd5f502634f797851dcdef2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951aa74201db8cd3d3bf0a46eee1d162256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb64f6af46b0be1c131fdf34034c64257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389722dcf2a30914c9b5200c04715c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791b98315a9468a5a20d6af9e79e5f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97def893838ffca8567c461a109aaa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0cf40c245d7aa15fa270b39b0a773261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa46bb3333838908b3b091126bb421262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e56096836fc08a8a6056dc91e7f246263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102df4ee26400658735a9f6cb38423ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1bfb2532400f0dd58997288b48c21265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b617a7b728c6b582dcb5cc0074c33266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb806d35fb2eb00195fdbee31317200267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66cffbe1f22b95817ce5f0fde89a3b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd96853d2d153c26f430ce601805cd2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c18713b7f48f0970ed7896dac581f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69cf7c6d4459bbc131c75345664d1a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea706496e43c236e82f43f5fd16257db272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7dfdbe0c3d95dc3dae3b1bf290653273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7484a010a10b79678ac26f044bb0d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1975653b9c402e3f51c1cacec78ab95275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65269754171d91ddf7032853decb6cd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a97a7d667c7d455a58050a76b57d5b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b9b3f849dd7e271295c2abd64e2db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa1337fd5e1571d1fb61c03fcc99e3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ca0ee51f6841b59d1aab3fafed998280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79f40b67ae1512bfe0b15b86c26399281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb6b9e5cbc6d970c7ca9e38022cbf7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8255f59121af302c2ffb1aa5b85d32283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1bece26a06cc709da07da89a1a429284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244b37df77e2b2cb61c4525d7adbcad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f098274d202d3582d54583fbec732286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e5a778b7733b1d4b27f3957687b38287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc9988a90bb2c04612a3eb8813a733288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd9f1e8e7469851065936b768c0bb4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68549fcae712297fdd7d653ed3d8a2a2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d597e8d5241ed56a4ecbc83dcd6cbb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ba9192c4f6a46e120330dfb05469d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9992f707366f896582fe9326b42f56293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d93de5b34585ef856314a59f7a6f4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569910b30dd6cbd7add52e1988bf050295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1f1d9af711f1da4495a7aba7dfbb6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307c375183220a676abcc4e3a47bbf9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2222710490d1b9c0ce51e0a35fb14298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4ac1ea86c4f85bd61a31716d6e184299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9d34ba03469537ce310c7f7e17a83300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f23d0ba927535b93ab4418cac1b726301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457d6c377415054f1b3cf01e65e2618302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e02f3ca6beea8466cdee330a8d9640303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121b42890284bbe662829f264830978304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a76727f5a8c2465ac00a7a508f436e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49477d32b285e3fac55fdf8b0399d153306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e2113148aef9338b9275514b0d120307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20622338602fc4aa86b330397d88b83308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168de263731e8fd04ba7d17e318039f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb6debcb913a9f3e48df2b2976cf5f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b40ff23c88c65105473824257caf28311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d1011e3663ff895606f218d26fb7a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fee29a7edb5f5ce0255fb9eb6c96a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd0ae6090eaeb245f9e9204800528f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92914b0a73e7ab506af1cb4192ee64c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a16fd2167c83d156fbe9e80a58b42316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a9c1fa60a571b44f39ce11abea672317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31b8b4b2b7900f890acaeefdeb1e82318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998b6b2c8d8bc7ee73648e880106dab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14db02a715fdb69ffaba7644452ec4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885197dd5cfcd22c0302dad16fc386c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487a8f81761441c770a0d0aab46db88322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4a87daa45695effa9573155fc372b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e02f258b19baa25403564b1abdfb6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d4b48e898154d0a483e3fa91c1457325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fb0a34cd0c5d3cb30bd9d15e40e84326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c8438c31eb4a65cac7399977b822c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb521b4dafca9bb161efe5c3c3748d8b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9311cd0ec34d03a0e144d14d7a3e32b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bab6568a395076cf6ec63a142e0844330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9ab2b647627e7c6e15b7df88a5901331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c7b3c98ffa6eb5423aef4cef25f99332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617395cf2a3a634e78277c1fde5f8e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459854ac3c3886cfa37baafd19ae233a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c649da1f7fb720dd0e4fa235cd99f2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28032517745b2cece5288ae2d12be2c0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166b444bdfd54aa90eba8652565a485337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc570b8b95cf96e48dc9505ce78a17c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f1589939c72eb197f231b7b3a53a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215dec109ebaff4f5d74d6d93ff60a3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65ace5acf406fb4f015c1b66572323341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b997fa2de76e38ce768e6d82f2260342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5debfed9ef2d9645e49368409d718c0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63247eea1b2f5f42a05efd74610d996c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860013bc76f96f3d5dc186b5ea0871ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4750f2c0b54ea954b68d1613fe81ea2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737e7eab2ae987d4e8622962d1ea205347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f5257002054dd2d9f935e7076c169348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cafe16dec034442096d97883d7828349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6767375c3c80a2eaf3679884e08ba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2d29bd89d53fbf8d9f3322e438c03351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358338ede2c371fbc9457631dcc0815352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fbc7758ee4504e542de5ad1ca21a5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c02d990691d9c2f2a5bda4e6ebf7dd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1bd769fdce5a8b2322b907d96ca29355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd7a6e180d95a93df4a945d2a1ceaf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860b2fc40ef1a02c42c2929bf3a3b19357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537e324137188e889981bf1396a51f6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f98354605dbc2319b262da3206a5f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b8ea701166a9bffbdb29b0a0077ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182087f28ca5729ec57f90bd8de5e010361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582878ff7ffcb466c2722f7b1167f71362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d8b11e2c932c7c90809ec7b7371c3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726374be8d1ab612dc298b676be29690364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdfbc290919ef23ffab27cf5737390365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a56b77b6cb5c6406ab961f6394099366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77f94994586cc1e2fe7b78443b6c0a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6eca9015127fbdfb4b66daf515d4aa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bcdb473e4bba761fdfc1ff9ac2dde369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051db338b8546a88cdd320741c7a344370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22c85c0167c4e12c5e7f0676f6d269371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49600ee613549cbb36ccd2ba8900af5f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3839ae87cdb6c0c48e8f2801415adef373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e59b2cb22b1cf700403e62adb3cba0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cee8f82b89b07d7df432aece1204c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59456cd6d00e01c8dd4dad5287946d81376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1a37f8a4f6a0781c40476010563ff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a6d225d5baa6b59e540d8c3efb4ef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd481be6c7293da33cec56037a3f74c9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fe368c0a77fee7896674cd10b9394380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62c736f035ffcd3270a968b607b31a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de60184a7d3faf6c93c44ddf99ca524382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294ecc43cd7637097301205f55ddc27383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd20c8275c51da32653255d1c029aaa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62261c21df303517f33678289d1c08e5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4888e3c71d1801aafe4eaa30e4a86cb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660cb22c55faf1f7b8ab0d7941bb97f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7278d6464710e5b67ae962b70ccde8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0167a322d884c6e8e3ba40a3da9fcb9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694fa1e0a130216d76e098cdaaee5c6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e2a32d45615cac26679f737b8c822391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c9cbafdc83161884debf7ecc4d33f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099a05f5b822745158ce84a3529b093393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6482b06e3f7bc3c636aaf8ded4afea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f40ce4829867b1d686b9d3bd4f177d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fd6585a973916aaf5e084f87c93a0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453918011276f7c8b5317b115de7d98397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fb7751d002a4f084d59a5860d877b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844238cb6439d87787d316256d65968399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f137cff20fd4713b589d1f20468be400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa378b378d779856d8053c681f2301e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accb2324318b327ce670baf9a69e3c3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffdbc65179e37d3c606f8bb18a4df6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4a592520a53fe2fa73c3cf8967829404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcfe174c9bf0d4a8afb2fecbfe21a0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d40c9077126f1ca08b8a5460c42f7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8942442b8533046fb9f1515b44d9c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2dda05fa08b1b2999b010fe17f1fbd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb17413240ac736af154229324cd27409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8c77dddc89a9897c3dba247345071410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7faf57f8e081671b7f9908006c807b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101e7649d2ee98480e48bf309d52070412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd3d05ba9475e9793739015c4da3fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8c774e7bc6f803fe00c2396e8822e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4e91348d25482f7313bc019be7288415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71d4ef2aa56325b684bcadd59cb50d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba2fe24c89931ccd19fe88a91e3b8e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920499ff6891a653d8e67f9ad80a0e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c2e3aea9e1b8c6517536f642db68f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1b7ac75564f99537d31fa62f1f412420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96abd49af6f3b5b2b66e82c9b29f96421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0615cbbf608e0d1322030ed7d9d62422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa7bb3ed8c7711e8701c6ae490c5f1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2e6234f7dfbb9acd693c76f81510d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523a0afcb378b241723b4672ba403e0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184d8c0b3fb22042030b85ee89429ed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da562cba1173cf6f21521dde7be46f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cde83d0d74b7ad70b5d36a15128669428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4693b92ea8be27e6f0c558f294e3931429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c4f275eafe14933aaa7346e825c0c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013919529ff09abfd681a3024d14defa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34815e54c82daaa57dfd2ef1a33a9d10432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5795bd51cc237fccf93d4ceaf2d50bc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6558e645202ce1540443f27050c00b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f9be44b4677e12e9a4aeb9a596928435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89749b85142b23e28b059a0a76e19a9c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b64056c3740ffd5b0034472723754b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd5693190c93f7420c2adee3915771438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb69bb2ced00a0c3f1be20285d966c9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578fbb8d9808ec1ea743d2b714b532e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ccba8e5f5d223b361e431798247b9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cce1b1bfef134dc4f913bd346d5da442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ef78a4c2e7359fa598f6557b5e798443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f66b3e24511cc7a32b6107a693957444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d46e29e89557738113820c7ece1daf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f920bdbe44704b8c76ccdbfcf0249fb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf88234ec1ce02a7ff104fdf91c7673447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c9ff4a7f23f38d595b19b34dcc317448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312c731ffca713f69dbadb28031fbd8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf87a4dccfa6aaddbc0a5c28abfd2e8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c66cc5d532fec00d046161336bf5c4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921274523e43e839745da029e9321054452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8686f2112b36e928c5e6499d12f093c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938389c9900299400b4a8f6c5da2e6d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e8b1e9689d68097eeed8e1d8af360455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ecf2cc1d044ce678601f6435a6cc6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78131c136d7c94659fb7b856a6ce1740457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf326b641662be3d18e4866bc56460f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71e3e2e099053fbe87a227ac0cd328459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c6aaf3b62935968388a1377015fa1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36741de7cbbe82d42fc680435655bb6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e51c90b70a90bf95274ae8d8fc547462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38312dc064e18cce1b90875e01af10463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071d1173ee4b492ae342a37d8ce5b2d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74658f0f701f61f5d004e63558566cf2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c2177c8db8e6a380b60123466a8c7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a947f6995f274a17e9543288036de42467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab52ef691bad4514c90a37dcd6e607468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19b1d231e7aa5c68ca5f2b5748113a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7b16a237b990b26380bbb5f36ed28470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456b2d7f45f62c5febad42d5f7b898b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec5e977b67442c1cc5aa1978e18afe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe984433d4f53989026a3a9767037cc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ceab8c817ab82c8950afafb933318b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994139d1bc17d1adc4baa113432124f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d595cc07531e32de22e30f03e9acfcf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b932768358e73bbbe3ab1c79d90d8d1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826d3776b28b3ad1fa358983cbf3645478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cde2f0e7aeb1e41f0627eac6f31cc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c5ec17110c779f64220fb6f8e2010480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828f22381598fe057ce7677b55e598a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c2d729148abf6732ccffc6d754043482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59683b18ca0cfd28d84049c7f3147bc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d699b6878d37a4674c3cdca5f9f6a5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1909f6fd9bfe75e0ddebf04b1f902485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db0111105cbb1621ce2ef91895e772486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de9a81f6eaec30fe8ba0e33a78c08f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c79c103e1fee0443b9d5e81bba447488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad0c0a79aab2e8e4daab58235da482489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d154986c51cf7c12999a85f7641e99c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a12c6661dfc7638b0fe7b2d2e8a2b7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2d77e93ccdfbc42174754d6a2c596492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5156d6675c7dd06cc48b3fffa9b3e3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e8bf6ae554b27dcf278b8545f3ff3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b43c54ecf3fec1ede6cb21c1487c5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739dd314e27f70481d49b58158237e2a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a54402e5c39bd2ecaa3a6031afea80497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b8fa3cbe159938bf59ce20c4aab4c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e37ea66c1d59efb5f48fd1c5bead61499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6316de5f5dec7fbc157acff1eaf4b1d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdbef41dbb854293982326c8038d0d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1a49be68f104067ee4b80fe7d38fe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf35bdfb192df348284e2aa9c2cbee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471c7d12887cdfb3396c89a129f8793504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bde822c066d0b102d0ef81e263bff5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db26346cf1fbec4e8c5e53ced858276506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9b15474526479824bc1e52beeec51507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b325cb7a30ddfea0abc16861188cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14310638eb1573be5a40fcb38381e3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8d989503a44704c042acbfb849628510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa946607a97fbd8dfbc39236d83597c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e4036964810fbaf1e770a63b2984e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be09151599bafe98da51ee7eeead33513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0e031071a2420a6903ea9341610da514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669513525fb41b4689dd7db9f6cdc18e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096b3365fe20712bd00e7042ca66f1e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ab639204238d93ea06ebb1c61b76e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b41dcd0cff53746c65241b5c77b9d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d37e605b0a89307899af5c0bd07f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552eec43b0beff5d850789edd40e2393520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e21f02190fdd03de8958c74603212521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b28273f415b3fa316352117f2f9aea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296076ceb03dce34e39862839129e101523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce06793d4168442c2cfc5d74903c1bc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3f8e96004a09daa53826625064b65525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639fe2eb0606a1ea5da3e4754e780df526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46539ae327983f65a0aef03851d435527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d13087e06e510d6a520430b2b46704528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fae97a29733ad6ac1af04171de080d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc0b0c9cc2849e4d399a06d37d9107530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c57bf7396a29611b31c75d29f60b0d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d272fe5e80bb990948243ff22b7bf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01ce008f6c60c80a983d5817981af5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95445a149ed6a6ec7633a9573653b3b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc970e47b0c663f97892f2e5587eb473535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7974262fc1ce8f519bc49610b1258536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb3e0b0b2b512556dfede196955a50537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b840e0cddbb8cc767fbddbadb7b10d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f386362cae248f35096cba850e19d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8699d2aad20aaad96328193e40008540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ce00fe8b84c0e12cf0f31716f85da541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba6c62eba246b4b18bb6c91c4152ab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca8a7e8a867f83e139b4e716e35cbd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff4c3290e7f4c2c821194375af9f05544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31948d8cc535410a77e4e70c5c1bd697545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d468397ad88171fb70ace77aa72556546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6e76b7f9e984576e025249468ba1a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab5d2f2c8cebb3d9af2a5b480bde06548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cae0428cf297935284a02725450b0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33512fdbdd30051244ee5af56fd33d6a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621a979806e0e8fbd866d098011c702551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76b20435f6f0180a9a0dddc2cd6fbd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ba571402a732b88d8e77f45cf89ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d76f9582e6aa0a200710050775a4d1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c749d7a21d493b16df66ebd838a99d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d77111b926b4e5d179e611affdb22d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323345172ee811cc7876d1acc52ae929557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4aeb5567a8f308842ef49f1b4d1ede558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101762e8896653bd29134a1cac94d6d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9022a001e384e75e31540f8c17a7b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27eb1b82abf0827cb71ca976c073b51561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c83624564497586a3814297e61dcc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de447211eb0bf16bcaed330909cdc5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4d12331270022726529abe9a8b9ef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75d27a5f901673284f8b9aa460f931565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845c801c0dba95165490b120802c018566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847d1d3ab94572d20a945e16109b61a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09dbcfea1342c60c08f7c3aa95835b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233101a7457120dac3f8cd49ea98ac6e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d93ffdb510a3268f8a85aee9611913570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ee6b89633ce6a3764e1eef0484fd2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a60d6ccbaa1e2da8f892ff01228f18572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ed6176a2603e66a77ff51fdc57a04573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b4f79496c3e39f48924a8687cf721574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c43a77157914abf3ed367de96e61e6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ed58ec3810f71c96f642201888e8f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd536f43132641eaf29b827d443d801577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959f7bb3d212599faf440dbdbb2b65a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba49a6a78aa31f4746190f020fa63b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1600e4bde6d398ccf5ceb93fe8d24580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ebe917100a1486be069066df52278581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0d579afbdac8874e2d7da932ec311582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d4747f2746b8e1722dff7ea68b6fe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba32cf4fee3011c78e7699f20bf0cd0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc84a6989aef65226309accf287e85585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf728d5b02ddf655db3146808c4d8fd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0620e9e9c5e446217273af0102d83e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f22f5288039cd5a23e954d3fbf3610588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6922852114a6614fdcbb2d6ff5c29c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d21aba1e8644c36bf1b84994adbccb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638233fc889f64212067b8febef6122591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b1f528cc01968e5b3f2cd703c8d11592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0576a126e46798bc474bd44c8cc3cf1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15607544d7a1bf492582aece2d725204594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b83748f2b41546dd8c5d3d361eb6b7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a4e9aa3c7b75fc5b874df4f93e920596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dff5f7c00cd402586e7e558d108dfa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184775b15c38cd1294398daef61ddc45598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09dbadfa0d0c3bb4a76e12f1ebddf28599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03df08513e46523b4c4dc3b7a56844600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f186249fd2a31c3902dde0913a1a4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0791b9d512e1ca36e2c992b35ad00b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4514aa6e62743cd568e0ba1c2d8df5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3c44561f7affb987eb961555ec1f5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d360b03c9d9eb4707a74ebbb2efc356605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ef5de8fa3875a028b4ce44d0223d1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd21409b2773668cbb60545701e2a48607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c63da4029d9b2e7f6590011d645bce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee25bc625b516c8176378c4434b79aa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cdfc4c122a3e0d4d6ce778ee6ac76610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a51f7c1dbfbd7c7c2e640fdd6a99b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476533944aca910c445a9a4052f48bca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060c363661e9ea4dff1b843f4b0e04d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5c7b7a28d47b2810f50ef211e6d0a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ef1d0e1a38da322b497886a2498ea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195c8442f63769dd1bb34addc54003c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5229b670cb3cd13e4260f0eef510008617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b189effbfd02e924a549b1577cc712618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a654c3315eb9e6fbfab5bab42008ad4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d3b7e434db9d1f8c522bd719ebaff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d213cee40c082cd7877ea32cf8c45621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0d0a2012df28a441700703eafc404622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9591596a5d357af3ba64dd3f476ca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61e70ee6ea228a9a460ff1e677bc17624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22ceb06cf2bb7c1b201dbe18377fc2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe3662cfc5c90a55917da88c59b471626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb47f7ff92c9f6383e9c998897d1a8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b3c5453170f5256422b880cb6ad95628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d7a6735a1ff7db4f891a186956c19629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4762c19fde0a8c55fd9e576141a59a4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ed27b2be7d50350c502500a547c48631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea829d55a7faf2998fd77ca3788a8473632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7707f39308024e7023948600332f006633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982e1df197d0a250f47dcd583b8c2b6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6dfa461028ee722b8249a8c8482b5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ead134acbf64dd73db7263c1eb4056636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d9a15822cfbfc0565674887b2307f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefc067416ee2329d67d4d75d2317c2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ba217703570924a4edeaf5b9a526e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2aa9eb0156d8af81872fd558497d09640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce314325faada4e1acc7ba5735869bd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6dbd5bc0906d31933026129c4806d4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c3f976e93578aee67f51d409560bd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab949b40b33c0c2ddbedd14636a67894644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1137125f4d1d7a52998a2cc8620e70645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a0ee3dc1cce5f22ba1c8d158962f5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab3c976bf3c425db882c772b6bc998647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024431bb91658a0ec3f888957d51e970648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65cd864529432554b406f732bae755649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d5ff933a9811ae723cd5bcc4a1ad2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a8d43bee1c2e5d888b224b201a077651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a463fdb7052b0f87605d99330064379652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdde2d79636d3d02482208d3973756c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc373b375b5e45b1802e15dd5daa48654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce8271f1b7be1f1a4e3d910fadd65b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4804166cbcb20f4cb8d47232d8a6d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c6595c769d06dbe0105c960238569657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a6741e415de6da67288b0dbba14ac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0cd4bc4acbaf63254fdebb8c947a6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b8ac9192b95a84bac038fa605b09b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dec3129507de7a95372adef24f0096661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8bf1a154240912b2f38b038b427bb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575db09c22813d504560409e1be87727663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcfeaf26a5564381a4e83e488d985f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e4fccb63a123f6538d132e22e8112665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20112cefce95384c2d2d76a226ab545d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27991d4948c9dbf1c08a6b1e130fa8d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa65b5746f8c10595672a314a10be5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef103184863da84f96cc87a4ebceb65e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47298ebc937681dd43e81d32d0a579670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79dd318572513e587160058e8ac827b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffcbf585d21c9f3b40d8f6fd5168c3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05177da1d30b78993973907e5d41039b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca771b7be601752b2d709bfb1fed518674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4e974fbebc5e9f7732e1c27ebfec5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d08628fd859005139984561a8e9b8f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29dcdf71e243311a36e8ecde368110677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0babceb70cb816c2f869e5b49acfb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93913f0c49353e29558dbd02f55399c2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36c890541d572609a19a8317373476680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fc7891dd7373ae14d7c2e80f7c508681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ee14370d9f277123acffcbd9d7f4c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c647eb829896310e5c162e60e35dc90683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c765248bedee68a92e10ee87790149684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03963f9640c9d2dad2b60574cb48cf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277191599a4542b460349e03b256a722686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82e1a88e8b8318eccb6b64684d4caa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80686ba6decabd9949a8dd6916206a0e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9ec6708d88e299b596315a4532bda689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49906cdd913df7a093d5b130fb8e94690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3730e4294afc74a7e47c8bd44c953691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd4eebac22b9c6c4919b9d2b297fa6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdf84a3e0c0a96a5368912a957feb2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f226c520aa1aea10cc17e81779ea7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e377b9ac4349a0b328f457ccc3c4b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f7b61b89e8748203627ee432397c7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35ff9a687e1180a727f4d39d34bfb9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a279ed4b9fe2a7d05d98efa265151698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f005d63df59a07265d79f1a6ff5738699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d663930440b07ed3843db2ac733ab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb5625ad77ddf8eafbca10178a11b9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e24335468648fa58345d3d34989a32702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccd9f880d80e91119d093101fe3827703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faace32ebc0cd331f254a5b17adb16b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd1e408768ff725c2d7a605132a175705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94f38b2c3bd59157d2b367cfc6bf65706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb2995d6d29f6241db06641486bd30707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5d3064cc66f91556f1bf92e8743ae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2905aa9ecd1283c9b50e1febb57b1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d10ee5fbf05626f3022c0ee731de0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84293dc1790c76f21d53421e5a1d86711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2914b98a3100396a0dfd5b5d851c31712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d8813833d99bac12f55200677035d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03536cd2d93cc8cc6b1224f59f01f37714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d94494e49bf77f799e0dd343f0dd9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8d800e9b09746b821d5f285adb43c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795aba3344554f2dbcff86a76956fe9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270126dca753985d297b83e2e3584a2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527455a6eab800335e672b7ed6bc139719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395dc4b8b58d7e9ec6207825e644909720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1ddd9174c6b0a1756a61498a9ec5a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86005db04932aea6d56be199febc73b3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a41321b2c025adf2ccebcda1356d1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4b8d1f751ffe8a317adab612bd868724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d129f500e4c59874cc054ea2f2c25ae725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebdc5a9ca5742c7d8297cbbf7b44917726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434685da4149ba890ee03e916fb0728f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43b91c913ebea527369733310af9c2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec524227c9f72a9564d5d309239707a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ca63f5b4f2d6c373626dfef12819c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a9f99cda34c3d22525107379b0e24731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507f6f0c69b689b003575373d60340d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902a33f68c81f3b086fe310efb32342733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15424979df173c1207910614e2a348a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e3f582342dc0b50885ad83ac67239735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a0582d1b3e12028e6323b10326c6d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8139ccbe148843358513ad32bbab73737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e4f2c33472e5c22a253681d44c998738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3118dfa09b8db2ed1902a8b9f6b63739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca22d9cde1257e4abf6117aca5609d9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc0649644fdfa3db9dafaab1c1e95d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688cba5f184e56bda5cb40f2848450a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2f7dd45be00909d6f7b5f2e53a820743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198ad28d0dbcc91364bb0d382ec9e86744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165c9291e7b1a107cb1013457cfef1b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25262139b79d0c7c303c570c57b821d6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2c5bbe2c8d6f9f2a31c9b08de015f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca4e9b0192bb448ca10907c31cb8f2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4ceb0815559d4247e8df3d4feb6ec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195c1b35fc8b65e870c9d6242bc20ac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8e3a4b8b590fedde68ce7eee93ca7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb582517bce1537eef0d958298584f2d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df772ed9a6ac14c157c157c35881565753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421aab1eaa86e1f12ca48c5dce80059754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96286be7f1b2087abfacb744e7ce314e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590542810d617e6da71db830fd95d83b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03826a845a3cb9e54e9b95f783a26cd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127b849b300fefac4160f466ebe6985758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8303562ba3610b558ebe5cf183540759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b735f160cdf8bc927ab1c329f56357760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b9b51309b49c363a8b96e74a436ad761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0addbf242925cf7e9b26a87d970f925762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2ffef018ff4f9a158e93fd585f799763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59500861a413c7222c6e0b7de447a9bc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce668dd03449beb9636d3ee97a9c87765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919953f90835c0139d8a1e643872d8f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88954b6d3d04c56399045136543815767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cde1c961cc9424323aa882618ab36f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756820f8b7911d248295f055fd664dcb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d4b9d86e27d2bdbb2fa48d89f9856770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf198df752b4cb2fe8035d85b947cb6d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae413018d57374708ecc7ba0c5c529772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3df06e53f0610ab6a5593fccf4946e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3406d63eb18c5465932ba955a64c1af774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10122464aa5e395b46f46567114095a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232edea07586096e562a0114d85f5df776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0485a0c59f8fc21c9babd2aaf50ec1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd901f716487b9799cfd936a0b922a5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec326c579299ab0d9b848597bb55f2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a79ce9d9887a5761a8623ee60e9e3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89be68254cc4e1f02c50046876912f6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92a650b8d4c323538fe464336a405e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ea4fa9cc5dabc31792ac0d9747b98783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4048fc93e4248d116771338e455bf784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06c41f128a725eca1088b26b251be7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b169cd3b266a1c3c07ce784cb8ed9bf786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412967e3167ee132083f0572df16f4d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11406a2e4b911cdcb2cd49f6303f9e0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941df20f1919014a8f52383dc1faf07789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ded3e28bfc1672b5e2decc5450837790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082887d564185fa38f2c92ad3dc0de96791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723d39d374183e6d20b02874857a341792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aab8e1580b7b329952264d6d7b5176793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0349189e45bc2d7746c57b490f184e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfe421daf2f439af2a3ebdf4494042795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d354178312451ecdf435dd02cad76b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283938b76f86034f508b43849f2d46e0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855249b08a36397f7989bc36d1582b8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ee09b34e3c299a49e4d32989e1af6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f97a8c1c1091677c9f8c1fb98f311800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b21d935fa1d0060bbc915cbda3fe2e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a9afb336f42d90e2b374805afe3be802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbaea3efa5e222101b0c0e2d6bdc47803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be63115526d58c5ba39a1d1bdb7df7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8b58a97a639dfb9311f859be8ee41805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ee0d51548a0bb1ebec0641cc8c2de806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0af3f230f3d7e2c36ccb1572ab9a8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a842b21fb3ba35645737d46772ae07808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f7c77c66478a1bac8ba50c0bd3313809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238ae7d28d972e32f1d5c097d0a10ef810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e60ff25eb01ba1c38459d6a310479b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f838b8f2331621b4d2c3714ab3df6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478a3b87fd9190b8dd5a262d76f81ac813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497430f590eec63524c12b0f05772a52814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a090ec94f869a64bbae2d84066cf5a3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbbb437da92a6aff67073d924acc7b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685d39959b2d5260c19d499b30b638a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4f2dc4809966caef8a60044bbcba5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada05cfb5f89dc7b600d645af2dbc7e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc59d7657c0aead71e19080d9ac8a7820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1d8cabd8f6b7b436f4cf7a33c3624821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc3558c9bfc47d587277dfe7169f60822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140753b84396fdb42533056a43ee807823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ba6d39206ec624257d0f8697638f0824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32279144dbcc30f271eace3162207d26825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6e12e42c241d78486616e6f3569a6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed41a97b72689ee219cf7145514ce9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621caf047b7677b919ed2f5343bed8c1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1875dbafabb41ec734804cd0e783ba829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c68c0ca2faf4d9e982d34feef664dc830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376f23169bf7f5863bd61985ec05608831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcaa7d57f107b0666bc706302efe855832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e5596d010a205ea98c511cfcaeb5d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395af4c1d265ba5040af14feec8d2da834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030a700d2ef2ffcf263985abb694178835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7576672b26bb2afdc39150c595be65836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f91855cbbe64b5bbef6979ae19ec1f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea9f4da31101907e259624f447c5f2838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb5e0d8edf466eacd68dd4fb4ac0e1839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774692ba70787f464b4200ba1ac03143840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c93554cab6f0576bf204a708ba9e93841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21501a1a1a4b43ae095fe96c8eef328c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e303a256e9fb63771edb7ceb01195843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820adf2ebf091201e9106c4181d33df1844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb786ec41cbb0112d92cd4b11ae8b64845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a25adb1ef3c59013c33021839b96e1846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05534c6843f458c629237969c9ce2c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a009b2c505a4fbc8b20dc98e7727a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772ca6e70f52179ee38fae9d6571e5e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821a59f32bc086882b47871fc04f273850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487e6fdb32bf383b657d102f5a3d76b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74e7ca0669da6677791480152c6d3d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269f9019edf83340fafba08e4b780e4853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b35348e345c06ba18fec1a948477c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f4ed6994aede5cb168b3edc438004855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8ec7b40bbafc062f0e09d3ea1ab7f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41284f10b7c944e5390f307f94a7f5b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df483058fc08aa1304a8ceb63008cc858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4b14e418f5b9f11426d449adae07a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdf0b2f4e317a4e4c4d1ae2b443e27860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423fd88382de1a5e6ee74dd87ae9f3a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c407470629e67ef8db0d464b858f3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4013608ab1625866c716086687530863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9eb7790611e701b500825d7f782c9864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57d1d93fad9791fadf0c9e8129cb9b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10db44e0eeb7daa05cfe7807100957866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ab9870461e7f5981f895fe27f21e2867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a2635d1856615f96960afdcd480db868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac011d8a1436d215e731f8a5958816c3869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39154a8a3ff05e4739fbb30e81ec3786870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a3a301136a36679e47a4f3bd22363871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618259472db25e55863775aa8e362482872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0addb8c1b0e342ece50c54d639df6873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbf52d86feb4434f955ba34c13d651874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db60ecb3b7d6cd7ad2de98556cce525875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e273194502e998f03659aa236c2f35876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc0c2289202fd2956244b3e5722a73877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df164fdc42fdfd9981d6eaf7a3a71f19878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456e8b6c0cb8d7e8f1cbb8bb0957de6879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06facae722fc02da082cb134763f45880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c71c23c707f3c1aa7790a0783597d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116de73d9215d90d6e35ca96da5994ca882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47a0b2a63bbcc7b79b55df3fbc3d40883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddbcc54542ee5943bb10c5ca54cd73884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c91e9cb4c13a61ed085ca1be9ade0885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d20d795c98e7f5b17b63ce3de6150886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148692ef19feed12b3df98ff23af5e0887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17d439c3fce1324d498318ca688465888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627471a6bca8343b34d19337ed39bc3889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d11aeedc37e994bad31e80e133fb8b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65362bc6e8725defc60a83fd1543531d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7eebb5ee133c00ad0de08dd46f5149892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c7127e57a39009fe253e5b0910821893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fef0a95c1b39d65bd77bb81c3d02da894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2680968987662e97d8b5a4c0599d1895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5268a98cc3795b9b6159d7d65c1df3896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb34c054e21e79fb877d45dbe70b68897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1605ea97187d3de52281fa09f1826e7898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9a5f025fb2a1b7a09dba8987a4807899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760892d3cd77f2d5763575f87152fa7f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66012cfd722360a8ad245057932f47901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0ad5733a1befac516ecfe95bcd5c9902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea215109ad70f5bae79648b16a59fe66903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31983cb8861a127e3e808fd3de68d1904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb32d74a29544cfe0437296b07e5a2905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6309753d56fbea4c0c15d5b447ca7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b432f779f9db339a75d16854174ab907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee35d28a4d846c215d26789a8c617e0908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c401ad853072ce53d3cd7276cb70a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e872fda8f8f6ce23f43c097037ea094910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7543640ee8b7440d1d943c32bf458911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aba9f1d6fef800bc89943c6a8cd159912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162f9e5bca9b4fe3caa1a1ebdc98d2d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42af3ab9ad1dd771f22eb9cb966a616914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd531b81d5b74d3459c37e26af588b5915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fb2c7ea740051e918b5af2a744ba6916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3db0cfe7b9901d45f048583213be1917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60294b1aa52763fdcb39184180af9b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9801a119c39726a6a36ab0f596e3922919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0352f0d227fa99822e9c98e04ee3f5920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270116f80baf635a373b9c8f875a1f7f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0703ab2b4ea6bfafbd406d9c9c18d3b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a97059a87a686f9c97580620225a9923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a97103b016ff5025905432f4d25f7924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddd4580aa370937ca6630e97fc833c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e550efb2f3d6dc9b5a943da36b51d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96db3a05b9d4644e12900b27c65efa1927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f8b2d5d0402f50185375450d62258928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d0b442ec80046528e3a0f41fceb46929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cc197ab0c0673df6ab91721344675930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04babc520caa67f1c5c6064681b65a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51ef22576060a33e325cd623253aea932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ece608f44f9c76818fbc438911a37933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd0816d9746421c9a512f339e73db2934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b2e45eb2f1ccf87a2fe954bb909d9935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579306e9b7c7359cfd6cb75d81a747d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346979ee907f2728d0e5dadf965cd2eb937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e9c1331efe0e8816fb4e3e01a6062938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab0b13fffd0a39342716628e15e896939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad63331cabaf2a4dfe96dbe7ee957df940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b213e1bf3b31f0d7cfee23f350c51ba941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906607edaf66471597c2a3de0d75d150942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007f19b18888cbff5b704262c166f07943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68610d68944f62563e4c936895806407944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b10dd5651437c87a76c3849e1dfe8945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e615ef563fb99b520ad44e0b43d89a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8fadac76d3c609b7aa0750fb1795c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e259740a1322199ed2c62f5fc058b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cd5082b24101b5b080b1d44c3a885949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069efbf8824036dc434bee0662bc6384950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3a450a344443a073fb5ebaa627736951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bc0f189c9d30206ac00254310c415952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364912a202c3776b93e4e96105ed1d50953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845a0568bfee5ebde71446d7190263e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249349be522d78248338936988adb2c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcae49008668df9a7d623b880964b7956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836437af13780646b3a95dd33065e945957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a7db1eadd1a42bea1dd186d25ca84958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380968830d689765512372ceb4cd53f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8587b01d923e8083c8ce0157daa728960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1bb4331a2262d719889dff81e5cce961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bc98c5658227b4b61d88319a11e4c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c3d9d237c213c0d1a70ad5ba7209a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ac887803aad1730f004a8c88c9c84964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362eff4943f60e5e9dfefe06fa2d939965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d16e8fd61f8582c567ca0f6547b635966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf55d6910fa965821bfb4d07fdf57b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee9e1081a5ef204d999b43d8a33da0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3fbd28396ccb6f5e7b34aaf955ccf969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084c591076f6cdafc09a712675b9c88970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67513588e9363bf0eefa40f239ecab5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4acf1ad54bdc25f3db0ef3c494f42972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347b10036eaffb10cb917b41e6f5cf8973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050316a571b9c2d5dc2091f441b641c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cea45284d0584f978cc69a1819a5c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f3267226110d9375106e6b8ce60f2976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c03ed54415a1cff1aa83c3fa0b868977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345cfaf57b117155360fa45d9d3fb801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b166af63827d588f2d3e7fa4cb76382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c3cb23f6cb88a3e333e070c70597a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcefd9de9c2591d1c269b51c3c2c6294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d334e72879fcaa3b2e8dd43534e665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9383036fb9dce4547645ab3e1e42c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb885a4ebc75fb5003e74677a0fd1557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e560023f645bab73728167b6660038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e851d9a9d2d4205fde1f67ab365349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70df9abac91d283263e4eada934279c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba75dd30a0a5d67a73cd9031ff739d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d613e570a0a0d8d000a2a22d024bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df8e2941c36bfe32c97e55c66a429a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75cf7e9fbd1df046529d27454288fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ba496f1dec3460237d5e46fbe080015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed81370b115597793e9b3e0049902df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d688c30610d6437c3812c80adfd77a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c3607d4a1919cfd606c8c962a4cba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e08dfacb5d64e6e89485a440f5e6919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9a26d1e3e269570a6ae3ea37680cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9e5afc34f0ea09299858fac5ebeaf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48dd3666e806ba898b0430794f3a9822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad796378fede5856bbc6058fe49b2fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3de565ba50a37cc5d773f59d496bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcf31601f3585125a23284d8af493e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e272c40096a53ec735ec7cdd9bb69ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af036138fa5caae177228b78242866727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8784bb65a6a756dc4eb7fa5dbab05f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21fb5d507c27a23b21c743222d007029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e9af7370669c6000a74c25385a44b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadb784873d45a3ad3cd953071decaa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe760c4b2f41c81b8387dcb0e9b8f4932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1978b3face7929c1b1327a845da3433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428b2f13f1ecdf558c0719f5457932a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5ab1a3bd866aac09d4414d78e7ee035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d386d2fed87f19e2bf3f371b3da109936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465415476681bdd192cc918aa049edfa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096690b91c71e413b5e07b58b3b531038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3402bc6ffdcc19a1b688f6ff8f4a5839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63d97b450f82d21d5e138fe1ab722540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c1c33e04d807f7d04760c20a8f7e441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d28a4706413b5d67309663a0ea011a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce26b975ff558144adba57df05a76343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d87b6f715b6fae25728864266a579144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b2791f1861b293fc20e4fc5e8b58b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eae6aef9cf6d15b5153ac6ea4b61a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcfe0aa632e3c32e3ce5bfc90989db47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc4871f4b9052f060f86b79c629c5148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb35ae0c2f1b37a746d502561b36d3849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3f2642cd0973add062fb21464840d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1417565599340dbeab690305417b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de3e2fcee8a8de769ded2df74a688b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ca93952b5ab48516d4a5d7001e10353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c393c639d77d1889180dcea6c2b79654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5ba1110c2f70f5dd12819adae6bca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818bf47c21f0b1d2172be87489da63156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b2da3ae852028a84767a62909558c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de39679dfd3f75e55654e897385a74858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7211343d115d9c849f424bb2686d1ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3bdfd94249577158e9332e4725f8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462303e43528e29b03b77fd0140929ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae214c4838bc6742b973d1f5e8681a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085f540accac0d0d62f77aa096f588063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7c9688bec04840d1456bba648646664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ab9f1bad12a266fd57c7124f0f5ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b42a363a858577954e720c28acce9e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6909340fbdfe6e239a9f94b973221767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81a4701192179b1d0ab6e8628d7b3368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da100316270402f6c066614a6c307469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4934a7bfc377e920aeb6822b84b1e270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027294caac9eb0979de82a2262a4a8d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00061e140ab89a79568076f1bfb7f0f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73085bd9a540303c1d5959dac20f038273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fcd4fefe1a5692f3f8b950c57e1b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d667ea8672468cb8543ceecb6ad2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2dc042bb7deae541d097ccb75a4a6376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b29b70aabb4752a8750e137dfc217977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c898a8e7f3793369571e98cee9f345c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22868956897655e726853991806b7ad479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb31d0d8647b08b27450146f0e4b0980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d01ca537dc03ad0d8a8e944d15061481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ea80322f36f80c499b844e68a0d2882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa871151ee49e558549e9120114dfb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6142ddf4aadea23ef62313f63b69df84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f57675cb14299df8a69c53606c360785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be3e9a1ac946c7145838bd030ae99886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7f676e899902eaaf78abc54478f3287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0859525ad75fbf2d01458013606eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c887b8535359de864a7e004db7855889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c679e34629d916b515f497cf59a64b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e9dafa48b1dc41c856a5225d35d5f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3e0348c8d520d4499fcd27e12fcfb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89d36c1c9406da4fef7b0db4f2ea3793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8fc8d03fb58a65f24a39e8bcfc9a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e083389ffbfa06c5cb658dd48ec5d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044823fe479617a2a05ae5bfc773dde796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773109b597a8800284d136d8a058ec5097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79835a6d177a1b2a3d6d8f5aa2114798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b6282b459139eb39befc81ab25b8799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a11b743ea7ceb1b73eafa0dfe124a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e8ef0e365582bc06323b11e82585b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f2790af8e9c381d44d867d314c818102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296532f67936cc58b5d882aad3639be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041be756bef2d04a187cd5f26d39cdf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e134a5868e58c21858389dcf8adfc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14715a88d6301ffa300f612434800da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53dcbf15a350cb459705aff21be58be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ae96a9c6344364c18768174da0a6c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8b8ebef7e215b21382830fe592930109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d05601729b16fbadd41ad1d1da23a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc478d376af23b0498ce9437c403c88111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a284aa9313e451d896ce7fc2080b541112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b5e144823e6b27d7aeb22b15c5c18113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fc44273477d0120587fd228d55a11114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158f4c1a46ded84bbea937931c5acac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868ad9012166ff9165a681c55be08ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c90314dc1a7408ce7293aa2e36c55117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16e954dd3e700c5e47c0fe3b18acd9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5614cb15417bb6c7c6d5f772e6bcb6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eada1f76978fb01b83939c905d6e21120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dc7c664c2f04e5c247e088d4c87c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053099329aea516b0198757ec06559df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a588b59c3de8481aef0e29ba05c5cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d17d4ddff65b936cc120ea7ad4ffe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299736ccc350bb83441c21143bbecf0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa70bf9b6bb1c879fe8e6d71dcbff2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9dbdf641cf60a73553d781e9e172e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfa4dfa176db36a43752db9b442b1b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e9e1a091d103add74419b406c18d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bece25cf1683c9796184e56600341130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9be4da86f4434197bedcf25043b17131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8230dc6d6fb5e9e97994f340b96918132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581df963a8ad4df387b261074a0535f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac26f042ccfdfcbd504333d106db4e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5874e2f665db64c7f5463fccebd1b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75929d5e216a8722d6b7c0f93a81fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fee0097902c6d1b51f714a8a07cc4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572fef9cb99db7383f12a65dd792b1e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0ccc7d2cd5edbc6c662637aed9080139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2dba00e0bd75da636da81d6890752a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8089dddd9e39d3997068296453a94141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb83584046f623a6d6f50e9674d593142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47311c339881c11de4fde37c8ebc381143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346cdd72207106627d1e2d46ecad32a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d78cd3d8873faec08d18a6a175d443145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82156d507fd50d303232193cc4c64d9d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d491bbb29f745eae91e8aa09b4e60147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc71583e3f6124ba0748e15a15a054b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04249366b5c3f0a083ca02cee76f714149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f218573f84e624f95b3c7bdf0484c5d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ec044c13a9d10da04b7b824b90067151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca9e20aa6cd5190819df69fb09bde7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e940553c1f080d919e98b7816a0b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f40e55541cf224cb7ad88f8e06aa80154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18436b99614f15ddd94fb4075507539d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac12595d66f3d0ce82ac2f5c4692a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b903029cde001e6e8ff565e565808b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae890a6400f6901cb9a1b9deded994f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35de5205ba6e7efd77684f89a5eccba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b41d0059b38337b923e7597620d57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374c67ea48c9f811474295a78f94873161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3b9585b4df719d23a1cf9dcd2e4c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c7cb83a7dcd49245d483b49d3d64b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4ec478f7a4b38f890300a8d9a7ba3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fa340a5faa2b5065d8ec091d05fe4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f511252ff5cff489ca460266f727f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27399c2f83a59a71cd8cbc0c49993726167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef3569ba40510c9a427594709dc41e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce1211e89267b815d3a963783cd229169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de86075965afd86970b77e6482bfef2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4fd9fd164e2ae2fed0c4a85721b2a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b07ab90b813cf8e5029c96c9e44cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bad20968c903f9e6609fadf72c6bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559aba729778f1bd00e0feaa670346b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11865bc4a35b0c9ef991cd2e64bc171d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8296f836f9314d0cdd3a4343c1128c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85bd3df7e169a3e7c28dfc4d756c18177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25d41cd83162efbc00ad78aa45b4eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76be5139651853ed64683dff66e2152179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b53c559a9858f634e9d4c10ed032f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356e34b88052d383c9a3e1d775e0a33181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4312c9c5bffd5b993b147c759eb1f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f6703665ba6a517ee8b682a4f19ea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903d3eb9d85589a439b208c84e19886184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7262eb962082c9e1a8d86fa5a158895185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b5e2245c668331848d49ad15bb0ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352aa66ecc6f229e7ccbeb087de802f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c50fa9817f09b455e8771d7df863df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5e1987f4cac2852a92cfc3e9337ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26ac7fc40615948013bc862fcd097e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfb0378544c0486c04ccc6ff22c66c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27d39f9f1eb07092af4daefae0f6dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6735bf253b9c230d93c75884b933cd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23227e18a95ead265d77eb9eff6e1b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69110e87b0bcf4bcbdcc22b621833e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fa26cf699ac184b0ae90c75e0dd8a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953128f00b460e318a68f86126c104b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9226024990b88731eb481651303a4ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d02737cd1b9cd1af34bf85851f45c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2271e3833cb7d39c5eb02d7c87bd26c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bec5cc35dfbddb3148115a5d6d6a38201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d359121cc877de133999d70958af2fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43708f4177746ccdaf303ceacafdf5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2eab6ec953bd598836e01df3e0266204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f11f2fbf0895a3bc30ab721203c4b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe5ebcfe6e5dcc2d2eb477d14e4d83206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821de46328f2dbbcbe495146ba56887207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58609a95e36868cc67b858e4ea73e3d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa0fadbc8e2ca54ed54e3f2ecc1155209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc826c20a1a15b94f8aa223a285a9d54210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850896c01ed252f370d828bf0455428211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dab431fdfc3a0cbca684a5ab50877a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78c37a493eeaf8a6f31e5903379ac0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6e88e848df2116534c193ad006093214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e980585d78dcb95f331d4989ffe143215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e358e1ed208db0c6d3aee31d2c5c0b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e376455f1063b385e85528459a414217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871c6e40f3dfff9750deab2e776f8c2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa985e5ade993d3ae9c2408b93d6460c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403194614ade924c0c8527d2ece44f7a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc794b1602ff9583103d17f9746d0c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035ad5dfeb115036e2e7ed1244769fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e94c3a7f4b9454b42ba6eb87fcaf4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40296aee3c2b4ddf079c5d1180591f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff2d8353513e30db8272aa99ff4866225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39fbf25441672b991edd230bec9190226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9049e50429d438db28fed8e06c7aa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e84a9e2863afa686d0f8b22dc6f17e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11aa52ddf93dc07ae491bc67f8e6881229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430d0c94a423292db07ae0b0236e26a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b42b4f319e3c03e092da5c3d8daf9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b358dd505fa9fbaaf7df3c2fc4b9616232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf9bacca798bd2eea8fed430cdcf16233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094b3c5447d0016715ee3f28dee558b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2ca040c43f19d6a066e0ef63a1810235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59617c30061a01aa629b68c21c17bfe9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a93d5ab87bbb9cadec26debc23a152237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9119482fb0db3606667f83ab72215238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5c1d2603950b9714d1aaf62d9fe76239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea6b3a00bc45443dac61b79db398fd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340f840bfb0ac2eb37957a5c1175498241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cca2d154bdd89a117f95b74f011718242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11993e8ff894bd5922a89c869947dadc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcef1acc119cdd00678a5f6dd1e1f7e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66c0565a3e70f9d31b19817b058e2a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f03ab1a1e5817202b8c29c46e964a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499e20f77b972491e22427e16ff582b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320f6440903c3006157e7d9faf104bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6acac37993f2f5dacc10ac9c28430249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c90f0f2fcf95219835e2257220b0fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea7ef97d9366398b72b6f1ba18d5ca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881de87f6500910982acb8aec07fa016252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ca28c6c5a392db939f8b8f81218d6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608c91925693992fedeae727b9e850d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d9b6fb3ec3d6c46208c66e0e4c450255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a53dc4e8ec15ca585c00b1fecaa5f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fbd66f7a6b0e09c723eeba0ad4d3b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af03eed55bed9efabef75a818fab8b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f3a75ec6aa9c31d623f022b1e7e7f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121fb3bd497c80df2cb82cd2894264e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfc156d4590d011f959616c176e064261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532cb30f643a590a3b889fa713e7862262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2c83a1f9b0a2897276c813dc44cc3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4986672d5ce210b0aca0e23ebf6a6b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6895d6d75469d425a537571a695ee8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e325847d083e9f68cae0b8c79531219266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6a1f2801e97e9452ed705207adbb6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6f511f88c0915c59dbc3fb559f9a3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc2aaf02efabce6d52556ff63c646b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9b0bb1387f1ed14f8d1c4a5696df2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3fa618c92160d24273f3e5181ca2c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13989bb8b5ffe6658342e5ab0fb670df272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e454595040e429e8ab6644fb2c474273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579e60bbd1301688568ddae85509f68274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee336b78172b59aad6ff0464c61624c9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426752c8d1be235defd73fef97d0ddd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf504270be7993e8f4df8b49bb126d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0063dd0352daf2cb2fac8353940ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c2c21f083e8394abe82ccc10419a2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54210cc4806d552bfb4061e69bf54f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d11d204ebba9a45c9788a710659957281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd85b84cf7945e396f72b1932ec87a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad397e2c2ab39ed300368f2fe58c4039283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc653e07e43cb78983b7f5611879d6c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2be0910e45b8e530ee75fa8f2c59e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafec72e490705e1132ddac38f3b1b92286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bfd13ee093d31e51a65d7bcf466e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975f0c54b91d9f2703e11d47d73942b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf041fcf81dd0a145a99b0d7be376a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cc661cf85936b20f6d73242a4d16c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb6e5827132a41cc33fa7e83651d6a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad070f126e267661d608a8047b4eee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150a786be7abc3f4fd3592bf9a88129293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af7531c9703749877f7a383696cbf8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365451dcc7f71a9bff4c0f407102e847295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad133bf3e5518b8885b4ffa01744271a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d844b9fe3b17ce49383a678286719b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe272ea60b6910ffc5064eaf29619130298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a589eef460ecc99c2b4c79fa7fc671d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce010807bf55758c83fb226a4d95a66300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606679265759f9c8eb1baec288ecbeb8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d53fd9734423d76e23a6325afb2d77302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fe4195b23ac8b4e1af338df474655303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ece17b48a01326494f362cc266d828304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a0c1e153a690ed0a884e083d967b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20789d9b75f48b5ab7b4e636b57ef6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12cb21215131a385d5428e7c566ed7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76811515e5ec96a5460de90daaeed76c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8174a2e785ffaf464873e826375f6a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2320b7b2ddfc4447dcae144cbf7fe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbed6c241e06674a97e7593fd38deb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6778ffb7937bb255add022475a80c4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b12e69566f082f65ca90b2be2f353313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1264151b7ad0e559b2860e21a4851314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02a351a6a483a4f06bc5011460d97d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdbc0dc1da54c6d98588f6692190be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df03bb83f88c1fe5213d8094f12ea8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cbb10c36095a92717b61a981f0db7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72e7d44ceda61bd44d9192757957b9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be102a30a556e219239567f14d86738320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888c31e6e2de472d0e29cbbb3aff3ed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b6968b063de53c1126cec0bc56eff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5f83e4d51616a3ee47beb1174ee4e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766427168c0583fe8e9bbc55cc68698324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad55708fb86a7e30c1f316b736eb77325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f08646f20a626dc0d34bcf5d9506b7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda2cae45f33e5b880526ae893474e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84302e4e62336abab77406b0f35ebf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f7da8137fa558c29f5f472d72fe60329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1b8cabe4eb170f2bb529edec27839330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218dce0f8211fd11dad544f58e04792331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782088d7fbdad6ff35c7fdf61d8b0de332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3279e7d5512345702a60427a39cad7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4f08c43f2f456b038501e7d0110d9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022aadbd5fe79de87f077fa17797d90c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50399cc2b00374bb572444668d8e75336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab337c5433123736769424bcd6ec1091337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b334a110c161e8494d0ddc5f4be15338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44f7a71a93cef2717ecbd3fc130fd6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb4f8a52aac0b77574f2bf016b8aee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e85d8e716a71bed6e834d23e07b703341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10c1c0cab080fef415c89c03e606b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ec04116a51487ceddcc1582477247343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd7b8c5222657d2cc1259e9c5d4615344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ce79d235c8f8fc0a1189612b4b844345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf9715784db7cf114bd95412430def346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d65453366962d1dd562aa3f84b4cd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989f9d957d22871ae8a77cf58291a71348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18889c072e5949fcc27ca7ccf81041f8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b837ba3b7bd3f765e3f6e2cdd5ee549350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee61fa52121c715f7523bf61f8c429351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511be611ecdaec388dcbaee12931531352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8f86119dcb2271cbb700f69684a40353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1253419c26b888638ba2d228d61444354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30766ecac9f2227eeffee3349fdd0c6d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2035a94b67846e519f81822d1ee46356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b12173295ac2d18b69ce44b1bbf51357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744e5c33ee52807237d473ddc3ab2e2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905b9a5b00c6a36baaf61be36199175359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fbc84dc901b113aa35773e5772d39360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ffc3622e0c9ae0570c1fbc6221ffd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c44b4841c8d4b39c59ef35fe0dc140362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d829157e594fd224ec8a99e972158f0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4715df2ee9c01e66ff82454e11bd5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e1b62c6cfcb5e1741907f2b2a5ce7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e1ffab8306e1704c20e23fd829dd2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ca61cb2f4accc802a6beda83bcbbf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977aa27e12630a9f87b98b50edee09e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b1ff78c0d7ed46139cd41e9bbd4dc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d9786ca88f976f06d5c85b0c490f9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84026ee16cd09fc29ce8f252eb787c9d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b905643333cf1d1f73e840039b4c7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240ad95fb8e509284065eadb472e421373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a8433ccebb36684ece9e1a92f88ee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12edb2f4cdc253815d2bf16a668e00375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98225ce5d9f8ec34023b888aacbe4e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcfe042d6c9178e06a35c160b99425377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587cf6b21b3407165824df63c4b1e37378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afd243350b27d67f7f8bc2e32d1dc7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987df9d7924984b84b84ef9f078e1f0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2b88886654be2ce22601ab73fba9a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee9e3dc93d1a8d5e319e0080c263d0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28261746d43d20d9001824432e980d21383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7ad8b04d2122f70b1702bfdd37686384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c509f41e9a9be4847bdd6569ad23bc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854f9652b7e5e0fa80b928186ce7063386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56975545527b40bead053d98279ee05387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df94cc57b258c106fdd4aca7c823b7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420eae6efc340ac1cc291145ea78f17389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1952f070d15709bd54d8ccf1af34c9c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30448711ca5fbea4131181f6acdbc3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0e8754b437c9c9939495f7881b6cd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319aa6b11a29f93b610a770112d2dba3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc53abe4feb1b5d17bbdae59c9ffc64394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3262fec9ef2f347931c5559178d7c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3171231fb7f6730b4955d282e3d02396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aca005d5703f024fde93d162fb767b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece73b636e076263d9244441f7afd412398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec91c75a71b345ef29a88ef4fcc47bf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe6631afc986cc70303bcdb0b8f9cb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44039a2a24497894c3cd28dee89ff3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1d58a8b9d649d7bf1cb89f750ed94402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd8f9cec7e38bf2ac24dac5cef7c07403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afb27fa44eae98e06242109d391095404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1be0e5982b3b9d3c1192e110aff0b1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bda63effc6c69c9f9113b439f0896406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaad58f481e38a56be1e9a8d0c648ab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c208369a7187cd90ab6116d64e0dd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2e60a01a28ac6c738e16bdc036a7f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf53f6b4368a4b5e7adbea9a89700e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794e7cc7ce9808c82dd2d26801d51ba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bb293b2887dc9af8c0cf4b823df06412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15699afe7fa6f79fc4ad78857b1c10e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27821f4385835aae31fcf38df828b28414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85da23a3e7f81761a06d556a4335efc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea73aff70fbc6e2e98edf442e97c5bc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77178a56372ced8c298b7f8c4fcbb029417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc75699945b4861fe61fe4dca5379a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7197242b4ce4725e2292acdb9dade3b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82b7896b4f7f9d44e57a4d3f35f6b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc5244d195e39160c5dc090e8cf951421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd277cdb664348973536bd974e5389422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d10b3fede4d1258429b2c5df9a65db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdba8e56207240452be2b3a1504fee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace220db6d0896fe477fbff8b4dcec6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a002956363902fc696cccc31b7dbaf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba268e7075fe9170ff6f9329e30f2cd9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5881d1636e71e05e3e3011249ca62428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634be3c477a17077a8e7af7191b266a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6107760dcc4b5c96af4c3b020fe10430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24023d27d9f6a139082fe2273f2c1270431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5441496feb14d0a3bd598bfcf92605b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee8cf2f49f215fed80b5201953a03f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b35c475dd6cf1de245ec36b38c9dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea1c0c52b21272470d7f228796e76d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c537ef0c3f24889fadd55c22a380f6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242c57960195746def3e249458a14bd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654f346ffe905ede626b4dfe1c6ee2a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1c23e535239df3df557842f718ef8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc2de3cd53f02cb50f6544820b66e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d28a85698a37014dba3b59e0f2093441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5be5d33af79bed5aa77e4b2cbf5bf6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b330c44a1d2aa4711578003627c0f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a13a0f02f3c796fa9f3a5124134b8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1449cb5c6b364c620b12a2abb5f2f9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf45a95ba1e451da5ad63f4af263fa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab7b73cff87eecdb4062bba20af7aa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a016cb1efc74a6a68f447477e6e32f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0cabbef9a417661d96cf0db27b7ee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9773a8b626f577a74920108c94f8ff3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc366195ecaf478c3f9d8b0286a3c66451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457646219185cc01f5356f6d732d5de2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219733c47213a6115521f0004ee7f12453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04953e424e31c90cc45debefeef8a1a0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cad1ceb10347d6ad7db625e0c0149455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f71d808f01f0f5a47188c2f597c5f5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a4c04126bb99b986ac3d9c14106a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf7a8a9d5187c2a99187970536c484458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927f15cfeb2766ddca81cf45d961752459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff080ae2a1e2c0edbc120fb632f508460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6add28582b42a0ef21b5880c6fa54f7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fea8f78d7de62bfc08d1127f3a3d4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd35f9e3be10f5814ee63a124bd2858463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fa242136d505ec9117346f0e1412f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd466dbe64820423270fb55cd1104f0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6b8b9eee9f626954d0dd90c3f6c2a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c8c5ac1a5c33d269dd132de54c321467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f17a5ee4950cda8493b37084626c1f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2dc287beb27a2760f857c66674624469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b1ee3f6dbbdf684de5a44f3c2e236470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da0c0569001e2084baaa2babf9b047471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4a6c6b3340b32dfa13bdfce813b28472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6b758572c71df2166952a93068841473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5daf97fa22cf30ac1a300863ecb6399474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784f85d59bde366ee3a92bcf360b35a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fc053d9aad001fb98b070819e04f2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ea59fd8439be88a66874411ca8939477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a13c85943a0935c34f7cec5bffcd0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cbe404c980577270f937fbd856ed3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c4291afdd802a957d7b98e33b0db8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85c542bd2569428768012ab5ce8f90481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91228bd05897d9c7bf90e1299443191482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62bcdb6ff50ae824b303e497860c14483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acccd7f8cac0e9c163e391eb7354e0d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef753fe16b6878f2a91564cf8b3ed99485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a619a695dec4eec773480f477e13c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b1a9fe13791ca4310fe1f8f22c761487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9040c276a83e25c02711cc57f2ca4fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcd65fb3e20068a5a51ea18579f1f7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380cea62049ce6864dfd400f728a41b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f28205a7b63923b476ea7c5c5617f9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5747044588f3afab6820f28752533e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87210a2973655cb3c402674757f9fac7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb21f219b91ebc187592258d5f8eab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397fa481a6f461cc6003d74e0056b60495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b9be80b74fee7288def993c148d0b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fb82ada982e572468a1e249c2d139497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63f7afadde069aae51b5bc82fa93d4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39423556c70c62ec4a9574a1a05787d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659a899998c6e4165d4aac1bd98470f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c705a1672ad970f2db4c0b50a7b9f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bd51d31b927c7511a3f21b3fdeeb9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cba46eeee92229453b1e047693b9e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6b89c65fe22393922c4edf1e81e08504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbd4619c962be9569489f0cf7b81fd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404067fbe91e58380b0be3f2df2247fe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b9d98f6a404fe93494d13337b2470507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9c782fd810c29ea3831ac1831b39f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1cb52ef2d3af6bc264dbbbdc886af509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1af1ffe686de53b8679765b54a154e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f6bccaac3e7273601b653e2171157511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5db3f1af0e89ccf38390724b93733512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e28d31c57b4e364ab2bad7bcb3dc67513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029552037f5b910bb127d8a7f50d9d4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f36e3cd3246d3f6f14260591ff575515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df13c19b5272d4e7692eb69c875338516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0defb40aaff95eb614e37cca7efdeb3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7e6a1abf28b90aeed6ff3ff1f715e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5f2a7c70aab6c9962637972efd283519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc648c230fc750b4405f2c77ae9a1d57520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6fdc2e6aef53eb082d626edb5aa3a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84c24c7f60c9c514aa667761bb3668522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc490835e2b299818ec351316d47493523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80f04a5b01e041cf888cfc936623ed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0741cfa42ac182497862889fb67037c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf811952a1847101f6bed08b68f13a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2e668dd75a5de8363317a2dde779f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7254c18e710393b01867dfd8e0e1d6f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed8f423622edb4e2af5f0fec348541529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325da31f321738f6245b1c3a890951f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cdcd935abc6cc89b111801749799f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7e11c8f5ab5f15feb56ed35c63f7c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d1dcf323aaaacfc4c36111d741c00533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5aabda29e46a2d395b12f036d8c3a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490523fec870989c794f31e4b6a7513535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc33358573cbff560d877d15c2740c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d1800a39f3882c99f219678349cab537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e826f418422ae825f88d863b76545d1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4647371379d98ed69f16b785d769e9b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203533668a8f423a061226dc662ea9d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603d3979c50e9153b95c07991390e9a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cd286aae9acca1ff5d931e6c4a736542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39848d6e385d10946806f02c55fa96543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656d02ee731354d15197a780e1f41e8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099bf186d77ec23083e36df93e51382545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2c72bc8399fe5a261289b409fda8b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ade3dfccf6f0a400d438aff5c1b7a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0318f846f5cd3b330b8583c7d17fcb4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46f1453a1281820a3cc90193326b1a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2d9cd7fec6b90632169c35fbc8432550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff003a104ae32bd842abf2b07198cb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb788ee494d81c23ce60f01e06e132552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436095a367dc362a1dcdf51a185a3299553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc8b1fbcdd5dd9f0d28951c2199332554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548cb985a82496b47ac10185d0ae2b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ec467c4f2219a78bb9f0fe9bff3bc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca285e59b220ca59fd7881ff5011191557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf697738c1cbdac12e3f3ced03d4c16558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f726419534da62ac200bb78185371d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f933bc89fc3bf5424f217ace5e685560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df312a9ff71512b1c80510c08c0b3b9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0cca599188ac533fb35e4eaed05ae9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093b72859e73b496ed0c93bbb2c6ba5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf9f35046c2a2c396c13413da8afef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee32c5c03f449a6643a4bbe7722504565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42171ba34b4744317f97e314be563aae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d000c987a426aa8f2ae9877b1d3490c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727668e89bf8653dcf7fb1e7a5d34db568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70773c630fafadd9bdc5721348c6da88569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21310180c6d2001e92521eef8155b799570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76e327c2b800f0555d3013064ac3b2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d5afe21d4f429cb83628efc286562572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a78c49211c45120ca7a1d3f456853573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff71ded4c4d4ce0f8176269a2b940d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736425185cbfffee410324f55ac25a3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b5fe091d9e356cca3fed01e154b6b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047862677a3e9bb67f94648886f55f5c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6c7148181b90ff9d3b3b3fd959bfd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b6183e8a22bcd83f25a26b8186e07579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e564be74982dc282f5d8141a1a9c764580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b19446dc1a3319afcb82544d621a84581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74882b856fba38ab07464e04cf6f2175582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af34fa731ff47f4c904784de8b206d9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf7a7a1385daa0285a9e2bed23f3bc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f202c9e4fc309e50b2c6dc59f1633c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b82a1379c451177eebbc6f41ccc14586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0691e8afead820d99dc152c9ae5781b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e49150a234966f632bf9e6026cf36d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d9c61bcea5540da85dad7099e02d1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a1d24a19f54e728371c98af9eb51b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2cd8795fb1b3975b1a5ee8f832355591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2417a60a353a03e52c6f0f8892ade592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0e55d0d5ce6e2def5e4ca309c7ed0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763011aeb2e04d03c6aa18b7ada815a8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fedf3e42f21fe075b9c783540fad70e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a410aeaa31bd166f01bf744e88d4438596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966789ebedd5ff1016b1032ee279eda597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142c1ab9aed7cc825ff2aeb313a6cc7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5130838d680accccde4df0573d0f1ae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848a809bd349fbefcf8374cde3b6725600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0ebeab370b7f4396e9dea663c98ba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e5cbd779a54625d2145234f15fb53602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047545d4fac62f3a75023a128dba7c83603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef68fe1fd70ee57f3cf0f9f2dc45f8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70ca22ab8c3229ae42f006a3e0bdcf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fff5bb123af77e7d527b1799ea83b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88710874a8e9426725ca982f47c7443607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2567d8818e66a69b9f9192b4543887608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6ae74f6cfe129d50bc252b8fe8651609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee9cf00ce823c812ba2fbf85ec4b52610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b62243566bd8997bff9772f4f7f2b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a73a8e637e3d06157579c5aa33e22612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18299cabf702cea7101f674296f9f6bf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673edcae303b2990fa769ba677f8a66614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda6a7ebb53097d79b5aa9f7e68e3f5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e30c10b1bf41513245da7908413a4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32020e8289d696c98a7438998d387597617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2562428956eda7151b0ce45872281618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a1f9e936b099dded9a32b00234c40619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b595443551c0e2c38d7c5f4807c25a1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc05b6707be71ece48132ea3681eb67621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9075e7feb1e1b79e36f1773b34bacc7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b48770cb83d249e922d851b5cc9b87623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd05e2f617cce0ecdeb4a09d6440c5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291359412cb46d94b5c49d4705a6695625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bd55dc2694567346bb0d974e59e36626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b723d5ad8083ccb303f4e4b229b9f95627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cb87796e46baf133a0424c7c35a4a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218103068e395264d35d90fc761e835b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c19514a0e5a38f0c7bfb74f55b2e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c57cd00fb3a1c04794c910c29ef2f4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3991cfe70f190e2efcf879d0e3cf9b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff7ce80662caba8fe04ec8dc115648633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698a53b401724e2c259726c2c067179634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a28879e329da014ff9a8bfe5179ef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816d9f1378eb4350ddac950fee069a3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08484599405e2a03d954c3527d3b54f1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba42b38be9256490fef4e3bb507c5d3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a815be8de716ce04dee0c9d0d65ac1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad5b90a15858ccb08fdf4d7aa65c81640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7179aeeaf89c0537b163c07b347b52a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b6ad000aba493ce455d1083b424da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30d8e4e5544af9fe29594add16541b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba628502c9704f5ca21fc41689d8807644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c049855a2c4a23e68737cdc5add4d6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e2409fc2876b7ab7470fb915444d1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b66ba7f1c2f23da74212aed9d9d5f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2aa462a0ea9de9955aeb74d260ecd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cd52da90d5752f6d085104b2c5ae0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57519d6b489cbd9fa36c313055c5be80650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87b942acaa18dcc7daf9818de48f33651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9b6f1f159e63c70326bbedfdeb22e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ac67529ac1d803cd2b65132e7ecc2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d2047bf04d2f47d42b96faa717c9e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c964909a3bb634bce9e884be7aebe6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded46f5cf4e010b1cb6dae4340fcb53656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618f16433c2c42bccd36b9761e692d4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8c0d99b820179fcd57ab7fc91009f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985349729a6a899ee8705408cfd3e34c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83310efc8bf714b8901b614092103819660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105be4e5a66f9913e4b10586266858c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03050413a0dbc1b1c5f8932dd5b7a71a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627ef1607892d178793eab8c9009996663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6cd9a75a5901ad7cd048499f731f6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7dcc99f4ef0ebdce3a41bee053f68665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3225c57fe9c01ed074bebf7f7b2885666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1919646f052a04b6c2dcae524148e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fa290bbaf3fb6ab3a2e6328943bf4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062abb08a208628c39a4236cfb5300d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359311da34c146997b24852a36c0340670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb529e6e118c2bf409efd2f94efa48671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f37654f09c991bdf4fcf44ad3b45c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f610bed29db1ffba2fc4d6389a8a5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c82cb8626ba81d3184ea85e8e75695674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815eb9019778268e85847e3323e99fa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792bd1b6f9d88b5ca001dd10e9e3c0a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066f157f72d5ccc94337dc556c126a6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a9e5783ae20cedc3a11eb5e4e29fa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a682de6ebc146f93bc9d3cddbce39679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d6d7c9a6b965ed5aae63e5ad40aa9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d01eda733e3684be2e3e8f983e314681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2bfa9cbec7f0499c366ee37220b19682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4db82ac4e25923291bcc25a723d6b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b17a55d477c43108f6be76d5551571684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db05de5181677e35d052c8ada3924bc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9ab8e476ddfd1d460a0ffc97c3ee3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0876f2abb0fc2ed4ac59b6a61f528f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89227c1dee2ab07702459bb6adbb96b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab932e277f036070b99fe0cc9844dce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698817556410f351fb2444852556d427690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e3cd6cfd7c01227a4bebd33826538691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79348d95f50861593cfeced7dd4f8929692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fbdbcc4d8dcca66d81bed06daf5a1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547245335cf389cb8e2ed5273b5d0f04694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a80d29bb2ccb57bf8815d146dcb260695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ea8bf3836e6ea025a5dc0c7e428d0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4c5e01de41dd140658b92b8cbe3f0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10d6c3117c0a15d395a11d10f5445b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576071698dc17b3288ee86b986ed141699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d154b0dcfb10e5b24d0e6f148ca0f9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217bdb947428fd69ecb84c9d64d870d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd720d4ab135c84b2784d9c1cb7f9bb4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cefa3332c4d49e838cae4fe36f055b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bed7e92e813cfc6fa5b532c5ff1aa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320ba8e0b1dcfe8c5dbeb4d830dae54705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670bb91b2311d98d1ee92905429e1e3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9918375d99bb2ac08c1cb17cd732f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e163547d94438659476208f5fe25d6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ef95550b4698ee4aef5d5eb4c7d0a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813e7d720526512e03f1d49ccb2bb3b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa898d315fc0ddc98c99afdefbf1493b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a69753f961c674a6226e79ed88b89712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9644d7c682ecd7a0f0d4d847e1b4e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19aef5cf540239786c04d6a344e687714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb516fbcf8904368158778932de872715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d20a81c03728a89d1016e9402edbe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a6399d9ff26806653b486d2f59fc7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b6e982c47911cbae7ca957299015a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83099213f8f10b65831eeed5a92bed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0ff71b521bff69f4f2c6abb911bc7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753430ae0c3efc1f7d47be5ccb54f865721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a7f09291c2364d353d9359086deaf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029106a2e862ed9acabf27061fb8a54723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9ba105c4f7b9949bff16d28dcad96724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946012e59e49a355c70b2ce8de60cce0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019991de1f12d2ceb821b3557f489f0c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88808a68108ee9ffc99f54bfb3f3d1b9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810a4a438308db2c06aebde7c7eb466728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bc267033937457b21f2bbe4f11cbb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7608310e71c7ba3203d671e1ff5a22730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445bb3d8a9a890210a8d5bb6d575896731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1adff7413e57c3f347e8c165788dda732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1f184cd70cf013d40724916629d70733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999e737d9866534be48897ee90cd64b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9678fc3ff0a08f3a8c16469fd9d8eca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce7ff9820804c4f97e9ac70e103095736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c68d87cb568720e12d4048d073195737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1619d5bd76fb2b615089a6f68203a5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5496e16491cae5d4bb799fe6bd12ca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f12c9194c374e7facdbce2a3ae755a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad53dc839f47b42c570a38e3d9ac4f4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c308b5b06a482ea17e86dc6dbca01f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e51ac5b787efbac9344d38fbf3157743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fecda22f8ecf1231edbdde25b757e5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9a42744e897e37b5b99421ee247a0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8a6d88afc57057381939d98be0bf6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ddbc8acffec1b60e9188837d67b1a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675bc3a9afa55198314a0249bf83f9e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c0ce5de8d2fbffb6247d383baf2fd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfed1d09e178f34f0ade0da1a5fc676750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9008396d56a4908f66216cc5565cc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0459b41f56a9c9fff1e87413b84ca1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab438251d3f837b10740b231b9e9a7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967875e6a1b6d524377c116faab09f26754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7978222dd1b49d85223a62727e791d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50adb5095f3559601d5d5445f785d8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591568123be98fb03f871b41d517194757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f350eb17196cd72690f77b2d8c8c48f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80c79221a255d229dce21777b76a5a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8240c0fa07c081cd2d8af1a311f4d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13765848892a564b09f500baeca1ca0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fcfd557f02d2ca1dd5f89afb37982762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbb9fb0d0c3b222f8476297c5bf23d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e44a53308e59e2501126c18614c443764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884da060234d33cec8e86887bd6a83d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575c1c94810bd7b7fd6044c77248e35766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ac353a443e9edf9ce35008102a6f1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2effa638871becf5dd074acb09945a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf586167fe6c1b63e2ec252afd1b068769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e122dfb47fd2cab1aacd49eb918c508770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d91841163ad5e5f5d31067939be26771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd6201b6c2650b74502b10069d2119772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5b34cba662d65449dc60564d84d8f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bcb62b2b74d5ea2d5b561d258abf4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7f5e63230be2f544059907fca91a9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98063e5b0d635b2950f37092ae752370776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d87aad14b66076344724389f4aa783777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70185f470ed77dc44d5d7877579825778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb06c21e739d35040949c0d3fa619b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c927226927be6f28d6920150ee6bc2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d248554eb83dd38ebee4ba06c001c5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c7cd949c3e491b0417eee8d3a9dbb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf691c715ece3bf8d5bf64a5cf44b759783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900049420ac5038f39f15cde5a59aea784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698e28bd6fbce79f4d82bed217687bc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a2ca1a6c680673ab4584c6e4efeec786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a22687397b569aaa4b65a84da248a8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af1a623f7e69164786f91a69bb1856788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4850d132cb09d1dd2909d1ced16d91c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5542eb65c5b0117391f879090f401790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35657848e9de92903e391e435bbd5130791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553dbca09abe720f7a7e8bcd694bf33e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bba14d7c69667c83104a20d30a67b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f38fb6a1338ea47e1d5b2d355fa1e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94a485985ebfa8d49feccac7aefb2c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0827e9914e7a613eed5fcf1f6adb0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa04cdbcf8bdcdfb8647b720c335e3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee76038145da9557e7788b4eb1a301798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c34e29a7498d42f0484f55eae15b0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f289f06a3ed1beed5a3fdebf5b7a21800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b68009142c994539896d091a68cdb1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e317b771d40c7d125ed4e0bf2bc1a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddb1969d59874048d7b58bc6ba7440803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031b99ab2e638fbf3e4d1be38ae40c8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b664d4d257bd5880465e39882a112805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207f00e1f6d5adc3307d8f9d0664e2a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f78b29fa999ff7ab97e1af42178c68807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae664886bc5df14b01bbc80418d32f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c2dff7c5813860e7a390281fd1f62809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a224cfa4ca4c35588c62a95ffd9b8f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4157fb14ba2219310d2ed4296176c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11785ee27ea1bb53b6723be2d74176d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527e6bbc46624966f08cef503c51a4b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07fea3e70260bbcb60c90c3ce0193f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965df14f249d3056ff2a935dae92e94815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc9a64ca0d5594b732acc5ff048fd6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556a9e3fe7b8d69b13b3863134f3de0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98741f6090a1ac90caa513671d53ba54818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97880f59cc96afa6a1846035da0fe999819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c0ad17c2b04181e2f98853765120b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6f9c233d0211e4d4336dbb8bf0342821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c10b06773e4cba92ebcc6c8dc9a2e1822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18649a000060ce1092b7179382c36d3f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ca13e9bafd9d6afc3e9b0611b116e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ddbb1e29a8218e99e30377c696022825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9c5a1dce67de347b26960c2ec29e9826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027675ded37352695d3830953c7d4e9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5942b1bec60dba38d706816ec7d9bcb828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813748c3d2a012d002f9f42fecebc57829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9f28830914e7a4e8d0265d20bfc97830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3340645173502eaddceb6bae030b47831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506f9248e5c133d5ce35468f1b5a483832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130a61af616209116b9e1c21e22e33e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f189afd10d272c7b293de4c622abdc834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125caeb819278e715bbdc4bc70bdbc2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a501cffbf6d8bf1c3128a756d2056836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bcca6bc65bb0e4193af28b80494bf837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8f63e33739134d0d46a6ae345de96838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4c991a0ba2ed6a9983382106c8f34839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d967473c1ac227f290b0e97c20297840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161d01ffc342d01b20f0f47afdcf6d2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60385da80320b212cec553a4d43dab842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554386e57f58ca746c7f941170b4055843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57f7cc8d5b79b1941545de16b85063844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44e5f0980a48bd7c92faa12755e7e0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96210e0a45b020c2201ba97b7d6f1ed846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91781a72e3c31ad20fc7a9b58bb217847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893ddaf55221493f1c5571c2ed0d462848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5605922a69ab3409146d2b229cc1b89849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3ee54be8bb52bd9712bb26bd79e00850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264f53efb37d75ab5cde77861cc2215851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc660d14e1af854a076ca42caf41ff7f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eefa1bf2da3408432d9e0448fbfa39853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14899be13a010080bbb0e2f436540d99854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832bedb2a92880f23cc4f9c97c4bf9d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fabd13b49de72b7b701f33fb848c52856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12becb469c6e28d7818a1829b390b17857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2bd0308e1a46a688261e33ff11eec858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bec43fc18435729baa8b7c2a52111b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371a2cb39a6f2f6f734624e798d2c6f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6855503553708491dcb46e0e16da566861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801be966d10a927672fa0f2d321ef1e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264a5c689ae37e751b9ec7f559389d6863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14617aa299ba5aa67c8719dacf4a3768864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165a2139842ce756479202b613a2793865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fa68964cff067f6c347f39f945df4866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440756422f6a33c375792ffe6001c5e6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f07c2b1b78437f02eee4e9c82c83e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471d9764dff827715c4f24fea18a61a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6f4f851317972a3b452ed851e7b43870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932c1c7b3c1dfb48b128c9299264923871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950620c9ad7db2c18e3369853e3c8dc872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5feb912dc726ab384f0ca25883985f9873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd31577a03e49b5577e43d4c6eda20874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0873de0951e216e925147cb51f9d28875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5bde407ebe19374100b5223ecc43c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851adc5479597a90bfef863b736751d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed22b57bcfc4500607d72ad51fff181878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492761dc0d7dce2532ad9cc0181f85f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c977112de95c82a6ccb939c4e898f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca2b1ebbbec769e43d7fe9823c085c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926afd5f0ae7bf655b41c545feb1eae2882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe0ff3f7cf90ae04179c05d70e9966883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c12132f3c2a979dc0f2d1bb439718884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbe3ea7eecf4963bd5bf88b96bf94d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722911a1e8680b2619486a53a13d2fe886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f376aef65d1235874c4f4ceecc326d2887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377f79f7ff7981c0beb4374163d2bc8888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684c768eae319ce4035322a3448986e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2671086e31a7c9f28585b18c6f041a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bcd2edb69cac9c0a1374d3cc1360b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9902e915aa1a4e1c5732c617aee44892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ca18cbe6e252dbbc8820c83a6747c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcaca60e41825436bc2efe764c2c8f1894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de695cb315e1dcc614ac6b77f3be342895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbdaf2c1a7ffe00090da07bfb88271896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ea27f2d12ff388d42a22dc73fed90897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e32b773d9b194aa13f12e622c7fa55898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb2b565980d3dcca19ecdda09b3e96899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321614d3bde3c394738b09d14a0fab7900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb5ca73d54891582364ae7a7de9ab1901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0482a85bd213833049eee50fb952943902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accabe6479e7d169113471097cafc6e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cdd955f04caaa65ba9c42ef1dc6bf904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba4619257e749f80c6de750b410135905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ed8d3b58c8f5bdc075316b6c6393d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b425f2819e4fc4e20998680f5170914907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3585d3ca097795d97c1451f306ade5908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdb24528dd5d8b38ddc62d3cfe6e8d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994baa2497dec7773df41a51f6285cc3910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b5189359d19e3f46d0b6e329f9c99911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a00257d0b668ef52f9c03d060d8dd9912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fee4d503e809418484b172ea041b5d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc6b771ea88177960584f0b9518548914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc142ec0dbb7ec311c1b95161b23c495915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5776036bfad1e41ad98409a398312f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d885b7b3ffb4fc448daa4ee6a1c8c7917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b72796d85dc1694a7594ab6001939918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7b4d0f4d4566c458d4d4645ebb79f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b910efdb73b8e6ea40dbdf1774b107920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d815dabcb78eb7abb4ed9bd9cb8f4b1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585ddb87b42880eb9c065f309326d46922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23677c3c233e099120e32959e08107923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b25e8edf6157342ec796bc137d853924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e46b5391e7c347b4c76fc8bf32ef6925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9105fe860425f195b13320280762350926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426a1c806f8513d644217e6153dcd42927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103618e52a0968c3c91d737888b1cef928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd5263f0b5ac2377ed6f4044c5f684929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1b6b5d3922f382b8b9ba1b73fa796930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb4da6d598e5a46cac71202ac53faa931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b1056ad0dad07000bdb0e7cede3a6932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a869c59b9de59d8b8746a975f8e8e6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec579babd856f918afba12a11e3c53d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab6c8b979ff034ee9b2409c98770d4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fa08a7e18a29c2681737c460998b0936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71913a1b094b37baacb3d5ebe7d979937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c766e89ec365983652ba5cd375aecf938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43990f3979d03b1eaaf158202eb71728939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef92b9abdc0fcaa8523a4f05808058940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e8300c9c72f382c17bcbe333ecad4941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa4aaa43fdf027a1159ce3f80da204942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10fea61771f21bb088b5ec18996c4f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6d93ac2ebf5763a763d97322bbcac944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2b284f848f528950846da2c2c92b4945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68abf6fe90507eb78ecd4077a80921946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc136fe1948433c67a2af846cfa0f3947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83ed045d4bc2ed4b75a6267ad5831f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa35e61e59713831f52ae293549b23949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616320c717c6ffc26050985e70d9ed75950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0c9bf8c0635327a3efc180cdc3524951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74d4ebdc813f8c1f3818a3175dbddb952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e23263cfcc76f20bfd71597893d9f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09896fe58de0e8290613a7b1f98592954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa60a167fc83f900428beb02962a89955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29872bd9d950378f2bbc43352af3c1956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a212a744f90b0d379f54f71e62c4db957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b603bfc8a90ebfa80453d4a5d37a28958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293645228d765d15d759545b0b7b3bc8959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484bd37394bb3bc3cd5c3f0fe90e20f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fdf360dba33d2641f55cbeef45c42961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9681e177269d68e97d4584b86dd96962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9770132f57eb9be9f0378578f48abfc963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fb6c9fbca001c08b57ccf12ad5a93964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac00428e608ff2be2938c16a78f8fd965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08327c95bd3a5fbc51131bb79b995b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f4a9b1c9f07a83e211338106298e7967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ceca4182de3c4e0a6ae17bf15b0576968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb38ff6b3183d3f748c40f49f10e763969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f48daf3649a69df3141f97aafe9a5970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d557222eed8b9ca9b3b26360f4e45971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34dae301ac067de2d16568dd295e40972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7a4702bcd160e873167d2b889a642973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae27b26290b0533f0d6ee74f4955c9974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad10dec3ebc8d051b4427e3ea69458975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4007ab010cfb50c66598c2ec92dba9976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d47f86f1ec10ba88b823b0adfb983977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>