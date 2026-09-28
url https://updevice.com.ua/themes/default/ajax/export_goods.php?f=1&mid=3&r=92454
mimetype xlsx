--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc76f679831728a3ec4ea78da0479c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22deb0361e516c1035bd2b60a9a2442b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61282d594e0f48a3551e317f5d016bb13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e710f72b50dda86d6f790e13a918e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7a0891da2cb8b3ee0c1fa8d2f80e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ce9c96e261fc5a5b8a08d7c9058046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce072c80f87a84fb1a88a48831d6c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619253f5789bbd4eeb0c6b3faa9248b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508546277aa357aa940ad0b5064b5ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfc492df38e8c0f652acdfc45da4e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387fc3ce73ed33760827c695434a74e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b1da3b79ac1c9e5e5d54ce7a511f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418d99988b68edc7cac926f93be643213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c53aa590405480586b1b8b3183a8214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b87344a736f5fa30d58987877c0c0d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c51924cb3ffb672a325d73ca49c54b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23baf37164c71be5694c1ed17e1acc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343de4e644fafbe369380843a6dc19d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9108e7103647027deb9e16544f5ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a3f027f091eb631023526d8f1812020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196ec555a24e62bacca8fc44f6e7a7321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3707785a7381f8797d5014a76565fdb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9b7b967dc87d873ad2270c0279b5023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259cb7f0cb07cd1c4f41fc5f779b92424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19528255cb239bfd41b645f8e69e74d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2b3a308494590994218009c54265626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6e64cf43522e9407702b33e4e6f4127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398597ccbeeaed2336ea525f5727b66028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc00b6539467eb94d2897b1a2fc2b0f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209b14e22a82c779cff658cba0a673a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76298764e0cdff05229941e057950f5731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1086677c07167539420977a07d503532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cb62eb99fb43e551c46d083f1bc4333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2afab09249c01102d91923758e7af434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aaaa6c698a4c73d2f3d6119c5924f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61514b59ef8820bf6dc24dbe480273736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc41b5e7d3110d5fae6e25d91bda23437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a43d65e709a81cc7385fadebcc9e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01585a07e30cb2a71188dd5fb46dcc839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127c9f65cd623046f50ebba6784ee6940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d1f5579819eb9eaa17535c12f687041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7895ff9515233cc28454615eed0d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81839e35a2626ff51823d55e19283cb743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84634061d963bdd85db07dacfc022844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362fae711d65294e8fe17a9eaf94c8f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4658a5f574527962c912f26211fb0c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2b7053b7f5a6f69b8cc5c7815bb4547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f3b32a9b14f9dd18d3e1cf8cec20f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2293a7653319bfd1386291fa251172749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd2f799c21217ea910cf26b84a979550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328efbfe7bae36d017f8820df47c62851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b5728cb440fb4a2566ae7e767373252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c74500c051a0d8b5958237fa66f4153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6ec8a940263efd9315c7c1c70c6f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b23edc2cd0d6cb1e2441bee43e88755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf306946502c2e599e412cb5e95e5c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22312d5cb013d8f011f9182b26959b9c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fad78eda7b30200b862bf1dc8584e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee283369364573ba21a77365d81f327359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09ea786a0bb0c5d9dff5b9c0a04a8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67eebd36ab30ec99e111691254919d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42702ce0cfa8276e35a0b3ede3958562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcce4db47f54aa41f7da9645b58a21e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc115cb1e3f55a34cd8513a63c29ecbb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3e7fd2b92041487b8766b0d71e52765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a659839133925e17efdaa8e613628266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115b266cc7331ab6a6a561d389e96e567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9f2f0f93c3c0546c287ee1c8d4b4968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0febb214367ee0c4ec86f7762b027c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16898c4f569ca491b2958010fc23d2ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719356a43a2406d281b36d7af1f5285871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bca1d8ff8ff8bbdcd0e4a3623dc25f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67460c22c3a9184a8de7a96aeb20d2db73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc30f7941f4ed2feead1cca5051f10b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3409b65d64c528ed2781e8dc6a99875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cccacfaa42537adb748c06e52249976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5782a84dcca948e894a95079057a4e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af275f13f40cb4ddec930acc0f1ec74178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c811215c9c11dea88c3fd2541db0279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a578ff9c750dfce04ef70a897388c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda80a866e72e4408e0c0b56173e8ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254e320202b16c302faad01c01f77e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade6c1a5dc670f9ee94b4faa36ecc3c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae127f78b95ef309a4ada3bd7c2d7a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179e9beb68aed1824e55d558c0fdf0e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ea8a0c0f961b2d569cba3eec7858586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f64b78f9437bcb49298ad461e42fa587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04685ac7b18b3d9ff6bedc1609adae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff8fd3673e1fefde0982b48f4f836b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359ce1454b82c900b089b865e69372290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc53f57be8f94a7b37a19856e563bc391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c71f250b9393585ae00e68190437bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ba1c932ba7cb1ca10a15410e1cc9593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546802d38724ba39f30d97adda8c9c5c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23420008660d7088dd423afd6b4355595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b5f2c746e2f205fde494a0773bcb996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67f8e1550e228e5f8d8a3feab348aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07cbf5bf1721393fce599eca2997cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16821b4ce878ea700c5e6dbebe35ce299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c282e04dad278d6e554440cfcfc13b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59e804f8fd52234a720ab8f0a97c1d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25713fa428beb37c3d6e5468cfd9db7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb14f963b0b98e8b07571e00a89374d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4adad509763ef87594aaa3635a855104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43cf4d5d4fb45a4fbe0c6550bad032105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc17dfa582bf360e6e08aaf25b9c2c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07cd5e1a07f498c067ec98c7f5c0c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a73a50ab688261436507cada05d2a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae764726b4c800ad931dd2404cd714a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14edcc5ba4afcfd07bf5aaeec388490110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfaaa0e4e2759bbe9a7a0ed754011c4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5d7171948b442bc02d11fee8da239112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0c9d03873cbecded64159d9fbf905113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b9aefa293c65170a04c1588a32426114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68092b30bd9d40ff6a37adda2c9cf7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ecaf671e6fe76e8f4f8b41f40b4fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83283d4967bd4ce924b8a409e3c48d13117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fba6fb757320f91d181f83472600e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca9abc6f2cd66955d36a6eb82fa7ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056039646ff93b43ae829244828bfd9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e259c05a6f4a4c0ffdbde14dde4002121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c3ccd74c42e9ca2ce760aa7f92b1b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d94bad29cb0350619179b703e3f9d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42091e6ca56b72ad3389e0a7e42de2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1000cde50ebf62522642e67ec4d853a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128de7cff1a6df9dc403dae9565282a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c654fa58250ea065cb02d9883e74680127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ce5cfbc7833d3504702ba901db6c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc2dc23863f13018e7a88c55ab7755129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2121a59e4b3b3d8310e3f1b2f921b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4360effc49fe133e5cc02add7b5e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172907016cd9dcaead8944bf1922bc0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be73facbedc67d0cf10f289e55674ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeff485434290662cc19e39f829e68e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5cab537e2705e1e8892ae89ccd2d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92928240e8751b7251d36de88d46dd6f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d3eb324c8ee2a332c0b32d54233bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7e05070d7b8290f1dc31ec3983c40138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182546f4ee7a8edffad7336265221031139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893b484a0fda88c36035088e2c32769140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e99d086ebcf7aea4f6f6a9095ac8ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef87b63183e83b997b5245407a94540142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a276a344b55365d55c2b1c8a01972b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f508f452e8d4f5748015a6839b5bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d9ff134e93d994214431c1171c54e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a920935aede84e75db818ea856a889d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40e9d3ef34ff52fc74e89e1448b9af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efcd4adf1dfd4ca521777522292176148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b06e5d99b65411b7ecdbc1f0db99cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c71702dc8a0c4e795f7ea22cb711f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102437555466db1e77ec8735edc1ea7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05436af2a0a3119997406724997e908b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fffdbedd392cf37e7a268e3bb9a33153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f0678ff1ebe6a43bccdc61b283ed2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd04a1b92aa6447cd74aa1204c69f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b00e59bb6d364b95a7d352b73679b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad57db5259fc3cc5564fed9565cad8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0b58801598ec1f9e7e8b27f1cfb87158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf0132ddddf517aa52092510860b0a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942420c7e0bb4f694c9d08fe6aa36f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363695c9f41586d52add395069d925ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c6f697563718b6a3602980d29e5b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1789915f3f4713d9b0f511f58eec1a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb769d9d799562a0876a7cb9c61ec692164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528098e17f002f7468b30b0c2e1ac607165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141138d63a4574d331cc211d22b2e7e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b17da25399b5d23e1923c1101c98f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cb96df8a7f652aff95fe6598cfc46168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54207bbd5da6c6e5e4dc934c262e93ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316f900affc134088b3d1958d3af966170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daafbab4b794cb3d1fc1ce6cb9b476b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df0d869110ffbf40f74d49229476b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86abc2045d5db8944cdbf7c886b710173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04d5c963eeda88eff2f605c2ccf4b0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9ea810adbd54e67e560f57b7c90da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d45775ac3aff5d85b395e827e2339176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9029e0a0abb0cd61316c854364f6e80177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f958a9fbd50a24c9eaa87edf744320b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127e9faa2ae0973ec7eb2e0793bd939179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee4a7dd0d3d25f7b8df7eb9363352e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbfc182c06fc3215df2790c641d8ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6708fb34e676bfad1d818adea5ecb4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62976341f50bc469e007405699e8974d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fff039a4ba48d0b2966e1e8e3f28e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc6a25d7e0c6ff03d4f70048ae5629185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a813b7d0d447a733dfb73e23a82f36186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1f5511cf139b2082746fbda0539b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ac9f1d039a49c02aa199128382e4b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fecbc3eb9cb154e18ab4cddadc4dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92128db9def840e5785103fdb8af8c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa645874b211e28d2977d29f68e54ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad7f26dd9f95fcfff14100ecaf4659192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65a49341b1a665644d02144db7780b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e99e0161665f285b0dcc690e0e8495194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7d287cd6f6cdb5953d146b1466ec8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fa1ce8293b82df5ed8d01e19199b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3274da179b972bac2f61a4624027d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4342e943267200cfd2f4eb7729fc16198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5469f1df19c86319e400068838cccb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecc38f2858335740da0e70d548a4a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb3a641c6aa7338c21033e649b52b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53ba5fe67b47ba7ee594b4dcc0066f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fe8fe54878572e7586f172be6d136203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06c5ee63a87e63d90ccd25e1aeb67b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643d0fe10473d827a938b3c6cafc56f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d179996c7f3518860534e2b8d154497206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cda135ea7ff986a806eec4b0a0f5b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f5b50a2766ada01b33b3173be2081208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bde592c4616c81276750f155d1908209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20a55bd7da1d9867a84b6c6818c571210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0ddb756a1780302b8924e3fb48fd0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02afee5c045412eaf5271d5ad8197f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8d1c854ab365a1dd7c68c4e9114d1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978495f3e0bc39155ee6c8102bdf908c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a106faa9171ea60f8de0c57a1b82a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720e163ca1b7dffffc34583d0e3a866216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f6c320372725c3fec99bdb4b5fd5a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54998d735843171a7e331890b666f88d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e5ece6ed5fea1ebfe0e943a6c2f79219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a8ccf8d602dc1cde8241dc3444d40220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a4ed391f3dbde2b7b7d22267378a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d57699550c1b11ddf9eec4a414e375222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783ef9ead1927477a22b9b3eff98063223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8488adafe6d79b56190fad2e90beab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddc11065751bf029a90fe350ff2498225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34bf7f80d199698597529de5e2ac81226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6c51ca0db9113c9293adc9ab9b8ff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b63d4733a3a8320ac0245a212c01a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591b1b6f80dbcacfaa9c2fe4500d9b7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de931491bc10770a06e8915f1c8301230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe59a7098c5b3515d0a9b93a80ea98231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc2b084e4c2641a617f37c3ed3f22a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8933418e580f1b0e657d67f45aeafd8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c9a937d6160cb2f1a0c26304aa2b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aaad80701927a045e8daae3e0316d8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398f19e50befe68098c1363370772cb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db2cb4b4631fcd494e4196b2bc383a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc1b0cffcfe09153d74aca1b9b4499238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35c5b32a10870146a0209f2aaabe2e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17cdf7572c475cbb7972624ca9f0be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b6f6620431fc9299842331140b7ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54cdb8f9f478789217b9550c28d171242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79136d7528a56d403ad4169e51e7e637243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed5d84dfbfd085bcca68d301263726244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04564571570dada9a3c9cb3e934816ac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca517d073099e7fd3a29ee60372930246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efd831f84e8452d63a93d44601b0a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bf1b38c2bb33f57a3971e429f6a55248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf5ff74f821c90c19b66420775e900249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f354f415e3b2f39c7d1182d08a740250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80252c5d5cd97754183caa27b5cdf8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07d6a9efde1c3de5ecec8f354803c0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53200a5031f2196c6331a50ea375950d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816bdb09527bf7e19060d3cd59f11cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34041216463a859190a9e066dde52c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba3c7572274d2807f439731e18faac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd1850ed70e600b548f42ffc468b55257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d065a1f6eeaf9fc18ddd34a7e759ed5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc6fd66f9fb1f2cb4660b5859b0c05259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d919da48657f8042f103b32c62b93260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bed2f7f2871ae6b00864d09a79d09261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f8e1ab23c383d80989f973da8d1b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443998d7a637816e8ada6c0f52550cf3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d2454204f790649160ba844b8641f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc1102053d9dd37c853417174e36e6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cabc5ea027a9f4bb21c1f6d7869370266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e7b4ec61726fce6e49a1e10a65ea4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ace1e0f2c2b0c24faebbf3ba7c80db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187ffd389a15432c5c87ae7a5a50c11269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1ed18698be7338096a46cc28dd6e8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2288b590a2b69a60fe31a710782d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c72b373d83ae665adf414a346c413272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa769f61a9aa1f3683e235f48cd19139273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800ca367ce84c0870b2437f83cd0413274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84469e78604401e26d1f2af97d18d363275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ba0caa4598706a593cdcd6669204a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129ac26702965208dd278a6affa4afe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5c3732d6b2468c4f3ae72d2dfb8c1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4eeff217dd25d787740dd90239421279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704b84bfa0b11e45b8cff90273698f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffcb180fd0d7b78c3d1c1b2dc23f12281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9dbfe3386928f79546852b5e545f4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff430561e6efe1aab1e7f86982542fbf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4e23fe60e1e7225067f06971ac6d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aeb0c64911f0d0f1b409a098597839285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed8ffa9a9648d27a388a95c6034f89286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db4b9f5d4bee4dc2ec0e0a6eefcb1f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5454a130e85055ec78131c9fc289a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e60b19a6b3302fd75404a178924c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7cc034733d102f632bd029ed3423c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a417225b38a5733ffbb5312c1a4b3a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7af4129d74ea6629606aa10296a8d7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09a7d2d8c9931053db2b0fdcb5055c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99c92b9e3153d2838cb3b4d29e135f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb1f2480fa37652a13aad4b7853a06295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a07b65e70b1cfb07e9950f4ccef82296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdb1e70caeeff2e80dab4e2e0cba0f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889877957110a4ca1076895565725044298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99f5bf8d9e9258cac46189a85d99fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208991109b54a388bae50ea90a37cce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ffa4980f63bc6a923e889b58ab1f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd529684cf27e9d6ff09811401a45b62302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bd4d2fecc1774b1477463c40b5933303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65747b9fc1bdb9d6e85027d8563e4b2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58d9dfbbad38644c5dd5df8b32a0b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0438f3627f00542d3e67c351a2a54ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8a6772280ff7f53ce4309dbae6d52307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f7d975b1e0a09aae08561bf0e86c4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a08561388e989cab68b6e12ab283a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa601b7ce08ebfa1331490a49cb056310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e1f11fbd7fe522eb89a5d7c4559b6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b8fe95c20bed1e98766ecbb2dfc03312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f40aa5547c6a5cda444b3ab8d32f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72713f292e1d630c77adce4d88f6983314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6082922b15ca2a07e0c186778659b6b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388dbf8b9959f2431a2a996e2339cb2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e18af39980441790011bc9e96e133317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60c6ba6f28f0949a674d3d697347fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a71acc02779f7a648eddadbe4615e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effae0db9c4733116a27bcde79c9bdd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3563011375f55debd9da06408412fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e96fe71064d6163573fa54b8e26f93322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f82afef5fcc311d3fd97a2eabe0a02323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e709d20709c08f989ddc35855c90d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4fc17c294cd69a92eb0049b19b833325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c611946f335efc8f6543bfb65630d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be0ef252ce07674bb74fb8b5695dd6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd76df7ab27caa24d36f72bfe750c51328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7ec8f5bad538c1e37da977c5c300e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7015ca53790de824d13f701c49ca39330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc9004b7e26f16dd11497e2779b1ec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e398fcbe10c8e440e84cb7504d16d39332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec4beada55137785960d087b742213333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece2c4e812305f1185a75c56c01a350334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7850eff9b8efabe06d5f5354a83aca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c7aec87a6aaf82c28ded5c1487714336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360e9ddcb72a0ce6d3be037c55d52b5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b7a183bc42f5a5f40125a22cd1ffc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43bddf46f7525d36116fd48dde06e5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63494c6a84a5c00c26c8b8cca60d58aa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de058b1032abd2352b6f597fc3f901e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062db3a9d742440011ae9e1eb06828e7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2a7fca09233c9ca9f3e2603ae3833343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f757c9360962f411273923bf003624344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2da316c3d8a02356d153f2407ff789345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9400ff29c34a82c0a8dcbc855103576346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed39799a786fd11364461993d4451a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a3e1829930f51c6e4d69360d2420e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb3b306ef6ee32a94eef3e40cfd383349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd66d8ff035566705fb6034058c178350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a402dbbdf1529d5e14470ac75379c2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece03ddb5f074a51ed3108b99cbfa59352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba10567311e68dee2404ae0014dc669353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c37040c31ba867a089b64715559e3e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5811ddf71b5f31df224a381d68a117355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377e6b5f30e3e488a624bdff323211d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b85e7788e37911b77ca276064e6dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2a8e53ad0cf438b832cf310411e33358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2b4ba9207cf762342abc9c2c1d4cd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37b4cd78bcb1e0188ecdfed495d3f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617b266e516979aa93e3e42ca6b20fb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e5c47a24ba875105b9954b8f35ae5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28529e552de5eb5c50081c9c82a805bc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec7c04389825df17e6b35ca7d25153364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909aacd1f7ef47a8c454300d5dbfce8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5e12803dad4707f538a9872ed75df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc254eb0d0ba8eb5b32871659d3e7082367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13332cba37cc3aa4ac9312600097d4d2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdda7d5ed2b2e4e232a759156ae7d0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d84fe766cdca9cfbc9983ffaf760b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a9f2f27bd329808cb397df9a79586371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee191ec23a9d2cb50bf0de17fc594c70372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dac6d4f32d534e19c85e04a1ec4a1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae3186170adefdf6b0826ea4b865a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d96e30b9681dd5ccf60645312da73375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0ab22cf3916861bebc9f8cd3b3210376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f6614a18bfc6477d4aba8e6b1f771377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73416db18d34b997caceaa10890ffb95378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6559ae5397cef395c1308032c15c70379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955aa64c6d54fed8dd398b6cda84910380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0233b4a918cde5aa8952a7a6e492a3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897c45a2fcc5b7dedcf82dfb0abe983382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009aa2e5162a2d61150f7f10bcfe96c5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc971b3b53eaad905b844ece104ee5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b6da5922c825e5f9b800fc0396ea5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d4dc7684fafb669838351b89d68ae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0fbc30c7a3cffced47929eb310fb3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099f7241ca33f60b62273496016a635388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3b13679628c0e22b223cbd878a598389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44012642211c158697557429c7b33ed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575f6afc4994dcfbf986eec12a311cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb473e39125f5e00f888ff8725f35da392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec899d693aacd4968b8403342d54821c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f759f6d5bab06cfdf56610783aa1e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1e7c69dcc8aea7f282bcf1c86f86c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4dd02a14312ae548def9c43a1b840396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eddd756e62a9b2cb8a38924003aa9f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2af6b8e4ad6c3f24e73a92a889508f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586de3213913eb6feb4bd78458e59345399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f3b98cadb93e7a2d023c202315920400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a89063649d34ef60ded8bbd86693b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62fa6c39eba4f2acb23015f14893b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5db71f9e4ce36a64a7bcdfe5e7e105403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b2e1a1404df4517c26f492bf86b01404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28445308434a06c5054d238579adca6c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e72ef5705e5cea557674d1a6d87927406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326912707cd379d370f70e123a5fb46407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a15dece22a3ada5d0cd27a87ee3d9b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18690a3d8b89178bd29260e792c7cc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3140ac0bf54c40873be094ccc64b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912687b684044556fb0a9f8fad084a27411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9d0ed222a631ed41c6b22a18f6c76412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14ac7e37e754f5a5dde6909979f992413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22255c24df8ed8adedf608a0367d3f6c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21161d66ba2b56ab5612f8e81ff493b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e88ff6c2ab76aa189ee02cde86389416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e8e3315523233aef29c938ee8dd31417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6837becbd86d03079751334e4f5b85c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3e96cb068b1fcca255a394556f47a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63669e607168d85cdfd9dc32882334420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34807c3340f6f858ac95fb7f85211f74421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28034d88cc93a39485fb3832d88ba74d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467135ec231e5ca8ac8711f108c693a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70268b07cbcdeee670ae6874651702a6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70431a745c8cd55e4bee4670e78d8c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b239769fc03b05be7fa4bf71fc145426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536f31d7fbfb75410785b49062b749c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d99eeb3ef5a40311d22bef002adcb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0e346eadc30ba09fd4ba57a2930ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3ff795d2c77242e78a672246abb99430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5230de29798969e5e20fbdf1278d011431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1e2560d951613ede645c5fdbf4ee5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fb89efc0d47b94283e736f6dab255433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66eb58d72ae4a6a9b683c5422cb68f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bec28b18f532787de37f50f2d6f3f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c6361cb5da465bedd70174e214134436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb644577d54ebc1c881d2306d13e1b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef666779ce4977fd68398d3c16231301438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df3a6e988724d27a7adbefe1854b1b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7e8c19fea8221cd2f18f3ec105af1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da2e59087387b7015688395a06dbac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d232fb5717f235dc5a9e2d65435d7c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84508ae78ef4633a80e15f78d1988ef2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5308d8fe857f7265a6604affb96588444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e85c53fbdc605e482d2283fd14e1c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d366969e72ede92bafe73dc707456a9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a75d2d58c5e59caf6cdfa2c9e9ca44447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365c0e7e44ea21693173238d205b749448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1c0a002c1d1e205331a0bc9bb9801449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f2522c5529f5d7ded5fe0ae75b1a8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d920938c8694c2861b7061ece11633f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ccffbd7464134ed5b32c4a6af344e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cccaa6ef2402c0e03dc0b5e1b08922453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19036773c09325402383ba081e160f0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad28a2c95a219fa659a8b78aa3384cf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996083d952fc239862b0d1d0757aae4b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76712b0d0cc72c08e8fe658af30f8e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6329b9d8c5ad9121c8790ee5c059b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469a4e29fed57b1cb9a833b839b0063459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd43361f4586b1f3941379d3212c778460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ddf2f974acfa82a0807623f7980d4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df185d8b00341bebb4a4fb1153f4e62a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cc5ec71fc13aa11a5758def6fff60463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc48a9fc2edc0020166b9be613c887464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49532e50b88fe4737db8cf26c4a1a95b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c893422ecff9567c81179bcf6a3285466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61d3502e75e1c639be366a9af71ef0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b8da6c83c4267c6f4982979e927ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf5f824842cd17061b25fa7175b024469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24823e7b1e83a059da8fdb408392308470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db5fba6acee72ed72067683869c75a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546b18026c5d81961adfa18fd60435c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d488b96d58be92eb483e3f8528801f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff36f6329d55cc5e4cfacee96a0d65474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab64f9b3dc6a37eb85d57694972878475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c600b4defb626967e95813f477c02476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b8673c4dd1178d46181735a219367477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddc6f15f6da06b91060a29adec72fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab83bb763560ea3b326a088e6e9f20c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c7920b6f0b350d3f401d5065cd4ea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18504b6acacd8e1c58666c83db93e953481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068eb8bfa078b907bfb1b2bd24100d45482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa01b1c0a999b02c9cee767fb81d99483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e3ff2da038e030854d5f2131e7a8b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e64da0434a33683a44a07214c8c98485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe32c17b2923b720aeb7af0436298ee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cf0ec932cde9c6ab615a02d6d5dba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3993ec53cea9f5d5a929136d8d86e10488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe724ce52b60a410a2dce7c97e806a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c724424486d6853ccedd5e76cf6c2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621569ea38da0db1f3fcbb50205eab4b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a811335c6d1fce85329362adea9108f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d3a84a2b8ddd522038f900e3e003a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b65416f14de72cedecdddcca12a37494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840c2abefb254f16e2c96ac02a4c867495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b752fccc2bac3296c1811a11f5c44496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d60e86edf18c04f83a2f704fa7dbad497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696787c4b56e0c58744863388ba7e81b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da91f7e8a3cd8bd55412e1cb59bac4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688aa0653863611c15e0c2a4f931222500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0df3807e9954ece29dbee03fede5ae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2f162ff65ae199449af7fdc11dca6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd9aaf54ba21339610742988f8031a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ca3367ba9d0e4f18026215c42600d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a1ed45eb0aaf39e2ffa50006f7d66505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3583c07252d24b89f6e521e2434480a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34425a22716ee7d4e961a93fbb8e1b5c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe434f495631fec3c1a4ebaf9066dd4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34754b5dec26bcb30fa7d2740cbd96a2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c3b358ebd68f359620989dfb37960510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da6db1347c82a689a01bc256130465511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc988f604d90705709cac36083af01512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479f13bf9c21ad79a8e2cedb4041eb6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43ae528add4b80b600dc3d7ec03417514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149c8aca6eda985935be493b87a18b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f3a0fd031aaed924cbc191f99591d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdf4412a11649c4cfb3902fac35ed2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acafaba2d5a85ab7cb793c93c1cb20518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f20f64b0795498f8c31b29603fbcf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756fdf611a3af8c4fdbac6eeb7ea6f7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4323112c4b9d840c0ba2bc32173c33c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745777a4897cfd128a46b92a44343d4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3155dc06b32a1e4b6dff4dc41eb2a14523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca637e4ccf8bc7567360503dc92f4ad7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243873377d6dff697c95ffd3b4c45e3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab607ce51a196d4a799862437464627a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5c59cdc34619e324a36f6accdbe05527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fff84d5f24c3138a649ad9aac2c311528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0fdcac43fdb62bf815d0fd98ae78b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd7919126dfb4fc14ac376b7dab3c6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f171029b6953b611bd469e62ec20460531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8504657fe0daa1579c336f667d34801532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1097ba3fb4c9a6588268536502d34533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913cc5500063d78ac448f40047f3070534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f0fddb5d03517a74275218fc9a13f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792df8aaf4e73a8826b8e3f1d945ebba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e7a6fc75f797de875cde3a18d2dee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5726360c7182ba4ec84f08f17768a18538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7823d332e7291b0ee69bf0bf283fb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec30735fb516216af40647453d663d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd12a99ae9afa3d3c16b354c68efdf2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394ff260b5702033916c253edbc0cfe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163bc787dae8e76c183234b2c35a964543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afb31313fdf9c51f6cee217330469a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f9a12027412952e73721f91d3c393545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add82feb4a4fc164f6ddf4ac11514ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7b53d34d1206f583bcd936ca01ef6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d096b1b917117122dc1c529b87a53e0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5179bcd350d17f0b0a9c75acc5372549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ea61f5ee5b45bf0c21f9374cea610550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73dd14d291edcfe87f21b0930c06a0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746a47e9a347b04c6a22e10e685e6d3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7f5e57d36e23f1c51307f95bf932f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194d7afd82709ccbdb26aa4c18bdad4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b263beac7f5a4704e6e2a76bc1756555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9f00e7be8b0eb69fea6b53974394b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b001908e53ffc213b3eb7f6cf95ac5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58999d96c8f3f16168c4045de5c955a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310d5df59813ab9d9e8f1f76efe4078559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd9c4740d85a8f65c3a36d8dce69ad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd569235dcdcf893498dd57c7f401c9c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6709c8f95b19c98b5fd1246dc9a057f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee742b8ee94a87fd30659f3cbbc9546563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cee3e136a00126278d2bc534fda8d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc66b8693203840a5a7a8d003bc9d5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02705881617ded18c12b34143ff257c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe5e7a82c8f33a3bdbab7d9e3a1b1c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bdfe15e425e30c34fbfd468d12bef5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fb40f22bf2a1bad1f57a19c34a128569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93c0b18e65c227098c4bca32f633de570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec4a669c05fac9cc22afebe3aadb14571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e62807643b7ee054ce80829ee6a4e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889a6a864714b87b3dbe0202a30761d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20af18097ee3323d526b033d6cfc79574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8775c817423d49b015de2f1d62d90575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038f0203c4c586474e2dd2ac0cca4b7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc3031444e3ea47828cb7f149d39b6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f97cf59fcab8cc2ea6963c2036df4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7210c0d30bfa55884e107ae636c5a5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6f94934398d13c7aa94105a35957e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea05e645dcee60f7a62e3418404559581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d646259b5bef3038d0495a1ddeb76582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1702727470f771923ca7cbc7d070074583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef24adfffeb5f8d3eb17eb68151214584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cdc8fe9c894110cb730209fa644b2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e367c72a8343ced353bd71515b21e1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0627d2b29c0c48d5458a3deadad6a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f1fe62e3945127de996fb058dfd8a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76240e3cce1eba731cfd10cdac4611ef589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130162b85e00fa9d04042891a3694277590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806dccb25419687ff2e58bbac76afc88591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ba705a92fd478b2d92bc6a78a71dc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c5241465778430020911bde1b4377593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79568935948ec04eb22bb9c15eadc3f8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ba02687cf1790f1808831c34e7c89595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98676da51e79462ce29bba3e69071b6c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1802d6bfdf19fc0ce2fb99f2ad47dec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1b4359a4f00de6a5e4139d632f28d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799a8e8f0e9aa75ab97b0cbf4bd0b30599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0eb200c1a75f37774a2aa389758bb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690dfc90f71fd4f44aa3d5dd85b0b10601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e411a211d9d8853a2e6988fc8b435602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dd1c0ecd02e284d4a32b6a0af2f41603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c6f1349c0a02fb307fcf9a1d37b59604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472624436cb953bb6d4b8db33822b0b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ee197fe63c9f1c773dcc9350cf76c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57554f18589f3cf5b6b48c0828fd3767607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7a117b51139125a78df1c04aa2d17608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbe61685a56b7b682b67711482f2fc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8858b34b7bcc58cfc30cf850aeeb1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf59710ab1b950f6f1353d5100246b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6873be73ff6bac2de95f393d8cd15f8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23ffafbac6c38c3045497fb27547d8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb4920aeb8e4f17553ac65573d3a0a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378b2994faa98ca243abacc4718b2ef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d854bb1640533ea397e7ded71b275c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f540c3c84ae508d79344c76c4889dc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3d8e6af0fd22af0a285c056319241618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd088b7ca98ee4838b88b4591be95f00619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b3459ec7bd28606a24b3d5e593f7f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7021aaf384d464d5c32055c6fa4a7d6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042de043d9e1255591459644fd06218e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45c2d3cf6974f5ee8f99e5f80ad077623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a01019ae29a939abf56158234952e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1f7f6ca7ffade0bb3fa9d74d80211625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c073fad15c992aa843adc1b9b68d5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f6181a7f64f85d2dbe8768d3889f3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682637d7ef8404be7b5f0e88c00fd3e5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a60af260cab1a977e5317e731efa4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c98ce1525f2bd4f415007eeae5a3bd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcec6f421a16dc1aa74be539c4ee9c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a6b85f3a5b54aa588725aad1b6e15632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86540c17978acbdf04b8626b758f44633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947594389e82e6cc4c60232885d8550634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b02d7d8a1b7b768b02004cb0189901635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fc0ef7f5dfb9f41f1a7e3b2b8b165636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbe7b7ed13fa834b43d8e1ad94d9da637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc947a974911c6ce3cd7e9f527bcb7f3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272083a1a5ff83c643ef7b40763264c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5275400f83bbc3895a45a5e24cb169640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bf8db160faf4e39f37b9230d94d96641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc4e3062d54eb73b18eb3b557019b1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473155fb72beacb09511d85bf52d31cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc7bd84884b637a74deeb89ee61e4d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba3c834a3d958ffea640502cfe9e8c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82fdec4d3b7ff22093a400c5eadeda646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc212539db03c475afb7b44ff79fd33647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d96c2f297f2473a28bd684fea9cd3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367709ce8a5df8b35a51e979e3eb3d58649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f8748f4c6314a39d2e186ee510754650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a401aef52368c035c9b14e69c084148651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faedc34fac5dbf40fb280e5cfd54d1e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58290b1cc9aaaed9a38de0aa2c1c3d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137265ac858cdec89b8385ef21f2403654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e762f04f459f5fffeee42e6ada9fb3d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43242ac1ac17c144b3abac90779d971656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f5b3d72cc363bd11737d73bf9846c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ad33df9dc3b41d175cd17a4fa2246658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a704d9d8d4f791804cce384502539ab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecc40478832c2d32e2ffaf930237c9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fdf5a356e843131d50e62f4b992e6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66f0296ce995187cbb77bf8552081b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019c122bc51014c9733d2dbbbb09af5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf37434539513417f64cf6222d5122664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f5cd791d506080a10a46d1fab36aa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b0af65f4e297b35033c6e88704682666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528d561c789624e04f06126009005ec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c5240b5b231a7a77003258490a9e6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ddeece50d914f61453f4a7cb609bf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba52ca799a1ea70834e174ba4feb7c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce31dc1e96cb5a9b698393b79d38355671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde79c1e056804dab97f18692a99dd7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f320d63f60ac7e2d4ccca54779e2070673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fadc71564293e2b2bba3d54ad88d79674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353f061def81b49613b5d864c4a4f49675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc80098c270721d1649db4f1c6342a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74010ca5af6e81b1e68652e62a046d7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c44dce61535b336752483458d66cd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effe8ebafda0bfc3362aa4de12a34da679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77d5a8e84f6837b9f848f95f6e5335680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5df066ff16df0793158ecdb27b298681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0a0a25b5e4567a74426d7efbf2bdf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051bdfeecdb0fbfa342753d6de90584683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bbb7de53cea46d34e0b472125be1d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fdf50557cb8e6a7722972e9166f72a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a8a126fc52f132e9165bbbc300bfa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd14e54765eb3dde4babe7d9a51468687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2553a61856a045f7e1a1b13046ca6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbeb0da699515824891243d4fe58c5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251b529a350dff318fcddaeed28f8d9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13181913464a3a5da36572a4a8f82c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f005ff33b22107ea6a7ae31c15037692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b05bf962adbfef42676a9d4d01f5c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345a34693e3bbc64af81077a47f5866694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412c584d2c3edce4ad1856a29c0cb7e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd32f1f2bf997de52db20d2ac39347f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329abaf390d657bb311649418ed1b33b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519353d08596ffdc2caff3334f99e48698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe17c5e2b503ba5f6c4d457d2f3787e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14569cc1bccb659c9fdd681c3091d65700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb66165b93fde3499115ed85cb64fbe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e07a422ba586cd5276521f8f8ceb97702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d2f301205f29e29956b5d1bb67017703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec17de48e018a03f67aafdbf8026cd9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547dfebc00bf29e6f8473ea9f489316705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb609a48021a9616d470ba5961db8a6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0dd85d33206b1ebcd25c7cd296463707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd5f1de73edb938daa0a272403daa8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cc8926b7a3d02b560ed9d4089dcd6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db1b7b80ba50974b7f4075fe95a2e7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bb5d765d5e5aca19f05c48a2b4618711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4087a18078b0d8edcf52f779638a86712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65561f3a55d71d898675f1b06c121224713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f150a4553e6199427b583660b11fd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4c2cb3044ef7fc5c466e7dada5520715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7c0321bb6c4c9c1278f9354c945ed716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed55620527c6f4a7d69e9c62eb36f5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1cdd9fd7646b008edb9852e177ce63718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e514b86f9a67580b0351968290bb9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377d976dee8ae41b983f412cfaab35b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f740da390d1b63ce23c5cec0ac1320721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df56de681cdfa5fd3ec7bcee86fa7f9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400161ae57303b48409c2fcfeabe3cb1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7d517b163adb27f963c4a4f41f659724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f669ac1cf046edb57fca09187ccadf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bea126e4fc432ebbf974d44cbfa854726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4122deb408273903ddd9d283927b7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e42dabacf435e9972fe85dcb98aa9b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422383c82bee5d33bf5214e387cce9d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5d3f47235bdc98cb4b96b21db86e2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161d1b7457006c7155ae5115ec9dee6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdadcd5b26bc9e634ca2b7fd713b25732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2bfbcc4aa04e69c719d98df91efa2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8d85b3e7cf436e3a0f3fda419d81a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd5a3a8d76822ea2cfc340a1fc8245735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e42b30aed031e93e50a95aeae6cf5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb4d16696ec73835c986625274b7e5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc1205f9bb347b15eb3aa0d2a97bc0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11760dfcb4ea2f01309d998af295d9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8305192ee8285c9b8da6a07ee4dcf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcba5db874dbc5d76fee79a1b8b60f3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf48be9ed373497b287442ea4474e6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be1ae737abc9037c3f837502f865d6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace686a981fe3af01783c2a6c134676744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874ad4743f6d70fd236703ec2fe88d5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a7f6c110ca48c70c2cdfaa5faaa0b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545a5e1d656331345e9ae9d99a8790a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2430b95ff4bb0ea9ddd0eba8f81bc5a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febaca8957b06cdcf17553f094c7034749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac169eb5a98bebb6a6761ca14b47347750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357c9a1c35e468fdbf6656046f52cb0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0139add863e35a9e5e5b0738ba979c2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15a2d6bbc5dba232651bb686f35b37753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3135351941d62eaefa850ad6a329570754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fd0e440e1753a2014c04e8a366358755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693fa7acf9fd91dac316b8fb5b2f54e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7effe1c580e3c98cf6f111d8be10f8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf4cc390302cc9e0d24a0771bdb00f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abb9192568b22639e940934c41cc8d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907e89c015cdf1b7fa397d7956493f1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ef2723702e0510000e72ae0a59a6d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca376578a2e6db1986874f8511d6d9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50dba3846b3aed3350abe244b9765df763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9992d77ade930019151132f0af8c70f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cde3b9d25ce10d563e190e98f010fb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b0f9cd373555ebe7d320d66e39033766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9f66febb16cbb4921bc90d59c8028767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc2593949c33c793cae13fb8798860768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c32230af035f0587ba8f3c9ac4ce2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d99a84b2e599ee93555f883ce85ad770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8841f78fd32be11ff745147fd99fa5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b73f14d846c671d53c2f1ebd8ce5b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74679dcf61428c90cecc9a58ff791b6c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca22d0c29a9495d60045e64a057b5d0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bab41ce10f1c033187cc81b4b3e8b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d40a95bcb628be9016c8d6e5ef4f68776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405080e514f6b13083f60406214dce0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085d2a23076a55adb7787df1f0b6c95778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1571b21725b3043fd9263dec11bff779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75170198dddfc80f5722a9d8903ccbdf780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7ef1e04027bea1d4cde93cd07ad55781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4a62118bc275d79aeaad0200cf459782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3daa6767e87906590ccd2fafa7a372b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca78fce282da43835175f74ead5193784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164616d2d2977111dc9522d5fae23acd785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ef2c05e2b24d61afceec7f87f51b8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687e454b33f1101bb53b777e7dcda0f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597326366aad52fefed4e8a732d2b3ed788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cdb954a4b041c4e942e3e59f2bdcd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33385d0c846b2f0d7e164225f1903c0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f40b7faa29b0ef4eef4298148ff1aa791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c195a9ad9929a3ffcd19a02feb449792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a23cb31ebab85503f67133e3cabf5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63dd9b83fc5a8390622b77f4c031bd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bffd8fa5a87012b68fee2db6e6a29795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b358d888c42ace64f474f8dc808728796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf800aa7a001c5a8136b5a5c04b00f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def89331d7c4696d8ada211850ff6ba798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3129ac8c696796ef2e3d12603c20c0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8c47b4361fda9bba5fd725d344839800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fa796d15ec15bfb1d452106dee9e7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba117fbcafd2b148e02f337fb7e48ff802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5587089730a80c6b7dbc8d879a147803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af974c7b85dfb57340978168f34a4668804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcf41a1a2d2591bf6d5797787c8b83805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3056fe170420ac67e314fa23bcb4228806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57200d354ca1465ae6e16f918586c75807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f92fd1bb4ce81892baed673917a3f2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274532dfd5fdc816a9076f549e0a668809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36376836b5fd632ac54ea430ba8e22f7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb51f9abf55a83f946e95e8d3a80771811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b94f6f9decf4fecab216624b122f9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc10cf4791442ffae2a2347ef711207813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee545b8219f4de39ffd89cee206c9c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6581abf8a327e7501da87934955ff4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847d7d78a99c53ee7f2e3e566603ed5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ad9f80b6a20969e0dc05f536fdd54817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf08b268757cba783c8107a662bca7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801661333bd46141556bc1432d5f06e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec28207b275014552093da7338d3927820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b929c860b9e0a54d8c129ac5946ae821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3c99a54b89261d6ef5af74b00b019822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fb0b586042296a5e2801759053d09823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8474b961633a08d9d7921393fa0c652824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684b5233bb0d859c5a268ac147dffd7825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d72d695c50b8e7e25b30d8b6c6880826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c462875583ec7d51cedcbec9ac516827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0737e783c7a879745b0b5dd8ff2fb828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25bbbd946bad73656f66466d6b06e3829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43861cc8d4dad6d38847aeb40bdaaa2c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b9af89324ac4915a82c08a50af3f2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a1904e1bfb2c8182c141c5bbed9b5832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4db8ca730e0491b0845bb34913f59833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f25870e9a5a9a6716ff35b27cbc6af834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364821ec7aecb8f8557c3be993cdf30835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36202197221b76e3e9974914a011d6d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f395068251663fbc42f9c010eef1592837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1bcce69f9bdc7e9f9544fdd65f85c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acf64840b2b43523f0222da776888f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2369167d14e1dfda29b0e99a9e134840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360c0f2146cd3d6ff1175591da7c29a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebd769f8ac5b539558d4b06a12e55d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b04d400093e0e6bcf991ffc9388b4843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf309b2a57799aa4c48bcecca328f8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43b70753df367080126c478a4f4b4e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f8b4ad6cdd3b25a702a27ada96541846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d4b584a0bb31246781ea022689851847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ec40e78f384cd212cad783110f21a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a473047a2d0b495b815184a72fe1504849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621cb8b0234d2f037d6bc5eee1930666850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46118215657122973eb84f6fde8c39c8851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d37c5c2849fc61fed4ccc15925d1d0852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3c68c0da88df932e66cb0e0fe1b18853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdd9f94f32ebea247699fa3b7d7611854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653145a6ef2af12215ffb1413e10c1d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2aecbfedeced3cee63f4945039220856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8ea6b7b8f8dd22856f58ae51b0875857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bf315622e2fabe190832af5de52b9858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb31c8db866c3c25a40240022d8641859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19951ed90cc2be20c23774373b8b5a30860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345801af98e2644bf751cd44253dd92861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c150d69716575c917610c4404f40d3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78b4591d7e965261bae3095fd00b9e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b06c1dc27b90add06a2cca61f0e4b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d31e1e9e95b30b3a379509d32ef8c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff56f95e175372cb0883608fbfa457866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cc6df5b98207db4b758c99dc87f71867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa864dac3526111023a6439fa6912aa868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc2bd5352588170e058ef2268adc93869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259ff4da7c3e8fbc4a1061c3443e76b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aba0aea98b18fd732838209eb056e5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2096dc7756f7672ec70bbd70897b0872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe48d3503d473d068e29d92337bea7873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ace508b5e1a63bbe87c41aa1df7153874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21113f98232dd5b7abe78e4075fc392b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a0557bf08ed0c4c29f613cafdb9ad876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cedf96fced5361fc39c0f5d43fe91d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1baf4e30df5cf1aeecf9d435723c154878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5d9dbd17ab455d7152a7df763633e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a62df13258fe7a2cea6c2c63a4e6f0880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35a6895cb6ada4cd149331110bc9d1881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f844076205c4382a918aca0b426394882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848e2b7f3c6841943b858f78548f45c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0555b61edd2a8fa524faa30adc330c3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40681942eb253dcf69fe820ccd448b9885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc283a78a5a38d243cb878e32ef58f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e3b1a705065e9f5f04fa5667b65d9887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c74aa97b483a806cbf97d252a8d55888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913947b154320ec1f03cc4c40349f5e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea6e26d4bfe07616792135de121d53890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028afa3f6b1f8d2ff6c6cf78f9aba49891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a7373923765dea2e78c2a6e85e5e8892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473824219786524d114560c49aa282e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881e532341ce87bd848cb76adfa4071894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257abd04378fd5b22dab5aa9ea98e7f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0966fce384b2266026ecd9e04b0c18896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fc373acf368e39d3f26fd646c232f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72796798fdcde8f21b6bc68cde9ae456898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fa82d515dbb41c169e3b115521c5f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca6306de0ec93017e7106c3556b50a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c215589360a2a5ae406f54402d8095901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec181a844a23187e07ce7a64c57ba63902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0f924f0a93e40420194eb10abac64903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696bd97b15cdba793e0fa9528622871904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023562f491946cb4f93d0d2279046d6905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d1b08e58599ab76df51ff8c6faf3c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8387dc8f1ea530dc9ffb710a9cc5e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413655ce178b5cf0aefc157e7884dcd908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2094bf0098123fe45a5d031e67f1d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b7b19bfb3bc0decdd5f1d276eaa48910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4af84307b14c1fbb683eae3929cfd9911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b379a62315989db7de2757d6070f08912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5de78c56a63a7b9a3897577e18840b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485352304ca727863df0f013452b1cf914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3050dcecdec783d0477f4d590c890915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379fe3fa825928684dda8c4dff703d7916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0213c842c51464d83af43c9c9ad6b6b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65f52bd01a24b926bc2e9ff693f86c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4af1d2f83607f5d4c9e2f31a3e0f19919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdaae89970524a4776b30716e27cf54920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24682bcd0fae924ba94432bccd4ad1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08765ac118d5a8fe7f104ba8cd3006a7922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17d9c78729cfa953a43bbcae3e9a90923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde14564ff46901c95d6712e978201fa924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a7dfbb257e0f381f15d33154bec8e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d432ed89e4b1d4613cfcd77b9d959c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556dc20bba1a0d4bfe05d4fb688148e4927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47c27c80a1d4eaabe2ea1d6c1a7aa7928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85b1bc68b4000e0d66f8e5823b9002929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d412864c7fa032b4f20d032d64c02c0930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787b52c1c01b239b98d07a5fa5edf3b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ade430b34f6950d3e5eee2353f4a58932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475179ebb2b5aed53e58fb2843545d53933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a554d5860fb70530c51a127ddcd8b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f81161f73897cae7dc6f26b042d0b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15756de31f1d8c02f91a53863609d053936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90752d047ee290776e9e1616525609ba937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd42c191a7aacf1bda5ca7ae7bbfe7938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54dcd7f75f18bb69967306a557e5d7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6eb2d01055d8d5696864e07ea9b04940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781793e83da9317ca581eb22664d751941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7360aa6dce6d66ec9f25744baecb35f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5466236e24e0f07bde53980dea36a1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45399f6e8eae776467436a2b176cf2944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481aad2f2addf79fed174d7c3ca0631e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fffc016e7a827b94cabe822531b65d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029bdad312ab86e3214b27a09d56f8a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fef180744bc4e67138c9c3a606529948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0ce8c77ff56d6ac1aa63c555ccaee949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001eeda2ab59e8c5b4c2ffccd664732950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34ff56b088d0aeefecf70cef823d11951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8fdde1107aefd9e08e23bd80099d5952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9dacb89473ee42898038b12f82691b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69803ae4b74ca8b692af4c5d28ae82954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14763fb84744117241d6d668be68e1955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030465e4c8df3113d5720fb943c9c943956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70af321b66f57528130faa7ed28eea1957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35163333987e45b2f72e2e29a465e81958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c3ffbc8974d0026a629978114b5f7959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715ec5f8b335f5351ae89b8033734c9960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbae238c9d37dcfe8709e2f9491176961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3405a12d9a8bfaff45b9a779224db4962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12772f19b6976223b501ec664751736c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f123d5a343802a3a73e02dcd0bc14964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f7c3dd74aeff40b659f4408a45c2a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bb6323b724f2ca6a7cb4713ae7e26966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045502ddf6ea6d160681e2ad74f62bb967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535dfaaeb401062893e10ad6c56b035968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169f749befebf046e4e28d6cbb98475969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b243333af9920c9dd0fdebc8c4e90970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf83405c6528a11ea2e66770f52f97971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423904585496ea39211a680c3b647096972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1a723d7e806a19ca940791a572041973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31977166e4e0f3d2c75c838cbddde158974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d17bdb41650c4cc5230fc808a29c8975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd080124a68d8ff9b797583f85bea2a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1df3446bd725783b8c04f2973ac86977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137aaf9f7b2e129a91a30ed32d8c8c91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47a9335df61de09f7d265771f951872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ba308926e43141705e11dea71b13c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2a3684697f2d872aac641789b37934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38c601cf4a97673330dc1683fc28f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c05c5af5937a00177a31ae18913626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2033da37608e68f6fe7d2907eb65f1f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6b9b13a05c65617bb375bdd2aa7798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8c84eef7109118759eefc7e0706109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da3b9d96eef9213645b421ad86f37810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f519b818a8267c17335a7e7bb8bcae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e859f24b9e4ba46bb2276b204c9bbdb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30c2ed6df603922d46a7b1fdbc1b0013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea5940aac0db90878406cf9d164af814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46807b43ae20b0016b1431afc58c8c0715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340e8717f501ddb5d8c21ac3c25081416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6dc7b0e84c1b186378d7a44a355bcf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02426c365f0dad42208a08d29da0f07018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f194e21a383ae41a7c152b8c677a27319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023514fd661478f91b6aae6ac0a30f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1261e9d176739fbfd5edc8ee1efcc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8eedbda47a323f69c35d9b67431fec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d009e4554407348b7208b43fcac13123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778e0199e50ea770ed19fdc61a8c04024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e76ddd5501f902c16bc47ea9a302225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9a36d8d8de5c790e967bdcdbdd1ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad45b9c36205c3e6ebcfa0dac31b1827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7d1d63df25fc45bcfbb0651d456b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ccf81fa7737322cbefb2dd16d288329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7438230a6c7b9e7e185ca5a622fcea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad19e765f6223d58f7a2eb08f5a9d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d669a3309da37d3345dd2b731d02f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c36d880dc7d4ac4c90be8c660ef0eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6de18384842aaed96d8e10c6d1573134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70c94996718cb40bb7d833b11fcabd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649101841ff46e2d5f4ee2cd12d800e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f219b3d5ad418367eb366d1728f1037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d221478ead24b234c5dc7a1cbbf5038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6398d1f813089181f33b9b7573e2139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4c8c128bc1f881c265c81fed0d2cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdcbbd2725e01aa6944ed59f7511ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db235b6c280b935e7e9d2bb824bb71642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd9f4f6f67ea8886599d1f89ca242243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999c2a4b160d9b96fde1392254ff3c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbab51fbc32b257ad27d22db010f4e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60001685021b63b42d11a80d83e0dc0546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fb49aa0e87ae80eef3dff65e1430247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e008a0fa1feb15f89ec46bd5fefd6448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b71afaa2121332dbc16c8f54a05f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638d884a6d4dd149f450bf9550ee18a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a89b9e1db191bb14473ee48b5a3e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aded1cd751aadab5ae17eef652709552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03f379acf9f78712db8790ad7b4f4f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee12fe8d7c7d218e159b6da1da1492654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb53fb98c7ab397269b30d5cd3e59455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b30f69452c07b9430162a08bef30956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce348cbfab9898572f072dfa792c263f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936fe75b2d1d4bf7803008a0ae5116358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277abfdba45dbdcedd92b7660353f9359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93302e917e76e3628b2549573648bb7260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f09c96d74df29d4637e05e281d3fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd64a4ce79a136338756530a3ae6ec562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae269a54a175668f3b1fddbd618f7b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c2af33c98e1f5dde4f9e646752ff964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdde6c753fb3c1b059585841893f1a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8f15a76622e7fb77d90ef000a36b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbad397b8f89fa9233ba7cb5e10b1467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b918d5379be7e77971ad767949729f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466bf9c2a5a9497454ca5a7e409759c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b40009eb39a8e00d82557360b18a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb0532d425cca73f7adcca3d34384b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1eea86b9da6baf156958db2e13fa472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41035d0efe607bd759d6ce36a9c7cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bae6a06a2d6ee2bd5bb4c382e006b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de11b7cbc0030b6bf7e0dbd0906a4d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d1e13c95e4a807b64516b570769fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70d0c13f5b1d883072b4bd59aeade777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81628a9c8c98e66e41c4c3631efb1d8678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015dbee5e38b04aa2046e97ed6c3d03979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764530afa1f640c15dbd4236a0834c6580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578389bab4c3e496dac35360d9ff5fe981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7cec0f8c094d8e4ab6f8499bb0ce082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b6cf1101434bd8a6e8336ae53325883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cf6568ad40a08a3e844c86b9f607b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5f00576c46aa7f07096ca8779917285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317c9c7e12263395b9b26356ea004a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45cb777affb82c8fc7441edce77ead87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1a2a09e1473fe6a47de2edd55b33588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36768c033d1c70dd177c35d16d35d01d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25714f05edf595e69803e6e1ce3bc5f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce109f1831da92202bcd675450890291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd28a559c965bdb54ac6909db46ba2992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cc823e2eef1d727a099921ba2e93193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d3213dd709e0227c85d91e0c487f494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b339e5e06a0ca85c5a9bcc028c0ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022157fdeca776f8da83fd979ea2282396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00a01fe007ac1c41f985f7d9814fd497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171cf1249ad3bff5c367fcd26b6cd7498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b312d0bd2f407346c9ddbe220f8ede999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb88effe4a207b2ed7f60d1a8cdcb8d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463d6885a97f6150cdf7259021e0b05101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa88001a1af9a46c8d7e9c1b5feb5c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df1aa23da50608175756ab439795c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e57f4a6c1927d4c98001cf7569c4c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725f02378c18be8149829cbe108f4f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303ebc41d5461639c4c1cb9f0567d31106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3149ec44a0d0cfd389e854e6b5a135d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559873039537f215fb6f7e334e82c6a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640cd5962ad3b85a1c0ee23ae4e0d1f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa8628a243571dafac6e50827524ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514df70f64d24352fcd3d6ab2c8e821111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be88ffd2ecd24467dedc64cbf5baa2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc004612259a86ff668c7fe472f0e47113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181819f792569df8e0afbbac0dc2e764114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b85338c3e3253adf3353445d41d20d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5536333bc903a4da46932b61139aea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476dd0c6717f4ea32f7cc83d0c6bd01117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda627f72149cf7bb9c92816d91f82dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77e0d1db3eba7e1889da86ce9e2629119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286db4610bd2f0a549449be91ecf532120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5acdbd36740bb4e169faaca9df55e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186f92c9a699c2708a0dd129a8d794b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d1fb25bec421bb01056b041062b81123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a338e56e5d8beceac731506bf458ec1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354c7f65b6f3da0292e1320539323c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf72caf1ea222a2eb8f18a2d782dca4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95629f4ccb560254b0403c98ff03f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c73a81f594695e244466e3a4358d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82525f03bd9fc0bf1b53ea3ac65694129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d071ed8df26f5fc7a81302b17a9087130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b089ef203b54f765bca6e6d10056f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bd66a7b075514ab9cf2b891de042f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281322bba01b6b824dc8b7f6b4b39c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8599c7b090446e0ab960c217c7b8a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67024393fa3444fae1385f4bc108096e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb392b991f32f7488cdb46e955760f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f600a943bc5c0856616e537603ef5c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e2298640e15e64e7812b7f6b25cb1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fccd4dd295f51bb66783e7842a720139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead643c937ec16be41a4be2d4bb19fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ad427da135b58059579fb0ecd74b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da4513fc219de5f568826ca251f4c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4e46d675d2a6f115b305520272c1f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acc6b42c22a0c3c6b0ebc80606b165144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213969a02971d56736c2b91b1d27415145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964263f7ddbfcd75d93e6e49cdfa541146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9676d82f62d669e8397b97aa75d33f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053546181907d881b6f9427ffbec209148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f5c0ea38d12ffb73e93f2219d1e9b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec98ca56a4987271aa399838eec5d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ab5433ecb1a88a9921acb633e9e83151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ed8fc63e8eaab29a6e28c16bbf575152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a949d21f68be4657df543c451c4ccb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62da3a415e48d13152244344aa60f8f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3de331a3921b016e032e166c72ecee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9dabd3326ceb28adcdd370b4907fdc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b63a292389fb22a65734531b3ebfb6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa22556b0e33a488469d46027a4ef2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548fba4553186f871b63d5ca2800108159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e3df4accd173ab1772eca2394fddc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b4f8cfd5659bb1d3188d7f9d8a3a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2128385d8d46edcce2e7c71560ef9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffa688f370110140ce1965ed09ecf5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0655655696b28b63c9c6021f91659164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc652a7df7fc2ebedb3230e1322fca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcc6be0f80670626f9b5111f57e4ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e83c41c31efd4cc90ee0aae4c542e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265c5bd23c68342c49541e0d183e3cc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1e53247547b2474aee66df8d43b38169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2578f5691fde2c3256d97133b0e3bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15018306f0f133b49f8c10365704a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bf922d3e7f5c0731e6bf1e284fcd5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c6718b45b4b770e1ebbe6b263cd3e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d479782878ed95c556a990452daf3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d38adda857414b5dbc82b86ff6d9e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7e4ce825b2a39aae238c4b6adeafe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d38bd5a85571f0d8e13be005274b03177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571fd3d25dc80529d63d81844d41223178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa2de377edea8fe9067d6e5a558cd3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f15a786857d6af5f77e88b8feb3de1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371765ea471339b3322338610aa09b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d06d11b49e2314219f87b4a45ec38f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f13eb0d4242f841ed11720d5669e8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a1919560077341ff2e42d44f1be4f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078147c40d5a39f839a06703f480075185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a635424d2e7737bb9f12fc9d924ac6f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b37cf89627980193d29b6fea2625b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed64d1a2f6928120afbb40a21c67000188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760273a99c214f7ce6a9933267191813189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdb5d7bd81ceaa2a3509db0e4ca5e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f80fe348e2387a84cc88d2af6a92f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486890af84b8f0165b862d1e8ae4fa8a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263d1f3b39a47293df8692069d7500b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ff0cf5fd88c8711910eaeef0d2b90194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf387713fff352bda6e8d0759857c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe9b971b5d19cbeddb6a67d15e13ef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293502e556bbaca4cfbac397f787d872197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257e581067cf4a643066bddf700b23f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834809646c17b9c3209cf3a0e9d40321199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306d0a4123c1b04d5ccf32e74a3a1aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf877715550bccbeca9cd50f45d20b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a29da2dec6cd3f267e69f5fc81ed7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5e27ecaeb11d7a6cccd3ce92fbdff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5940c73d43eeaaa44ff5553f22fee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992b3e3c91eee4c80a0dcafdfc683f1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5136ac1cb029a4e46a0a5012301b07206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724a800487019a137df6e8fa89aa9a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb611d02f86f5320e0b2b3261c2d930208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1322189a0cd6456b6950a2cabe3a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fe1287bb443ae7b06e8f11a698cf3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae16c8acea6b1b92222f9ec6b157bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba425c74fbb8508986ff3c54e0cc68212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f3a88aa27e17aa50b8bb498b3dc3e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf059a232b7250703430d3e35d85656214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e555c98fb3a00f3c8286087ee8f54215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625de00abac2e053a02c924914e0843216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18a8ca47d55d17830577a390f226e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76b71def8ce557d1a25a6e1bf60e34218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f6a249a8bfcd10b305e78ab469591219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b615c7957d16d0d11979c38fe0594e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6269c9330652fd90a42431d8c0ea4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488f8ddae469f38f18175d718af4121222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b93c5b75b423331bcc5cdfc2de6984223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcebc83600e3dc4d1e933993f1c21f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fcb95f1436bedb5d5401bbd14dd94225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ae719a1aad3ffa0985d4fa611326c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091818398b208f8a006167ec0ca223dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512087bb2a6b62118fc43cd3520bd286228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5df6c0ea3937e7aed31d2931ac471229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00603291439c7551fe257b4b8c0640230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f1f086fe49937989b5ba9941897cb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d97e701f2b7aacd032e02d5d0b2be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59952f151404bcc4193cf52cff75fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd111f9a5d5c5a0fab71b59d9a94ff90234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965fc28e8f4efe9801d0dc715325d55235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192ed2bd342b07233e8ddac25f0395b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1f225f72548b25277ca67daac40f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa154e268ca2eb7911c7473c3968725238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea881c5a12bdc9d06579ed4116997b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05de917af0be3e8b699cf515ec1bfa1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787f2af9ff182e9b1b1806ce5782efe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdde27937ad61896b320f2ee37ca195242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47f2182316ab01f2784fe4ee337e48243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb910afdc7b61d177f3b2264ae62cf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58695a50a33fba329053d92529074787245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b8570de37d52090d8444206f48ae8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7caf7981e446618f27df7a9c21adce9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2c6657301ddebe68bf53e18b30f97248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1c767194a541bf69a7b6ad60b088b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fc48c9ed725ab2c0ef63a65f988b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773334cab0f42f7514616b00d1f80b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4bf6e67677000a54809e4e3f296ee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44100f5fdf9cff11572b866ab5e9149c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e91395b8c3874d14ad4a333bce7b14254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb10eb719055839c41382fc4becfeae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbf58741113742626ff6f5749decab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1859483fe5e14599b9a9093f388edb6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b795173b74307092c7d1b890b4e8d3a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520dd5bd52430effe12523e7bb29189259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a8672d4643e2b252d763e809df05c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bd4713b298ff05d5c9d24400e8558261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac94cef667b16f10c14fd487141badf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c5b77cb03dc8f72acbe9f0d89abdd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ca23fd8e26277ed324c37f65f800d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be2c9739eb51ee1a59463420b762b9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305e7d459ed45630bc824dfbe02332f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fd6ccf3f3408e6a7a5ecd21d1e230267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdf8f2628167b2d2588bc877ee3641268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609468ad06f0c9938a40e6a3c5fa650b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcca29e3044b90ffe4cd35b534a843270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1256aa20eeeeb5c00535fa85a086c7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0c43de0ad091efedb1657bbd3ecbb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1c1e53c50adef5556693aa8ac3b11273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4aaabbb560c66e6fc672b6fb97e3da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30c4b2bceb4f051a3e0949fbbd6fe1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13297d402a701c85bd889ca757641336276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b94ca2610230ffe405d39bde81d405277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfb0ab061a60e70237f2e53aa7d4b2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803dc5e7962cd730a9f9374a1a7e4b3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fb0707968700b4c3a5c688508900d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cae8731c7b8c210c95be739a215a0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634d962a5a3df93af963a824832e241282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcbb376d6f5ffe0448358b0d47f5b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56b571085844c47281ca07d6887f9a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff10c85eb5d5230f6b6562221f8bf9d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ebef76a6b6a675589d4fa6aa7bab9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020a5bc824b4bcef516f21d80a7a994287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e4988473dd7dd4ce5c260da5bb229288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2c6890abbe44786e8c05fbc6f0d2b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accebdca7eaa4b357068a944e12ca5a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cad3fc9a14293d55436dd6ec996307291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22a38b45d4be2d5ea80db61d100d3e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a3d0a143413970ccbca854fb7801d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5df0e096bde129f90b326524d77d9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057c2c372cb696d85e5473f0fe8f2df295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b687a537cb743badc26894c251a9056296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58857a707b78da049b288fdc8cdaa9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d8f794ed102986e7c89d414cc80e3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0094303cc1164283670dfd6aecc127b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae3dbe6f38d56a581a9cc20ac9d7a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053ca71217c94da6829e76af1423a3e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf610bbdebef4ca3e9d319b337f6e90302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e26894322e6c702027c1bb9735758303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c8a0c48aa6e0ed0467a85b285f2d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164088d7b3ed63101cf88b17f6ee7cda305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac58cec46c29bafd9af47a5df5702e6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb40b5dd62cd2b063cc1c2615cbcc5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1e8223536c85e1645bbe7d0848518308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b314c41aea01f58396c9d1c7cb598309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da584dbfc2a1b7b884c0b9a37c3b1a8a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f9948a8881fe947a34bfd11d0e3e1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faec39010dcd0b52148d0d387b8e24f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2301c94c22aade607ff23cd23fa5aa6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86ece1522e750da1ee9f4147f2f42b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0154309438b72f89774ce5bc5a5a8c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f76d6a6449f94c1e2040d321b3d042316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a972c0520fe04e24069196dcc511a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bfef0b88812d738e7bf15c15f7e82318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99d5e27c64b14152aad669f39b6a2e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0b257e6914e54b9d94880585d632d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625c72797afe93004fe0fc046c5b458321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f71b3b94b8b6daca57aba06cdeca5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b92e6335b13aa5e5356c1a8aaf024323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c0405a845fbb1db5326cdd1c42f57324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f791b686d4beec5d57e7fd2469413325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b689c094ded5c76eaebbf3ffc0cf93326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c122733b5d03eb72b1738121af46c2f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa34d98f133e5692451c60f4e47b39328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607662e96323c705dc06b478e9d8750329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7936d62c3d8ccc8e89e3ecbb2a293f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5e7e0530661c79d39782e2f4ef7dc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fc76d5986ce0ddf87429a1ca46477332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a1b4f6459e00350d8a572333d276c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd5ec4b201cff323eb12127ea4aca5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda02cf41545659f04969d041d984949335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a115e97af6e992bdf625586f35b00dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5031993b229c3cb8668dc9cb06968e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad7d73b35dd80f56010d404009d2e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e11caafad4cfdbae834334f91f94b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce046e567280f6ed7fb2f5c8b88635340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a186326f6ea6193d7d203da80719a45341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88f716ce5996dd44256551caefce9a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26817bc13724ded19cff61710e550d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04f73454769f3094373d172f5adc6d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506938091dc3dfd1a851c294d25a2d4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad1fad25fd2b0a65cfb53cf071960e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7376c27a7688721271723fa4e80b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e442f6c46de1d7705e34611c8d5b55348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0378f16b2894675eb67617fdef348d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27def9d1c7f6d0cd787e1b1e4ee1ce9e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e1307a6124aa2429a7707e2d507bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae299878068f0ecf2e55544c9cf1c9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0ea915021dc6c625b9228b4d4c161353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0e9b63d6fcab6c71366938854c5b6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa2ebe193d7075cde9e4298f3cb1e7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e198bfe119bc80cb0ca8bd8b2f283aa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac997780a3d9974df02a207578b6758c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ad9090e3c59ed1c969db6cd3ea422358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696a91dbf0493d042c05f30d624a2a2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0cd3a7f59fd35d5913a4458da17b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3ca1589af9647440f7562b46ea296361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fced33b1f92522f69e6e78fcaed02362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981a2eb2c2666769cbddec4d4b524cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9453993eade8a8e55ec00ecc36ff6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566802084b10fa4ef8441d6e7325e7ae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8b46940eb2a356591bf3dd13d56be366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d1724ad5aa1706e66748c469a99b8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7004079a4d13700208d3bc20a5eb931368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61137923788dcf894c2f63999970760b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4858b9c46d55a5b0e0fabe0a6a524370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e7e967562726b110f256080d8b068371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569dbd18dfdbe85dcec53bfd3789db5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a58fb6af916f5805ac07f8ee04aee1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09365bfe09afca998c235dc351eb4f7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf5af8534234c341004a2329fc4ae5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9089acddd44f75785e2732a5358574e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c70c9ef64ff8352b2b4d5b172ba715377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d29877daf62f0af362827a1e9ad3a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9f4d334bf5df8728b655fb3a56631379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb49695591afafcf88db8d7a25cae72380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34539ecbcfc221cd072b50626aae8c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049ed3a2e59dae0b917bd82115ebaa7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257102f1932fd257a67582ff74472bb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b3d8bd0c74e3219937ffd46402375384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e2ebf0feaf6dcb97c3c6c339b88ac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbce385a1aa8aeb6e3651409c9da262386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d496a4e296fc09c1b9c77ad205f411d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de590e5b99c3f6053176af5f8b9053388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff2287c44a7a93a6e6febdb8947951389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e8ba02a08589cd16d813eb31301a0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b60b1b1336636cda4e541ddd7e4867391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e433f90c0891db2592925b09b7f50db392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60611fca365364c404fc309c1834bf53393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1b6b07b2ab2c3d2d7c012e659f0dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56441db1ae7748d6f22d1e46ea257f6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad51638645b1dfab70ed27680ec0eb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c7e8dba547b29d201d5eb3a6c93db397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099ebd10c0488a15233147b6022ed29398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77cf46da3f2dd59fedd248c5f471a9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcb27f6569734583ab5967e411c951400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f076cbc9fc0b0224eff1002dadc40401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e8eb0db99f993538c38c3800bb10b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421dddecbd23a74e15f7355bddf247e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaba638e66723c126671d0e1898ea32404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bceaf85bfbd6c06495f92941f1e956405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd52cb217ff5df9619fe2b07bd0b2ef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a49c3ba9d9d2d6efd861d33eb847a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756ecbc408c32c8e0b298134f9ade7e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0ca12b3befcdebbc4d53bcb124df9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059328019ff52d24ea46fc7227ef443410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54c9686a905c0dad39c3796d5cc48f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de792abdc1263a12cb36346830b6b6e4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d68c22320a5cbc409e3716167d2811413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4f381474e0e273e1404590df94876414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f79f8e1e348b58d9c4dd11cda6dfab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d180d98932c74d2100003b3c55aacd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529277ff74721bcb6f4dc0cd55f6a18417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181041d7f2b5b9b1770575bb3cccc484418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd3bccf3d82bb1007f3f98c715dd63419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d084769ed330124bf7280892e94f4c0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b903a6666c5d45654591e33c24c9cf5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0fca6392882d3588e74e9ff862932422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6a1856cf2776470b76f33973c9437423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae15c799c4f3c6b1a4a3619b62098a1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c8fa41898d7546c6bef2a1588270a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534a2a5d7356b1e0061991457c027fc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bb0ae7009ef8a5713c6b2ee365669427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12239cafa6d5ae2e98289bfec9a59b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544400f52145839d06c1dc1b55ede23c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885cd7e586cddf8e9fd8fad4ca782e7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcc7eefcaf790fee5b286e5ae0b719431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c4de156c91ad86c28a21e606148ac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49be841be4552f8cc8ad944e6334cf8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5243ecdf19a1d1047db135a00e6f483434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045655383e7f21268a5d4108c1ff788435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6bc4190c89ade3f292ff6c798b82d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195b9f5b53ebc74a38a55c61bbae4cc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d158f1be6bf57e6f71fc810b042532a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde119232ea16c4b7819713950180097439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8f48f251f1607f687ba64bcfd0b65440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353276af598b594b14b4a8acd94da521441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aef6717c941160f2c8fdd319461563442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47418c1acdf8f3fc968cb5409554ad27443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1635aafb072883adae933bf72a2293e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b56be57a5605f0f5c1c1c5c3d7c545445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b95f96749f16b8c19ced735bee66c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607edf5dfaa8adccf53f17476ef1c92447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36711a836901c358ff23e658fcf24819448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce0b8740f97335ca823d1733e94d89449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484cd9f3f31eaf08811f8a01825b704450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1e562e6b81d1439344530a56aeb85451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf339ebb044950e6fe71837ecfda01452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aab00cc0c7cf54e867be0dbe126af2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46af36081ce280edbed3749a42eacb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca091629132d8d40e7bc0e1d0bc866455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bb6e425d32afb9d691fc2a9b08f25456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa756b29998fc3f8c5474a4b0a0d58f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01226f76966549c0860b713a5e1a6650458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508d3656185b34b21081c6a6eb6342a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567dddbb5ec0d2cfa18ad86ac28c403460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec858e752319da73dd66f3846d7dc762461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a0bf1efdf130ebeea124931938697462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b71a64ebdf0b15aa17def2ab6da43463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d6326e60a98bad97618a5ee84f226464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86340eae8b9e432d2aba57fc42a5d745465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e19b1ba692aa47998f6b62e603148466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35345be61ab1f37c3777f3a763583a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b11a508f16f98091b11627749c9e9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa6972cd7140c15711f13259d9a24d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe5db07ca81ccff0de5a9eaf0e4484470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab290418f8c7e03a20e76816f041fd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3f70a8f2df5163901684c000d0720472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984b2b5edf42365943c622254d6478c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c22eb739db2402c95a8fcd776a6ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496c25a753e0a14db8c67ea4ac9b8ce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb01bdcf16a05c44c6819d4409b03f9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcaaab7144b8e7e6333b909b3657286477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede23de099d748e295424387339f4e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080af091161feb88246935b4b7b667f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51be0545c2ceafc7317e5d86e644fc3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b522439cd44e4c23b6f90ec8ebe201f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29111308a2a8d8f09dec3151f2010fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe48af5598c3d7d6e215bfc181e1b8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48419b26116bed61d4dde640f89f6a55484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede76edd08470d0900e7ab3b8b7d589485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b704b4be3e554877d825cb2dc3038486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9ab9ea8f968f81319a5206cadfd73487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc5fbd43c29ec18b711a1796e3c4fe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515867e323f65f86411644c5f725b49489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f5458f100e2a07fe1662654cbfdd9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091659379d38c66b1696c46c51f7435491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59660e6e2d7401743f2c0ff4dea00a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7464e0557984a3e10491ba8602f1a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0370a1245c80a5a7e3ff58aae1b04494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e31349e5d6b800c664b56ce711101495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bd79458de580260cf210b7823f32d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7665bf67435f1f9715ad11944db331497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e904a083f3328eae21966ea03e4d364498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0560fc078754311c3cf0f979b0e1a90499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f301047059662198d777e213ba85e85500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d144da9b06459644b48715c440f138501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d664a5d0a201f782df4e32420a6b138502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e48407858e320064726cfb4e2472a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32d0e923179f88e31fb96385335d61504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230ab6dade9eededea61f43ab84547c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba6ef5c6b2b92e11fe03c6133a421f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30843868ffa20bed6bb40ff35745e7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439183c2de6151293ee708a18ccd42e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32506651b45d47f78a788754bc1a47e8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff28576225de4c85c1da44339f4b95d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb3a8e0db054b12ec7e32a03dedc89511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68486ef8bdb16a6b3fffbfb1cf4be9de512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101cd9b40b652e5b020e9530261bf9c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba357001c7ba0f9b2a9949a6d27246514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c355880bf4bc9748fdf2295607fa4e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2fa63096e562fd1dff4ecfb776c9d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56155684a570cc1f9730bb4b4a8338a4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29143f25915d10fbe36f68a38915d66518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7c437e43536077814d64a04a6e419519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2cf18962bafd65a8e675d2a7624b6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19420836c6937d6c28ff557d3e8f1cb9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6418551d94b5f9c37899ba524b36b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a6cb827b21881514c25e2a086d5fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab07cbd645b1a7a3c72023538ca761524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc0d5af44ab01e3ff9ab769edb1d86525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6192380da0e44a57b3204851d633b1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9ac1147889858844b14ba9108a3ed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37364c861ab3cacf3030c116107a3ee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93678ca6e71ca01b7da214e9e398b79529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a1db56b109491d5cf33cfecbf4f8a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213f593911ff610678a5721296fbb2d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723d97a9ba82c83fd90d5dcb491e584532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfcc7038a8d42d4765a5219a15e948533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e41678f42ef05a1aad8db545cbd25534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7eeca14cedb6f8157c45e55e881608535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cdd9040b622c6617b47793726b2f6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e49f9ea0b0e51489e0fd446750f2bb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9af838f44f3b30157078abeb70eb09538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d063f44906c3fc2e9a73dcb81195e4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e172303917af85e68d5e8af2a37df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3544e12082fa124c5dc75289b2f32541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee7efea007f87acbaa2ecc5be60b4f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf5eaa2c5264927bef8a5cb8fce449543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108dc16352b0a045b471f4c3fd354005544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15ccd19edaa824c63c901ba0cb8ca4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a318e0bfa85b526ac213eaf6547d0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d98e3287a7a7674ea81d0e5bcd84d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40606dc089df204a25b59cab6134d8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066a14bf983fc8c04a716805032a031549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4387cee35b12d581882e69b4b39d3b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca457bef2afee5179bad47c8808d53551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527dbb8e0c2c314d31285d6204a631b6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb89e2ca6fdc95dc841373a4a7804ac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c225a66588323da2f4edf911491dc3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1610675348196e57682c88b87a070f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d5d39baee675a92a43918418271f1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d87ea7fb035b13a3f1d2263f39f9f5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca717f125c514a8917a263c532c9c8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9704b967a3a78fc53e0e416ded1ee559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ec8560ee3f49a84cced1e6e4087f7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c35c430bb77e3b7e339946c69f900b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef488bc0a614847f532e018cb686da562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d2bd03667752f0963bac4ca60529c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80325437a6549a0088145190cb7a96a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860644d15bd1aa35f57300c900c14f04565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed38a208868839698433afb5ca8a778566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faea7301c356b239d8f400bed8b8b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab54f8b6e41043d1f527db942e94e2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722aac56a7f5e428aed44b7580de0b4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6228908b584f46b5e369df60beb45d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf388c30075aa375e6ac373497513c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70e9c2241664a4bb93a68d7ece2c2f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448b57cb59d85abe8b723f0ec3476e0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08b4a14ae15138fa556624747320da574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9c25ccc9b89322d0c038478e312a7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2745b52a85abe61922e9e77608d91d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880c2f54b39a16c2eac01584db895e2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b9e1e5aee6a5570393be6dade4902578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98facca5197ae1eb4499fe2f778fab1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6051cc2c0d81c6f9d3f9bce79e2f7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fc72eda6e916dae737af694ff328f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d399db2f4f4233e2eb7eab744d6ff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f3980b2da25660b36f2007ed1bf1e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac869802d7548066e9f58f92db5a4b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b106f2134a7c8e3f626d780566c55c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da7a13af1cda2b30598e39ea38dd53586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62185b30b17cc960919769f474d5d0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877165c63db15f0acc0a4253783e34c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc5a15c8edc2977c4f03a8883d2713589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb228edfc1cde86466ed460c73b0abc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441251886635e68a7e862cb4d21375cc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55072033fa6eb5fdd798acf41c7d2fb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330659025640948a7b581c6d219ec92593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c43ed5691b8e907cd371bc6cb82ae5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be043e54e022bce6979189a0e76836de595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170908733030e663323b6333dedce4e3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c05ee3a73c82a1287fa9f99e138f9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f213f44092fb0d4952a54ea898b40598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26771544a77181cceb7a0d5cd7de58599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747540e18b555c5e0675edc2e4ecdb17600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790d39335c49654a96392898318d54e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1415c262797c7fd1a330f6166de60602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe6680d071f89bad33700d1a22664f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff554f4761b8c0ade23aa8b7a8e103604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd6bc6c7caffab3ed0c82d5b2b18cb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7112f54a8a7ce817a870824c11a63e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a573c42461f96d749565b31f8cc224607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ac787f901f9b8796653cdfb1fc4a2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b61c9fc40b7fd7e854f1366fd4ddcb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a4bffd244c87a7b558531683f681f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2462f0231f9aecc1d19610a23e49f9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eea9b128131154927529bfa1d6de60612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2673ec8296c30aa3bd46f79be3e1151613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd70ef339380cc254de97c2a81b25af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5130db13aaa2b63d6092a10cbe476c9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6daf646457e40d45e940e069b3c02616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334a5e74b35d4dc3f0b99e2ef0cce7f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba93ad037a2e80dfb7b34e9cff1225618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fde2b2be7428b3be0b93a5d2d7454619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172845a0f9a593a41fe9ef387d4f197620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a01663d1ee71b340d3778c9c32aa6d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf366baf9cdd9d71b552b261436a6be622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a424967dc3503eebd8077180ef1e97623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ba866ede58a2fca01a516eb636058624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59526f10a10a6cdfa54b7b926023e6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c57ee57fd24f4552b15669ea45bd8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbedfe1c3f7ee4e7002c2939ce363a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163cd99e5a671c767dc8944baf6c2e6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de77eb6b6dc3d97e5389bf2cd88f9ec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc72c1e818399a592e59e2e4a52384c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335f715b4649f91a50ced0eb76aa0b6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7b97b11d0c0b6a5ce3122eb5c3dc5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbaa8dc0f5f5be00a8a9ff672ee5f2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0416e72ff79d8aea27cc41c72f76da5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf56b708e600ac5f77110357973830f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f1dd0a26fc330af2847d72f92b6ac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df934b371f7d055632cdd5b847c5a3d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc2826f8777e8915ef3d5a3e9633b0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a8bb3b61d6f5b1eca1f9da7981792639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2466923dc99a5db674ce08db6f90b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbeb6dfbf0ab868027cd7a3baa49f1b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3cf7dbc2ab0bb7eec6286ad2fea69642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4b7b04402178c331705425d03013e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781f81774c232cb96c24ea7cbf2054e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd92b699a6af3e2a6f7644b2908ac53645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b036516ca595b30a3d90237c16eae12646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23916e407a30967f9eebdffee47448a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430336f77f76a9d15306040a51a23106648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc19be11d0a9d38cd8a636525f92435649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3882ee25d2d576f2719669aa928cd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b159b4becc3f491ecbcdc7a50865c8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46c25d785d691cfd38ccfe6842dcb5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dea9c7c7f308dcef778a87ce3fe7b6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68de561cfd47eead975b5d83aa6ff8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0f4f15b452759c7fee6b5cedfb345655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f3f6e1698a2443799031e6e01c57e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663f72fba0ab8cd3414d5b4b3970f65657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f89f0b62a952a102d3a0083018782658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff1b2bbc36c5c58fd5541be5cc175a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b173074fbd9e8afdfcb857cd48c9986660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ad80af85c4beb0eadd2eaa2fb035c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba922aaab46a9b623ae6577981b250e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38988318f9e1921b2bb8e7dd63c275d5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e41d78a6d694ffe5cefd2f419de42664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1250531a5b24c8b8f5e5e6cb1a633665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bb36d0e559e9c0101db96ccfeb804666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498d27dfe7881bed00291b8e4a07bc2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241e4e420f580c0e0f220a72df0f6c0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d29d23ed52dcb4c1943a58f007b1a9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5548d1b1bc3ddc6642e8d3719d67c6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55260ab3e311de6e7dfded33c2269d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdd8fe61a797cad69f1085595337fd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2b1b5f6612f614028f5a16f6e78ae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7182c51590f0f0e8b8773a5a9b3f00e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686ca99a000bb492da5406226e6e3dc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73e7fafe97b2bc039368c63fbb4c10676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc2296cdbeedbdf6739c5ebb57fcf3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f4a3392a65908f99baf57dc07e33f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eec125f94a788fb62b589c179e3398679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a1e99ca48c4c0023cac6f3da29301680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03b4e1b506895c1f5dd3a8c8eebade681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f5a1e72cb00dc94b8e85e9205f4b3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea94b955babef65337b7b9c0c48ffb1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38087718be24b858988c48c994d9d58684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0af976ea1e6a2752dcfe8950503873685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31356b8cd9473b02059fd4b195630d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8f7a264c8c5fa16cba5f4ec51128c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe508a8d98acc56cdc6858223f9c7ac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f6a5a1901aed17251f804e4f71e76689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d550a625381cdc306009347d620da690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764d1af03bedb05fa60ab1bd3d435d1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba573c09bb67e0ad6d58aa84a55f65692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85499d2c93605b33941858b036586ca9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e942370111da3fb6e26beeb48b28b8c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22eefe58d3190a8d2d6dc576d6f566695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c8864012df21b2b251696bb99d872696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc10063636e10c002c97071b6271ea0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e0e97eae227c902ee00970c072d67698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696cf1748bccd654e3074cc159b4446699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88ed7b27d2978026ddb88bd0a7bc20700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ae18dca79d3f552c1faf31578b732701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4aa7ed99fcb092ff38f3759811de4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a71c451934a6f51bc1028e940cddd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e849a5b394e2a7c11e7a15cf3485a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113776388a7190c66d6a504ed7de04a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7b5ad5994e7ff47c443ce5186b20a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b620b5f0edcccda72bd487ad2df93a6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596f5f6118c86611bdf460370422653708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43f3fed17a4c1598741c95aca4e005709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d183b9967447e4ee821135902779a31710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5b8fa355deb9611b3a4303ea94d4d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34a34382624bea13c14cae1c69106c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab702e73633f193bd1239aeed2bdf7d0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49bb6c27254e08a2857bbd7238f315714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1796dd61026c35c7319a4cf76a9c5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139688c3b22733c8c81be760d82162e2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1ec7fa10fa05121bd30d9ba7e489f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1873a7c2099737fcabd74897f1954718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d04144c65ffa5b252f432a30e31a4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e49ebad09bdd8bfecc35f0cb79ad75720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdc7afb07378ac042a18299250ea48721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c48e34729d06b95c6b01dc02df409f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9706850d93d03ccc1d5599b014a1ae9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bd05c536e7f11406a7b5c9e3301cc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edb0650c1ba2609ea9ccd952f149fd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9b293787cd054858771f122e88e39726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6594fc511c100fa89127d7d2ee8274727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2f83460b081208ae200067cfc4dd2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad6926129229c6c39393e40db30a58729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a568eefd248863a2d6538f17df3e2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80af7a30e40f7d77c805e43ff7468f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448dee85aa613b24cae7f69bd6baff9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528feb73c51906d79cc32c4877a5b454733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475372cb72fb3735a5cd17e46009b707734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e71d07ab9a70a33cc29757ffab512735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d72647e174790294dc4f6bce52008736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff91c51453ee5c70da480455f4e6036737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10758eaf751d37ed5d80bfd3068c631b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6598804e69343043f4769114666843739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab2fad668225334f8ff2d0f9096979740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97d47dddc9fe2ebb60fe7350552766741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0fdc89a989b2fae5f6e3f7a10da13742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74507d82272b192b06d1a4b5501e85eb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1e9db0cdffd02e4073d1b928fad1c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fe3db06db9ed796f8c34f837daeec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe39d0cbd76a1fad9e58c49700701d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc2d7e7b7578344afbdabefb111b6f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0048e41f36b75dcd888666f2dfa175d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c28f87ae3d0727469a7892304c9d3f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855f55f1818c2c26c90176664e7342d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4788fec69d099878a7c0822805e627f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a541cf2a2a81c0893ae0c487f38c4fd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc446703f2bbdb05669a027363a08b6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91837c2e15ce9c0b72b4f6adde186d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81075768025d8b3ae25bb4f5eb7948bf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df4857cf5a0c60eaf7a9ce1b3fc63a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd89e7305bf85c3b02bd42f1da85f3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e9e332f93d78587c662e759604ee9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd544ebfdd79bd6872902f480fff13d9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b29aa11a7cafa5684a475e1167c1f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16701b10c91f1884e9aac799933598e9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23a4fee2d76865393cc55e183e8698762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5827207feb9d65d3313deebc661204763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc64166496d5c78dd308a5d3564a963764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64793d5566d60334f89d91b179599d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330e5c187debed564f1c8b64413c1f6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cdb7795c166afdda52b4976bccd44767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173c4e1fbbd356ab29958ac96edfb52768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9797cc82e1c29c28437efde67e42a61769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2ab882041aef05227b3346f8bf7a0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc75adceec2e76459f75e62ffa0e4b2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb6bd19cced8f99683a32788d68f50772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e3013c1c125e1205b3936ba32ece5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1bbfec9cbb21c42954eba4b4e2c09774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e67284fa5ca1c390ddcd6c5d72f49775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18e1adaee96e373e98032ef27f3943776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542001e049e2a78e7dd3e2b3b0ad254777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877173239871dd38522a10cda4dd801778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291e1acb4cfbd1ea40bf864439ac313779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a18690dd9ddd65bb4fbf3730aa598780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca13eef06743774be638f24db906158781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed98943c57616b8c7823cb666cbb490782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003a3ecaa0f10ceb8965cca7a3fe320783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10405484e0973ccde6f47962b8c3aa784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c83acda6dcd8d62779841431b2844785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fc88492f16d593d857aae672abca0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50111c61c4b866b2ea9c45157fc7f34e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d47aeda0b672660ba739f8e30d059788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c9e9d1d77c01d6ac467b40b33ded6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4462e70ef3ae4d262cbbb7dff79e48790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5377976301f4731bc5919306c0762ae791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01d8bcacf54363625325a50dba4e5a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3d8ea0295edafafb9e5d65cbce704793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b69c5d76150e2737ce48ac4da9876794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0a9eb439e082d84710b187ea54faf795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bc2cc54f21b0ca1d9f0feeaccc99c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e2fdc2475024e7e1f100f8c2af549797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b2376bdae31e7bd9eff9513d6d53d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b8ee8784a8452acabb3fcbdb33bc0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614330dd5ae058fc84cfb623d2cef224800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b578648ba0bdbed3b4800f2fa572c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42f2124d4bd46586b367f8288b1bcf802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f19a27b41e16b807d34a1e8949806e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f06125eea85c89e77c6120c1da8b1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1805e9c16815b15c31b8263bf57279805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d41415782c8657a47bf5d7ac475a1f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a49febd4956012eaf89bfa1f954a56807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cde60df5689038448a43e149921a85808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e89d58acdda08bc6a372b0feb1902809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589953b5753a035b259beb4111ac1242810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741ad76428a907696a0bf420b6f4513811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55636d161afc20ac2bf48ace71ad23e6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce8265f6b10f0ba60d5010af05d831813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074480c5fa533e5d60dc045902d60780814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37be8f3b92585fa2ed15aaabde68d0f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdcc33459e03dd0d948f2303236adf816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a5e2d591425b7821648615de59a00817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf93d2429eb98178aa0006fadeb85b2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664d9347ad798ca17fbcf4887a1619f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae46f80277a5597a3bb283bc14ce911820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c52bb9c40a5754245b659da66f546821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf033afff06e0f2269fbe0bb3e06e07822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d2ffe0480589a8792048456f43d06823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45398d2a1d6bbb699884ec982a12297824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e57d82a2665640abbcaa1541214623825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df734ca1bf7b2eb4ff2c6bc60b62f06826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948e4eecdb4b0c92fc8d6427f85c3fb827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ed14771186d15a1b562952e844744828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a7247035b689c9392ed57ee7f31e1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e8da831e8da8e73d436209213d082830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df7142520df43f03a0a1b306e0058f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09ec148f73422b8df5adc24d340efe832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9492a643a10b990b461cd290ad03b66833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9b712acf15b7e7389b3078fc9d163834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960d709ea09d659603ecb15fea0cf48835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d47c79ca2bd35d21a5c7a9c9f9b58836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdaf492a2d3095a8e921fa4d407a1dd837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f1e0f1440d861550ac8dbde17b71d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a9dc04872b29e14a1edd5c2993287839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053af5eecc17b0ddd5f31d16afbd7e1840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b3502a9da586913ebcd92d0009ccc841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68803d612ad8be276b96b5e30614287d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248434b0c77829ee8b26e972ca020e1843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1a3deab4cdb5e937a92dd3ef68fae844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538ea2a54f457a4097694e8e2d49dce845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebf4a304f7748e3f1bc8f4a8f8c963846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8336f8b7255416dc2c1211b397deb847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33779fbbf45692bc767f176213b46672848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd067b57dcd8e45344138c2d0146bb2849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb48242b81c6e43e2ecb6148eeb26d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c85761aeca03d5933321199fde6815851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfe03725efce34ffb834b3e815ed05852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2923456d5d12ff000782e04cde2ce1853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca92b464a8eb3e7b957bc8d3a3d0c4854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f4b697bab26ffb8b9cd3a0e0c6fdb855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec6b6a52563f65469e00956e63d821856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb249405171d851d1c6c2f3bcb981965857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240f05e7f5b64c6de5eb69e7f2ceb1a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728187dbcab61e514f42f3502a57acb859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f7c4aba48c3b59911b3b3906fd9d9860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854955f2161ae2091e1974324b22a479861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452739cb66521626da60c1c05aca2798862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348b0c851d4bfc98d3dc986919af8c7863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cf6e353103ece73a29759a90cf6b5864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb550f1393062326eb4a3c72a948693865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbbcfc67e47f48f605718a41eca2aa866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67fb064e8652945cb31653b0fc665d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefef26045845c557abb8599f7dccb9c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a906e7c06f0a037dd34f49314abc8869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde70785bbf97987eec641ff431a3b92870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7aa975f03ec941cef53c0952ec0cf5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86977c1f2c9a6c1c871a912656b433b3872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2810edfe4ff91b9db01da610fe317e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39076d511e9d243d7f37a45186530c8f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466dea4573e991982850ceb71590834875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ca582629fc840b86615d8a377b954876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade46291064a0f2f26b520ca5a26021e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210b22fecacf780eea0a77ddb45d0f5878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318128890d8e18afa71e56bd7d6a92b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca022ca32f6ef694a7fe17b8659089880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440c4e2dd07cbd62f9503635853abb6881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca82ad3f8140db5c7b7afd7bc8889d6882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a5ae9225e8857ecbb38a12ddbb292883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503a8e78a898b128821df20fed4b356884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134909206273ba24d095b9a3e80e2d1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fa015d22687bf71c8e0fb32bdcf2a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b2a3df2101f107383e6fa3464ba9a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2adc7098a99924a03294729920773888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec208232722b432906743f6c740d8eb889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ab7ef1da9cfc52e320f549accd3b9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecbb3a6983ea04bb6e163296c2653d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271731506d0d69aa76b3e95d96bc6d7892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ca7d434d3f0aa141b73c59bf7f05b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02807606829cf49bf6c8d85cee96378894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31a7d374d650053ce91776f84a9b31895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ba3c6b53c8172f536f097f9113b1d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299482d18d2a9a42784fe6bbafce5de897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd465b771df976425790423fc896c7a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2417b4b30534c3a41eaab77df74627899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a78ba64de48b9636ff3688983d688b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f188044bf054dbaa6a955cf8edfbb901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82eba3baff16e7bf5a4297d03fe71f4902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379db7ec5cfdd58151df445bf22a4ae903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbab3c6867e87552e994adfe6582cc9904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1bb040d9fbd5690b1670f1a241001905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b3e347fde18c74566d57ae63c13fa906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ceec82538c69b6c6d8f098b9798759907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f3862bd99c8b81ccb1f20d04b2c63908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79131d22d590bb5199de9f3e6416c7909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2bad8653b0a7014a8f3a14277e748910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52b95e67a29c4c3f9ac218585f7abe911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c9ce193a313cbdd841bca86048ff8912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6113e9fa7b82302a97adcfe069ff99913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84ce00e3cfe2aa69fea654dbe268a2914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e96c9929e856ec31cbd8e8f3ccf478915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacea2a039d9895dec33625c2ec14f5916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf066072928bdf43f1d3db8487b6f31917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5df3a998d083171cff4fe8e0881b8d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7419342206a04cce1fbd95bf9a2534f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb8b6b3af84eab2b3096976c47be36920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff6efa269afa23e44672d62c7d607b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35eb366edb8b312bbd485f4b9acfec922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf28208069e70bf142fcfb2396907c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5857364c18282a73b1dab45a702fd924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692540c718c330e4d927756e9c9c366a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5f9e11736c06d633affd384aee4ab926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c3f8dcf1b970d78a4a51c1a81c243927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73949919e3cdacf6589157d9188a9b2928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3537c27117459e57b4be1e068e9a4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5c0d2ecab8e398e7ed7f5e7f2b304930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6014899ea7d52c38d4ff96943140b09931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b87001426543fb11cb73d217ac90c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188a7f0726e3e5c63e4d16935e0ecc1933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24815de6d06c26eb82084e769aedab9934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab81bf27f78b54fd826273d777d9b5935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5f3d73b263124f5182d75b2719318936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a24e86bcc6fdd52bef0e98f14f091937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05f1ebca0720f58b4eeecd85892d03938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55af923dcd9cb2814c6e7338335a6fc939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b541a2c1bb54d51deaf5493d64463a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845117b8c5cddccbf94979614e06f97941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ec11b9df92ed39dfeb4e3d508ef73942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410577893b62bbae2b21d22352f16349943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6e09735fd2f8b15d6257fa36d37f3944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded609f279a7696d6cd5bf36b7f9d9a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613eb313c641caa0edcf27e16688c5bb946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe3ebc9cf2990db259cb76ef106359947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82053994b1208fc6da9255757ce9e9c7948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da68c9f2c1dfae859783700c2730f5c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c7a8698dc5a81ad68e62abd722f99950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba07251ca76ea06ea18b3f67125419951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad2783f44101c0ba9136e2eb3ac697952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff47a9e0ba28b1449f2e175a4daeed953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2e33c77e5f0b1c7e7c751e02e661c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbde1c30e2757c3cfc43fb207f322d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe60cc59db7556f205f09781be11235956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce79486ab8cc34dd0eb6d6160dc19a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047f2ab05d24324ea753a714798f11e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad9f0f55cec9079b1efa7f85369437959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d154027fb4f378d547d45ea95c8150960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d810d9181fa7169219a32c28a47e24961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0bbdf6530b1e2d5842b0b3d625f72962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f806a8ce02bb3dd61ebcf56cf90f4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab7bb99fc8f23de73567d112ee423c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5108ab0fa4c6d6d226024a149ba967e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b0719d2a60252335db06aeff05651966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878eb93198e35d2c2acf8d3aeeba7632967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4ebf7604aa611f16df243a5382bfb968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91807919dd80cfbf22b8d6d4c1beb384969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4284a7189639c6ff4495340159da38970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487124100b6191b13cfc9ee1dcc1c80971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c74bc1fe5ad1713674646d4cc8e192972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333c325bb43f0b646bd617884ea097b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59a1e2f087dd2d4652145191ffb5d5974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac2a42789628c7a82accc4b2e654ab975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea80d49961c486a9daccf1c5c57adb6976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bdf4beea66d07779344c4e7412ccc977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>