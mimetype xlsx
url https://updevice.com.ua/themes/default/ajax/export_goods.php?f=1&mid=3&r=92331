--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426aed820d8b6b3131acaf9e7a596c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e64f22453e09502d7ff012e1b298802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22fa4531aa5a7c833cbd29606ad66e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae13409fda1179116229be18cd0b73e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574668fe2d273e3669bbe5c493dc4a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab723ded24d87de80908765c06330c646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d564721399ec9d68ab010962cd00427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea49ccf8fd4fae02d186fa033e99a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8008d90b879b0c874a21acace594e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d67618699375ba7d31635c843c1e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4c3b7aa38295d3b7bd05f81a2357c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee6f458304d465559cd95016c5b17312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ea68b574f256e9534e894b7e487aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fbcd1984f8bcec52e037e780be97014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25854b552b2394c2a0ad112eedf58b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1108f1edf307be90418495a9610c34e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca468f54470bbee92d935cadabeb6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfe78cf5a1319d638b96b635b8bc2518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e5b714d1a7fae9e3e46c278e2303319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb0f18ba54a88434fd1cd7a6242e9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce322c011f56fb9cb75b11570139ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b580eff7d8d4b3b6627061d308959e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308ab55ca89c024d06f924151b7cefc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61b6573129af6e6eb2f9eac5d9c28024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112800d01ba80908d9c773c21272643925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efe04f1f3d03c71d750b172a1a917426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3c737c13933daccc6bdb9bae6626327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa4b9390a1b4a2e94335c963012a8d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87bf93a03966bfad5119072fa8bd0629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd793566139fba723cff5c9d35b7fdbc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf529c46af17ff3b1d60782169ff9f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26183fe4bb50ca3d3381504f11ef672532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb262dd4c00619ea94d347883ed6a2533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea49d58aa86e706a3fc31c3a0be6d6c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33014e547095561c9c489475e8a043b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b645c3dbebbbc61c225bd155b71aa136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aea3a17f184e49696a624c78fe411c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac52ac9e2c0a48d96dac0873f5435f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f541d9daa31ea56cbd9ced4a9b81e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab104ead33d865c0b51e685309e9f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf98993943902c809302c56786aa6c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8717a52d56af149ada6bd9366fc39742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620014b479b07a3ad8dbb6c127fad66243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60866eb66e87f5a03a7bba659e932e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1c7b2159f486824374357b976ac3345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9a8e7b91ac74d2827ff1278e8267746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fd057faec243cf9394fcd393f23cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d564a5d812f9c0035f77371d520436148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd718d720cb8faae909bdfa9f1c197a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dee03e1c029650f00f84bc50914ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cf83c669d2c06cfc0968388f7a54a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676c366204c41e50ab5c7d6d3fd2bd952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf101f8cd70bfcdbac3e5723744cde253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c110f139d735c1f9971b5b70d81c8554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14e3c7f3cd692f62ee6fb066a5d0e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416797589312ddd0f2aecbe44f2194656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb34ca871bbabee7e2030f7af507abd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df753c761adcdd6916a7e32cb3701ba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09683b4c841ec784ca2ff6ac9c21b4459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01459a6fb66d4d130a96d2acde206e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a552316b1cb4fc403543af6e37f13161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d779ae289ad4115827cebd239b5ce2662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e14b24beca0e4822beffc0926e85b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba588e21f28c71f6b96f79e8220fe764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6bd6a6a871e68920fb3e9908d67c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a949af3d792c1d1698d47d0c6345b2766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f32f6d1f7d28730e3bd9fcd0625c7e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994a95cc8294fed4e0ca47ad821f49a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836043cd6191845a3d562b0170eff8769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca892e18c31367df63b6f4f04870dda970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b260c636767845421ae93d8dd57d98471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2082021201de146d154295a9c9e0872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac9be1d5ea0934ef261ed0584dd8bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7d8aaab50cb0af9c285d22900c6dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62297e2b6b0d8757d44f91866dd965dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f75e1802f2277e78464c38765dc6176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f827c8ba3c1145900df36ec41d479877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd491fdc90db1a8c726954fd7d2186d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210465ea5e19d693f9c37d73a5b234279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a1a72f5bbf62fea0346c740d92e0f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d166c92eec4d7f5701ee48ee7222c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e571317358a32de8bb7ca1108ec8c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f521f684e105018c31abae003af9a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ae1793a7d1fd6aeb1781c7bcc6a5984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29a86d1600683a7e96f9785e81d03985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d72885ed645297c06873e224d2f5186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768bb9a3a0d77f2a3d976e500c6069a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126227ca3cd5069c7d8ec1b1e5f9536f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274e1aeca14d46e17f93162a5567fa689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c5b0049f146bfee19f89f47db655690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d5ab7eb411dda375c2cd4ad1da19991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928de11fd7859e06d109a27bcc7bde692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30fef938dd2e8c6040d9414b32172993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b42eb65667ef13b8f5ebcdabbbc9f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca2da96de9165e118e75c1da1f6c4e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91890fc04512c41cdf56cb1d5120a79096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4ea21c2ee6ded524c3785a965123297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd52a4435a643072b8bfc9464c763b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbf75f0e2acebaffbf451e739f48d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39317a4cd89d06fd28b7cb1253bd0c33100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3d46fe57fe7e348aef7d1a20acca0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39408e24ab7142728c1eb0aed7aa2bf0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31b82d2379cab0b8276c5802ca4a94103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf9c79c9ce7ccac64479d250f776b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd967f2be71732cc40676927c27cddf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f8007c2acc39526da796d5a9fb5d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c2800bd8c444bd26b0590f9c5cbef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573bfcd35f6d1b4ae5a1eb201349c3f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ce6801ffe993349746bff66f328e5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b80f3a9d5edb7638244c40f0083d0b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff97e8b1daeec5d6b61b9f5c970ae05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853ced45adbbe8c63fc5830d088dcd0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd340b999ab74b879d1b1600cc3ca93113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15834cfcecbe0cbe03c8fcd9187bfb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7936e720a3d9183e4494bb7cddc324a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1654b765d06872088dab60a630b7f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e327a4e179989c5ca5be94d9d50535117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115fc87e11982f7ab17963b11d39f39118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427faec3dead45ad668ed231afcddba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c78458fb2c6c3ca1aa0a45d228218120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9eda81ff5fe2f70791507e38b3dac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698fbfe0758d549adb8c0891fef8184122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8a59f7ef44182b7b5c83938618b69123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fd7fc1b2889695918921363c76a81124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a681ea58c5c1e6dd1a427d7cc32a1a0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc35bd19a5fb68710ed6bf7b86ad4d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edafdb70d033cd28d8a8a05bfa5330127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd887f4fb7448e0021accfb6a508822128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa81ca6e74ffde88bc5519106ec968129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4a368fd5cdca9996fe990b1a9b4a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef52929d056ad9d9386627e4d06fa1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ce16478bf20d13754bb49ceacf0f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed100105286ecc0896c9808f13adb1e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23402d6a8905cc966642efaf211c2be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c9e81c6ac7ed6eb349091d5b4c9d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305456d159f9564fb5ab3e7b0dab064e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1c6e8f4e4b86b100cf242c074b89f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36e3092435c148855dc55088e877b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92afe6542717f2210430ee0a3184021139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982070b9d488301fccd840e98a3a4e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cd3da485611a1267bcebd63fe8903141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887d3a0358484239009af4e7d93da1c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfe324133843842e9fa7296909bfc5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921ed387f6b52b4f84125cf82ce75a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cfeb8eabec5db9daf22f1a4af07e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23742a27252ff7d11efa786ee34c0f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47726de1d378128b5cf3f8aa2b08ca53147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6612d3022198fffec1792b2e7d01d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81172e11421eb55f3e9f53cb35a13487149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f8c2298984881d6aa660ca1df141b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c41e84fb0dc1206d183d6371ccc356151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68476cfc75a49dcd3c3a07f492f7603152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25e60a1147f4b4a05d6800fc4e0e10153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0698a9e2808cde51ebbf239088af9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584058de1bb141685eeae7427b9ded9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f73cf75939a2e7f7529a562b5aeac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a72150555bfc9d0a3e3db3eb9684a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41857fb99e3c2efb0388c9ea20f2a11f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118df038116763e35d95c6d04b3db852159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0edae4ee3e4ee44ac4ab4411ffc9a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b70869affafafebbc8f4916fe3a74161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcb70d5413237f439da0a6364608d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50d0698668dda70eca99180563cda2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a291213901f557489550a412ee35e4f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9ec93d6d3ab3c1a0f390c483c9738165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228837e8c94fd04c85acfcc11c10575166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1b79cbc361363ec922078131c2fc9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75a440172b6037bfbd8f0fd142ab9a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4730e53f7c11fcecc10113460b0e2c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3549808b4f7b27c6d47147fa924d80170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29584da45ba26c08e658a44858bfd999171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083db8a0437466991a7696df14f463e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b06977b94e5f1c5222809304aa06d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f94d5821d428de0163dafeb8e5c2ed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba108f353f83f2ebab9a0cc629ff38ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516aeae2d01ca3fc12098909fd7f4e27176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1dbb63b3ecb800bfc7cc06980b526177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8cef09f158c20002cfc1230f406ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c9be3c0bcbcedb9a08d0810a10830179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102b2694bd4eec2ac220d09d4a3c451180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db4cb1b398978956829a3f70f7f97a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818886520db3a45dc843c075488ab25f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712259ff699055893874b7a4797f0ccf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907c356eeccc869efa11872e7131d79184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc5e74334e1fc35a6788728d1abd5c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22933ae2682472630ceee5a8b79598186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78ce25925f27dd6d59565b8bc272d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb70b180ab17508e298b0e26d84d61a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52114de5277680a903312aa69ca32ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53b5670150cb3c13a7bf63296d9f86190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f33e98b19e9b92cb3b75672068d17a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d71658c0b31b1ad083996d75356c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263d44fb357cb3800db1b8a4fa68133193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bab681bad6916b909149e1995cc23194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c759f7c515dbc5bf9afa84ba19a55195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb4bdd6524aa7193325485c92842a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301641210b2a82c69910c1bc92d43ad6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9100296fd42c2f6b0a3f6ee8c8b921198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61badba8b19743f6c143c001a717d380199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec0809588aeb2d3fa732e21377f0f5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfc8df9733e378f5084ccd15d34268201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99109196640c90df805e5ed04aae47f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a665e9e138869615a8f382038eccac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04759c797d579601475e5846563c80204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e12f088536cbe367f566717e7ce2cf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84213db61499b43b51af64ac970e7e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf597292f2a2939c36c9c2911c670c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b658b3955f6c2339d90a832440b23e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bdacc459af62a952ae80b7a132599209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aeaeeb312511dadd714369c3246295210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb942896ddf00b307f8564efaec58043211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fade8bd5474f1f66e4ade667717feeb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d68a79987568ed1b8fc714c550c42213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a79582a394d68470f3e0251dc9600f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3c9344369365c7a07a382416baf0c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9cb49950dc628be252406884eeebe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2061c86b9ec008dfc2b5fad9a62256217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62baaff0f749c677504885775637a737218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b9bf582ba43292cdb62d5a3394997219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a71ecf222c5ae7cffb17d67030c859220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db864964c18eaddd5b3f2e8213c9de91221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a445295f883d8a138b25ffa07e211222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb9cbaf025ac784f7cf7bcf928cd00223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5971e6f1a8de44d3abae21e8dbe89e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51138e18f4d5d5400b1fb1d635f49049225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0c3255931b83b76c3466ba72327d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a6bcf11c7fbf98e1a6ab3c033fcc1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db17f525bfbce0b7c06d86092fac0f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c892302a50a85be2c2bc7cb3e2d412229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fce401e450379242e40012db3c8eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54861d3ed1bce1940f4d15c81066dd8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec4cfec753bf6d567d7b6242bd614e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b8382e4b48f13a43948177107bad7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053880b084c236ff3cce7a4caa28a30f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e277a30382a03d56886629658f5396235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccc99247fdc349c0e1c1572cd5f7b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ed33a9348ef499bab318f1a0b84fa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a871c667c45a37d23990bf38eb2bd68238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a10f451ad22b5f4a79dd4dfff3b85239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29178a3f5a2294615386d340ac7e501240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e2d7865189d17ca731bcdd34c7feb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb67f5f6f583bb52af027747dd6e1f9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820139689ea80bd6858308b82549b21243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5ed9526a0a5bf3d0b445fa0056252244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594343aeb8951f85e7274451b068466245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74096860b414c9dbfbb613388b526e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16b499c5e74e065839412483bc0d6d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba99a5aa390ca6f1bc8538cf9a629f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6779b349e5f244bd67c0cd28853f33249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20a94b89c81f8138f3066e8316a18f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf6c91785243dff33f23fdc5e6a1be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef656a6116c4c088a94267052202ac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23e90bf660bed318182b6c952202d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b21a2e070c92b430a64f04dd33db6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a982be7715b9b26026e64494404e7b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaad5e59be72b9ab427482fd75ff6c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a706076c44dd422d5f61c44690a6e8b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54672d3afff61040ffc628f421f67e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f4b41ced8efb5c562437020cb9e53259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4083d4778b98cfc37d260fcbd9b02260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e0ee8942f5ec648b344b221b602b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d421482aa2434748122ce685dad1812262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e06213fbec365864ea292859797c15263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bed2fa083c2723f8afb298e8d3736264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc15535c3eccee9dd010a31c8e3225265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4c0f29423c1837ef28ed58e874fea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3a54ad07a1547d0b0a6ad28df3eb7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec216c60a46b3cf2fd011aa49b49e61268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427d874095335d33218bd77a159c105269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b0e1f25bc25511b9b9cfd231b988e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681d08a5d9d9c2251ccee197bd20347271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d9314693d8839c703caef078b740a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff155faf238ed3c74114ec92a2484e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddb8137a0db2a742e6e8efbcf88d31274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fc86392548441ec1cdfacbee2fedb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb4133d0745a95394a320701e133f9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c520a942dcc70c8d445e2dde80c0b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6733b43906a792c0b14728e824b57cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e1652f80914abab7571b67d739f42279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba127cbb8762f89373b7534e7ff09ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29492c4edb70b86c5243261f6a8531281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf96808c90eef2e42af865fcb4115e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9284ff32f1ea4af640ca0deec773cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf9f6830d772da0785e21885194235284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea3fe4e37448b616bcd35db249acb6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f088d4b9899e84c7c93613097b6a6b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605fd39d49de4e5875151b8a9b85d15287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797ab78263e43b7c706faa7acf04a29288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d88cbc269d87b1807180d04fcbb12289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170b25dafc4233dbf40ca0fcd595925290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd17f5ed3c954d59ffa06aa3dff3f4f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3fbae5b2980d72c305e64049bf749292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f112c2501df3f523d66215fa97df3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe72f5db4e0317710a0c8108d88f2fc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8984f6a751ffcd07cb640e0ed38cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe533bb736d7a0dcb9d44d1b241bf1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf6e8df1607466487d6da38d0b711a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0865b9d3008614c6ae1749edcaff4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06290f78b84cd8dd2a292bc7d763c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32aa733fb5caec854b3594eb7410af8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b94cb97158922893977e0b84841457301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43530cf1aed6c04be5c41e67fefa8c4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0d3cb8a6e1374c4f0cf5794fd11f3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b5c0cff9cd751a57fbb7e610897f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103125bf79492cf960fd4f198f10cf0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe5c7aaf331307db61c05bd175ae90306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa17b5a03cdd16514286f7bf86eb234307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6cc5ac958b570383b4c4c264402be308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbef15647daff98444be2778088ccd4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e104712b94a56672651d93bcf86b0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc86e42a41d35fb0adcd912336b2792311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793bba79422b41380829bf6051ac349a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be5e3873357ed91cd8e83f4fd72f26313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297382b8f59123cccc60b8171d47d1b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5a7a9c1f320ae174517561ede8359315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e70d51db957ac611b510edf2677b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee4e8d4b5d4ded98aa4d1f2247ab1f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85e53d0f988c8f8314f9e0403fea01318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539ad4ba19dac90c5e97ec361b90df6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96e3017715480f1581acde60a1ba34320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dabddca3f65fea2c079fcd8fbfbd3a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07675a2bcd9f36ee362bc77b4b196ebd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40011c23baa733b5662c813f9c2b8dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406b0805ecc2f0853e8ad94f8905faa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d664809bfc8ce4883b73cf1fd4a452b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4218dd8cfb8150c03d550457d315a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7960b72d96a1ed256ecdb85459dfd1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173242bf5699293c5ce1d2c3e1c4688328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accdabfe78e82c4871e327f927d973f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306c115635736ae4b1989db9bebe80a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b2ec27efc27cdb0366910bf9b6517331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f5a8cc2388a4b010f13dab80b91f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5e635d843d732ff893d34c69a2b42333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b02213f9ea58f584d014fbb95c6ea6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159d499f0cec417b8f3f9db3732c362335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b05f1c798b71a896928ca76cac28b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ead96b97ceb38333b73be7c576e5ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c52aa459dc2b37b00fb37e02e288ca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60007cdbd4780f007081e92160b2dbb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e8483517c596d99bdb6e3ebcf423c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcfd3f88ab07f08daa03db2f739c6f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deef7c1922b122d4d46c1a11adb1f35342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcd90e9c8a6d6c93feeaa8f02c97aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6505deb109b6f9b377469b8875b447344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68271859b9c517354a61d175fd97311345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0dc962378e0287eb23ddba3750ff1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091d1cda0ab5180daa0dba834279691347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98630fa453ab39205a090374388c2c94348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c93c2126be74001d66a45fe7980da0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838082e30ed0d8472d7fa3030e379728350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc9b96b7018d02d6bd1260574b608d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d788c1d53ab215f9c6fd65b2076ed33352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d09acede0359043c2c0fde82134920353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75f54b87475711aa21202fd9e82cfd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3c1944779fa4a6b54f151e3040e7b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81761f9cb59c63a8eca088711d5d28a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938dbac6b6132685a041646ee616fa7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30254b51e8e677bef231d2d917b1f527358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ecf106009f7a2b042bdd4a757887f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29c93b3bd89ec336139549430849cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2b0e0af83d53779277f380377e043361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357d924da84ab84b05d30c01701529b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d454f03e61d52240838f7fa1385afe2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cfe1ec9d106591a5ae8b53ee19d67364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e46b9bf7fe872ba903f8ab3c3aeb9f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810d5e5ae3aaed9841466278524a26c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da394ada27c3bbfe099f30147ed7042367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83396668c544d58aa916652235c9e75d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796530c1187c86eabba837c4ca5a5ebe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96f51a26b017c975eb4a42fe224c07370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989748fdd8f7eb5651e6ef3e0fb7475f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35975f86b55a4f31d1f83cc167fb8eed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbca4876c170e741ba74b4bf8bd6e40373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b9dfe5c3977d84b6aaac1d80c35d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df9d1ba9bc293f69daab3e5cb96b1f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a403d0538c3228b6c8144c71b2fdef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67665a4e761ceb997eaae5e34e699f2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b46a10a347d9b7c45cd825a8bb2b0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694135c73cb2767c00c89884c379be8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd5ff4004425daf94565fd1c7cf76f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fe9513ab5107e7c381055e51582e2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2191a0d0be3ce564513e3858648dce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d66689d2577bd01828c9c53176924383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9d66f8b25bd9f1391579454f95f7a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d8b3b39979ad756ca446fab0822a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40a08d8d8e004b91621f2d2939b8ec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590c62731df9d4112c08d79b9e0ef1d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb28e59834203316e5829e1e891a2d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7caba82e9050ef9f090fd11ae71378389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cf17ade51ec49281ca10976bb12bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee81a6a4c84c7a36fc7341bed12a16391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccffde3e79d5015eadac984ada89ca0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971615281e31cedf61cc37b4519c7a86393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf8ffda99317da48628674898793c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a19c7d550933e094e987e587f8569395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d467ba208a4e70fad774f10eb6a26b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d87f49a35dd03d8858b404296b1c3a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94999d8cc1bcd8251648f5fada3386f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de93fae5b95e6d11f2a5cef44eccb8e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cb1b3a470192e09b70a73fe6b214d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95722e5c254a96947e89e52a170c0b03401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718417b4d2d2f6dd12b84855c82280ed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe991f50b6c7a435922186e05b481fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db23eb5df2452ed05a2572c45dceaa7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bddd3bbe3c43a774b30c30bb32ab9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11b7ba076891c8d291245245b1071e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbabc6414da3fc3b9e9923b67e59c5a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba49c4941e6913d3e7eea7afa8ba86408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfb469917f6cf7e9b415a1ae95e16b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69b2330dfd2d9aa9221915168438a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f6ef947294e4a85afeae773e2a5fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6713e62529a9ee00396fb8bbd8a49412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a3d17da00264befbd33713af47406413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f03e7681750d88f0aa7ca528f47eab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739b5eed2282199cd3ad943c2637493415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f95b34e0e1cb0c0adcf266b920b815416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893a04226db8a57eb9ee5d1ec3d0f04417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8124cca880b95e7f835902967f1b6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f5024cbe7f658ec2053ac4be826c9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe4278cd86babc749d6ab3e37f3557420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f1c47eb3fef82283a4fbcb9a81e02421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0f83398e33dad920fb924f7eea2d8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a03adc2195a913dce25770e0899315423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55c17fe5f9c2e88d12e167a0c0fc80424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8ebc24f6853652684b8f4ec06247c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae8ae839d6181c0beef57486626c84426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3dedda09c88c0dc3eabb4e5db4c0f7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5dbccb45df4e123daf7ef224cac8e5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387009c34ddf3ca0946192c6b34a3f70429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8b470a80b7361d77e56db5d3e5b87430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf473665d425c8063faca014b4e6d62431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4205c3b9969f589961a2920e1da0d1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bd850bea50a9b85bef710b0220164433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd448e5dfc7dc16b16645b8e810dc1df434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049f0dcacb990869eebf06b31424c7e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ac402e79429de1d1a8b26e32848ce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fe0286c1f962fff55a161e6922474437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b73037cff56f69b3738877816b92c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009f0ae5f52d33e67386fa00747255e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b17ce3d5f405868db122295d84a47440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543698ef06961cb3817ed65e09ec322441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8623e480ef61b24814e5f91785f280e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acd4bb69935a5067da8c244dc192fb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fea42baf84a65ae8d3100159617a42444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6c989325764814701303b4a828e60445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4214247ee8725bf89aed4d6b3e7930e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2f1af4afb51849110d6726dc403b2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412c6fc86d8aa6d6dc42c59c68ed3fc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4880545b664f6e5d80b44784f6ceddc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f1fc67129f373a0c781b7b735bd57450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70985ec745f90a8c7150d27d211950e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958eb8c5d74b03d0de3170fa3009549452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2524ca7da914f6b5e171dd878f03d21453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb278952a01d086b280224568a363ee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835fe718ece614c9cb1faa5b94bc290455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb03b25cf278e9d81f375718a88048d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dff330d35df0b721f946ef1cab4c72457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf47c6c0fbf0505b54315e3db5703c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888469f71c39974e9e6425c24238db3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081ade9ef5bc563f4ab9f4c22654d08460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac110d717467ba654e5b6d915fe52d37461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d33f455648ec9671494385cc55065462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ca0010cb9212f60f06d18cd3932d2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16dba946607486ab0cdf621f8e44afd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6829e4f2e4f2e6faa7c63c8dfa5cf2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad6556b01fe7b203b954377df47b9a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8490d4a0dc76464ef1babcf70f81a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a90b419846d12bfc5508bd78d4aa2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81645f30bece54b5c2408d2b2a295142469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0c08b9b14b9ac934d6fc94632ce66470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf15ed0295b8ce8e02b56617ffa9e6d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cd2f5d2a7c00fa34a52303d00e754472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d8e856510cf36c6119c23c883d547473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3f52cae07645089d03464377da54f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35df945dca52518e800fcbb39690a16475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855520820fcf9299302a0ababcd79276476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a800c8f9d68cbd756b90926f0d987d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d97bf0f5a66fd698837e76a4da08ad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b808c1dff6d5b41f2a5be95d282ac6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02974fef72e1895394bd857a80c778e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a459f93ab306f2de47f8b738d0e77ec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c98caf2558a5367eb84ddbf3dfd3a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660b10fad20952b8865682ab5f4afac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a33ceb9b9ae65525b1a22d579cabf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98298a9c7fb61dd74b535f88fd6edc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfe81a4823d1ce5cd26b47a127df02486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490b6ba1f6adfc6a370fbdfe2ad3fd7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd315f8a6dc9a57370d4062b6b859ed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aad9b2cde7f578517ac6ef100de880489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5854fe20044559bb1dbfe04c248dba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6da3583d45e940fcc5c1dd3a960b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e874badd47026ed8b9bc5f4f5bdf236492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5ce2711b54ad278d31bbb6595a318493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe2ad5c65b222132bd2e408a7d7fee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317b340dc0732b9f456010c3b413ad4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52016b6e5a7b1424b9008c469164a50b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59fd9a436aaa5c9fef67bd6c19b258497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b4d059b1dba3fbe5a86c3d945f8f2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68c7d854db939f06f5f50c288ab220499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5fec23d7bf48ce0fb49eb85ad465b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9789156637b5dfbf01da8d68b99527501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516ab789a511042745c3053c2c9676c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591035008746bcc2059a67f37a83a9f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bb808c0f72da8dec19775142a9434504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b141f5bf4a0f0b50429b0a12010c700505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c856e5a84ff3c650c827a67d6ee3042506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcf25b1af0e76d70e13fd506ed0979507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e466364af24453129b9e1db32c56b4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81e0bf3c32fefd97e85c737e1fa511509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26201f51979f2acaa77378c7596068c0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5039d0c16998adcf610b4569084fa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81b5364f3059e5f1a4e02f32647541512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3605e25e3bc49b6649b520bd99b18513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a0d3765017c4de609b998cb60926d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d32cbd1eed9d82c5c1aa9537fa2d31515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd63b9d0656ec755183dd27865029cf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43241f90f4a4c4ee6598e6c442758bcf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1d714a92a81d2bc83cc101a1da051518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d633133cb6e39dfd739e24ddcef35519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adc849602dde4ae0fc67498260dd4e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57659fd3af3d7982bc15e1239c3e325a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c86ccd243d1bc06b52e9fdf138502522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6ebc41221b6027267af53ce092676523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cc9cac791090da159afc74701dec4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadf635e9b8fa2231028463d5db9099525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424435eecdcc422bd395e4c18c745230526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34729255c46622bd63830b4db17ec8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b77472ca9acbcc64ef6a68903be5f3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f4e2e6c7b59854d591a4ad79c200b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba594b839f6eee93147306af7713a5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e6022d6a661688c3c12eaef2b3da5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a20177e353c57156ae95f8749ce83532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924c3699a6498ff6ec0a6594d06a497533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b49a58a23f17b8d568060cdf57b5dd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c56146fba4e600013cee9befde19e5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8614690141f46dfa902a8d47ada7c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2967c374adfe2cdd563616309fb2b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c53c65460bea038e2ba158c69fc110538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaeed42a257ebf2210601c83101380f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023209683938ea6273a26a3d4367d7f0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963e04cd9fabdc807eb219fad967fd8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53756524613e8b88353f425270323ce4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c9fd9f85d3b95fc58acb5e7e60cc8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd503361acf94dad363f34578a1ce1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cedd7a63e402578e6849efe3c7247545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45754d9a335e0215cee0b2ad27c7ea10546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c41cffe20c4c843ee69a56c1c38e74547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b371c0c6868d99283a95efd08ab61548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e2fa6af6020004597ef7d4f15cae0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ae8fe3cdaff9a972fdd3b69b36a95550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26429e2ed762ce6d8457dad0df176c1d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272858cfd6f4b8212c4fd298ef61563f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57567016691f512b9c48b7bf84df2c1e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768d19377f16234d73a8c84fc8e0299554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e9421f21a564be093f8b2597b059b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475f7300a2a5a0d523808722ab7a2d4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ff4475f6b47bbed86a90b54b7c075557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c13ed5e9783c35b0ba31c568c4bd8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ddd00334b3039cd5582743181dad0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11507b9d2518c6721d5fec43d0934c52560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32311772270d9949558cf30161041fb9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e82107699982a5e9dbe129e22fd57562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e75a8a1f45d6eeaaf92e0f348ee7c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91746791e64a506bca4626e43d7c5e8b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850add7ad9a75a0a325269599f3e879565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66f5594c48253f8d6d1407daa8a91b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166510aa48f5ae6c427373ae28222384567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103183eaf79d35a8f81e547b9b7f9d9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646528c2c3568a2ad726c4c084e13da5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153f97248c6de79845a06ae80efb220570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5b1aee12f727c4d89f2ef1b842c61571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d0fc573a20af91015d03a68c12f86572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447f7799693def4e11d9f5527f0174d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d343c03aae865366464240e83cc40574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51420e927726bd128da014fb3f5e052575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41096b333887a06486b6640bacec57b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3b435762c67429551b8165bbbd025577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd219aaf2e928f77131621c8f019778578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1689e41920395a7a8562c82d5dc263e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f574977233810e768312492beba177580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e2bdc7fbb3f5298dc29a666378f35581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a016e6c1ec3bee9c2bf2f8b7291aa0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a2602155ecfcbdb6817c21df08696583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f0330d3d479a1bc6113b3ae167289584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010973ff66e2dd2a1851f599305ccdf9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a30048d77d56d2f2adc54b03a8c49586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e915a54d0424565c78b414f163b6648587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad935400b1b7a8e879482f9f906dec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93632229ec942c50e6bb63a204099e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ad4136b3bc95f141f47bae5970fab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed010254b78016c115803af740aead591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09b36e52bb52b2f502f4343cb908f4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c952cf636daede2a23b86a12c9ba1e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1f5b2e3e863afadc012e598073d38594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a783b1a35ae6666ad7e7f6a8993e1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0174212dff960393cf81649251d5ff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfc06f655ef244788cc1ca0515ac65597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019413a120517e7343ad37596daad3d3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee27a0d1677b02febfa4bd72e46a0b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff85c2cc0e2a84409f6d0964e94bf9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8727570530984c50b3ad2259ea28c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb399f00c73ba1628847f1b91b8a77602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954d868f1ae9d3e118d0b18ca83e4ba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a710b479a82ab96ca852a3cc10b2188604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9afbbd59f383227b6c6314a44037fb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fa33bde3338e53feb21981c9932ac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7943de80baa908f0ed5aa0492585416607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d799cf50e0e65a28a5bd3935245bf2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d8723fbf5d52e56d86662ada6d5ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6da540575d2898b9085e657425376a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b37b470ac6e986e35fbc1287bf281611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f7ca165a92a7a1419670ecdc1bd04612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a2b6883055bb617e0263621d1d1c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7700ebf47480963e7f6173d6c21895614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78982c932d1f486ea8e57bbeb58376f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2ec610fe758e9e94fe640789e2ac9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14cd88b1f242fc2fe0de6c50fdaac2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d44e562876496e66225b53559ed5fe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248be747be9c52f3eef1e353b7949eda619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c9fdbc88cf14003ffb73142f6ad12620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1a4e2c5a32ec5352686ce0ab5a6ce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9c1c09157e82aed85c17a6627629b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb23ad59d92bf973e3fd37e125802a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2194cb3a3b119ebfa106e22b4b77a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1008c17395efcf1f7dcbdd6252c8011625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1050e4b56eb0c0389b1e55c9d799b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6ff91ab6fceeedb5e1067ca7f7ed5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4d480454ad94d9cbaef08bf13ed80628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8ec9ec06a80f8ea1fb8450d8297a6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4a7fc17e874d9330f92c22d2e204c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4c70bca6134ae059b59853507695c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445987df39c576091c7cde3aa32c867632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3c5a5a2a912c60887f9db893ed43f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25279fdbbd1d2047b6a1bd038ecd630634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7558df5a859d79194cd85cb6405eac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59394e511376b2917b6d4bffc2a45db5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe74f98355befe087c98450aa0af59637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5287723e0259a2bdfbd081a13ee4ce5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f4634c716a8049f0dc2ba08c92b76639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a86f8dfa164fc25f50379069e7aca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fe78cfa8e4f752d13be61f8e22d52641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2240e77d7fc86667618de8cca5a1902642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b49218a52c5802d3cbbb9541d2928643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12bd77767a525c6f0904cfd7b6f364644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64bc3ec5d3a9be6f2d89c2619a3f65645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed7c9240216b123c1c10961622b188646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07c0f2dcedddabdd811cd194f08053647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d020d7aef00d0a2baf41788c3aa1dfc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841cd44a64842ac1e3e6d40d0a71647649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e5834dc7e8ccc65e0e774cccbfc93650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cfbe25cbc146ad6f6fa67a25455df651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7d601b0e425afab348e936488831a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d612280152a0c4300ab89d076631641653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c6a1568c20ab38eab08601d22e928654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e293e7a106f2250775a727d53744bc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d7aba9f4d56604e0f6a12a1f350a8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c8a652ef1aeca92d7ef5169ea7cf6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de47b2f3ef14dd89969a0125d6e7904658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5737e0512f93bc8f8bff4156372c70659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524984d981f75a7f44db89bb45a59c4c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fac8d20aac454af3cf8958e73f193661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479b21c99d31e2bf888accea292361d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf7271110ed290ba51fd51c9a1d816663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a50ca259a899fe5b14a82bdac5e77b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852e5fb9a1a030b87cb5fa56e1aed3c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00a1246724d849188a3dc384068520666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505365a3e812c4539f9d479e8c4b8a61667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36a252ab747e0d48d9414981977b4e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d409de4c8f096b89a1561102fb60bc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96d2a4e0d0eb247b487a81d99c0397670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc1e0a1a8e53e21be0aed6bbb9d0a6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96637ff0e6058f62674e0ae3b286071672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57c2e8f1c3827f62a62f9c2a658b5b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11721d2fcb785a851570525ca5227e73674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf8f4daf8027e3ec2b0cbd2d888be3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4893a257f8175b2bbfd0d6d6ad4e77e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ff72ac39fe20d085bd63274509e1a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f10c65f17ebefe040320b7a0934cd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39503a05c6de331124f4a1ebbc2c4867679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddb7873f5cd36ec57c994617d8c1f2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315a5f9c6dda47ae0705c8386a8b2ee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a403b02d40efb1f9e89cef6a1069dad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7691bfb9ad7bf07fcfa7d37ff26cc23683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76f3c1b7223a99c44e1f2f0f66efa4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda74a3f1f05a01c74e5fa170939ae18685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ad3f51fbae24b9526487387f49df6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f92450782cab3a20912069021cd2c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25848fab5b81ed43f8759f4705dfc6fb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7c0dc30965c2263306756c99af2b9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc427955d5b9942a46f936fa19336a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b962b345a1decd47620620fe2aa292691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aca1f4af01720451af0f322cc366a6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a443d738af35e46fcf8ff297559bd7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310ab6d146f3695dfe159332bd70de9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf8ed90c888416b4b5338c22f654a6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c537b8ad642a1d4c29c20951e9d610d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadb7125212db93de4d9eed1867d395697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29338d49527c33e5be30906a8eddade698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58a3c1ef844ba8551096bbc8a64655699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f33fd969ca544d28a69a79ccbf1ea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd853d7789f489a20f838151ee8d2baf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80747e58ee804b3cfe364940474cb7a8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47438240a71acd6d4ccf945476637f8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27891943e050181a21922472c63b4222704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518dae6f31b350f212698aa21d1d940e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08d22b3da99fffc82af37355cb9f39706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc841c7499173807389645aa1ee8c38707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd460f67d3be23a0b812d02f77080e62708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb8f480951f460f0a9645472d3bb01709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219be206cf855d0fd5e09e6a42aef9d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952223635618245f3a88f60f35b5e07711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7197c9fc766d45ff844d653dd2aae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e9214cc88397347afdded051f517f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0d502bdff86f8e694274ecba8e163714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2cf53492ea42193f2f5eae4867580715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473feb73e4b3c3237f7ec8455f711fd0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c47a934850e02f4e65606395d46f02717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efb9f47c6e7576b10913b1b806c16b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d041c307ae354deecb4325e694dc38719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47c71f05a487bcc54f1ce766eb56f1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b73aa1aba7bda3177abef8dde64702721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e381e57364f4b341b6a99cfbdf6e622722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971f691ce0ecfa019dcedfe427ea8a1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2b6644d310675b2954b1f90b854fc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b048b5bc5968180e5ed797cbb8d77f9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c32aad17342f6dfa13cff1822b632726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1042791821df83f169eef514344a667727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb940e18aa2afedb925c90d06b811925728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749b38d3e5314810601e92b5d549d06729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f6bbdb31b55b472a40915c1f5e4d9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ea486cc8c3b2263d9e9e638095425731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab3132e753635498c0b5cc7a6a51c9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddafb13d82d2f5679c43f37caf9638733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde59fa84c08d93952316445de1d2f1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3c2ec0aa3f0573113e9511a5a1a6c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324383d1e0cf312f97a321a147b53f0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5772b1260297c92893061601a2404737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabe1d1fa76f3ff0453203c8c200b72738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5ed05695add822eacbe397b57cbcc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943837ad5d812fa3eb55ecb0e662b05e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14b64713e91fd5e806824d314ce8a1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a790fd6d79e0a64d4311c89a80ed3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fbbae34cb8c01a82e029b72c29a0d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c059cf03c310d70a3ec0d976844331744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707604d97fcd0b75b2afceed1bef9fc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c887b85346a2d106ba4ebcacee6df2f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c106988eaaba2f068ffb9fb675b103747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2d8c4ac19d3bbf7933884af8fc27e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa893aae34d30b828b71f9636f21c91749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f5eaaee57bf78b3025b125d3a66f1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7327cc781064f805eae4df0fecf45751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca256ec2fb1eaeb9f38154aae270e6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0cda87cada50851573790ba8b7fa5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff398e303f3fd59a7879350b2e92ff6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84a5b5c340ad94d8b8d7a99b5a6f14755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e5da80512c645533e4ad27a3ef95f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d6de8f59479c47e10289c7c781718757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0c440ea7f32ae0150ac66b9d57927758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e1497453b99510ca79f448b9345fc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e9474f9fc9155d13df4f10cb61b75760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c1ceafa1b3f92a2b6d4904e946e62761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c55ba6cbd79a8096f1ccfb3175ca82762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91bc0d035e0de7b63595306c3ed6e19763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a97d06aefd4efeb619070ace465b15764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0579ce6e8591cfb797b7c458cea6f5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907b0b803564f145c6c7805fb84571a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4727f4e8933d4325da3b048ac415eb0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09862239bab7b2a563e8e229e5c3cee7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cb1085cb0c99dc92b8092af73e14d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6762ad5a317741079cf18c2a0382a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafe70bb8b6018a051a185639aa86ce771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f434ab37e47027880423dba0c5751772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07dc4d16f3d6e0f3340ce1d8256792773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be11501a26f0350d144f606b4eeead774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e001642c5daa356e83086d235cdc2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02442c3718decce6dec20f4d0a43115b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a2499194e7c21dc6fa98ae06ad366777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151966910073b38760409f43bcbfa06778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed59a541a6dfb259963350e4eb016d4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd2bdd66e7c05ed0bbc5ee825b76b1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b42b42039eef1f4b2b1e3e6c42580f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6506cd99e513801e914ef1dd5b2bef782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c34b839fc8ec3d2e038f8a6767c796783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c624602c01fe5b4b3bb3cd20d4f96784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7777ba84814fc769af5132c99abf5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11fb72a8f9275d42e06d3a54622c1f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49c4a930c3028be4774fb7ec0ac171787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d2678eb34e9103e2fda3e946716ac788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3af70c5ebc0e88f0903ce81802a28c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493474eeb41e924b77c6cdb02416488790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43931a39de10743b32f40cf9b99c46791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b57aed8e1418605053390192c37a2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba37eda74f8ffa20af5396471382d4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48af217aa6da4c719d0204aab9dad0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9eb365534623524fe4c2b18cdae10795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c351d961317b06815a2e822a648bf796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1b4ccf006a04fffb53e36a0a57850797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405b261fcde19614775992474717f9b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a69adf4b318a0c09301b17740805f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac25446189de1409f259e39f704ee62800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832578e70b88ea911cd642a1c8f197da801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623737babcf1793d30484e990df86d01802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67818b6a8922f5f004380e4b855648b6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569128694e2ee2f783ee030123206f7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840bcb7a1cd3c460271f1e8ffb145f4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74a70f8d5c60124e37e7a27c89084e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e06d88b038596f4888ab3583c21a6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7826f27e88282b14df959b2e0abfec2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d2b797d3f36a87ad6eb93bc3952e1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64462b26d6d83c4e6e398d78c0f7782810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b7589f1e2162d192852f8d84057cc811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8101792f34b52fde00a2dee278ed1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b814cc36159fe99431dd5a973ad335813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dca334f6b77e8f00eb4bdfcf17ec77814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ba9907c39faafddf5d0d7ad11c431815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ce7f0e512a738e1675e7b295fcd77816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383b36b2b51d07ee99308f6a5e3c81c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e232cdc616673ce1b917a3b2f68d90818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc52cb7e35f61d6762ca941db6a9df819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ebbd03cfed185cfc0b3c18dbf5b81820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4ae614c09961480867d3c0bbe5cee821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de360edb289d27bffd3bb58b80a4d20822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d76ffe4715016c1701f8718fa610c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2c8d1446eb9f8af8fa0e595cfe262824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ba53a02c25c7610fb218eee60ab50825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9040a1e643c9e4df760e140b6a4b3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890bd720d66ae41ef34c2e8282eb2c1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42d9ed11905129f1f964effe22d70a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b32991bca9c1ac439cb8a12491c75829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64924fd9cdf2abd5454446eb2780b206830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04b3533d83e1b38fcef140168256d1831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b743fd589beb7917206291921d58a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba974ddf05e9beaa975b9980f4a8710833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2e72173e1180530590d289c290f3e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05873141bc5c9a137eefb2d6f3124e46835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e8bcaba751fe0c4f95a05a70a30e5836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f26c630bd0f3ada8c8bab4afe0899837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ce640b08c9c440a961ae301b4ed2b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56fd22559d49596b4293d1ee328ee6839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd4c15ee377629c4c14771825ccf01840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43b7c21019a33ec49377a22e111637841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525406db6dd73364c44a11f5721dad2b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680b3a7e726066c2f8b6f33f406f7ef843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cd8dbbbaab95d076dc872d95d6069844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5125cb1cc0037dc12bca30ffc0212e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8515d584fe783dd103b3d764ba5f054846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f63bd706370be1b4ad53269c50b2a0847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67279bc168a0963126a7123218fb4de4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32cff13997751915d3c3de0e8c633f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff225fe5052f84417921528caa68e05f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7cc1bace07446c33a932692ae2f49851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e897e64a154d344e71cc365d23a835852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d34293a213908e2d23ef07804b2694853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424711a1870983008aa2c03d35c213a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a924eb7b2c48c1607f6ed73db21f0855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c28a99d259bd0c71f7e408057379a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02081fd923aa1bc47aef596b12300816857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879647f2ed325a3f010cad4858eed97f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a404072db6a33a68cbcc55f978fbf859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b25e157c8eb137ec9c351f453edce860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f86bb9d9de9fa8e1455b0fc0836b9d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe213fdf5bf76f08fbfe574493a147862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47a09d2269202dc6279c9408b27a3b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214347145174e5834acbca3aeb32401864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78318d0a5851f41fb1d3ebb43f4289a7865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818aad7b33a065cd138d20ff8dcccd7d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01ec02d2ca48d32f0ec4e1fa7a5f45867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309f4d776c4acc580eb999f09eaf774868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfda440d537233fc3791abbaee983f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ee4d849dc97dda55ebd4cc491f8f2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9dfcaa3d69dcdaea2847c2bebb39d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a87980b9c8fc961d58f4158d9eeb9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d29891cb835aa87b84e4bb4c287e19873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd6efe4e8786005afb30d36482e7b9874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34522dd26b8ef9acb3315aa06f2f44eb875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de199aa6f80926964949c0ca6c8850fe876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299ad734a7cc0344ee4ea0f3f7c06c4877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51326f2f6b6f6f5d1202b96b7dbac17878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a9689423e5cb7baf55f331515bfc7879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593f889ebe8ef7447792eba7a9f86c1880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9bd59096fb9c253e05f0b27350890881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc29971eb3a8f7dacc1263930a00c1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59307fec00456b063e9758da20d88d24883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bb4a23ef44cf68643124c914e58d1884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062568d9eef24fe3e7163d5f45a230b3885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40290abd0794d61533e4478bca8c15886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1108479d31ccddcd3efa08bba60263887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4040c25d655090eeb08d45d7219e2888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743789fa531823011e5d515c2b6468ac889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6a50ae8bcd94e8c9b558a41562a3c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de291089b32d46c2c29badd0d780bd5891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581e96338dc5b2f7f7db5caed472503892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eea511425ed1e5f51797f1f5e26f59893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0af2d7f87416db7063427beeb1f302894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587819c0cee023413500d81d9997ccf895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb5c1b58f73b6591ef0b3a901b0439896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000d723ec751b82f144922da9c8ef98897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917e4826727d82372d30678223665a4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab876265f90d52d74a0418e89bc9c2b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb34147d404d597e0e46e55e4f2ff29900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e698533c25f3d4a8ba8306eb5e3d7b4901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1241620893866ac83aaf9dc990c9c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcf409199078390d5a246319184f9e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee741048dcbf8807b38f1f9df3ebef4904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa501d987169628e781640eb5eaf42905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a539ef088eef2be3d518ec00487caa906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cff81e0218877221c229093e3a317907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc9c7f8ce4da1137e2554be8839111908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2074da67b0398efdb1fccbfa081296909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1d7787f168bed85b8d2fb5cb753a1910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699776ab836ad5e97e89b4e82582054911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc12206d190eca2de008a57614a3a2912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35e19306a0c1d3f54bcbfd4c0e3056913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ec71f6b1904feb5bf8cd606bcf596914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b855b06ee851b02e48dbb0f98263cc915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de5d008059e523847d0a0a2a94c464916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f82d03634e55c9a30869878bfcb509917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbb74c381062de6133c4ed6b648526918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41830a4ca090daf96f88f6ea5ebb1cb919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e08e4e489fcd07fb00d7f59257ae2a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01421375da168bbcc68c900620149e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ea3e32ff75b6ab5a7eb27926a373b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d78053e659d604c432ecb35799d631923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed46e8e0a34589db1bbfb1564609fe1924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443c1f6df9066ce12dd8bbdd44c6e4f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee205b098e9095a1a007821c9e06140926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf2263b73c4d73ed81f464148dfbb9927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518009fb0fb84575dfbb500dc4bf081f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefd5e612e24319af287c712a3150f5929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a1cfdea428de01e214578d5c063be930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc870c29b5ea3ada6bf668ba36e53c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecd75192a8d9f32c8e7e21e5f4b1ff932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e5157ee2a5711929e8ad02fc9f87c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e4cdd977bf8ae83e7b5ee3a45be5d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f31d46600c09fcac56a46dec849a6935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fc9e4a7445cba196228cb12f60bc3936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c1e047a4f38bce39016b00d274ebc937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc918b75fc51c39e3636d8cb68512698938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b80388d8c4e049650f4db52c3d9ee7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed452d2e2e5fad72eb764b824df353940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef192d3d71ed734a12f2f8c8fe953d62941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d8878351579136bb1508ec6a2b56b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853f9111f99b245d0769fdcb33b2d3e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253f434112eb9858f6f7807d360dfe0944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a184486672f18f882e4fce84e482a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1db3fd739aa3e8fe79c2b797fd1b7946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532f666f8a842fa7a69cc56bd19ac06947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384f7ed5406b72605b4fb786b205d63948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe510877cba0ed1b08b8a821d53817ea949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efe482911f97fe73255d5a5e1820be950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885f73ea331ee3fc74365570fa45e9f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010df730549e5394cde85c84811704f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417293504a131527828fd8c3baf0688f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85693e64bc7e19ad9ace12578638e5954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69243218abbf0a444694c980778dfaf3955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feef4c02a97c2b898a78de6526a8857956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8232facdc3b09a070bf738210fab48957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3616b4d33a896a4a6468b9d40c9b426958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fd8774b98935b5acb4ed59e28b4ab959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b4f65252afad4a986257f73d67fd7960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70b5750acfe41eb4b7efc05ad04851961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b58d4a8dea22ac59700938eaedbc3962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bc29b9d240be744d064cf9119d0ab963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1e1b4667d096b1505b719a028d4e3964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46607bf7e813033531a00150536319965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010ba9f33e52f2dd707562cc7d7c495966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843361ee42b76a613cd89362eb9759d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a356f9e6712386e64921632bce6c2f3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f886aff66813587d7ecd07c808ae00969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eecbbd3d0e729d1146026a65902fac970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a42e72e9270bd02c1135adc47b2996971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427e81193136dc89ed7e1635e545e8c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1962bc5ef480d32e96f3a4685b33ec973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd492988ff2fa6c6bb151f5e65457426974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e13bc4a6302b0f3f365446b4216dfb975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad1ebe8ec46bb26cc61fef9d1f2bca976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e95cadd708065a7c412f14fc6a7ad9977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6375c466333ad9f5c15484936f6d0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8676ecaa8f2a0ebc802199679e5d45b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f09341aeaf0ea0841d9eafded6764d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36467ade3a0fe880cb70c2f51561654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942cfb9f07666728aa85122a22cefcc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5f12256026efde4d80872014db9dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5327848d54243ebbffebc8372d777c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ba51e8e3f22797fd3ba6dfe144fda8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184c1112e838c79b20f9df3b01b264d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece3ed7105b017208064b7ace3cb04710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732f29a72f3ff21f3039f5086baf52d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515c5464c1919bb946f973d84600c8e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b5bd87d5e222006e493b8ab01e5c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd954e40e5e69ca3f91f2d60297bc914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6af916d40fbcb9c0f87fe4ea244ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf82e76b13b014fe7c3af03230dc2216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952bb96297949f4ef1aba6721cd1efa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a3dc415cf0655d57bb50962fc948018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec7bdcd4eb651f2b9994c2e7b729fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f42a60c907ca0afb2384b9af82a4e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8e1759a8f3f46c67a335a62d0479021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d4f2543dbcf30231644a0785cb26e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb75d41325881f70db69b0723993f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd639c192334e9a327ffe3e26d6a8d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d00b8325b8f66a59c6dbf4c1a3dae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684f62b0a242688ded0b449e3863a3b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271e79e6b8b70bd434c585277ca189d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa5289c73f5db919732efc8cc9d65928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f78ab04efe7236993172eb74e7c3129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33a07387b0421f1da64f6a11c5a36c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65e74e5d16607d770e40e59c71817331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a58353b01978518eea1f0fcbfc3a9a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02031374333e1695ff3992ba5a7a6b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653060aa23f9ad7afdde9c9f1670b8d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bea736ae5b60e40fe3dbefa165751a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f6557fe1beee8201d164faa34b38136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69296f693595d3e3a84680d99db330e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437e2edb552fe610a3c11d103e8d63938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adec7868430479b0f6d9996b3770dee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e65cddca142dcdf2f9645f9b43a2940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc653983985138d150e807d27928f2ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0fddf4120d9d78a9c8cf454fe502c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b344cfb4eafcd190dad98784eef6bd343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f5dcf09abf4cf4db70728ae94ca5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1d105a9c41dd2c690e02aa9e56a5a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f0e5fec282373111886bc6304503546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4480237772e87dd3145350d4ceca34047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb8f5ebfa75bdd2c908356db4558c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93560ff6773a056a0da538e3156542b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac9ed6548b0c941ba8ac7c59c129f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71345b50f118de8333b5e75a57256ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59677fef82a66bc1f8e2a54a53ad243052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e96472edd0f0eca4a3ff0ced715bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb959911565410fa1508c5dfb4de0d6a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338429b481b5e1573d60b2e07f5b0b5255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75caeff7f98a9194737c33bcfb3f474e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2426393c8f80cff01260f1466ab1c6157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469d90e4cce3fa9ace2a2a1067aa48258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b42dea946b17e2d0174ebba18e2b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4ae841e8b90b2599e4a0d3c80b39960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9570428b33e04bca450622f01da61aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173f5526123f40f1344f71d6f92a13662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08c8b0578d56a948828ee615b8ae0963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675064c535eaa4ffea34d1abd7cab3964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467a8e85a0515234f1352708868c2d565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bd20c772454bff462524a918a434a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf0cbc5c857ba33936e0b06080d94667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7f9d9b7a7e0c80ca800f07293183168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f341c640832c8f24e250c3d1ac94ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b041a38901f41795aa9a121dd6afc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b71b3e465d04edba26ae97e828e9371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9417566c0011bec47f03587bc9d56a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4cd51bf7e84684491a6c6042cf9c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd34d8983bfa4fb473e6e6a4fc84a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315cd2aa3c4f94bc59e64279236a65075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016e300fd043eeaeb07e1015f9be3b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806769f9780f2d999b3025713fd5cffd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d00e0d2e0923013ffdd52ed21ef01f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c67af35a39764026005fff0453dc079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174d1a59ed882b7fc5c14498d35d82880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34297811c1e5201be65a84a2b977d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2633b3c784bcd6580f6d66fdd744882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c2064999be274cf778dc216e9d1c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d962ab91904372f349c77fcb64032184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22186c83ec407e3f01635678061ffadf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf8cd41b52c97e7a39cee9c9cc6bc886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b539de8a74b91d101e48180668a389287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ab419dc9ff30db736364e66550a9688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d5e71204ed8d546141d31d387755b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d61ceb854f6e99fd2830a1b0dc78890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf1e60937a19530dd2b83230150e5791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cfa4a8022d1b1bcca2382c2d9727b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d922fd208cde452045e4a2b00fcf00093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771ffa07605065f47c5065744503ef594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf1c8d16a3b2b9e24e4afa4fec633995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9eca5b3bfc4ee12468ffb2fa5713be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fbdb15b508f2436e4f4a94fb78cf097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06972bf3b8afb79b84e6da28a9ccdf298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887addb5d1f13f79010f3bc428e00bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a6ab960e5055f4a4f87e5c096361a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ff2afcfce35635dc89bfbcb417ef3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369464977f9ccdba84e03a1766d7285102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a480c487a2f7f3a5a6e2418d5f875b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178afacd3c5bfed00f8252ef453545a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31807776e48f88d780f5f49792a545105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0a356ec1fe82f71b08dfbbd98396b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f1ec0eb12c19cb87967ba58ca433a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82630aa300ad1ea5917988f1ee6a69a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30383b1498e6446e71a55f9a6498568109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2f2bef5366772a31376b4aae1ef00110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739826cfbb327da46c3b1eaa8003b08c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a204667179bcf90607e7054958ddc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162edde214c76ab93107fe14420c95b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2b80868fc175408d17888ac9ddc78114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7629475f404a6eb2f7fd2edd3301f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16031dffb70feff5c7fbfbfa8b5896b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efeab576ae0e35055eb1a9bb4beb2c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be760a7547e235457b4b641c4dee05cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626156c1f494a26bbf48fa5b663d989119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8f95f0b3cfbca5cde1163743f6907120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9872435b80e33c640614e78af0bc9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c865775c6f0649bb835700d955c14122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3932a066d6a1345b4ba0271741f4cb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca97ce9cf6712e45a12eb0b4bbff50c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9ef413d5497e04c50fa6ee656a074125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c681dae79f8787f974006c4211da81b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c19cfb6705b0563660c47b4291dad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458504fb4d6e6c17c22d92de4c25733128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84460292dfa4afcf8e80710985e82b67129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec169662d697e13599cb4e8fa36915130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87951059575d23e9593b494db3dc9f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6270a6fa29f86c54c644a2f78ad0b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c15e2af5fbabbd66895898ad7d319a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913884ab1c986806179bcc12840f9a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b84029295f2227d3033a080f16b581135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654acf6f4218f91a44d5a2003cf52031136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b41ec52780aa83a9b8a0a9173709ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb75ac67df310bd8a432e5b7a728b97138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec8d401ae336f5e69da04591f4dd13139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4b54da5a34d55f6bf69d724ece9ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59a62f370f4fbd4d9242a1193d0f4b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162ae9abf3760f13f6615ce82bf3be0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73700de0afdfb449bbce22b5c1cb788c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be0918793f2eb6fcdf0339f396f120144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf0a6d5d4a3cd23b06cbde9ecb65a3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046a6055163a6b63d3f15261538cde2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603aefc4affb5da5ee8522e50b6c1e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5aadfee07580c90e3d9d193edbb4d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdb1fae3c26f3fb7523c816baea170149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80764552dc4f30f05600b59d4a8a65150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4db678d11980ed021811faa7af9c68151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cd2059cf0ea4d4b14bedf991961d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8b53aabbbcf2d8fce67b5a3d65a70153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6eaac82bb9f25b4a6dbf29de4c778154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca954a454e11d5448a2490125b55777b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd6e376cd57ea4c7c7571bced1649a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e606c4ae2a47af2c5917f6733f077157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921272b73d8ccfe7459857de576c3267158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aba6cd2ceadbf191ddf078bd53ed41159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4251d7517c1cff16119832fb419b74a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ac5ae5eaf0821af2c57a79ee998ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134670e12e3a88a22be4d9adfe4aa141162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff33425a977dc42811b48b09ef0d036163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ec996577617d5132631ebdc76264d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66becda9609bfca7c77efafe620b3ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fa5e6d15b2c36f64b905870175927166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b99bb6b7e57dac6fb8061d52adf5f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac950ce01fa5054449c7c3a35e8de0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed5be8d03964e1e899640a259ed4ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd67264d193065280caccea0d4caf6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181c7dbef27085df31fb6ec6ea1d9ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac626de7d1c7fadac8739e1b2dc9baec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b8237687ef8f14b0713b764d5c43d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9387fea22b7156cb7eafd53387c01fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48a4a17adaed746c1676d653e8484d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb240c5fd277f5f7a02fac94849a5091176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61202368dd9d7237357bb0f61e4f62b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef515412a3816d78463b70f5e9737a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23344273a50c874b3214f8d11377ff9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a271490e2ec23ae5ee08a278e86d154180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619118026c074b6c7e9d4b889654f12181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766fbde19001a20fc72cc669d51694d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac7e0ef529d00747aea3605ea48434183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcec91c1dc195913fb29076cbff14f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352e5a103a8ddcde0fdff23e4336faa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca0914e75b81236b418f823e586575186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de081ba5e302cfb90a6afe0d8e8e7b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958219e6b8c0379724098ab4426c709188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891cf39d11fc9876a7c7c7bfbd2909b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56087d2da101f5865f0703b0d306a69190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69e63d1255cbefc8432c407d6cf2ff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf7b4d6a73baeea5fd1c3ca2289864192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403babbf122b9552b292b907faa69f0f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70f0f2acd7eed7a33793372ed1250b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c1d35f3050b92c7bfd4e0b7515572195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44987f68c3b64a0a0ea8b453948d1d73196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec2ee22a5bd2df904ceb5278d72d47197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da541b6c0fd4bb0adbcc8f3beeaf95f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f153f13315276b585a496821297056199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf25bfc6dad491dd3688eb2b25c690b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1942eac6d7316160b1f6d60717cf6ea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547986d1a6aea6475c6622df58221a46202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcec94744d7eb936fa4e6fb9e9ecedd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1715f73de6b1e8744c1bfb01622a8a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d357e27d0a34954b8a7ded0e4f76bab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5797eeea1f68b9d2ca59a481c1cf0f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09a4f110cbed9444ad8596272b1081207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdca1e87a2d7705a274b5676ed22bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b759fe52a2fa725db5e9af8a9d563209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51125e3a4b5d0c8c5a89bc4ee5011a1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23398f9235f824580626100accb86751211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b67ebec62e4d4f53e608e606f7556c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72bce96c0b44d4d2909de000e7e7bf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03140c99cd94bc767e7fbdeef80494a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a058c2fc54843783a08c467d206e4d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a80312e2e8f1ee136a49b702d1531216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750c2f4d7f2525b9049fccfb352a67c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822aaca4412646f1b6db2eed0544064218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415e23eb933c4881f3a72a59bcd2310219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977346e8c59f7c14478b262474d1883220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b844c5efd56715f8a36865169f5650221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd9b08141a3d193faf128f02e9c5e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ccd6daf566b99e31ed6b84371a1ca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609457a65849568661d593d88b7979b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82f39fb2df9596aa65c12d4717b83e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3bd5deefccf9425e4eb9429fb4bc4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccefd6a579152f8be63a9102b32f30227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c013b5d4842aa2b44d4eef9b779d5f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7903d08f01f425d483d3f2204ad5d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fce9d8294a31f4cf0badb6802eef2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bdb14c3c3b178441e2c5c2b20e440231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428fd5370bce19259dcfb7b6bd3d26b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d7f0e399caaaf1bac42fdd794baf6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556fcc83d68119763879af33a472105234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cda028d8aba6334b0628d04269f6e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed6b189ee23b83dfb7a95a420e9a06236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc99e970eb4d538d74e332807430730237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d27fd1ab63a64f943b3f0872de23a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d334026cb08d5a49e7965624987803239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746d7d66016c7b545bb465c8aed801a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab8329180168a8773f7e57eeb200d5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b88425590bb51d9f9ebb88fb208d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e9e3698c967d716d6e29f2a82c2d1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdfcf67e9b5fa7ed49caed6e56dd5d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3dabd46d204d4b78ca8a299581dc86245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d02c46a01c4137c1d5cb3f00a4fe13246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde10ae5d77f0e6954a19c01838b3b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6547b3c44e41f8db6bf2204b211ee5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5420263855dd5cd7afc9f015d806c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce077200c8057a2de099ef51183eb3d7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4eebbf5c67ee28e97f498b010ee2b7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f6da6983479846e1001bb90e9b278252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42d3799801b21d76924b065b52b22f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07876ab452ad5a9df935f92fc5525631254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af82139bd261db1fdf038264b0e11c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c8d3a81ce2ba983cdf8e318c6e12f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64954b82f7c3f284f6383a28dc395e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f98eb1b47fe845ad92166647ded21258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34063cff7117507062a03534a85738a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c5d247dfb11d7ba226727af3efef2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe122cbddb538da932d2cd2699913979261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851c730a20b3eae1c46014b406374d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff63aef287b4e2cf83e0fdf6fe04ccf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8ea23a5880e34907f130cc90c5cec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0eba5a4c0b4d02d58a036fee68245265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a027d65ec827fb7047c30fccedfc5a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d0a984bf51afa094480ae9b6c799b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6bf0e7415261d29b9ee71a2c109c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631d08322457a76a96812e3ebac3ea6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce92c935ae0d9d4ad1667518edae4b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f882e3ef3eb32a9e76e4621883bdde271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8170d348177ea9652b8962ef70a460272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9089b7ead5703156cd1317e3776fce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb2ac493aff13c57054998d823ae0a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a795fc7c4055a0644c69b30e70aa12275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2551fe3ce0bf8414b1571ba379346eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200a40f93a6368005d5e1876488ae37277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446afccc05b4557f856b0dea56f79da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd37013f4fb91c8e9d2afbee9df7103279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0679e195b33327a39ce915feedf4ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892001e9e11a13a7daf61f28e134579281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79af73b8a5782742b77dfd0362081a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670e9b10af32e8cefccd3d7da54d939283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a74a8b03eadb994862c0f59589066284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c651f4154c0409dba3f656dba26c50285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f2a272b4f15dd2b9f2b4462c98faa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181135e03f58b5b7eaf1b740e05dc53c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5838619884c83b2d9dbef4a97f0177e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbd4b2daed22d29fde0213dc59c0fd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5143f46c8c01d742fea6aebd6103948290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2deefef0816c76108bb729782aced291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ba24fef570efe8c50d05fd26745f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38cae1d1a060d40e6678a878fa650e4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df41a9f268f9ee7b038ecd3f5dfb7a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d45a92be59735a5f8a1a9121206acf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8da843434afed37048016f8f2e875296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157df6f1bc3e405302b4ead7458be7c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24fc0a79e92739e258aa44fcbaa8ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b6c8bfacac2d660cfd4dd2d67098e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0e55d1439c24bb8fbc52412d77386300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c96d2fa786d6eeef35b796157e32b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470144b693c72b4c7b23e3481b351b37302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d1e7007e10ae2af3ea04be99e96ab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b9e8165a33da57e10a52a8df14e23304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cf66b5a0c9b5523150777a84ad70d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef602c817f7ec912e085619d4d0b5413306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90761d869e5d1ffdd0bdb500060d8db6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf986013399835d505df7c2bfa3d0a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b7340454dd93ef87d520739371eff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e487856af2cc76f89e593a0f24f87ea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f039f65cc0c44b0f3615296f2d2c93311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807d0c7dc32bb492189d2517d85f8c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15455e6aa7b2741c9bd6b3c394872cea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7455db6ed0eda4d35a1c2636d5c234314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddac1bda89c852e46cd005661580f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c02876050d539fbcffbfbbe055f1a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f4f9582863739a8e8451b8461ba41317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8689f7159dd097eae8d8dbf584307318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73474577aece6c2432cb2965bc8d33319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346ae6acd4d391886c5dabd6e67ec5c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11188db2dc20e05bbf682f6130d0542321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaadecde49c23a753317a5b32fe3c29322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351ae705f184eecc867477d16731a0b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6f4d0356f2ee764422760e202e41e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b8311bcb01e169e4968838adb1c68325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296851b76daa6d3d0c72e590e73a5c12326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bb1259328e043506c314689617488327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a563873ec821fff16b7511e38b9d89328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc68533a295f2eaace7861c01407fe3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951da253469cb9057fa3167ea0ec0dd7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7490ae6bcef3b2fccc5a0640c87565331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76ed61a51640b79d8f149da7bef9f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb8911d88eebff2d893662ed3dc489333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ddb8c0af2a36b0d3b4707a8828438334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8790a8a91b730c386c15e912ba449a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ed7a781d6b23c427fbc11c73e26d6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80d283b6661a16eb61894edf6fa116337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21936ddb337395fd52104e923cce2d5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb06426b5cf82f6bd57e2836c2e17d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897215df42ccb7d07bc0221c1ab5362340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febb61801d29fe6361a29a9420e864f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e4caf2cd2bb03cda1fdbaa33b9793342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf2d81f427810057281fe39f03fb43343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175288a708413954af2d88483b273c2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7dbf15e18ad732e5721f671a00175345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30545f35d97b981e3b83127a747a7b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134f41da7cc64a3c76601af07a3f7c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130022c2202537a8fc1635c5167aed7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3832088415e571c018d388b3518124349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c529bf02cd9eb18f2ad381883f14b6a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9eec8e671df0489a4e0d5a04330c5b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8a07785ec0c1aa5c7091d143aefc8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754421ae6c7f1d4e9cf404900a505bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ad5885aed29c29dd7c8a0b96b9267354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca666a6658c8c6f79d2316940dab843c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b234851eb30a98c25268cf9ad90541356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36958e3e12615837dda6159e370d6bf8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b3487e980a04c3773d62ef9c9ea81358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a72781a9adbf6cbc17f5fc069a98a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae307218ede2fea312042b24bfb4df98360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd5a35a4b51775b264ce39d26b8872361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f68c029b374d0987b67b764dc11ac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2b04d7feb8308ba847145453df548363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3685a186d6d62aaac132faa95c289364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27caacb1bcd66c012addc7844d91443d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1582dae65263d4d6cdc73ed0b888e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db41537a68389f67409cbc1b37ee984367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b60354793c387d484ab5ab9ebb629368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b366843508806a803fc4aca10ab528369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c3ba98a229fbea88d80062957dc4b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261602a2aa96f2cfc6233de8ac35eef8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a0542242b18da1770c211f51adcf2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa54f1cdcf3da81fd80a5662e14ded373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a0907cd7f14e770349364e5b35643374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70418875f9deb7f99ee9eecd52071a5d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cada0c041947680ac448bfe605c55376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5780dc985af4e9b59b7daf3736140377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f7713dcd8c4a5a05d9fb96273e4e3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4cd630ce2dead2c26ce858f09ed85379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f663c932fd077aba9e337241583cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777fad5ef0c7da6fd3a7412aa7d4c9f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08ac4a783f246503c943a54edd6d90382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40a4d02b1e13d05bdccfa971bf9c92383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb37860fb1bc69c5c6ead3a87ac748384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aff7c643c8209cd10a3165fb4a5c5d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef8ebab6635f4986df587d4329f777386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fed2e5e7b27b7dff679891febff3bc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa712a20dbc0e4b778095b6e1ef57a9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba50383b25bd63c616b090f06c9b9d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134018f5b07f257d7dfe48a11a184c3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ae638aa0e7e050bf71dda13a9a903391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013a0aaee14780e3d14ea07e5bc8145392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bb4fa3b37ce1f730518bb4def7ca0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b27341bbf4477e4fcd0e3a88ac3160394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8989cbf8a86c944f72c6f0e60cf6f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f3d13f9796612298002fdd1f58b4a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3d87e1b6927a83ff66b07a8b70281397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6369496abaa3c58aef40a8932d8783d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deceb9ac62de201cff12cbbeb67592f8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b8ab0b6b05c90538fb9a1223ed616400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2937f2ed37d512f2128a0b3f65ef63401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0ae03b7797bd9ce28cc68432dee1c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed575bfec2f8ec4def2449d31084350403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53488dc9d122e4d2bc627e7e0ee01c7b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f843e16d82472b41f4c2ea7606f72dc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2f1481f9d61dced8b877c9b24268b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92419f800d11392f26088b3e556dd474407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20887237c9de188a5b1701d867407888408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92daa70a333554f77fafebd80b93676c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd146de34c2a953ad4b6c824a97cf4e0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29f9c8b957961cec5e235568fa01f1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2dfbbc2cc028d8a173bb89094a645412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4ce865c136cab1228651259fa1d85413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fcb9ef6d85bdfe1318877cd3de2d4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b935dd089b74f604fe188798ae9d13415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48a12b114ec571b99ed29fc8f251a3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d06785282753e66d6e0275070bcc88417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206722d692a7228391fd79610e680ede418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac63413a75761ae581f7409ca69e3b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17b7364947b2a2fcd22b3ec1bcb0a8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a79f58c9cbceacdcabace1243ee21421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a936e6e10191e79d963a9adaf00466422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8a03b17ba65a92da70e9ae7d4c2d7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e82398cf5d548d1f4ab6d9d785597a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b0b7b499c1b5bb42cd39b7774a969425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a54a1ab947d54e575ecc1628add4c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ed16c43215db8b3317cfede06f335427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d98663bfe9036bfa4f8440c9b7aca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f318f1e8081fa068bf93b5705d2031429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9c3e46da85f4e92ba9579fd1ca7bc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc00530c71011a756ef3c3aff0e96ca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0b0c648c0ed2bc30bfcb86eb23d0e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63bf5b519afeb506be72982fe9719b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d9fe3d05b3e013e23ee9f2e782f6e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1238e081c0fb2444eefd9dd7a5e8b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50f46129389edbc097a8ce10bdd6d6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7651add20693aa04918202a23e295437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb994be3a105fb0a9e1e2a15d0b55cf3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2107ca0d897b343cd125c5cd1fbb2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b913322d065989fd7e6cee973e97fe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b82954bad96610198d03391637cdd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d27d94989a0e6c294fda88daab82a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aedd509af1e260d8ba1930a429ec61443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd725b69bc53338f17a8210f8a81636d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ca0ab5d431ed8671bbdc89da7a858445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7255e602f8df3668f5e53abc69a5b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3aa79b89b90abb11548a24b4e91400447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584d6b5466bc64bba5cea3ce004823a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99a15d559311121e1183585c029cd6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10619953648e20a86821806d8682c0da450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7f09873f03973b1341a6b4b1efea8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37201ba93a8700250b28a637e614fb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5e3c0bc9e72ce8b4f69c93f0ee7fa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a477911a5a7d5f04d93bc24ec95328b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f469fa9aee52f47d8648c240e96c0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd4aad0518013abf200073d3f741e8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f748d5187eb9cf1b5a86542e9218a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7915ce370091e3be0c5661ca671c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52d70a2ebfc4709757e794b4298834459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dcc175e97432cfaa06ffbce8cc0f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2c4a3075c08e8f76b5c4d0e451b18461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeff8faf0b5c2f7bb62161c67a56047462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab3e28f8b019e24ae74b82bc844198463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26ac34654b9d1b32b406d4f55fdecb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0a02301767ad12501d1f1cc12d334465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c54269fe734ae95a09d446758c834e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98881ebfca924de122b992d4d815b87b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01412d0fae191de7c085dca8dda093b8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af275e819ca42486cd8be2f2b9142bb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9135710656bb3f291950572c0c5f5fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab8d1771e10a4bdbc1e4343c067e8f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4a266fd205b9d3f73230917f73341472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67c3a2873007bd37ac8fd150587966473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317160a33f491fbc439d7212e53f111e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315643a1a7cf5e094bdd3ef5dc7c4c5a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680150ae4f151788d6285fbdd4a6c6c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e89b6fec3157aa1959311ca41baa9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6f18b8edd3b8d1b0d1922ec65265f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9a19e09aec0001000f49458c15140479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4520fb311e7c684e2062fb37f42b1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4e41cd170291efe92dfa0368528a9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e026750d1e50d5bbd7ed906f71543ef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866b21089f02d393017bda523373786483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3663b39d59af83d6b433800b71a7a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780ab70e2454dfb7ec71e311d832497485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7365f704e6aa5a3b48871d94aafe0f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8e56bb72c97c880c4b96975140e69487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d24b13e31433af7a0a2f9d7e266a00488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9a0224dd718f098206e837e27689e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bfea63620bcfa40b1b8540f7ceb8d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2fe40760dfc67e4f2aff6bec35d72491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4d5a93898ac8fa2b6943302912d87492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3715e6ca494d7a6630c2ad976b505493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86458fa333268876f6c23a8ebdcb8c20494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815df640abd02d891654a7036f2e765d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dc0d7f875c73fd6c92416b4333ecb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2192684df8c120e0caabb8ceb6f3493497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9eb32d0b53d67ed1290a82e28af2d4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7b7e3c4342de9c4b44ce743f27ed5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d95802c163e21ed5210ac8b670f1b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821faf2cfc6feae439a77228fd51d356501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ffcd018dfeb27fd746b761376b201502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941737f5bd13ad98600b5a4ddf8ddd6c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466597af127d2cd8cdcc228e06389ecc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a6648714c47fae59e9ccc6416e44f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b16b50471d2d5bcb9c42edf9123772506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71128e97767284fde57209a26954d6d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d0bacc4e94d75d5d4019e224fc5e1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c506123b57449bd77b35f3e485152c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2957fe9f341e8615bb42bbe2d46f30510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ddfee83fd016a0d2b9b1039303370511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59064e172dec2e1b1a82c4377fe9828512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa4663d36e3248cf088edf4f2086ed513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a06bfd9aeb1de011af26a4da7b94bb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290932f96f042006543fad0209a7da66515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92665c2edc75d432f104af34108ef1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a00615ee3cbb57eac8559660f6e3ca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe1df45fa37e6cb00725c966fe69b4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba7ee55cac40f8d1075b6fcf03da9e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a762873a4948a0b557d82f5ded01a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60deedb9a2591ec8cd06a3c5010e9ca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55f491fd0e3696cf10c5f215345a15522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582618a45e8f185af918ccca4039310523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9071e557f69f707edfaefe2181a868524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ac96ca39bd9e071e2fff2f97e50a1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bc286deddd24e40ec38d46b32c7fd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffb3fbfc6bfbf90a98f6d95a2e4131527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cadc315a5fbcd4c432e08baf0cfaa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951d7c76f943f0395cf82bae76d2ecc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b12268b97c5de25cc2e3a9e4338f12530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0b8787f4cbb878b7ea995313de835531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751efeb07843ad108dbe6e5075becd6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977d804d52eb4a405b118e1d09796ad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bea0806747c79b12d7839ee49c9d0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a59b091b2a35b7cbcb9d2da6ad46aa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea34367d08b959eb3be8a7a30e25a4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f2f1b06b0e6569a8c43c648e76dbe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176b79bad64b15ca1a4b9ddb4a4b09c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31f1f96c869d4ab4dc7a1704889aec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9b487428fe353706c9ccca88c3daf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91257b38fe68d0bc004826baff383756541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208880ceae7065c03c1a0ee8171ae1c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c724c0a9e38057232c76e27821e0344543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e771a19ad8577758bd7ec89ac64a8ea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b55b530d1eb5416d018661f9a7cba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0ee78fc381f045acb7b0d1f68566f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa824945e5063c61638ed4b4ebdae88547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26eee85abd2aa00397a3c41c80aabb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf96bb2bd4d6d2191a9da456ab91e25549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88721dfc39c424e647501c30a2e819b0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3eaaa996a1045230ad0cd93dc16cef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb45d03f6a4dee8065692d7109a9cf4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad95c37dc9a0035960ba3a2b5f900fc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46681edf8aa4aa2e806e50e046ab3b90554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c1b06a29fd83bda79544ad50dd2b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea729b425f768bef768087b3f4f356da556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534cb57b9b243d4b299b7c6dc4fad8c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af40f917779d62c0c32a2c31f47fb4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600c4ecfd8ed775dd11feb56d7b72a2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6435b5ea68d1e72f734d84faea1bf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c12c8ef9539c0631f07613f876dae7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181c92c1dc17afaf6756e0611e4049d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042df024661bf55c9dd448f354d1f68563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f514a3995f7acf17b9b18e958ba829a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a361592bddd59af4d5fe6f95afb8b2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02cbf062cdd364073451cb63523fb9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46678745e6cdc0d4eb7a72eeb6d133567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9254fbb29af56f3264e93c8c3e7739568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7144b3c38e479b74e98285486681d84569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c545de6032395e85cd2f03d6dadb49570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278508abfce5e788490ac87f1846db2c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc4d3364bb5fefd622fa6d88359d7d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12dd40d7545056e119b6230bbd9ff5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6f2768a43fd2e05e1fba672d6d000574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d704e4ddfb49692f2066e93bb3bc23a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b9517bf908840df8a68171aad5e33576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3a381af0644323d5df401cc701405577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ec96aa0356f7934e77a1b84dfa5ee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91f9f6724e1493581b3738a0b4a1aa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54f69a03a30dac2715304d7e591806580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437228d5369d73248b3b3ed6ff35edf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab6c42899ebf7d78c210867e614d2e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a711cfb9d9a233ecfe3c95c76f66a6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ee3bcc33a331d9026d17219940a80584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b20c297ee7e4ed5b0718d10fe99e6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd3d8da11e489c8241d524ec2e573f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f634d78950ca45262ad9c60f530e37a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c58f6d0eaeb063fb4a5c258553fce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188f303459307b6afb11f363439dfdb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf0cc2477b91fd8b6d8bf1842190de590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc79c59f7482f51360d4cbd31904ef0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd30bf85f45e28807e7255b3121dcfa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd56a57f95843fa59667ee4e7f7041593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b695b8249d4835cd8d49547de570c9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba02ee8bc7befab0eef503465fb733595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbad44b9520795e89d158ac32b4b07596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b11889a4413306275c7b7244613016597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc825d600ad6b6419c6640e8410a47a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc16ac77035a517520dda071d81537599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02598ee069918a9cb1436a4f54ba4a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b3b82e6e293c4fa7a4c8de71d828f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ef9c9d478e67447603e6df3c23ec1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8c7b0969deabb4eeac516f142357e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd445170bf3814da39f99fa3617163604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d2057bc81c9c630bc8c256a5777c1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703880b0c1ff4aae9fb24b447574d64d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bac7d693dd469b2686d0f8eaf69d53607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad2b1c8492a9239fd4c0d7ceaeedbf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f28af49cd6ed13387dd5713a4840b9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e5f75f1b3e5e671c731df712c6aa4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a885a53af22044ba59da2452d64fab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a9a05c16fdc938c584080376b0376612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2df8e80cc7d8c475506786487c9ae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2dfe821bc1b8c9004ee6b180f4b43a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bc58764b356f33e036a575c1520c1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829f9c10c8f21578de0d42dd2269537616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ade15f058edd44c9ceb9612317ed39617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657a9d971b8a25cd75d7ef46d71a675618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501f9c6b197b6ad2e8cfb9e9d6ef68c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa36f6587287dae76b9e9fa7a78a518620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551dcf84ee88552fc4334ab79540cd0f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6562f4ccba708503d8155769b1706622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224fdc21546c4b441569a02382e4c8c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94ea6f3b28f160d6da353d650999b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac97e7d4aeb1fb849bb172c514d6f0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c00cfa53810908719f9fcf63564024626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a822560c07c2c85658c107eb6b0bfdc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de056803134bcddbf89ace2f23e6f8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c309bec14ad507bde0bff0bc408481629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60120a4d6b5a0637865552163ac9139a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f628c3965d991d2449a9788c4a76ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42a08379334112e13c70ec70899d4e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc5ce84416965e03690e9c200c850f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921df4d6640e646dd1d758ec2850b982634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116b78acdedbc1aeec7ba12ddd9cfef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3263294dfedcab911a7844c5a22915a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d82e1b79f3f6f96e4aa71567d3731e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e47f282a78427427f2d68b6b4b52a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6484605a711de31cb5c809576a8703639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d013469a12a214035887e18c33020d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d5b506fd52fb3b0ecb8f5ac2053bf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09997cdfc8fd565f55d70edc69a400f3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd323e9c34a48bfd0970c48bedf44a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c7f8c48f2dd6640e0a567e3a208aa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135cb6c78298e9d2067fa8f5534ea2b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ace6c29d6439b4e2538c2ed3b95e9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a45982349d88d6718f7c34e8787151647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9207016351d883110a9508d2adfb09648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52db1dce6cf84e025ec5727a3cf385649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037628ef280530651ad94aa10d4a82f8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1d83c1afcf0cc7a07734f859d8b75651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206959d51518f90b5179bc2beb750db652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8639bf69de0b84f83f17c648b26485c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf08b4736779ffa2e62d65b05f3151654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617dddca0f96535b7081fbd025df28c2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff4ba5f8e5dc4296caaadf7a9c2296656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02b3a46bf6e4f95503ffcec00e7816657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac5a56b066781daa1f85fdea00aa1f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43353f9b69a2bfa16f43ef4c79db6241659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bd278080238a8f65a250b99410fdc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc6412e3a44f41d788221b622346bd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65512462d90d79d1737dd828527a6d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f9bcb3e19bd2ba2fc357518db86a6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8a5362c355169f7c3709dfb2fadde664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15637301c6f8509f33bdcbb9bb97d8ef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef8366c7f420d5425d11e720282124666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54791b5456738f453174007584eb30b0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c577a081cbbda2c540029f00f5cb739668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d32f7be748befb9621ac8af20e5a23669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f4d59d3c0aa5283f0c202c494ada0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a00cfd0644c43d950d1cbc7ce9c95671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665675c99cf2760b9064316af8b44d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb396a2ccbe52ec250736b7a7c3d1ddc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a95af0e6c70448edcb65d8f63ba39a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c3d14dba124e04f9e85a38f417bb0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f781d2ac469b08503211a8dfe8bf481676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dcafe947f1530b3e0f70ce0610155677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da3ea3fb3a3aa64edeec4ba2da4545678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a653b484268c91a8046864251ba1b0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f1e19172c827ba4dcdd0b32edf1e3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8e44f53322b7eacad18984b101995681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5f507ceb501b55b9b71e04302480f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e03a8c366864c97f1395821c3fb74683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff863150c7554c64db32618042ca696684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c44105aebc31bcaaaa2570daf6bc3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1ec8497dd1149884a0914b210220a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f10f2413e9206583b86407e171b37687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5939e5d2de64416a4576fee31980f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8cec046c43271b7be938b3aa483003689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19634f480f56c56e5fea4fc253e7a7e7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057590f18bad6194ee4c1b3ef7feb5c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca49743ee2e23d98ab62c327388b601692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c246a0bf9243409ccf2c93ebbefd3d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b4c53b94a4ecfb453ed97ecc222ff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b9d5894c9051c6e69c3469f919b3a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8289c4f0a29d26832624bca9bbb38bd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07120693221845dca9544e504e1834c4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a46e20334ffac8ff2e75b5ea52432b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b4f055cc7b18fa1c719b5254791f7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba92a5d5a9d484e92f9e2b14753a511700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d0f0d1483d658a2e8cfe1f22913fe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75153d998fea2488e49cfe5d3b7546d1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671d524ad8d0bdae0b5e61cf8c92dca703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc6f92483f6ed4c6c5b18ef4b171f9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ef207bb4d0954f38ef2b729ac7ffc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c831ec8e1704337ca2a13bfad558d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2d6881954bfd30d4b3547ce510904707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8480dd4ef282c273d9edeb22d8c655b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a68fc10811237aec06e8e7b15aaf3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64f1a33f558e15005ff7167e52d5a8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477195170089bac335846923bd2a1fb8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f86ca525dc8a445026cca95d43273712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd1ff2cf061d9c041287042fe72913713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce6ac7ea9f39c303eebb4acd7de27b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49968c3b617419e84bdd385bed0afc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a1822d4991ef34e222398d7611b47716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba985a964f57f63a285be595b4f55724717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903c5e3368f2abbac50a7c786b8fff6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8a6ecd23becc7f3a3fb387b64e72a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ae56c13bd7745f541b145634a4e8a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ae957858bdda8c37b0203eee292a4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75763f555d68219ae8dca3867e857941722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ea2e7438317d24edabf1eda8dd912723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85e61697b938fa3d1c06145ae81693724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321ffc8aafda409f4f9b7608f9f68d7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0dd965cfb89ef5663e730368d04b3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a21f2c6d6f43dd373ab8ae33f019e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5705a164e57a8fd3057c52d167ff8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84464bdd86c1733634ca84e094dbff8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8a122cc11dd26b6b3bfd51be8092e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b631257abf305c2e3348aaf6ec259e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a15ff28b7f5a84c35dc90aaa682a13732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65e1993e187c34686dbaedec9719d0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1269f982ab1d12ac2d344c2873ba061734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84f13f86817028814cc9a35bf0b757735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21c6e27ea565309e11abfe31ac3fc2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6361e9ca4e0b90a9ffe03ee026a9179737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd69924bbbe9a24efeb6b13b561ee1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5f01f050b6f4a76f1e6a29c029b1d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939f4f310c3c5d04d1d7c46f987170c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4584a9cfcbf14cdc853267bf2557e56741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e154dfbdaeb531d8960fecac658d9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75903375d2e88aa3147a028d63d2a84e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae11f38f9d6a0cbfb43fe6dd852afb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a97cfa3b2f2b3c71fba362ba7345dc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26dc04a9a563cc0e1bc1402266a9f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9048a8a86ba29a9973b6560bd02250747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7de966ae3b52884c5f75928e7c1d9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d964079a502e86e1d0f65225b29ed749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d94a48af141230deb109c9c544e51a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e665983e67ee8f61b542484ab6415e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f453a468b09e67deec8fba50b8c25dc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79670110974d5495f3a6eb4299361d51753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d732e51a46b8b70cc48c84f2c083fa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c0fbbd57d4d179b48a3cab3d90cfc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbfb58603082c3bfc0bff90713c75c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05328e0ff29e68dc31db0c614312f4cb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8d3c63ad0c37fab7acdbb226ae93b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f14f1eeae9688eebeb422da56b9d7e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca07f444410de0f976a809b595f5c8f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80cf97b455976062e7b1d382c00e54761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444793246d523387bae43356dfde3494762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d822bd3ae3f9895c8bda7bfb31d62763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942aedf5db821eb9f7b2444051845519764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9abc64dbc52fcc50a824762c8b6431765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a5d8c074ff8b01210cf599b77d7a7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844f5a8093069b1b8069683d533f345767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891b17a9066a60d8e607d5e1ca820c4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933d0080861b8d9bf998161fc5d8b21769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95030bb7018f16c13b874e929b0439a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5724bb4d95a94346f81fc0d8d6422b3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1236178f8c7fe8698d0cd7fa8895d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164f945b9c0646a3b86f0f7350cb5db773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e78b1163d8fda847989057539c4f6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5e32f6abc0c8878a07da2fd28ae46775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed33fd0ccdbf40f158dc870fda5479776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f9584151e46977c6ef00a40df67a7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc17d43c89d3615b6d90ebbabe7d9c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f72524bf69fd544c7d4ee42bf9d2d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f564594f74edb72545413ca3062ef26780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807a2729d6a302ceee1d4231a7a84c1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd30cbbde1f5c22cc5c2ed20c2cb07782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91412189d0fbd38c30ecbb802c91fa30783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8d6e60ca7290c289bf6e26a60eae6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f790e61d78a98e75b42a46ec76da33c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27b071a1b444431193aa10847f65fa786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff7299b62b56ecddc0e203d8b8f4ee787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e1bd5f3bf24cdb3862084678115f8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710a9d539b0a1d923a1acab1d8492e9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae9ea46f0ba369e2390a7ede285532790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55101e97ea0c234c0d7ac3d7f9e829a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d8d88ad26f5bd1935eaa705f15e6f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547bf4a4f1f5f59258153d031688cd2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc414bda95875be93ad0030bc2e10521794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ce48c207082eba33eea2860cf959b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73539bfd715e90891bf2462a45114209796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1aa21b119afccc290d8f32b14460b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df183a360bebaf3c9f28e1bafc7a44798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88d9a73299d8544c1811b7cea84c56799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45db9c0ea07770119cd2e7eb341aed800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e495433e195d9911019cde9d0401856801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a24d1d78b16e012fad78b33ba0994802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fb568a711b7e2ab2268187ae42462803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24561778ce802325f06a10b1b090f91804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d856a73485d24e4bdf6074333977bd805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df3bf758d76735e9b98c98c80f3bee806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac0ed3ec75a32dd281c2ec6ecda277807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017beea30e4ff73733509e2a9a6c6e3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3296ffc9c35f2cb8cbf2854954f16809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a74f25e743905d7acd061673f3e5c6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d4e39183af0aa5f437f0051ee4292811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9e3d24478d72dd689f1a7560a7463812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7f5d9094edbe86a5dc4c83320b9e1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0203c4787c378568c56b520f7ada640814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c5aad26cd0fec1d59804b0ef95bd9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6344a04c3dd8886b60f9ff91303779816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06134fdf875e968b53672a417a021c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97058313695d898dee51494a2c590bde818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5a7d593c0984e696fb1666186c4f4819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be65a3e220f8d419560f963143b86b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77049e5dc0b67ef648bc0ccd61d5b9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac254a376b0f91819633a54c7e9de94822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f12cab8e1f2d73d618f28fa5553dd823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8284faa6e7b651f9f5e86f552ccee824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119c6ab79ab4c465c1a242f24c08e85825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053793c4c7971d34144f61b6bf3a86b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e56b2b6878c81a5a5ddc3a0a4ea29827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a8d19a7b59071896303afb4d00db7828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355ecd618d419ef3fe47a345f96e551829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e476325c31b50ccbbdf5d2dce6b70be830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0888465351b41591f2562fbc03d309e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e952b00b8599789e82fd94d4e52b76832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4315cef7dec530e5637b436de723e2833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30dce1beae51250b9c537959f374d9f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dadf2b44e5731d8808aac5322b9b4f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d11f2b53418adef0a913ab2db103c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30412c2d66f49b6ff876fa0d3e1a4556837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb480b43ebd65293ebd9002c3cec50a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f37757e644c701f3a567758a1fe83839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e7512ccd5d7c4d01f9051f15b4f17840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24834f4203799b8fb9faab1b72f160841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04ff4ddbc8d6f06aeedfc6d75a4104842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae9b234d87a8666c8dd406e44a096f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482497e93f9875ed40a25169f78260d0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c2cfc6a607e5843e289648a2fa76b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eeedb6e0d97e9542dcd5a7db7ffb25846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16dc524c30ac4b6625831197a7ed3ef847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a431899491e27b4da685b54fdaff79848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e581c893f2236c0f07f3bf3c107ad3849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6f3908f3f77d9337a42412e147ccc850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f2701d51cf04be5e0057e72db8cbf851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ab4918578aed0fcd945bbf28f0c82852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe74a67ef225209d5894791dad9c50853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a2bde61c642afc2f90341081fae7a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f9f0a7e54360713347d936c84c740855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ab57bb0376ca8ed00c6ffc48d8da9856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eea3a6c5fcbeeca5a5cdfe7eba7429857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ab1a83eb5fb67f31a13f916f0c88f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f251c36150dfdeb03ae96a91c000f2e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3742bfb171a24033252063168f22f6c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbef76da2771a679846514f2622eb27861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e13981c5c819c98a6c0618dbec66f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b6995f29bf95a0c55c0a65698b90c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668e8c9fa85b220a4fb1f1189a6849b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c29a815b8b384043daec66fef90d40865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3384f798dadc448631bfded4862532866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a04db0ca14ee7ee1d57c770124b85867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a13427f7a27afc1b723dde3e9970fd868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58381d5df3bba1d1dc35f2bdef38ef0a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b24766642ae9b24823f3e50ab2f001870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e866cad482587f95485f557a0cf30f1871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf55003bf2a35e90a85b289f4a84ab872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a501824ed8677b6c19744b7b24e93873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3227b7066e8445012f9d30f1b0e2f2874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11468571a480dab3f19f870613f0a66b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55a82318cc2d4e6a31178ddf73a316876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6b2b11ea93132f6f72542bc3b371c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac53e8c60b231a05629fa8e70a9a717878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec339edcd44b9daa6477dc9c6bcd252879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e782f07f1403608be381bf1a06375bc880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04605b3855af3540e18722fb9af82bd9881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589eaf04d91bb86ea745c474e3795283882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8929b7f4ffd702f8b7fbf82a5688299883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351701d73809c05d9bdfdc29bd9fa8a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590bf2b74e2f976a50f42c48204d10c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f3251e3b1118daaaafdcb6695da16886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74f8444c58c0740d330f8b86dc7d88887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6366f59e1450dc470da8c702bde573d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65493995f2dbeb38bfbe7a1bd6035a6889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7377adcbe5142b82f9a0e6026e660890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40fdcd7a4e3cc2a4d5a8b155ce3b87891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88256f449ef6e7aabfbf4d97cf8204892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66431c7b338ef612bb4815dc651e26893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89226a40d96e858fa52a3754e0ccb239894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9947164b6b17acc086da6b2cc0672d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503c958031c4122a9e0cacd3e78944a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5783a48d5d7cba021599ab8283aeb8897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2eb837214b0a9147ae3fd93aa7c4ca898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea3f9c3da2d28ac991705972e8b504899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db392552dfd0679da9a63ea9b29a2a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3567c31a2e5abbf5ebe7f5d91ef0f7901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44791f21719eb36b90eb48c8aae76264902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ae7b655664e37ce2371bf885c8367903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d2cef815607cbaf8557aed065a5ec904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c9e977f49d3f6c4b24103e6e84a3a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ae46ae3ea4bc42cc6ce4c22a06d3f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22482827ca673c72fc569ce437a1d45f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbdf5f5a0571ce8b4a5c1d1f3f1ed0908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc43168c1345b1edd253420513b1dce909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b9fb67ab2c8d7d3d7ad265a0c1692910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc69fa240eaad53c8e6211688ee1a7911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3e4de64acefbcc42f244c96436b58912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de0cdc8d1099634ffc2092897ffdd6913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b59209360d06aa34ce66afc4e9d6a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c2a52b09f031b1341f181c4b68860915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae983d247d15e0d3bc9eba0c36c61c1916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a540791aa470d20abda4e2e069085917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a51b1ffb759e75d9039530c7eae94918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e6fe073dedb0b5b4b81a085bf0bef919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491308b56255bf819338013d454cde3920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee749ed0ea670a1d8741a4c754940a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b5046fbf0374c45b1d784eff9e02c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e84d8670029fc4430021ebefc102ec923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde002b8ae20b7264c7516863f4e41d6924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2eb74a25a912e2c98e8024529d21b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc3553b1d3f922f09d864f149ccdf4926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c1e5a48b58b9c164762f2540d17af927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09602fa715e654377e39e21af91ce95928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356a7f786c21864eaa3203c25204021929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac325afb171af7c1a1a7145ab6ceca930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee280e4aa505bbad2e0b588f588e7ce931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ed53137de744a85e4de4abdbc3123932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba47ef34aad8234051927e99d1be5ff933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f2a20d63cd4bdc40c5e2a65091c58934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb4805c9bb78a2e711d13060a6cafb935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9aa9449a967f60f09bc68787f2eae936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22696ddae0842e27c4a25c5da30ed6937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc83ddced1308ab3c26fd215e65933938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef7c8b92cb2d66f28fcb6a6362b98d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f324983cf425d5c7e545d73911f8ff940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77085ae254cfbaaefe03ed5f5dfa0c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c403edd032eb834e8e64347bc187d4942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fdad3dea2467a64dbe43f5cc1232f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c040045f13b7171fedfb7604d329e8944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b315d58563564ca2f1c310fd09526945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6c0f4387fdb549243bb043138ab4b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315cd76f765087e17711e5b0b3e3bde7947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040df8be62281b8a63b9f0d7c37570b5948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e37781bdcae099725fa1621f38144e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55d3f98aa02da182f483cb1f5f1869950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f0a36840949d70a072a62bcb12ad4951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2877c60687b829a0b4a46f5e69b1a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cf23f998c5f88f327973960bc7368953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76b939b643dc68e306ec0d124d5a68954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb820c7b9b1a96b7e74356131c8d3820955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af53dbc444de37a775b698ff0ee87b9956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11648a5aef61b64b0784cc5cfc1669c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d45cf967718530b0ea0231c1c7fdd958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bda124f457f8d55fe49b55fcbdc035959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65077066d439543d3a1f7d7bb56e0a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036ba0892f1c1c9c13f885ab2eb020e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80443908345c012f514661c8cd76c6e4962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc24d69d4dc2115a456171637e3000963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f39eaab0a33685896b93cb69452ba964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69993e37b5014e5f23f56f730c1655965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31170f20ecb1396a1e017da0f6f2b4b3966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784dff5c458d26b0768e1e15ba569f76967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da354ab77b4754538c44b26face7ef83968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848bfa27dfb754a582d651fc4fa08a4969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f7749584de647c7dfd0eca1c2ec5c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def65bfdc7a5cb56702bdfb71642777c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32867ea5331fcc089b907214d630a1b0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0355547d331ba8267182848b50f04973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89de103f0efb8847d161c9e7fa0fdd0974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc3269b779762046942395583c3ca3975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>