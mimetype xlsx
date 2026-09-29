--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47569e4ac25ec10a25ca55db5ae759be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9493c7e76803456e3f7eb91d78b0c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cfe3a514ead3a59cff7c60b405f263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c76d1095a0d81073c79e547a278f614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745701253eb373d4b492613921028ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c0b8ce2629663c33f3874b6253c686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30996c41874559779cb289b454bc5a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2828c1566eb3131b9118c2a951c408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab17e7e0cb7dae72eb4732d4023cd49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654de568cce5ff0a37ef1cb00c17a36910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d138f299664720029c984a01492a3a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d961e68850f608f47e7825fdfead112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22cba9a3eca38b88875cf653d3330913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72b3010fefaab0f2e0a50d14c1f5f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791358761334c3df4bdc42ef694da1815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81789c25d0b80328b328dc77a61b7b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ae5e1a3594909035398ae2772e93b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c47bed760964e8555786f3fb0d2f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440b2ae1d454f5d1f4f90ff655f055019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d940116fdeeffa8e27b8a7cbfc0aa4e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6231a61f7bd6ff89c7b6108998cec421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edbddcf52c20859e8a8ade2eded36022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7a6b665ee170a6bb721b4ac2576d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5d0f37ab0e6a7593a42e87dc66a4024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc239ed77caddcc04b0aa262d0b18db25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65837a449d3bbc8672f04ca49f529926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94a6785d8bc5507963001b83800bcb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9768592c9ed9f8432463308bdb3009528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a1a03b77bd845cc667483b617341529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04dcc7ad8ba9429a42e10502374005a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbdbab164b0083c29d199012b91a1e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea57303f8ef2b3a5b73f96a1778c6f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f701130839f67167561cbe8af7524833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53094366e61e45ca8fbb6adf58e4a9e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e49656867354da81640ac24a541ac235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b49cb1b0083c5dce57e16d8be10d3636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e1152cd792b126a7e191e4b93268437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc132d4f12534ea697e99a27294a2bbe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865e49bb65f31759b5cd0caa6dbda5d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7083efdc64817c49c71044caf7347540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07afd8c8c01dab643c59e7fec6d63f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543fba2f1ec9e841aefd9b01120528642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada7b47c7bdfb221223f5b1a1d0af8743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c814bdb83a410be6d9a6b248a644d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214de08620ac073e20345019a3d9f06345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb98a754529aa24708ede4cfc2cd17346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780af67c6f91af440d19558f4c0400447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e1de8a2bfda197174626c9ac7a05e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d65442231704131edbd56e3ed2ce6749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390784aa8fcef633e11e25d57a47179b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0861c1a58762492cf7ebc6ecd6fb051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc75d0c8cc880cb4662898e0011e3552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16824c56cad1d40e621be5c26f99f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a6d282244011cbb2846de5de45dc154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727fe85b726d58ad431c9c8976b7d4755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c2bc4024ad5262bcc37696185547456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233c03a03c8e33433df68ccabc667ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447d7128504713571e3cdb2a8b5bb3058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47a93f3eb13a928a605e00a80ba0ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91380b673969f14960a9ec009ae2c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014e0ee1ebfc510b6c179f998a15bce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a75c28b4fee726c279d975b631d8762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e2d9893db85067bfe14eae0eb3ad363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5891bb14997810ec3d3477b5798cc764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9d6b0b9bb93a1dd221754200311ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e05bede062f9b64a8f4f94660f47966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c975f1db2be0a7fd82063933c6530bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b42a968a508eacb1b7b27d3044683b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946b98e131a083127a6276dc69ee36a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232ac4325edfb1885ffdaa26c519cc270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aec306d2d9f317ed5c9ffd28b943d471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c63e780546974382977699029aaa7a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b9dd5ce2b5c240273e18ec40ee21c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3b3f6d1716cfe366ef62d34e9f6b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787f939c893dfc48722fbb3905056cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27cf48888e5725d3d48dfdbb4f04f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8470c0665c5afc273da3ef16b910d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf57fc4c26743e239e2a362fb7ec1978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478680fd7864d72f54204a835441110479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b9323a44964786260e76096849c4b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d779b7357a18bfe6c08afe441a0af181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33c18227911b5cc9aba6ec32561d5982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f27cb28ab9ff94d9b03a971847d0683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5c93a6ce72b7cefa81e365054305584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318a2f70396fdbced01a5fb6122803d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a52442c8d12d2e18f5254f5e28f4f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc07bde24ec75eddbec4f9e5e88e5ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c08843dd4f9004d0b518fa8819cde88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed00eee526c71f0e5f198ee20441ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69f203b006e9049ab1ce1a8ee573f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eee2b1a796a49ce677e6b62cec737c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806d7204a43b2d3f3ff9d24b97665e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9113c1c8cc24e3f67c339c9183f500e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b39fd1b9eca9a326393ef56c694bb394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e0be7fbde37d02e43ff7df550eea695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844017c71637542c0392f435a671617296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96c258542149ccb8b5c7a00f4bbba297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c0df028072798f5e3ac71f6dc199298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68229786d64e7565bc779d8b1b3b9499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadb17290a364bca58e5f7ac5ec3170100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e784050eb11fd03ecae539fc6fa62101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded1285cbe497c0ed4690e4ec06abef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238faf850df4a7881d8fd2ca39ab84cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8852b43816a89a34fe04e1314c525a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969777142e9a7daa7e45e353ae87602105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac05ce7dd56af878df8f103573f120106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a00719b3a26931f2aa4793a1c92778107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2729f4a5f8ecededc5d4206b759a29108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962512e2272fbb91d3465aa8a2e0809109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0527f007907e6119b6f1bbd09c35ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b3c2a5d73ae55394c9c04228901ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdbbd2de89d51ee50cbad2661090e7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aed39abe338c50e0e6a3356f962e06113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634214e28510e77a3ef1160df3c415c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22afed9234011cf0e7a016e10406f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fcdfa7e00a2f8ee4619aba9dc71bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52b6f51ec7690952152a46e40133b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0098cf30119d63605ee0839e5bd022b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890c308b100881508406f99ac6a91da119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baadea481a393154e4f0f5bca956059120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b95a7044727678aacc999a56a807fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5633cdd63790eefee8ecfdfeb63bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046822f28dedd9cac55f82974684ad1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2046698aee85833299b7d2ca9186a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc0b90e9faf7f6370d319f87ef998e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872591265d437dcd6f4684e89f894c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf8b89bbc820a9864e30b029d1c9e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b962317e46f77cd60bb03058897be128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb5e7da61e07f42875a02d2d714dfd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365b980df61a4bd12454e0b40fca127130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184463cb7b8525a6b001f2fd50b9f395131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4bb8935ef6e414dd1fb252d27e4d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d6249e63d560d8d03eeea5c78f705133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88b0fa69950ab3a961c0f85053cede134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55550992e897811e470e1e3b24f2f8e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cb1f05d51a669eaaaa9a365283bec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c273bb229776b534face596864295137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14699000fc46e98ff53e038823608868138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49020379e8b9cf3bcd3e25ac31acd98139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ac82fe670a8db1d69e9021b84cbf2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63ed017712fac4fef4a620d364e537141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5ede58f9c0fe386d30facb503e67e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378fa1b472467e974e12b381fc80f0b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a7db3eebec1b26bc5b035de8f1dbd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190a8483ce09976945a976496cbe42f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8dce744e0f858cdfb56851361b24c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662bcd22e22ce9c6803cc1a3716f57e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631242b7409d1845d6b73516027c9750148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdc275fc6114c45565e5e2902a1c54149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfdc4b0ad184a04bdc02e87469c035150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50897da4f8b61a8b33a2a6a5154cc4bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936c641e643320a2966bfc74c12615e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f6e652c8ec4f207ba5dc0943ef690153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379ca2da8741f70016b9a44e23fa14a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23e48063e9e29f5149cef1184705b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4232f009cb47a026aafbef49eef584156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5bac45836cfe9090015f213c053dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74706d7532c0c1ffdf21ebd5079658d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c1654a0e9d49450ea22546e371381159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fdb3a8c584375ee2d3a4fd63890a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f205c87418f918a2053db82f4863291161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f2814f9087e785ac06063e96a7b9f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d8994425643269f06652fe2772b25163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57ccb1afcd827b2f270db3798dc12b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c194782eebffbee55997e7934e721c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d49ddcfec0c239c4a3b2bdb8b34a4e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ef64f1a183a40f6c773363730174d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8205344221e13dadb23fdb052f3a84b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377481343df6299ccf22a0a22eaef29a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905e394980d2c517e202bb95a3168e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e7cdaeb3f214b2eff833d1a05f963171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab11f3248fa051fa3edfc00144287d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0452689d501ce857eaccc06a1faa1f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40212ce4e317d31a7a2ecc8e4b0f56bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134bc10e56529fac40119523417fec9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3e5a440aad67685c62fedad7f1703176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5e268e53712e14f86b7cc675ec31e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa019266ffa5ca5261de572d4f8e967178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eacc3b87eb6c482d2ac3a617069263179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001c1a5070104297ca41d936a1c22d5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded92ca579aec25ff6e98640653bd96181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74b72131adb97b9e82e070c40ee6c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a03081daf84223ef22cf1e0ea216fe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa921335028d87271984b5fa48a4809a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5073fa2d4ff94a87117ca5d769ad3a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072122c50491a6f641907e6c786cfc20186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63468a3165fd17989f53e2beb876b215187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeac3041087046ee00cb01bd5817be0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39febd2afd3ed3de3f56115e6cd053189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ecb07920b6932db83eddac1dd43bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9950ed2a3144c52b9cf93adb0bde69c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352d7b39c6caecfce6bc0f11aedb237192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a27d3a2ed28351199d5e2e0dbbc09193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0109d33f7f253f2766146e3a49a1c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0a03cff191f7368e21792bee85fdd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980996e2611ff081e4408c5725bd2b49196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668390e5194bfc0650cb5fd63ef88d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b28414bf0f4065190a2477edaf5062198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6319730eac74a3fbc474818a07bef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87a8593f11b720ae5246bd7e30c576200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ceb6f9e1dfda5bc6f65b198c34bec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a2abdf1bd88502eb23d243b85aeb0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afc7091fb33dfa5016d64d90387334203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b0c7a46fbd08bf0e81f587fb947ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450234112a82ba52e5c0bac97aca621205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34df8f3f9fdc2b9c77c0454d8d7086f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c09e251a86c6a404a3e6568ee450de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd194da0518d2cbf997f08b47cc335208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c26712dea6e353b35c6fdfac614dd0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2940907c53e45526876a030f81aefd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac7c00f8304b61404ec9494360852d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b52569d680fa0ae1c84ca1e6e6b2c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d15d61067840ab234ba14a8d9f256213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edec5fcb2125f1d6ef422992aa57ab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39eb5286aeabc7fb13b24f508cbd451215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2814aaeb17d040edcb3c7eae1a264e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c73b6ff9488a0a3b53f87ea06ef0a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba00acfd1ac8a47db8947529dc57aa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bdb20eeecfaf75e9f8803a0e283c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388180d6b1feca9ed20b8ac8af427f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9381ca064c5130c43094df79c8f7a35221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f68e346e7b44308f2089144ae943c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3696edab7fc7d9827a6b6f2b51cca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecfd012b4e6b1b4374db2e917489efd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74caecc0d9cb4e18eb11fb1a4deca810225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034fae0ba6305371728a854db567918226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd82895c9ffbb2f3169d7cdd6923c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4081393da1bf1a24ff18932ea22331228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0659b6b8928123a90628aba2c19b8d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af90982d8bb7779b84206d8c101a45a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510b7955e0d06008cc429b5278f85f6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce140e6c8079f793523acd3e34d55b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a5d92b534a8f0e3966ed3df3f1471233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02078632a4db316b3c086b3e1aa033234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acaca03362f56ff397bcb4f0dd4ab8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c0702112fd0cc4bf91417f5d66735236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4c350fe8eca424ecba640fb79c9fe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a4a88b97335424bf9b3059eb4b738238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cc469109ce226608b879987d56055239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e104a076da5ee59fa69f93ed56bd99240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031357aa484ed81c9e94e22a038eec0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca91c9525398dc28429c95b029e0fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175a30316a8b56f470fd886fc47190f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3750a01235cbd593a1eb0fb4e839a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deaf2b9a795e9e52ae29f35897d1186245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22783cf2c57980e2c0674c32f1c4884b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45292814ab6f9479da29b3ce13211e61247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e755abf052b3a1e5440c6a882472308248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd090b28c04320443712539a63f6d6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb590fb0814e766de83f5fa110599e5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3613db420a374f2b5dcbd6fb4cfb7d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998877641dc8fec946382de85807662252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931de0194577c30b407bc4af7678556d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4148069c235e6133fe18edaf176cb50254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab3b4462a96c2bd7e8aeb8b29a45a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c5ec2bc2e79707af46cdc5eed7d4d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6352dc49d3f0cf06a384af094fff21257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7720f9f9349540337ccf1a63ab45a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbecb92d624bddc39150fd213f27b0b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595f130486bab03ea4703589649a2ff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc224e41d877ba140089e14db4c16b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb540b4a547cef482b72c73c322e4e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b03da105ef497b00d68fd43f7ff1a7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c527bb4e5a28feaded400abd969d69264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3130b72920963dd9b77436e12b93e5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ed9a916ea1c88477d0ab2d0a39a00266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a6f1eda21bc1437197978faeab20c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c78404c96cc39aebcfc6fd255004b8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0de8800582004ff9d4c68bc329c37269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651d5b659c752194fc1752c29f3ba94270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e0e5f1ff2e77e3f531876f55f7a37271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655db75db67fc67dffe88a8a343505f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a008b62730fd7e4e2aece41c1295771273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48476333088b65c0eed89477a6572f54274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed05200ecd8be23a537e30fb3e76014275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdaf886bc5e24875b21703a1fd6fc8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022d91ab66563e27f2c913dd18da4af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd30f6739c37563dd6cc5b9156331a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f2401272190dd789e14fae5f5f10c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b29cbf3906e0b81f21540113faf125280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19002acd54677f4ec3a8862f28aa0eaa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d0c09c7f172cc9502e0aa323ed6fc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44a30db8b129bb072553ed560d9873283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55398f66c090879fbaa27f2baa3e116284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120dcdbcf68a1c710af6e8ff07ed0c7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc06e1750fab593e20cdee5b2ca1e91286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81aca67e6d1eafc867a49ef425a33f2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d070e6a2fb22dfb737e954edd889af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd34c80ff3af17de27cc08f6b220c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f768bce4bda907ff1641282c32b5d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed874dd49398515871b0e0a3b6a635291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d339dbc5932577274aba6ad6f7cabb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fd42198b410066f585e5e5d4efe73293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070304521d172273d96a7703d15fb437294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fe34fcc0612b30bb4549c2c6eb781295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777483863456db8c342266a9f7bfbde8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c96bb53cd3e6e580ccdaa0fed142f9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0851023d96818bfa088551104011d4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1988a3f390c700fccce8cd63ef02b9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b9b3bbc2437a3e67e8ba40692fb05300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fb00c07c99ca78c838e9d4ebe2fc8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56d55277190abb5159021caaea2d48302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7b379b1abfbbd841ff572b6ad97a5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74ceb868d2a4410a2b4a1d44f02f7b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670cd3c5a2c85f909fd4b5692123fe9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc0edb300e7b9433061542a38b229d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751eb733b9d011b449b0fbf6d1a94482307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fae83c5347b4b8bcb50985a790d92308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d5643c8082b5607c0eb861b91d5f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec241765af024492c428b0d5eccde8e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d2b6a06c77bdc17c0d484f248dc0d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d73d80d37613246d4bc6e1096dd0c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b88aec168c15b51f2f32944e108c2c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfc2b02576ebd5fb4a39b6ec8586ac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8d00dce5f086e0ba793659b8636c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ff3bb0034ff527fb350c5ce43f603316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46a8de787bb47f067cea3cd6397a9f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f2b07dfa17d8ab62bd071bcc433e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e0d9ed2d23fc671c1cffb6b011abf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc7d6752ae64c4aaa305e66e13b8a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf3da85e252be282be720e471ddee9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b562fa3fda6ee1f9d0b5ad7eea2485322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2273950a57ec178adbb86d118b333323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cf6e68a661c42ac6b27805cdb4d13324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8e83e82c746e38f8d1d7e6a61d9c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3edd786c6e1085e15a119f1f066be326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8b9449a1f14c2fdc52891f7c68f03327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6610a5eb178564c06a9f19036c946a9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699b52538112fd1cabc93daa736bf6c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6568b85b7c6abe6a9cb03f4919269a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed919888c0e212ef5c01600a9097cca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b3a9be5f0a8020ca6a3ce6425c8aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980270ee0c9cd97d00805d819612ac4a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185af24d0d31458a314afbe32d3a46f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b2afeace8533b55ad7ffe68c9263a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2469cab37c1337a22bf6a6de07e2d7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c167b9a1f265450b64456473a3212337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b710a8904cb6e973ad8d78a42cecb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc7c45cdcbb460c9a5fa5a4cc3a598339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa49cdb207c1cd2b272961b9cfe492340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86644b6154ec63bab63e95a42271222b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc66c6a2181a0e8977b665caa3a5e7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee43c2858ef25d6beb60e4f189c34a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bba78f550828aad1acea010e2eb61344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef963b8907c03b996a25409843775b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1079aa2c695e50037ebe7f34fba3060346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fc790df31884b4aa95027c6df80c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe4e90bd3bf25c8f3a1af810c15ac7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ced61d300e54fea49354043c0c2e8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd6c2d3fc6b0f3785bb0c8dfc01e19350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734d515c691894e3d8296148834a978351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7735d0c41fc933a6b88c9e5e6aee4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6648e2efab03e8cca44a5429a83e4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6778d2723c4055674b7001bb4ebd5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242038fc06d8b873e52429c78cf5eb7a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e319d647ea81cdd0146ace82d0dcd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6e705c3d2978af40ba86e47da2089357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d96f26680b53b72ac179314c6c1e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71c3128c6df6572904a45b13e685f6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92883dadb036009901ebd91c79e84b82360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3af1448dbcee668f89834e073c7a0a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2dd40a8e15af3802b6f829a0e153b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54942583de4430dc514e016cb5969acc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c496d1e669327c91d27b3b099a0e970364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fceda131e464818741f464c125e626365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f0f876a863b593cdd1ee98b5f544b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664be60e2f2f1e433d38f04453b5f724367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6e0045a54c6551c754b066dbab8ba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8281f8fa041238a05456179c04dc95369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d79ab6be3bf8a0cf8c23015e57631370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353994e0a706dac2f95022fb404994b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e9a13ca4efaade09f77ade9e103e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5031b257e0682a9862beccf2ebc5b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e903d238f8e177fe40caec46e3647374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc521ae9aff6ea4b13843b947928ca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81388e0633486ad7aa33eed7f7800bac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6551789d8c8884723047146782f36c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf067741236db7c00e7582f885c73345378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37254d775904998d61f034d03e694007379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754a692566f71a5ca60094c0fd62fee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08e4e0c6574bfaca1929f8bfcf0c52381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1012ce620a94b4730a6e8f4d97b4742382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24c928d0a6e855d09a978944a2e87d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eed79171debea288a84a3aca8daaa2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b020554ac2ffc28e8dcd6d51b40fc3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f117b06bb6e8d65e05a868f03183dc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e737b214525198c18ec1e4d9e3ff5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f26f9d570af9a8ddc5963360f530b8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42bc51509474b834d1f284545a940d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b14abc694af6c132d521ce8f3efdfb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0df9e8aabc289bb5777e405d0efea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf222bb0ce0a535118c8187aac06c279392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd4248613695a35720bf7fe52c79a5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a02bb49f5835614fb0fb86414cb7b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb6a0a0b348a47c6999c5422de11ec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad59a2820c62c65b5be5eca87f8294396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf0278dbf0332c3d832808c51b49cf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c572efbd6df6c29360c6add1750d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4e73613976e68594096088722c2f5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f23b9c594880e4681dceec10f60a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13eab500c55ad69f26543083358868401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fbfbd188fc7f0086301d96e8aa34d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7ca86b8a85585e2aed26bcef6f5d5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f31c6d83c32737084012b35b04883e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f3a73bd1d13c811311dd3ec2ee734405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ada3f85af6956df7f3779d4f3a219d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bb96971a288e7b5cb6fef0b9fce6e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43521cbcde7a4c36800c1c8295f36cc1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa4c7fbc42547dac7d930d1589fe3b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5b8d7163abd04479fe323360da5ec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0f7ca9039bfe770f9774ce1914eb4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36810228cf9ce8608d1290973f95cc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c41d851d2987e523b4a57e793d2bb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824735441d063cb3c37679f58bad7eb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110ae2f49ef7731393eafa65024fcf6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8a261b32c27fcf3246eff66f13131416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afee90a128fd8145bde3b0a7e7c5625417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5db83dc18a4f50310183bb30e94fd4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9607d1367fb7e8e6bb2e5f19dc7ee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316467ddd1375961e5cfdf67d0e8c0b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885204a16f296bd7ce6ef7ae4b5128d2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d5fd8f3b0162d1ff6051572cad2ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c64f38e6cc22dc243aa1840ca14e9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad954d4343a4adfe77fae192378d4b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d20929dde7d1150780d3cdf71588d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ea1bf0dcfa45df874e51910f65df0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8222c8e560f3b03759fee59b31e394427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7317b965014e0d1de66befc0c25834428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d314ac8a0cc03939757173445a522429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266087a0a30e61592507c93697b45ee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc613004a952108e24b0aa71ca547956431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6633161df9117edfd61aac47b2a3b71432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a56f3cd3e19b7000602996b0c41bb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd480754545a6ef21d2b99de25bc76434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb43ed46c995f467aff7c79c936820a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289df8514b6cd1497d9a208e1b6aaa2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93034365a752f117cf9704cb605e4ca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154e168093db064e44d74b196641b03438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19bfd26e40005f091bae68ff71c89d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa276fafceeaca2aefdc6dccf78da8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44759542052a52399203423941a2cbba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773beb25321b3d9658605876db07ea7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5b8435ba280bf34b3c89487df5f68443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4647f229630324494ceadcdf309e5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92836501b42cdf1f4ab842c614a114b4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3446c1faa8512817df2f11b04c652446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bee5b4a54f640e7beeeccf333e007447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cfe56c861f314c2bd4608be1a80cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f518270cce4fe6929e9a5b4c2416135449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e1c8d923938f9225bcfb1af5becee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027d7aec5cc11c8c2ad0df4de499a06451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980402b5eed019938f7b3cfc56d8328452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750b2f32d3672596b68a5bdeb9385ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8198ee7b45f2c00e2658e59f513f7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589874dd1afec1d2e26a33306e577dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdbb9d8938777d96136efe2e555907456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4193d61a483bfd28c67e076e6fd62ed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fdee0c164edc8045ee31e15bc7aef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d930c35ceac70a16715640619dc05459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a1af1714d409ac9019ef2a90dd210460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbb5596e1391c72630ed8447e7b4a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e77deb4e8403e1caf268c0800a01ed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4fca7ca87dc125f45125891cee3da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd6f3f28f794e186f9dfdaa42c9357464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1f2907327a8c3a380fd71321c4ab3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588e2fae02e938f094b5c9004cd9976466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d910d81ca319fa3840ee533f4951c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c76d5fb66906d6de291a7122346de1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb777f4c1503ffb088caf2be50d056fa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955b73c32d58a7b6abbc69f8d396b5f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0b48028ae816c6c7626f6a46717f1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cbb52db4c21795e85734b6d8d2f21472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e96a735cdb966a3985eb49d5d46a5c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a7e3f2e486843571c2fc460f8d50c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e121a3b7885b2c1ac81474292ad158475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308425e3f83fbda2d71fcc161b26708e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc5f87052ae23c2ca57efa9e675de9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89df1b54ee5754e6e9c9fa015af171478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a8fe7cfa2740922905dcc49c842a1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64897685bfa9959f10f1b4378e9d1fa6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832961804d7bfaeabfa7f971c7cd2a0d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a544d33dfb8d32f0561e8b471303822482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41901ec0ddbf19b7f5d6e99f96d43c1f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87c3df72b9e7261b6da08075066dcf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dcff06c83a8b7a24fedc5f51aa05d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbc59d0059ab27b268eff539eebcf9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c696b0165f288db4ab1fa0f0a808681487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb661a243118c739e991cf7b97fe2fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74ffd5bb2770d3190407604fa3ea67489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119aec2162e8842892d4c8bfa390cc2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b22701ea9b251d2a86cb965137577c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49aa654ac576f94552faafd19ae5c0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ef6b06f2f8a36f868e389cde7d646493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e995c996d548eee5e7d57b45de4b918494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68bf268ec03f907452eab418f9b0c2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5199c289a997df93872eeed0b6d80e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29983d91335d98ed71209a7a341684a8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f1dd67b8271f5a2a4f898a05eb446498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b3a45ba30d68d4c9825b07edb015d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37106daf857f5b5a3f01ae2b14bb22500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125a9bd3b656f88ee72017367249c4e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a8c1eac470df29bd68c356c39425f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d90a3c88f342e9befdba71a864a8c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a84fdf7c6dc5c8ad3adc210c90ea3a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6aeba5c0790fa0c4ff49dedddb745505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a3777ada26f3fbc25b891532feec1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed20d98bc0a44fd1cae655305642e73507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956728e13f042f234d9d3a38ae1da43a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0daa55627203e70edfbfb911b6157509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a395d1a2a7badd19b691e8f74f797510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc90c5441d3f7c3339c4517be2f9091511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e810616cadd5f5e53eacb9fbce274512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13ba64d47c82f8963bd07e3661d4ac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a071e101cd43beca7eab5c4e66b6a0f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371b69f31aedfd82bcc1db0db51a0cb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0dda4c9157cc673d7f838a6593e77516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c054952ce58a95a4113560ea4651e83517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb57588d5cb6f89a12ca3e970070112518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85529e14633d9aa31d86f77a7888e055519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee1882ef8438fcc19958a7d39be9d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5891ff0bf9fa78bc697b4d2010b5a2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726bdc754191628bb3e52044f27e420522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888395641e01345717af416cbabf8df8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd802b3278b5bc5b9f42def3db6bc8c6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4488fce95e989c764ba96ae63219c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031642d0c5254aaf90516573e9e64c4c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb194b7de1f721db147c014292492f1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ddbe5510e7af9cbe94f036374a82a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cd647d22e2cd498687a340949f0bc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceaaeac65c24a9a709e0d295e694d22530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1398bbe045e187b120d1d6e5e7636531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c9815fef7383b046fe66bb9866063532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d37a121a1af9bdb9ecca9818f9b2fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59383b8b09e6ea5e1b2483c39507cfa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d060c107108ae07225434e0eea0800535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb330eac19d72e820edc2e0be430ede1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1542ba066b929bf04fdd3d7d9c4abfc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2e032d5ff27a39687912b4e78c8dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadf3ef423624d2b28fcbdac32e27ec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8637273bc3463edd4f24bd8be1988540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601af22ad694e6f9cb0faff038381df3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe413669bb8ff1b7a11e793f3403951d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33910812851525e493539c6bc8c08b5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d43d52f18e5492795e29258308a32544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36636e88ee87a467e91185afa25d4a87545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fd40af6a7f3083cb85baeb7ad1fcf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e748a2eccbb735ff20b21246413ad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5088700316c6eafe0b047f7406e6a4d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7e3d0f1669d0e19fa05ac649041fa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24282a4ff75c1565c124078e8b6a5c08550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9c34bd057fe00aa6628f065c20684551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e4cd703dd1359cc4b6e4036274df0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafae40cb43fbb510ae36c5518244c3a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db305d67a8befbd7676ce7280d046594554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb618400e89410cb236e46dbd4695d3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4f673a5c814dd59766647597c9d63556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75e40aff1384bddec7a79b3ebe4c7e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362ebf004be25dbf0110703ad328db1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e698f78c3c5d9e6ba641f897d710fb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852b0a9038e7f4590b905d0a461c1d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37014b41d63a0f9224750fcd4a828b97561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee649147770613a76e657ac68fb7736562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13940450e78d79206ae0aa0babbbcef9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cccabdded1299ac1a1cc9f64606a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129189577a7ff28917d5b695626db5dd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e543bbe48abf927a2936c8875222a25566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ad4af79cae465a342a093797b1cc9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28471b580b189ff5235fc2ccbd5e0e59568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee58b63a43392143881c422355ffcc9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42cdd673c168834049b5cc763540ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490c7628a71ac581a27b6ef74ce8178571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1698143641df27bbc186708523ff5d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff76ee162506a0c9bca83dcbfdeb779573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2bd22802f248c90a0c190f593a1db574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b5f3c554e57edaa210175ed7185c1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02636f514b357c53fdc0af7669f1cb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02d4c6f8ebd9286eb558adf443f08a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518cc622097ee9ada681d281e758b4d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32434e65f113516c18d2a303c071f47579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf132902880d86c98f82f6d3d88aac8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e219129d1cbe61b6e3a74a92b8b1507581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633c502d34acd0d22eaa09b950b1333582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18b37a2b9cc9f0d53b5689e616fb3b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31650bf3d48b3f3cbd0175f4d3ed48b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480465b0edeadc124dd8cadf58f08e9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049222a14dc67057c9cd4391ea9d7a9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d0f3526893b8267ceea35a8c2f8f6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bfc349f64d4aa34df6d41788d5198588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29bcd829c9986c6816522da3ab6f52589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2326f197f63a1f341aff27c1c8adb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2aeb6c2ac3668cb2a6f182d7f0fadb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa3ef1afea9807aac299621046bd7a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b190b24f15ad8d59720530f94327a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da822ade226bde56da004680336f24ac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5f510e9d5b7841c81566a051fb086595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7af3b2acfa6b0e900d41d6565be7b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052629db2f2c64ecdb7875602c4f51a7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053af20d738aeae87bc0e47ea7efd85598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2265413b061936923a3b51edacab4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58c95e3e6f6d3dd9499b1647910278600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e7b79cffd86b110d0417d41cac26e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267280420aabb35dc06fff19fd6f6911602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4db1b3523985a50e6e95af4aef8045603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721689543fe9f3296318b79c5f3982b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67b182ab2bb59fa71252af3e4daab2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee0b09ff4d3b1d7563760255e0e128606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450c5c2b95badd4f5f445f31cab4910607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2198c1a62969458c4f0d80df5f5e3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a97b7fca35491a446f47d88ee73dab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4eb58c2f35a29de092c624a668d851610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772162b8d2242fe78a15ed5961a85945611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9030f05cfb398970c4b1c3d528341612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160fdf18c01e0645039776a43ebab3b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9601505694eb369531ce0b66a56263614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991574c6baef9b6591529246ce47e3a2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef980f93f564a9a763b68147d9cea850616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78537f41693d8b3beaadebf378e850da617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42a1c35d60f4f278d501f4289bd4dc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe9c1beed5ab943f70756b1b0f372e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526857512b17a226d9bc8a0e5362f35620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e709ce753c72811708e0d0eb88300621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a02ec3426d7497da5b12f04e4b759622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc898d71a1ed6d181d25aca0e7d19d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee147f0daec94a49b8e59f798c446e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d61b50438ef560a0e53e7bcee26c9e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c156ea72647002fefdca013403fff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a436106eaa43c61fb013af35f86344627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fde2ae22f95b01820406e2f84d62a2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c654010854e01efd65227ae2a187c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872e3d3b0522c2a73fff995f9b259c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277c197a9a80fb330b02a0963e79f0b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b85a2a6bfcb411a40648ef9584d5a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fea74274753872b537d49661ada697633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934740e7a64d1eafa0ef554f1fa39bd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071e11f3265b7ec13752e1935e9ceaf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2d7fca9a85b7562bdcdb915f4d950636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2176db53b0e2e7727260f632d5c389637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b654677476a8cde07677f7c1e2eba1b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af342165192cb04723f577a97a68d640639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80833f055bba4762585957b51f1105640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6aaf9c09a97039d4afe714b8703e9a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449124b4261b32db4e6cab647b1ad43f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66300d3538e8a8896bde31845eded93643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f45063e0ae113c800381deac5389a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776b482f4f04f5db4251666f62dc2a6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1f569c6ffe41b4d982d007c01719f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486adf017f7e4f3a61f0ed4afa129284647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9b179d1e6637454ef2bee1e761032648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584852bf5b7c77af7f521de99883009b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0dce107161e7df80523019e7ed401650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d07f62b2575685f3c74db35911ce0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2540b847a8c603234562075423050652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a299c65d480f33b8d738a8ab54685653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19d2136295b546de949c18894915e3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7608feccbe3d0930abaa3999380da655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9331026324164313f8d1aa39dc8d64e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ee1894ad5d4572319d06e3d573937657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99595b49c53c8849e87a744090a786ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cebfad028688be93a3d313f6cbeb2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e44fa03a5b0bdbf873559a57ab47e7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01850e704bd907d42ddb7137827635661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bb21c027bf079c0d5f1e5a5846626662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc67653cf422bbe76c784a7185d58fe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4b1c4357551af4a63ec81fa3590c0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584bf1173a552ac076a259dcd21ba82665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9cb1666d812bfc0d591d174105ec8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981ef64ec360a0ff6ef552d2e9368fd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b64c92be9fea901ed6abc324770538668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002f91e38171a5abc950dd2fb1614b9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7e61b0755c7c83a37f433fd77d186670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf111c226880a9c444c8bc68678b31671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470026a94f30fbf18f223f02b64a811672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652405185108b906febd2b486c3c6f0f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e3e97cb7feadfff0c8d55502d1b17674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f197f54b98e36ab22e527bdcfc876d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe22c7dc6f19438b9cf2a573493bdcf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee32b13c9e62091f5174e0f7a72274677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32182cc50a8a99a46510f58f7ba26b9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0712538bd285f15b19d4abd6845d06679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94414aba213f5f82c0b89ecfc65cfb9f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151e040e829c9cb53bc8aa5ebcafd66681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81f4263f5b72954d3246ec52d3050d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969ee76d81303d4b53cb06a298e9e1e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b6b527bee99dcb2802ceed4e87990684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684aae1cc50fc603b5109ea75651d8b4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a79a9591c3c7112aed5b657b5b2906686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd1de0b47eef197feb6b36619ed15f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b048146e4d59b05d425bd8f9640833688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c4be7efd25cff3a175d23b3c85747689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9491489e3cbedf96c84f2eaaeb4457f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7a197c9af47b887c9d72090b1b651691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417d14aae1d253e09a659c5758f9d04692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87207ed8215a839674aae6e88ceb9c89693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463371af156b4cb04ac4f11500fdd95694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829c6a309b2d614221a39defe760cd6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e027a4e806c1921488122f8d5cc6b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acc94122d92e3434e30b6a3edf6c0d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd045ea85075f6d6419dfb22b6ca8a9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979f2d0f19b54e7b1d464f384c8ec4b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b94a7fc3dae54189d834998f65f3a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f99e80a9fe40cb4c845434b4d2c01701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166a50abfa546718b8c503d6333cc9b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84864b93144f2b76940b16ae151bfb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24384adf646e2d4c7b2cab7facb5308704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff035af748d3d6f9fb2e5d2eb837fdf5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bfd7436c19171ed2d3a9d8f149ad8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58551883b513d656b1814c690c75eb5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c30e028e21a4c949405ec4760661a0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc3e8c883d4ca2f6977b9cdc6edc64709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2a8ece5203f8c59e3167eff1c8484710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f03f24f05969e69fbb965cc8e15304711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede6fb23540a8b9142fd9e78e12c2ad712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1e25d38143cbe84ae0f529af8a5db713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ca4e5b748e9089aa7d424f34712bf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf910f257a6674ea631770da9eeec72715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd3177cfe018cd1d6c6014383b3e50716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a7802e18ccaf250054c0c6c6e7632717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2035a04768ab1f2808cef35717a1bc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f253a7511e83be700a31c665b655b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf04c29827e40d6cb1fea94f4b5619e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95985c5e5cfccfd4a16b0d3d02ff9f31721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffd4bd0efe011aa20d92578296bec7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d843e6db69e89cc2ae809d451b0b4e0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1318b336bbc28cdcd36b54500099b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79ec45236a7b35e756638dfbcb8450725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db84cdfe740617c26734f7bba934d87726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56693d070cfb991cf37f26ecc706c4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4eafbe7b3453fb1d38ad2d2ee458a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbc69f1b52f3bb406d76915e924d32729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c455f286afe388213e06d06f26db56730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77850ebb5c8070f4b513d30f0f4343d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be6f98ce45dec0154cbdd58e687274732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f7dbe06c7e946f6cd347cc5effdea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfa84c275e9913d29fb8d6b536ea66734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88039ce2cebafb7e7f51b8682ea248735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce4683dc7fd67b92ecb27e57c30726736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78433ad0f299122c8d2cc0fafc4b2182737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4b8d9a7fd90ae61b5ee9af16982fd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea47352aa821e30d5c867cf0dc64ec739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c163d2d05543beb04df24d36e76a8a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c4837ca640343610197137033b0f1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece81a4786021b5b2815ce6039a892f3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e99cdb662e006491f86833419bd22743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58dfb3365b665b1232ad4201baa10c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc24e5fe67f4ab654e57b652deddea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe68f6f0f2608403738026984af149746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3eb3127c98cc286f8d92f012b0a916747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf836def5c1448b40b8a024e0013210748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7c3fab06a6450b9e4379536651600749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858956d502c219fe65960895ff712bc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fd48fe7bbd0c8bb5952aeadcf05da751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72320e1c88dd8f497399a48375db55752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73f256e239b1495cb40cf7e43bbb3c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0190b6c6824f27c5bce0cad34edfda754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577243bcf6ccd353b8a20e75dfecd07755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866661eeb0b26d2014d30b8286600823756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06bf2f56313f6d9e1ee82cfcca483a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444507e6c310db87d0da84f4861781b7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85619fe23ffc7404bafa840e14edfc65759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bd9b9297c98286259c5d33c076a15760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a46e3b7182095965ab427b68de052761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f5777a82ddd73208b4fd7a5e9c960762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd707f873ff17a72291360fe9e59a03763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a0038d68a7241b1b3ee984e3f75cb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0b8d9dedbc5856c6598a81ce27f91765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1ff2e40448126630ba6307eb3f57e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b470bac209350d2ecfdb107f91f211c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba3e5477f54d8f73a9ae671535ee73768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4416ea9fbec6cf4a43e4f175e42715769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7def8b434af964168451ac07347d5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983ddba700f65a35c946bb94f614c54771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c99b023a1ee8c8d87ec60ac6ff671772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dae0e699c44eb5c5113cf653a641c7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce42d5f455b54ddb4a4d948ecadb78774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af353b5106b718861792701d51d968775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1911263675d21c79e580c18ebb85991776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4197000b6b683d43b65bed390303a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b15a94d2954f43b928d4058ff285de778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90ad7539895f84c8fe471d8db552a5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e126b9100ec93ba05b3fa27332cd5aa780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9eea5044b500208e3aeb3c216bf7d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190942783824d48b66618be8df8fe5c3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2bb8b990fedb45379d4cedf40a652783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40081a77916d6d3cbca3a8f5173da5d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946b51eb5f3c484471e717492da2de7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36683aab78639c8f52194dcfbcc73c0a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bc05bcc8ffb65e36bb76b7f77bbb7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522ed6dc22f05c8a86c9eb41f48a0a8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2201bf2860b52ab01207a399aa7ac789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4428436bff4e9a7160c36ea8ee6229790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60229410e589fd5064d605754da697f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f48145e867a6d9ed759297facf55fb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcfc20bf8af8da1910c86625a044ec793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf73278f6feb2d6482b02d474cc296794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af15d1b60a31953d001e7a952343e4b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167ebbb9ea9ca92a9330b3c044db7d2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78d499ec1c49a62db3eba1734151ca797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869acd9c9584362dc4e01c86059547b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2904fad58a15a92c83b3a6a1290c98799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79b340d98e45af1a55d087f89d07bb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472e17e2cfc841a43d511d21799ec53801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e07ed5455f457fe96f3d7500c27a9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db687af35255c86eae8f2f4c412aae803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b1a2e9cf2e97c8c11648b9fe86b11804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d5d5cea54b42c11b7944c449d59d6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1b1ff4a4c4b6664137cc58c05ed99806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f739994204daf1e25b9aa5c4704594807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1595fd90d79b9f40fd9c1879289aab0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03d0124a93a13b53dc9f26a1b002e4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c416387bbb2f2d6290c10991357ad95810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d514f869725a2f23de35a1aed46e4f8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8177704c444bc7d985bd5452446a6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748d1ba93d7e4e4f5ea312f54eee97a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973baa2a3294b13bb5b6f16af6e7ef0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a804c031a1093067d9d8fac2d59dac1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a38f1641a34d4e280503d171c0fcf9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23949881620be7d115dd9809e9cebd1e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3695b69cc0b84c3402919e7265ec2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d748a55bf5d45ba1bb2abf9869f148819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41167b32a3bf6695de9db356fa264b18820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d0f40ae83dfed8971fad29f93e60f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052b93e71e04f8cbdcb3d20bc7caf08822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf00c35753d08692da4f5e02257730f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a02d2d4a60dcecf00a425de2e13b6c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336e6c5866b522dcf58eaf2e9ee5c44825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4a9cf6bfcb3df83e402a91f224b4e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f73c63a6653beb971d83626f2a08e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19a716c097f7be8f3dda3b2c0e90b3828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b962a3580114df74758ff3977deb41c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb091cb3404226db0a8568998e467616830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ca4fb31d4bd1726c3b652a0fe028d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781e8f2d6eaecadc32ec27928f35e71832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32a6543f61f11289f95a65f96361cc833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadf796d4d3b19ba839915e07da71a9834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5852e919861b4a202eb2e5e61cc3a81835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cec92f7bfb8da03db1d5c83868280f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eddcf1c6f1df0e20230df38a16e0c84837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a9ce45a71175f4de0404ad4d67883838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984e5621951cd59c8668fa77d6d6b5f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850af27317acb404c4d81d8bfa0ee70a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a193acbb747bcea58b5eb1d8d0740f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6f373e2752e444c899f341632e03d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7ae8014fbee5a7382164fe5f8d025843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a198589acceee4670f13584a1ddf21d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e229af690446ee9631095405c80acf845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74462b8d32393342c94de6aaa3be81d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a6e741647b916e1ca31ed70adff26847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc1f2696b9c0bb66a41ba6276c9ac5848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1e386676c1c568a60f5123b2d6d62849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bb482884307b280a9879d57c9dba2850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b18a7bfe42c050adb6ea8e50a942b1851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6dfbd897e58f711317757cfd9b812852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a80218223badb706c08181082d6cd853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c73d584c5fefce8d07d229e2652ba8854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2bd170d80138418f7822a50f5597d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb111a1e49a4cc67503774330f9c4ec856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b4944c64ad07aff28b41b3a11918b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046181f20346003ba168a7d370948c00858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e0f038df3dc8e0c26b33b64a03221859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499c4f03dfdd668240045e419f534fb860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b65e4a0c3f8b3e1c3f62a5ef8f47a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd7228ff1ccb3250b26491d3ff0f34862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea224918f203c520664acc261a5a7d5a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51948c62c7116a7c890bb0b5ee3291ba864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa6702c1ef142314c4ea88ada61baf865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83680a1f91733409ba1141830382b50866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48955334a77a83a107fe57d4b96625867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3229cc1ff09e00961292a4b07345fa2868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8e8075c01f988fe2a8569fa97c830869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad83a4f7adbdd6971c269f2e628b36870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebdbb2af81d414a393fd2b140d8c07871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ea939757e3b93dbf9fa7f79140edb872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc8646d17e2f593274513d2d8f6c88873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632b60186bc788cc050f7983a7d9047874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39d61796f80144153123ae06694bbf875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35728f8eabfd3de931ef6da8d040c5f7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594ec9d4169c944cf9cc0f4036dae2b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46136e8b0564f228fdf5f273bf370f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a7dfb2c05547308c83b6dfff21936879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bb85c8e692263cb86c702a2ebb1f1880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53388b8ae6337ba55311f472ae3d204881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7fc062b218bde84189199b38d01ec882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae59963055834f508221c550561ba12883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249b898544038ef9ed254604fa90862884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d26bd87f4527279f21342073b5809885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48d704d761113f5e609956989dffbd886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b07f97eef84e82863cafabf06c0cd887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a202c0a87ea808239212d06b019481888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b3c5f3c1db4bcba12306e6121332f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443650090cb31d504078fdac8cdc06f1890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b89a762116aead7ed580024d9dad7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1dafbe8c8ae3dcee233cdbdb5730a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03a6de5a13b8bebd9f6fadb33e877a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a855bcc0cd0ffbf028720bcd83afa894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c65578e92a679de2d8045f6c2af8d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab007a6314078429e00652761f34778896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab50d3bd6e99703da29255ff8107572897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3d5258f6364b61377b326c1e9e71b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1971e40f270d3c9609110278b666acc899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f514eb564f7b09cf48b27921b79f1c4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa037cf3ded31d69cc9e64c4b1a300901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da499c5d7436f8360168124b76bcc7e2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6aeda48eeba53957403adb6ba5a0d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0322824f0ec24fdfad82764ebd93068904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ff6adf3c33586c0ccd1a8a1c9874b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3589a839c313cf2efcb173aa243261906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a05578eed0727426b78520e2a19728907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b87216ec140771d2082c18b447a54d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe237b0e45813f954bc2bbde6375d2909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94a8feac88130750e9105ffad3688d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f7ff1860f76b9e7fbd39d1c854aa5911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d144db7f9965c4e230bb0d5ae11ab4912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c81e564a312c8d6cca694741379367913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2961dac7b8d66b1d6063f695e72f7cb914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693ce4e8626d898d8b1695e1f792323915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da5857d449acc162f940909ceb1f88916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437243e5018f64f58f8cc2d3392adb33917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a66522f66b679d36ce9dfef0d1e26918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d4cfc7dc013eff491e391e0011d9e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237d3705d08d635ad2c31a7f62250e3920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a35a5261b7f4c20bd85ed69e13289c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba177e163ae0c4df73718a0af8fc6b88922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f57e7b6dd77bed8e3fb56875371adc923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d727ae7f42c3eba77c59422b3bae3e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe4d6d0119fbd2d4a71ed2a988f2ec925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb8bd5276b1a17f715946c25841703926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a5f0344d1e2481e6dfd1da4c06ec9927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6a2862949bb756200d7baf8cbf24e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274ea0eee680d8038af0a2277be836a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd638d8f9dd41b884b9a1d25382df8a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422c0280bdbed3f03766a870d6fd23e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960046d7d7c9d413b4edea5ec3b6466932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b4389eb8b9a417f10cb39666ce1b9933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3ce33be4c19c52f4d5b0465f916d6934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75fdcdf3c4f06b76f233febedb478d9935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb81ce7d60a55d4adfbea40960e4e9936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4f1145b6c6239d83c574ceb84f8c0937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c282e95b31ac1f86aa26cb9519628938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359340c192b1fafe0b206c67b708b8a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e21698344aef64564a0b6b7aab0709940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb3b421fa19fe74008de27ef8b0693941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b258d9e00b403e2ad0e9728daf2052f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128472ea816e980446a23b517e7af16943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ad20be572aae2c2b3b4c26ad554ac944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7de4837a8a9872eee82c819a8b46fa945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9882748161e6cf4498b61943fe41f6d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebab9548368b70731a6c935f93756b7947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05158c5d887e57ea1c44fe9bda8d0c2f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c5eb8f4a686aa543d5b38883f3ec0949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cfa7b5e54e8f996b8322b8ba29e04950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98682a3f23f273afe8a7f73d5d5f4e49951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ed52874c4121c48e3b00010224f53952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4d223372d448c1c85b3248a1500cf953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b141baa5d01a5ebd621200ed672c4ab954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35525981a84ebc3c593c1260e9abb9a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391226a563667b0773ab809c81778037956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143db61df12624b1f9f1a505b2438a5957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23cc62ee53e059d79698778df1a43a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b6c7fcdb537986f441f316e80fa3c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea20f1170208ebab0fa02125860c3e3960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a664bd6a187340fcafda936bc65ed30961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419bc0bbc22ad700181158af6a34e1d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff38c656b5a8f2ca0d6fb03bd80d20963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3270090799c9a3f22b6fde6b5972c3f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd791a02e158db81944d0462871d964d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9201c48ca9141a3c6dc858cfb640607966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b87f5ad9616bba6e82b060f9295534967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ffb48d3320611e9f088155c62a0d9968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f6bf1b3ad5f4b587fe570b29fabce969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b2605f60d7e3f6e2f209765afd866970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57e13a2e7bf8ed05ee1c6f8ecc5b51971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04819238b0ada5549f9fc89214907594972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37b17f32b6b703541fc5171b7735fe973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba0cb70ae05c4dacebbab48169189d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd482473593c4fd139a04812c8f8f14975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490264da756d43a892b493d9401f2f77976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae204e30b1883466473fa8727a5aef8a977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b520e24d5cb3e4feb5b26188de7e571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717222024a0b1817b83f4eaf9b402192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7e084c9a12b4b767aeb3f328760d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753329a31b417c48dcc77be6e1e4d9314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c911f4e579ab357b97a8ac5f5257bd05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de1f5eecff5b1c074fb54b600616ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cde03ccba581d7e8c820c8543c57877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c984b60cd24b1de07629c3b5f6d5408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15540971b4666442f0ceb9997d9bc8099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695ca6ef1c713f537a08fc3d7ba1c5310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3183bbb0b2291d41fdf30cdba4c915611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ce05db74eb3cd017a3197948cebe412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71335242206c03bb47d007a1d575086b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8a8d06b9a98e8e8ef04fd5c85017e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f74cdfd261e5cbe062b55a599c54a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2932583de7af1e44b347c47f8ca31916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811aba04f769f05504fdd7128edcafef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc35960c8b0885869b1756c20a2c8618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c6fa9c8ece2d6f5e433126f256b2d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f3de13ab2b18fdd2607ef183cac6120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397b7f07eb960eb6b55b6d71040cf7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e98ceb3ff6a6efe989c9f8ed51899122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a686c30038ce0ff7643ca84907e7c423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02950244ba619eabbccb1d7db6646c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae07d278d7d832ef8c5c215e8fa87b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91139f83d9d6534a490c02861b16ca226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd92e1f8dd03373a988cd063763ce9b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f24c3dd1a716dae24d3ed680bb33828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e27fd98081dfa377f1f62e6d497b229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237961da98ef90168eaf70cade1a96b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868f082191322aab356de4d63a527ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b87cf03b615e08eb2033a0f28e9ddc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfcffae03a66f0be030859c219507933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfb1009d2d40270c42ba6b9bb6fb2934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc47b1a49bbbaa850274f0b7e864bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf1652cb5be5387e7eb37e5b83200e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebd268c570b935139b29741002367937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d71e334b807f308955d417b7a8707038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458b378172a53b4e489dd355294d2c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608b62f6245cd99f510d39a6b30acfa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0661cc49979d34cccb7962d3c2e8b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79027d517a9e8845a35b165cecc70a2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c569e335bfb02d091eafba6d70ccd243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87246ad2814320211add2d86d185e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34bf93259427ad76f6d943b476de5445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ab642c547c50d82390b14338da9a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f37d1841a8f676bca79b6f5242f5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8eb41b18fc81e49306803ad871435648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cc4f74ea483243a2bf82d05445ac849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4a2cb08afa4e2712e1842baaf0f0650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35ff7f955a84a3c0b324868b4b31fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8adaa7aa40d85e2f8d04714e9ee7d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643f2b517635afc028904e4998a22d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c6dc1acf36ab04940402bb1f8dab254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2499ff2dfa984aa9ce3499ca2517d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa82ead341d9d7e639bea6a25029b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681774805ce92891e2e6c02ba4df2b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade63db881f895deb073df85f89ccd5058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7886578be600fbd35a6aa66fa9cb159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf91ee27a3281132f5ab78dff45c9f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c082095a9aabf02ff49bba0287cdbd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b99a07fde5eb63a441d464e67347b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818178b235c8991bf2582c9655e1635e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978b0e1dae07b169e39ca09f6c846c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334cfecff2166f42815d07cecb7a8cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5c40f9633e436ee80852d9119461566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02992c472a42e18fffafea983d8cccee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0faf2be52b13f00096bf1f4f48fbd5668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f54b394e13fe90991e276d621e9dc269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd385a115dfb3d86cd0d00d15d5ff7670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f67a1ce4f1271139db29f113eec6a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36bc0c5a12c803de8ec39cf2d40f0b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39537abccc4eca7f65ac6df1fbbddc6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301a2c05d5180b2bccbb23fb0c63a0874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82859067c3db3e52cc0f7f61f1e90675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f6628e7c821ef97a0847af71995b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3325e26e9addea9ed12727a6bad95f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7a42840d2083c67177787003db43d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8111985a97d61dd97a63caaa5c750879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609f120581fa0d32a56a2ffede93c7280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f53bfade236202f90892c83869057e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a70c85b285b40814f8434df90aa8382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a03c5821eb1aa3c0f7d6c00f61438783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef89e6a3599b71938520615cdcc3fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295681411315933255e529f70240eae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1569c4b7f06833e352c1c355cfc6f2686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0d4323a22a9501efc6d226ed757d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477befbbd20c921a1d91eb6263e902488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63a69c035fec0c8c387b3f4927cc0b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34033dd3050c28c33382edf4819a6490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d864f7e9e5b6333e2e7dade31458c8291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824130846697c0b8ff796f32a3a4eb7392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2848edc666f663664143e2c6d8cbfdc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381d1588cb728d5293644688b792dbe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9efcf6c96ca1b338ca666f196d9c395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4f24e699f69868aecb90e2b61c26996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c20f0239c2b4358e9554251e08f30797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151acfe65c3c14d7919c16861ecc50698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a835244d7970b0dcfedd60baae9a34b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1fe236531afe3225560ec765bfa92100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103dbce68417beb06d839615847fb759101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d525111753ea5a9c9e08375c82d0fe8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9a3d86d4e12e9f33c64896e7cd5ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8102361b7be283333fab43ec2c4e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa93dce1060d4f0af4b3be38306173105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e969eeb32230530eadc03fd0ab74dcf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07d5b0f7785c2e633859496940306a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58386ccd66ada93097148662e498a1bd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68d34e2e5805f360ed850f67f4fee0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7a106bb0346d3fc0656c5722a6e60110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4b4810314d3976af2fd0db045105e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46028f555c096ca323ea0b8e8b8484b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93054cf760c37d03dac9c87b4d9ff4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21cf0b045b0417b11ddf4706afb4ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d7d79e6f410dc58e616394ad015d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf178f977e4e1fdc914bb0f3b002aec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171733440fff71562a2b4ff6a53b6c05117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2e6fc861f4d945ad15fc99db7afc4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f36658b993165447de6cb7123120e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff546bece497260660d76490e266b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce3cb67adfde180800f06d9ad93e52121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ca6c036304301faf78308d4c264a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a387741d4802a6bb251c466e882bcd3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38b298c921aec567a2417c2fc5f19a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f19faea35be7efc25d3a041a2d70be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cb868f61ddc9f215f13a9669f3554126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ee56b73b4cee3ff83ed045e25327a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc123ddfa8781896cb623faca565ec1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51593446b27550232df0bba338ecfa2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9c0f3e5411d76c200b956ad7f05b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f96b5bdbc9e24c1cb016b5c4db1f12131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f5fba22f2cb92c8dd986dc99480a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d8ea43d76ce2d25d59fc1e9a0cf2c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9eceb49b9b120e3aea4cf1fda8113f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9e7c8dd317e7e7c42f93f667cf28f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8486e071fa5ae6c941d64f717c013d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a89f12d1ad8c55b712f3d67a9ad6da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4461265265d2770f8a9cb5076ce157138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655cd2bb37eff94d3ccc96ba8f464e97139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6dddcfba1d0daf5199857f22527787140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710aa4fbce0b08a32bf7ec5b890dacb8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da397cc9df35f428ac457b8f5ed53aaf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e86f9e665a8a687ce2dab9428082a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca6a6690cff3b52a7ccc9d76c9daea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2553d8a0829bf16e8d7118f889e5b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2864449f5d63cfc530d76d85f05f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14156b213741635b8552f4bd3c64fd1c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cd7b9b1981a069edcf7e4d89bedab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34416d808e52fbbf46af2306026cb02a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0311474d544d0f39958f2528a4480150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc5aae2f3914b00a160d10235e031f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8b4441dfd77b2220efeccded5e5e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50764ba3ab215e351d4cb136c3a78270153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b3d5fa5fcf7b0789f166c08950324154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20366e31f25cefee6a9dc7ec25ba37155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7a4528d16777f8660a47250c6d3df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd8249945db5cbeb4d1c309f83844e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c3674c9b10c39ed35f3084f577ee4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea886575d1cb8c3347ec3206a7511da9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed875953d8c288bcb57d0efc0f46d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b35374c986649c913ad33eeed98f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68b4362e7e86dfdf67523855d7575c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42da533a52bbd0ea6e6b81a186208e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05808647a208a43f84efa256cfab39164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d045345698069d29310362ab9c20ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316d5f5da276c8bfb96238d30687006166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e3ad827161fcc3b36ee6fad9cee63167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cf560e5239b621ad8f92739a49e83168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cd54d0dc32d272f187ed7cea367d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be06107d014e2505414bd6370c62b14170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f44ac650b50f22929c932b0d87bd9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373b6f958d25767a7c8ff8eb466456c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034d572b1834106f58e1eba70664b65173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d56415cedae6ce280c7d41ed9e26e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6baaccc371ea8a5ae42370c669691e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd958bb4d3fcc9f1786880a3938b4dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5e3fa84f234e31b93cf0b3c59e08f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085378edf7ee068708c03ddff63c6ab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9472e9e8dd651425feb51830d3a87179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8b2375f2b0eb62c73b6ac679aa9bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a39c0a978ba62d60c1cd579471433181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c330f2347b1de9bccf336cd31e2204f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7904871bc836b64e09e8310e3cc0a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd91d9ac6701e45de4ce9e38e30788184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53500f4d579b50a020fd6679183a78185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ed1083816e34a4b36899743a66789186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe227cc1d2e33ae608d678f5b4689fc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8a1e477f47c4aa3923970ea1c4062188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99ce62b72f2a37069eaa32b4db6ccf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015ab874bb0fe650108a067db613f4d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfa4d691592a8e26ae28ec6343efd4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11820430290f69a433172bdcc9fa6f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0df8c414c0dac775e84306f0978f44193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281f4b8779d0b32ba474a2d5a2aba21194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1bce06a15c245fcdb040494f6a6be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139e27adea4598cd4a554743523fcc4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded96efa90fece49ea97fbeb7bfdd40197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7e24ae9855981fa8c9f2aa12e0694198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd70f9f45813c05120e07be0db01ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5252642188a51069c16bd4c615e69200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11b6079f0c2df103b101078d7ef8f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d8cb366055dc1551b93144641fd5c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e883619dbf317ab7916ea90790b3a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0d617649acaab26ff88c74aa9c0a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d19abdf7bc99ce0129f53ff4e7b56205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d67f91f30fc4985674196b3637fcc6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d5af83cd20fda5e210e9947dfe577207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c66685f7b70e6580c966183305bf6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1ea6d359eb7fd0b63557f48acbe95209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c564007fe3978aade418e2087b93a1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41cc685e25c5f011b270733ec38250211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca959b17ce034bfee4ad80339fa953212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6e63fcd875693ca49ae62f7489e63213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1997b7f0cdf94f9f1eeca42dcb64ce8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a807468146aa8c76ecc3f69efde02215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7116f869a45bd0e98a54814c486ef6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afba3e3caffabb2bf2305afa7e4f39217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15702fd0678e816f68947df7092958218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb23341eaf08c8cdb009130cc4193a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009f2ce3922253ea6371ec841655ecb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4938717cba7535c5201076589b95be6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67884ab52357c876528a386375fc4969222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795902087897a605fc3ab89eb741aa98223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f13b7980180ef7560dd75cbf31bb97224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7e396e0730d43c2fd48b8d37b677a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636778973e14bab9a22459c2ba482133226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862acc4b3ccc4488a2900ffc9441ed67227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecab525d977739af92eb9e0eae7d63b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f49a234599ffcf2daac5b2ec889b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b366ce2c8017abc14d1e73b9fd40c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615ae542eff99e005fb72985852b6f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b51165640bec0e8aff2a2ffa3d70b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3951d0863a1c2e573e15d1c193f55233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a905f512ca746193a59f3f299da8a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7611e822b5168654edaf9fe4286b5aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cefda0194671b769e56da4adbacf1b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960603a617ccc1284419cddae3b34e2d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fababe0a3b8da5f91b4633d1885a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4913c337b5f4b0f5a9b5b50bcd2dac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537c3fa3bb8b47abcb250e879e73873240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d376494b90e7edf9fc1620594431807241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbeb1e623f8a4fc519840581c55741242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c29da083e56cd3a5061bc64c13f40243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bcf694a6da93c219cc310c64770c2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44040f5698459fa883cbea5d9ffe7f06245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c0395ffc4c6fa49fc14e8b13ad57d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93051a6c34718a4ce4c4a02682b68cc0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc725e531119bafb857ef604337f3c5b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36824a9fd73cfe2491d215c658eebac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c009c7599a183dff5a347d61fa0867250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30eea9c8c30f6335d3d0d6df47ecb2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d855fec1aac62ca5a962a2773b5d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6205ac270cbac89dde9b5577145f5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f662eed0248e63c8d28b14b22eaee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff3cb2974316e03da4eae352eb2415255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b90a93fc5174c88a5366a64e1d0f68256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14ad297d63f4a3424291f87bb6bdf5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c2470e845edd8747863c7f61af19f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc70aa6887d116bf2bb421153cc674259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3369608ebcc6108680a332637e2197a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cb130c7af5d1c20f9baf6f699c3af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6114ec9ba6a72c2ab59d8ce6a1409262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7f863eae87cecfb4b7bb31f6f8200263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4a6bf13c6cad05ef9c1cba3be28ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27afd9800bfff3c39d3f440ab111c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6566c830f2ee6bd160ea738bc1c51cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3812ddc41202a097120ee1b28644a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1920d3659375fbae1040ff51a10d9e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e293e3cf78f7e18e65e870537d0d2e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a97e1f5baf87ce01d36b306d79bfe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740597677d333fa6f7c186d9e42942d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c9161c73c3899cf37b8593a51c0df272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac07832b91c14ab00c757d7af65c19273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f139ca9381620a7b0e2949bfe65cbf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d90dfea4901d811c48b9dab37b8bed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250b8fe93ef8ca9b9a7a4c0b12f51f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344d3df246292ac564d55ebe4c47e07277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213e90035ddd23a23db572d35ea1889278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d26a7d13ee8920337b26492ebeb4b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57dbaa9b849108ffe0d47e2b21bc60280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94006564a4a913f6ccb15b459cdb85a9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9867ff6376c676f3b4ce1df6b4c198e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a317cbcef94fead47091420e236b13283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088abc030d75c193c7a0f43260a1404284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724a186f93baad527173643114bc95d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d35056ac0f9e32152fbaa259972561286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c39869077464ed079dc73a0954ca32287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfc259aa849d195d8855b5511616f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd1256b259b0ef9f9052ebad13a1bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ed9462c6980c2ba74a712ffb0e926290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab762b84f3a427b78d3cd63cf2bee71291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc403beb8de4fb42538fb2ab5843cc0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0301acc128165b4c0cb96a85c0dd8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f8f8bbca1ff690de1b5f4fba5cb54294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a3271c2f4ba92165efcc85f18921e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a949a67112a91f676cb773d5fcc8b78296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe4298a73fa72e8a4df6130c56bba8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218b91741b36cd770d853123b471423298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f7f10c4f076a118a95f9056d07ea1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a744c09ab9dfbc942dcd03ef18adaa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c97a8a07420cff901152f663464816301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468b535cb18eec94ebeb6880625bd7d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4797332b4ddeedd7bbe0c7cd06ea6a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333031aa55017b83f6a1fe925e11850f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0505d7baabbba85aaee77fb2f115091305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b48b20c0c9375cd2bb787f82a535c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b368a0135b14bd4ec4326829c0771307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39637e4235c20a1000778bcbe95a1899308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af7fcc57f1f3f20338951a966660da309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020cff8956915bbc2d298e4f605b282310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b45282fec87ffdb10e002baacc12d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa92e8ce0b2fc296029f98ddb9e90d2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ceb7c7c8c92317742ad0d8db13752313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18a7639ee191b774e9e6fa3d580bfa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ac98beb7cd112c0a892c5c1cb5553315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e3464866604670dc2ccb5aed8a9bc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde11b10821e96f7167f2b03168e1387317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c088ff5e90a7900e1a33636f3e480318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5913035b497810abba76d058db10d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc57651218c2bde4ab9811b7dcb796320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089a05ebf1109fccbe9e5b7d94e8e65321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bae4b759f58ef3b7e273797371d1b6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a9510db569bc98f192a4db39fb59c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa2217e513aa50f47ed6f242eff2f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d5a20352f3a6fb7aeccae13fae698325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171ea6acb2d38766652cf2d87d93644326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1628b10fdf79a03f234c4f7f210ca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ec18a19bb7d127ee43d9ad57ff13e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd722acdb97b932bc8a123a290c28f62329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3456a605ad1b31f0a0e4e76f24985b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc693c196483c39a665a30d1bb22e55331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bcfdc01472c87634539538341df95332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4e165eeac065977d4167bb4f99462333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43aa874dfbb3fcd90bf7a4c523813a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf57a7a38c430f21dce1a2381df55b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf8c60c0ba08699b77e0a895e898f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9278d138f6cd9aa0e2cc201d5192fbc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63cf75c2ac95f729e71fa9f4a930fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c637aa8e259a5e451bcadcae0ac43339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48f60d859c2c0f0f30773b87f4251f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c800f206610fff61ec3e53bf6c0009341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bc7f6e0194bb0867fd34fc1b76929342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e4a4c4e7232bf4f1e0b7b368069f6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c05cf58779332e32fcad51cf46929344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ece98479716f3fd90f7fe271ff5088345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67189b9fde9bb524d0e1cf432bbc7b3b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f415237e7dc541e2427692a9304fad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800c8dc8d1d05ffed02e8a6e9cd4c03348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147cd6a3db3771960899baeac80f387349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a7b1ffb89cde4885a536930d60255350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1f0f10d66df394feef02c63ae345c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86010af40a7e3ab3fb61871a67fbcd0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c43c9b1f69255d388360f8aa200f7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4863d812f950233e762000d9aa42cb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d7e118edffb73745a01000a87ac74355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159aeac3a540e58606a71fb89de700e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbc66bb54189c75989efcabefa387f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3560017579b41982f0fc15c6d6c42358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e83636778c4f9b52c278ebc03203d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8a94b74200ad098530caab159da9b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45f218542bcb2b914734b0d4589131361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70f5932435a5b28051560b10bf9610362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce876607224b0623249649df164b85363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bb9ed04bb3ffb09811d4de49f3f70364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35934df0c1666c62b6f8ee295b538a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bcbde271940679e8d54b3e0c2d2b5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82a6355b6a5a059a6bf2b96f000b04367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d576bfebf3b97573530ccb3ee1a991e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab587c83cb393a722cefb430247d37369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af1ff635217e3b5f516841396bc4c2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6429d7e39372cd7645ab04ab0ac1338371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88cf7a752d40f99772dd7ffd62fba6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ceac4f1cbda133b350ea057d5d0c15373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd9acadb75eac4b2c900e70624f453374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a49f4726e77a4485949f20b8abdc3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639f025dcd7c0e72c6da44f33b8c3a8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c234467ea617d5f8cbe4ca76ba376377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14fc3e2bcc0b82a844a50b9b45341b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b0f69f93af25d4062ca1a755255d2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a18cf8a4ce5409324543e4e650313380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f84eaf0a2163355d38c3834f6b431d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d5d6276fea942068946e67ac716a4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de85220de0bac471ffb1ec430ad949383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5e3cf5bef8f53402bdd62e9a93813384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8936cc562af5ef44532f39761da1f2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbedee06ec495a699c081a5520a81ee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cba168dc1894da7d801b3f7150a89387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b1f903477975a3c4ed4d19283feb4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5160af43797299f2653ea19170d57de389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922184f8c31bae0d05944ad76ef6bb40390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a4375a5ddc4003267a853e23da6d5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ed7e4e45bb8e7fe3524a82e502dfb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7f5f6311ffb0226a43dfe32a610b4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9546a9330219b082cbfe8dc2833d5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a16b595095bc88b0c86f5fc54bfc3c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316ca413dff9b2d102a2f80e384b37f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443a542b9d60bc033ffddf6493c1b6a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b72528b14fde5650b5501ac2ee6f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53da3a1b3b731c01a6bd56115c98be9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d51ac8043b0129745ad40b6490438400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c37091da4c19cb58cce20dda6e4d5c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40a70a733ec5b8516fe8744ef24f02402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc2b53f627e7cdda35d8d39a89a87e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a84bc96a5be4f51279486dc117794404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0bd0908ed93c1f2500fa4ed868de0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b7672f58c8ee75e130534c0379209406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddaa7a5648c6ab06ca503165f748e2b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f904f3403d4f679ccd000d8112ab35408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf91ebbeed8b3c6b152be4257fe77dd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f3cad9277292f52fc049ecedb696a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb99e59264f1e19623bc8d7bcc2b7ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18880ad57e4c5a965641edf32264e92412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01fe984f1ea50773087861873551fa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe781a3aad806aca0254795f17d3e8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b4a71447906a141bc0e49a389ca6b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02887c3ba41d24a48a88a273df3de1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95cd3086a2f4f199a7c8c1f302f511417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368831dacd87c7ad0a9363c586727e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb023e2e1e18eeaea7ca5bf416cf0bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37d0bbfbf8a3f98ab5be601a65eae8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bc2ef3ab92f7983c1333c37f994ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324c61cdf74c4468eba8c75990469de422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6269b00c3df6c4081a1db5ddfd10654423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663676d29a6b9f29be887c36faa0c5a0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e6a0d3d12557b7e61b5d8c7521ae2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b7939377ed7c377d16bc40bb35b2c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201538de6fbe27677b7ff61f324ef992427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ec6bb549e1f56b7a88470f74a924d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bfff8a5b7c3985e392f40dc0342b8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83bcab1b0cee0293975e68c1926e3a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc11379e14361df076af3b9cdce796431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561398ad709d4a05eb4c9f5bbd835ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec263f472864aa621a0332487cbcac9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9abd52ab57fa577fabd972955f43d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb05f20c2a9e4103db78ff9b30871eb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebd4aff189b73bfff4ade8359a5f54436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e003b3965aa36d31a29c631a0c735f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c79cd7fc06fea6b6dc2285272122c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54434b75ad5d729098801f04a946ee96439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9f6f0bf34312d585239a35adc1356440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca37652ff3c5aaea2a991de79bd0a41441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ac85f0cd9b843fc69c36274bcf342442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6b2823abb6e3e88baefde5733af95443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42b69242fe51abf61c93375bd85562444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bed0c9ad6ff25ec3bb73752e4528c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e015fdcb47e7617bc5e2493a109ab2d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03a5c1dde519118bdb4e14b577e23b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efbc9954a0eb9cf320f2d2794b5c86448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec1bf97b367293d34e2f3b9ba7684c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6e4872cdf81ce1726c2cfa1b45167450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351d48cbaf6b0175bd42bb8ade494f6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4f68f4c9481acad741dfb05aed46b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714004100406cd1095627b5feb1f581453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b3f2dfb8185a4071e2a291d894b65454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe742d307b22881d6c7c526963a1edb5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484a712b8d450534fe69e197175ead0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85ac6d61cfd7b2b9d2d5cb1d073add457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ab257ba9d85d746da28672a87b869458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8a2583292e4715d3f3e8a66845b6b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2d0255f89de5ea4cd04f1e424121e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87a17bb6d33e64bb4942a1ebe9b74b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4383aacf3737ccd0e7dcee521d736d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6055c01419e294e592f60e205cb30d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffcce448aa2fd75fd9540af840c9443464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106e6db3a814c8388f97e306da0c606465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56464c56e83226335f412538e4e63630466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f11cdb00c2b7c1c46d8cdd8036538467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c21a4071dab58c802bbfc7f5ad3cbe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8f0130c17e217095e539cd0e47c62469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab86c0e8f94d5c2301daf0378a3d14470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f353873160de77dd9990d75e81dcd84471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd26d87b7663b5a09db79a64c7a4039472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763dae55346416561444862e61a32af7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38098297449e73c0dfddf7ad9a6a96df474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a381c9a3e60d0f50edc3ea8203cecd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f77b4fcac9b6b11467cdba0e9afb5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebd13137c254e96331840f6072acff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19435da103e2cf7f8c22030185d030c1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85846471d796dd6524251088d7f57b1d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b19754e0a5603fc969c980618bb85c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c57245c4b41674d42e1e865b22bcc2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f044b65d53d700470c25420bb48cb25482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387afae1ede54a33b40becb1717e039483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59a89c538d745636463ae1f69607ba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb240f1ade8f9e364886298332ec88485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0959f1193592953a1da4f1b0896ece486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794a4a99c7b057e4b34c7961dedddb5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c361f813ae3b5334f109819e4cfb7d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9cd20f9f8cb1db23f432fa14c28f6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857b437470eb0973e08e7055e344d81490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8809ade7ce68218b70e9ecbf040052491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a133c0f74e2bda94da7e6687ec1980a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef17acf413bc5b1318a5055b19c671493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a9b5451c4d9efbc1ccdafb6b93307494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b38216e77935c53291b24f3ef6453f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e937c986c577daa92d4b02eb2a0e67496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbc973172e5d2d6130af1b343019de497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7679d978f89141b60eb364c893f64498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045c0632399ae7b37e6549b7ae0c649499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b422565f9bc7907538dac1e467a0db500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756aecb0283c3adcf2f41d338ba9767501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775156fd07394346905e027fa5ad474a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5442ea7fff8f97b89e672a91a932a4a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd14baf8301842176ea05376325425504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbeaa4c232391647d7032df41f53a9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e27c7898a7949b07af79361ef9b98e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a544a340b48e19ae447c03065104dc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebea1fb3439bbc3e40185b61d7daf5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac351c8cbe41ade81ffd11446528b4ce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106196da7f41a1afe5547614846f4416510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd1837933c5b1159257aac53ac96bd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c016d846b037151a7a99979b0649d87512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458dcbe069ffb132a5cb4992863dd288513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71847698f1585c506b63a85f2d11f85514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17d7ade7ef29d9122e71314976e6b4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f3be0bcac398b231afd7c06e2dc1b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7c81d24b0e0e4c18cc90ec70248ad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e996b32c81bb6365ce1ec7a8323a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b868627b8ffab9baeaaf81422909f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70f7730ceb6d631c9bf76606ecfd3f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f228d2a7fefc49aef9f7a8dfe8f2be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e754cfbb0535dfd1da7a9cee20f3d4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f3b4f5671601042a1a75c259ea788523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f54621f272e332a796618d66236e1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bab0e100b16d2e6c766c280cec72d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf82d4357c7a858a15fc1ec5fcb09c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270dc5bef72da6da6af1208e7797cbf2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85436aa1b4adc6af6a19975aff3e2062528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3caa213fd2417d22450e75741a1a1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886b01fe73e8ab442105fa052f0c65c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222866ee0a06120b683063df25cea557531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817488404fcb938961e1bca5bc159d0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50de7007b568b5bf84344b5ee64f9c8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a4fd568d56f62a2c5719e5ccbc2ef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bcf791706bedbfcda23b8505f4a22535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd50e3d8771dda6f669fe435bb97870536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f454dd9dbfeb2de883822674d00b1c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2935ea20d7908ec51eca5d9909232e5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1c85f3f0baec65488dda11c33c9bf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252dc8b8b1b05c33b9f7540640bcc527540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b32200171228f22b307f573b87df37541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b340688bf40ad0c31d7f577e95905b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e02e4e2b726a4b8b2c4e6759905e5c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68635d37efee84e047261dffe20a5bc8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525de649814c40eab51b4ad3728f2e2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e37702315c772335e090620fe8733546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3a4321a2cd16ff2bacb8ece2d3d26547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81f152b4998454caec4c5202712379548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090ceb87172041218f95706690b4e0a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d84c10031319d80fe7ea969d4f3cf6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe1648d8d25fe9c154cea4cac4ab4f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a66b35e5756ce957f3375eb6ecc86d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e9f72b66135333e495496672ceffd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb42f493fd11f46948d26af57ccf24554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0694ed424fa532ba1f6580d20b639f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3eed556082a179718877dfdf484e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca8112dcd069cda9b0d68759569a91557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb4dc4eba70895e735bf40ba1da755558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b017f7cec07f3772c801e5454ae2a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c03ab0a4a48397ea25cf6f62d0e1e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5b1aeebe5572f0ea37d8e88acda74561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5748258e1579d58dcc86a3c9a1b50cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ddc445e3440d07e9e6c9287d1ec65563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001f6d28081c0295f47f9dc2b2a262e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d4ed741d9bc9226f779b01a10ebf6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f0c5c84fc42b22b147e0d9007c731566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3ca8b282351016d3cdc36fa863bc7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a887c6d598d2b84aedc9b99dffb662568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a24cc5f0956aba28d1832e135902e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82067dd47d0e35e1a622022f218caff3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d26442b06a587b319d5861bfb697e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c789ac6f928fbcc397181244df6928572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687fd07ec60fc38d2a89ad589690e4d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5806b071fc20322c1e7d68bae5b58dd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08caea0a394006246bd119b88ff2760f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6166ccac289eefa02d6e7fe0093661576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12e50e8c5f653f564c33b117b4d6d7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02d58f486249eda6ce9967501af110578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d87d5e94fa43991bf629057e835535579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba7723ab70f2964b7db849130f04ee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e67e4096c7766ec86771a46ca51ed5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecaa79bd5d51fe2fd43c680b7159411582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfd5fcbd4f34230b259339db87be02583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91002e23fd8b6ec75e47913c20e20582584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91f80b53a991cf53c96b1dcda069cf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790be41f62966a3a8b106f338db9c2f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29093f69454b3a1ff27fa5ba9b11da587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264e430f7cc17034c89251a5f675bec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bab4b5f35c161a010e07c47624cee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1f22b6d1aa494530916992b9a7da7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9247cd46ceab081bb9073283cb1e329591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73462c80496dca24b7928c6f3c697df8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae895d8f6e804827eadd145fc36203b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8adb7b55b3624d501dc865fbbf589f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7dea03fe1393bc7c873acbc31b6e5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c278e49d621dc229621addd2a0e26cb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de30f4d0fa9e164cbe52751bde0b46d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3bf7f95d54d3c8b92a58c999a7aea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9861668784c01ef3494a94ffb737ed599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52263e8ba3d679dde6439ac0584c6c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f7e736736ad7efebffc407739bde3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2ea6265e64bb59a2209a99e67825b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb381b6b5bf0cdcae070b1b1f87f4b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d33ae09508f88c6a9693660a9b9fe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66abafadffe76237cfca3985e4644ac605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d55877d9ef27f36317f82f0434233606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0deadcbd40b8eb1008de3e7a4e733607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0d365f5a6bb4ba3f85c318084dc5a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c82c57b7442dc3c98b72f28ab935e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529784781da56da59f3e3f4bd727f647610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965ab8119419d0c98b405306458061c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d5404d10f13c27dc4fa60a506299d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7956508612f1951539b7af559215ea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94790efdb6305c20b5dcf48c1bbc253a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e287535423a1b9349aeddf922647b6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2e9aea265b5325ffc88eae8ddf8c0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee60743ccdd506889c7834535bfb50617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e21d5d161913471afdee78d94bddde618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69595eda1d953169e74559f93892a982619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a63665c2a23fc330d0efed22da0bd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11fac2aaf17682a5e04f458896f06d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c4ea6a808b5945f4871d8f5446184622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc87883cddbac0053a025dbe891d9b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c75a2e30d4cc002fc43e0df2fc8cff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00577ca0267bca7d58207266b40ced22625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba79ea0aba34c8616ba087a33ff8ee1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e2b634376c7209764cc3d6649a286627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79e37d86221cc2fe3bd6a3d5815b1a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac2ebe312151ea7631934792e3f4e0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31af8c2d86251e4e7cba77b6ab00ad3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec6f3a95207a0f031bee93f16be894631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252d67feb961c33bade00cbfadf8088632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779640dbea9f56a41a2ac0861fed7e0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300024a0755157cf74cd8db4557bdb7d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a57398a7a9eba0a5d1cad3d1e1c534635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b860d3f879fba98d85e7104f88c0c8f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca1e77d2b973b51ebb3184b826f8ac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab070615ea7bbfe3f2cec301712fb63638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed777d8c3a50e035887231d4f6fb1f6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f396867c19231cdf0dfd29da0b14ca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702091704b6f4c1d81c3fde633f2a70641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a1a0e73e0308958e2fb15711da582642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b6e4a03078640aba05b583d5c4cac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8551c2612e31f172d64bbc79bf0dc92644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354e3fcba509008aae55fb0ca9c89d1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868dd4af97b68045e1e074e6991b42e8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801572d1cad26ec93ac8632e4ea55d99647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611330f151904d4d3bbb441a56b6c7f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47eb0d84050b5621dc5d6ca48961cc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c882cb4ac2ceffdd0fcdc9f6b92e7df650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b75409c9ec388b4dc0c2218692d7e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91ac0d9590c106c2d23c0474136905652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3ce75ff54a0f7701d179a96996769653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01448c9c6edef301a33b2f9c2318760e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f2b9078d7b973adbfd1af04e8b270655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ff52794f2e476273b67abbc10ee37656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23ebb0579eeec53867f49a50c1b828657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d9d19085b7b64966b14183640a4ad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d843324a5765182093c0fd3571ab94659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157df6f18c8d96ce634ba21a6706ee2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ee17474ff176ff3a98151e68e722e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5840b178eef7396c00b14e792ba447662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36712189cd826614beddec892051bdd6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6b8807afc9bac9ce5de38d9c50f97664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f989c1e9efa9a878fe7e0bbac6087e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a288b4169bbc62dbc4399971c3938e0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0b568bc8f18ef12428e7b065f9374667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d25c94c4674c4cf7728c4f6696e2af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867e502ab754b394ab0146ff76e477a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c402a2ce8ab206872b66080f2beab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8976ab0574e802b8deabf91c17f27671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1accc9a3caf77a08d935228a5a6720672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9430786e7615157fd3230bf39828c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24a728fb335d720563db5c99c235b6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a401b48f8de80503ff4f6e1a41666675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936ce2c86ea33869c3ce3915fc2a1c0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032b12ca1807514871cbc45132c9758677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d98afb27ce5be7be181790f8d627d0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6fd6d2279d756a92858af1a9c486c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf588b66b57b78644828db494825d83f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5ed28a3b1477091e92b34942d453e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda5515fd58573fe64bdf89d7cf72f7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048f5125ef40b7106ea6372c32318b0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da557ee64e58822f5107f4990aec0e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65423b9a4c0484d605ceea580945522c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e274889f18fb58dd4100be6d664c6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2023e94960dcc818e9063ccdc3000a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec04763cb78ed0d941db302e1c72143688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73fb25d3751edfd565dfeff0f712ca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135ea858356946ce75645676cda0851690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72669b4b771e37386839757c939730bc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc488498ee50b05a4c736a565796d19692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7b4c2882ef45a6b170be707bb36da693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251314dafdda028cfbf86bef6350be9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c3e11349ce5e6813a6cb09cbd8656695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce49d2291fe64a870cd09bbe6c9c562696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd2514d85f746fcd5207d312c182e2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa69c08af8a7e841e75e1d85ab06ea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e647a6d0070752e54eeaa248fbfe6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbcef7149b862fc27fc0289b9800e66700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c667a861d3d1fea440e372e10bba2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418d1ce5207173aa7bf1e1ee63f3e1d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ada31fed3ac49d74567340b01fdf1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf4ca6c28d59a3976074777d73302b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d25187c978a917e63ecc8388f6af5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c871df52ce4c47b0a3f4c6d915b8d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c0c9a8f9c8eb1511d0171d392387a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1aeb4e854218506d38054d2f339937708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432281963ce27b2d4b203069d698fa4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96614e7914cca8aa3c9b02f4ead72d7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77ecbe388f64a1f4aa5ed26ff8f8bd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6233179dec13400e26ca21e862e26712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca82e5471bd5869f18f23acdec386b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f064faf7c7c066f741fefacc8a6345714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f449b873c4400d9a3c9f28403be30715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801d3a07a2f01578e48301661472fdd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bcc705d2b0389e3ddc252f58f9f14717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6dd01eb012908750fd87d850e4aedc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eafe3ff90dda48acc855545c6c9d07719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3951ef5053592ac4e79e21480cd032c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c06ab5962955b694ab9f81c0b3cc1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e5f832c8388d072ef656b6ec32948722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86c3ca26188b4b377fb7066f834e23723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52243b9fcf68d645aa797db61b2ed6c9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cc61b6f5036ba51dc1ac3d8b28dfd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742c9270a4327777028cc74ca69e6b5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023aa68b36df5a73ea21ffe3fed9381c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64f64ea33182f4ffe5769162cb0357728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a23fa312bb7b042e86478f6bbd5d4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed697db1f96ebcc04c18960b311383d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e38126d7576f36259713ab4316aaac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f0eae2c2eba08b2977009cef8bf98732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e12df30db14ce5bcd730b1ba756e8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e5918e8d2739de031101653a637b9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb0c73b87965555f9906e365609719735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ced09a2420f19798b1187a94725884736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568657db8c2cd271165b0dce44a30b4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868122c7b6359c12609ff0dce945cdaa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1eed635effbdec8c9190654152b84f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53411c9dd939c567408c0505792caba8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5e6afab511adb1e488ed7f86f7f03741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739d2e5887435419dba8cf73f3b090a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae358a2607ba010fa7090be77c0e02743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f559a6f27f0480c8d1878e3a1cc7c76744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b99a57edece4c7d0ae3ac6255f1537745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2fdcaea99eefa42a55a16883477d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492545fa86a0a6c072974ded57f530e5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6671326be04f600640f4f3b84ca25b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce418bed47cbc107b9a92d9ff25dacf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dfce427520a1fbcdfabfa25024b9d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b112ce6ac8f2b3be34dc1727508842751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e99ba98372123d6c01655b1ddd93b1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e585696232f5cb8b2d1b096797bde4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca8e62e6f73112f9ff4164882d693a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76b2c57ce4c2e4e73678de15edd5a2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0502691a40301833de13ddfcbdfd405756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc598a9f4f8494353a481916f52b3be1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb0776749e7ab00ef72c2fd7455312758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2b15ae60c953c85def71344e2059f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33daf6b05f94942e5abc931d8f91ea4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7378a04251e6d70ad6b84ea39c166b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0c9bf0abe4b3d8f89babf7634080b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87be174b4b863bcf1618261a5a187c5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a313158bd0f984142ec34b59642a621764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e86d7759815793fd7a0b64baa4b3d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe390bafade8e30c06482eaa463c74766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c17c34eeeb19bdca9afdb599a3ee16767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ce4c84dbe5661159e269b829da291768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8a48695abf6684aba65a6ac96e33c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b23e4eb0757295f09ebbc2eccd1d43770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88653c858e4c8812737dfc24e4348efc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb993ef3ec0ad13dd1461ffbd986c07772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1692167b674e69e7d6914c474d5435773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2569e2dd9829107c13e919682be3c19774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92f61d7c805d88d3bde812dcbf9e7c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cc743c1e8fa038ef9691def1e7499776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28ac98cc1f191550845dc796979be0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ea10d0ea6fd9e6650660660bd667a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa880a1d703fa4145bd474d8b656ff779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117632d40ecee7087018121e0c4f9de780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fb558efd1edf8c9b9e891342b0e30781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466d5fa90f61ce5ef48da1b62bc37b0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49203a1727f585598feb7f0b2bccab62783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410173a5b7f15dc1cb669387675c120784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65984ce4570e718ce76bc74744e07f8e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f841506074f6e291dc179113be757d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85dbbaf7cc84c1c3c96515706c7920787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f06043a7bb6022db85395c0c17722788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a198bdc12a225c0a7b04e0dc1fb1a3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d5097e81ffede911f8fe6c1630c8f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd63207525af8121f9205503384f1e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400714473f38c1ab0e85274fbbd91a99792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d908264a6bab978968cc35e1ad49a3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd339240a62a8f76d5a45617dc0277fd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5e955d926c220d294a523f6162b9d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c9efe69cf87aa499868b3d876a738796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03ebacb6ac281ef1339e265f40ae05797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f262f64c67d54991ac222130bc51e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9df5ffd2f37922daa7f5bd237fe48799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2b2bd2cd3c4a04f0a589f33b19da8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e99a422b51f52e3028460c24f66930801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16881c54cdcc1f5621ecd47d32f32a4f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7c2177b6e2d7bcd6d6e193e99edd5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d81f4dcd24510e4c20d48cd3be869e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebe1f03aa3d64e0e73cae361ad5305805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331fe4e678dd8f8c811eda45de79580806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26e64cf6dc333c2a3e595a2e8ac186807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5784a913b5a7b39a464efd95952dfb6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d682a593af7f2f8656ee37f8cc11f8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f834a4b938a08684486a5c65925a060810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b1d447865b2314f58d05e55a2ac75811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f41243d5b4629d104b42afcb3f594812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053db779f32ea73630d8e590efcb440813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f17629a6974f6ade4ba164962ae26814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671219fd9b75c73c76ef017552ba6d18815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6347259ece6126cb701692ff3bfc033816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e627faa5a54e85e0ca31305bd210e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b142376582af7a9ed2a63e3216bbc5b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9040adb7a2fefd4c4a864dfafd7c3e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c0f6b7041d7e8135b40e70acdc675820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36028ba0392c1347a71fbbefb4c04c10821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29b191ca27d4132d535f24421b2e2c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52dda868ff210f40f37a4b88366253823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96e844deccd9c261fa2a9165ed2e53824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276110f32bc6fd6e1c8ebc6d19b79375825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe993df04427ed4a16e4d947676415826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013ae22b181d1b54d7d0fe3762cd330827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5461c69118873e8fa53d732b0a3be8e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13800f89357d28b0a0382b00cf6788e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb2c4c150bd6f5ac8a6d6092346dc7830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac506202e9b4b4ad7dc4eaa2a4fd9d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86657496af6451f3a36bc3fc5439122832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9adebc70687211cf589457e9fa499833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea16a89d7f1fbe09f012d8328db8db8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef78a3cabdc4ae9cf269a02c6e0fbfa835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01abff767e86befe354efa28b3c198836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89b85ccc49e7c061b3bb66a4d5ef47837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdaeb44b8ae4e8a4d13df5751d653bb838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb5e7f70e23bf2a8c81d5b50190d1e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e75c537c50d75d0374c6373798a2f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235e78eeedbd19f2cfdac8eeb968c13841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30a168fef112b5966bd9612776d5d5842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6761ba12a1a28ecb8e7abfb56e9316843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730218247ef62da18110b4151cd1ad8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e827f97d70d9c4870d5b0ac341aaa2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6046f10a5265929b44b3d53f7ef5b0846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d0e446640a9f442ed64a89ff6de57847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a56eac3142353006487955f376433e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e6558e84e351ab03f1a599cba8e91849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4fae748a930fc9b38e89d272e40ee850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85fec6e62725b66f74e830005b02cc851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8da27ca42a3bbce3ccd2dffed35adb852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a93e8e68bcafd3eddcbdc338b3c49853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc7cd211f860d856cd0b29ce3b2b17854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb04a7c4f6c78893a026da07b5d9c7855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9ec6fbaabf2736b044dd886f58f42856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bd12f98939903f2455c238cd616ee857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7044cc6f5ce6aad940011dc95fc35c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bae629d75145762986d23a20e5c11859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18417257a5319cf032eabaef88ec61b2860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51581cfe937f773a70acb59b4ade796f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3415dbd85b1e198de659835218ae4862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd0acdc37435837f3d75b9d61f5d4a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab7a6e4d67555ee3e49a6bd205a1ff864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f4354a1ff049a5544dfa7e5c85afe865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cad082bc024fc17f462eec3b395126866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff65b7e0749335546c718cc0a97d31a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cb0e9391e7492e49dd31d9ed3ba22868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6287cbbd5922be66cc386f840ca868f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13a737c52d0d29c4cd395ff8774a90870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220aa3eb372482b6eefc7534056d6f05871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d979dd38ac2ed8706b901dd01862901872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58f08ae39a55c1906608f50e060d28873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f472b78c1b46854889ad3b3dbca3d1874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdc9312e2ced4e3c8bb079a2405b02875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d647a35ee4faa60d0249950129362b7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48cd256cb5339f126a2d10fd62e23d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111b5e2465b701be34deda4bd050223878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83576130f06496005be456d86b5d15be879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7c147d35a8f96df2a34ccfe7fd945880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6330a13145d2dff613e64a5e2e2a1881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8dca6bba72d1d08f99a9f6166f326882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a06765afc76ef88fec9238af127e90883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77c90e79f69f9cb7ed77b51c8ffb6a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fa5543f8079ef5689acf04e6b07cc885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d629dee3042c64bedd6ac64a6511c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ff01e6ceb07cfd1f081d0c30f67cb887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6fea29096d4e90b44f24d1cc6ef5a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c8827c3c76da3a6f29c73986da668889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b36713ae9eeb1e28f058f1edecfd63890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73bd86fe6fbe171542e32b37b56f26891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1eb5a6a797849da11670fe7ce3f82d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d62b7d49a5dde3f7c9431bab4a45fb893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2fa41b1881f74b719c9a0059cc386894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3497fed550f803fd569958e38430526895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f7666ba6a60305d94e214ab3c2e2c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffdfa0a7a5227dd7290de57f91aee1897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a10ad66543dbf7856b72b113dce3c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ade0355d82788d0a2eec68f18c045899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4fae4d74b17a43c76159f6060fadf900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81b66345caef71ee7c07ddc5c23ecc901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b652945cf3190e4555da60dab40fc902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4273fce40fef90bc6f390624a4ef7a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7da5db9358c1f5faafeb505c97bdf904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe96fd40a7584b1d17587af6a784c5905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e44f410ef00d0ff37db49dd694b7a906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc2933de1cf26723fad5fbdb0a432a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b6e10b6086458e62ad62e65e162e0908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f45b091043e95034a638a3bcc3e05909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceae48b8613b10fb33e1cf4eecd0a04910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183098eec6825901908b400b7d29dac911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d72f561e9ea1821d739294121c98a8912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8ee61ab671cf9d01fdd03594c6ae0913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5eaaaed6e8929b49704381690cec5914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8c384cc45459a116f96eaf98839e2915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707b44771019e12264ede952b05b83f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d198d9320f88d2c680ed7329b73312917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fba7ec58f7341d3867c366e061919d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed190ee46884854007699991206b02919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ab9d3a93b6f207faa040ba08bfcef920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfece99850739fee651bd5a8d95466921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bcb61e40411b69d13b947cc746bdf922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afd0475178f99a5dd48aa806c66484923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de376436208cc461773b035b36f9fa2c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61595930fd7cc94ce9987aecee7c3f6f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f757179356723dafefaf85781e31a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aaf923bbc510e3db6f92aff21ad329927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2ec59ea157569c93b3182069107a4928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27972a326ad29eab0adc24f65f22c6d3929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbee67da30ff3148b21f65a2f91bea4930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1ab9da1deebb65fbd9c5a995f0e50931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb080d232e2127c62aebcbaf8d5dd069932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec5aa57c61c72dbc5c7acf2cd22695933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78038d3b79d23dff9a1f11c46355e0d2934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7b072974a79a51e1a91d51c758fdb935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24562d96fc302411e26db2cbb29c38a3936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb8cf7c3b86263a11378e888d894b5937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e6eb41d6e0aafbf414db126cf61b9938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0774fdc10d0c663646abf55a59474c2939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52895ba92ad12dd0e1f01357c4966f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246482e6c5d74ee1df23d58ecc7fb3b3941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d13059773ebbf70fad6166e2a40ac942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b33f792bb3e742691f55bcc777d34943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62772fa0efc6224565f6e9fc2525c5944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36008b76bd050e52159554e30f2e177945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19482e535dbaadb9d28478fe009ba7be946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a362660efe7bdf04e6f35a7ee114ed4947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa093f8e36458fbdb867e603fe620792948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f5d477f0522364ef594dafa56b6a3949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158daae9f1bbf56da771ecab63bf40c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92820512d8091e22c61c0bdc92fdaed7951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846dceed9f448625b89cea4bc1e02fa952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502cd82c3736ad837cb102a17e987c54953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444b879646d83b5a99c244f629e25b0954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d20ef27ea6c66b979e358dcc374b51955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c826a4eed0264c4b805a06991323b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecab77220d2652bb5d8bbdb3c4081c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a30fab2d43b206e186cccda5693d1958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424ef38130a86c2b35452f7af228651959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543bf8d311e349c357652b184e55a97960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a44ab213b9e7f6d695feb0480d3d78961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0775781c72ca0a57d2fd2bc2fde2ab6962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3274416357ed0d375c068758f2a3ed963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba92c523b1d7daf7388978cfae3cc6964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a91e9215cda00320c99f7e47e10fe7965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cff0454faa7df6e13c5a63b042870966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325f5a676e371e39017f5700e59cb91967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095934fb451b0a9efe425c5ada019dd7968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304a8b7d47dcc28fefca87fee96698e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdbe56e23e26b93aaa61051716eeee970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3749c21df946ff4e1f2a44082e00c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350193f1852477f28808d1d94963dbc7972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c429e0a3197d953a70e89084d8a7078973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c9f46274df1ebb7907d6eb16eaf1e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd229f6d2fa22e5cb8d66810efcd81d0975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>