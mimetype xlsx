--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba86b891563632c539bab922b5978e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf4f2efb0834cd90fdb249dce79cf32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0723c80bdad28512450152b554dfb703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cc42b702827718b25e361b42d32f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f8db8ce1ee5e2f4ada09b82080e4b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f84711fcc0b6a4f278517195491d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae16d50a24548c0a90e6b7119603637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23a753a64f8263f74f3770215e1b678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5354cef9145e0f2469032828029009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381554b6af1e0e2d4db52fc8027cc5fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dffa1f0c73e37146849da2497f1c0c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc3e6c55dbf530c82cfe559b44e83212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93586574f49b5cd5259c1963bfb1ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46b1916245b8f936209d3a92608b2114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da378d50af17fb982cdb656204d53815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b5c9e8a44f8b704c35513bb38c98a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1cb4d5c907368354a01327609bd9217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14387d8bbe6932d8a10f30ba5b79a6ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7e863b0f387035d4acb61c7720eaf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3762242a5510b89c160a35ed73c0da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efddc83280b04756cff3eb390e104621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a745cf5904365ec537c6d324423b3b022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde5f945ada2dd4fbfa159aad13859223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a20330c4cf5137c1472ee9580f8e8424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307af59e7ded7d74a7097a19778232d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11152ff18935278e6ade751f443331d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82216328d536d5e4d5a6a44df2cd3a7227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18de546b2c486dec216a5ef0227242928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4e77359d840b7b047684e9069735c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783975a448295811f3b1bd0852bfda930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09c7115b71e2ec4168974e85c1fb4b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df2d193a071e92c566f8e61387976f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed12b21f243800ce8701509c8c139db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea7e3aad07c78f56fc8047d65fa5e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54840f13ff89c0ee9281c39371c4513035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036c4d7955f088b27f88aa73f06fa4336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e894237bf313c0266f42e3ac4dfe937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95afb4ae5d3f8ad83d7c8c1cdd9ab438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbe9db65eebd6ed0d2712dd7e20c2a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531b64d064364a644770e59b59c194540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfbfca85b064debd65875c7f119c6341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07732a0aa75f5a92f7382d0584f036742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f6ee220184bb3291f69f2e31f714f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a394ac8f0c7f8304205a0fa587f7844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0cfc42e2a6e73821024ce766d0ca645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9665bddb8797d9e62b99a31d2f39f9746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63dd02c96bd89366e16525d3aa7b2d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23736081848b77058c9f89c3656e1f5d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcceb3c7f4db07ec0f43a5131b9ded249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1ef265d3fda1a8c592f39ccd3a5b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3837a3b6b930980241a06f80c8aca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942dca5919164f3e36855240711c594952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793352948d96e3970918045ac4b389a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8569202de17d281948f11de8047d5c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7aef9b7048597da907cd09a93e5d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b57ea5011a6b029a7068e0df3f93056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4e95b5af36036ea6e45bf929b73ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fde3d5d0bd318ab98589fcb5a5cea958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106616d083ec310b67b9ba96aaa69e9559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c192bbd12638e797f366a72615ce960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9657a83e65546819212f57dc55f4e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a62a2906c675ed31e7b877ad25b6c962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7f3fad44e5fd564a6d850d82a004b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15988c72902aee485081b869987c39dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194828ab19bb65335a73d056d32ba9565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9a1e562911db56a5d0c182a81d34966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b059a2b1a63018082eb2fc1c2eff567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a48a0f5ff14767665e932dffbf03d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204549d17aa4b2cbf55e1c4a3e074e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b013d9b9a542cdb115fcd6c62766b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad54bc974db22dbe8ad124512ebe8071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bed7739b2e91094dc9aeb2a4d3fb072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b2cdab57267e875705ee5a03ac8ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d303d67338d0945297b1099d09676574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19167b0ff64d35edbcc0071e540a62175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cea24b6d321d8003c568c78986d8ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5bf597590b5041f1b8ab1ced12a1b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff22b88112eba143acc66a4383e1c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a7f5c75b8158b18bc37dfd5c8648c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db4e3efdfe9fc8c8e9c08159617aae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e987e0af0660f7733fd561029c86d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661370e999379cea9260c4649cb7cfa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e30b86b47a4a224a338173553861df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957455e1c368fef0eb5f935099d4a9e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c42256d61c6ce52280158c7cd65e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ad156bbf50c8fe2417cc0d0d20cb786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0d1beca223c737226eadd02909d4b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a743ccbd94c4c8297e8b5c6be9e3a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c88a8214462edfe2ccd6e572fb6c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3862946dc7ecba4689afcb599f45990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a783c851eb780cb87fcde8b7c3f9bc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d43e2e36dc192b51c160d739a9bcda92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9cb7bceeb74aaed35e12eb668964193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7ffd41c71e7ff896d012b8e56737e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878580dfee457f253bd2579cc16eef1a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cdfa606ebceacb732180640e0b90c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b370649572bd956305bb310b617f5e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8d9fd834fbc37a20a73355cb080bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e08af1bb75fcf14f31dcaec1e6ba3f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0ed97cbf19afaf1403544fb9aaf8f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e842b2cdb02b417098568f3d43e31101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc38a19a347e301dc14d110e3b692d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d36014b094f852b10de5b3369f0ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b543c9f24880b23b7b767be92eb4be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d7e51db80fba58d813b2157ddb5de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d33aa9bb58b3500f18f3607769da8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebcd855ea4c192446438fdb1685f8e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404d3d6936fc3ec7e6387bd36fddc85108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295055d9206ecde41cb9a2cf2201fc3c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28767a332dc7657690f8a8148cea5bd7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df61b9f4adf9af318480f7b5288a7e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f42ca7b16f87873ba9e14481a8b607112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9636b0c88a2738701ecdbdb6b4db6e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b6942616b5222cd43a47f8b889b82114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1083bdc75274388ef5b9beb5a8ce9f0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835e825f54481c3d8a9fbc2a600ed63116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496f4dccf265a5331f55e501e01e828117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365371e10919beebdd46d05bf24fbaeb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e79740ee056cdd2c0b113febd702c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37941dd65b9013c334e8e8c8714e9668120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7015c01489083cadceda89d6b31d70b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de475a8ed92a78aa71ff4d2d324425122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce57d3f57737a6c7b2dff013986b5d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e252bc62d7114093e55895313e57cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22a66a09749c51d3208ef45e3c4861125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d260881a017a3aa086c11c6a1b161c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3d5decd2a0dbf7712a05c5e0958b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876ebe30dbee7083f82451ddbda0bb6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934c1ef3b8713a692c18f010f649cd6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daeb8ebd5b28442890e8ec7ee944e46130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7fc08453cc5e375638984fd8fa036131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68a75ccae8540867fa080febfc0ea2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5cc04c47be8f42468704a48faeca7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692304a209ed9af948e29d4278e70f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9076e30eae333fa82e5b2e5d9a0fa6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69c18bc79415377359fdb972aac622136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd2bc3abd9f39328c7120bdd8506ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bade67af14bba6b2b974f6d46dc507138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d58a4379e1aa0e67d569db171941a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2ab4a7a8c75a729d84335c262bb1b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba5d17fb7b83cfd463a767c175ac19141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d24f8e072c5ab488424ea9c7d290c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc6662b1ab82fab9b10ca9d4dcaeff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c56a291c2aa27a2b2b238f426df463144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8ea19f55bdb69942d0291c188f4d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2081e23c18be03941fcf374ba85ce2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f723e76fd86e1f5796e3848d74823147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a32a04adfe1246abaa3b0534ca0496148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b934ce3e55c96d4a1cb1306360d7f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02be05203b66c237ea2a3fefd41e9c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7add6bc4e13c51963b9ca700570f055151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1019cd2eebcd8f38300e26536d8adda152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93a6c814b23715378a0bf1b155351f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61c844516377a3eea2baf72e5a4287154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d06c7e52b1799108d302017f3bfb94155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fbed9d949370b6ea6a7287a86cd74156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27112afff317e9a140eaca5f36e331157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d9881ddbc9ccaa86e2eb8bbed6259158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffc15fca510e1dd1da68f4b0ab4671159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f989e7df9b68716ab4d61025b5ea0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917ca40bbea95d23b01969acfe7d070161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b75811ae43acb5bb1ed66f5bcee6b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0012230907b4db5a99471ace489d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2999afd3c90a9a05d7364bf7c48f9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e08f71efdd65814f0f495772373daf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d6d1eb5e6fcf04401f91dff755f3a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361711393498e8d45af57ea490ff241167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b3e5c2062ff15fb527baf18b3f45c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d7eb81a3b4071000de33df2002429169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519c89b84160ec99c254cc523f582fd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b63da66a2bcf1e9f40d3e4e68faa53171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b8aebc682adbcb3ac3d4fee18a4ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030cf965aa305214ea1ea8f8c7d64580173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587c3cb406f3d5acce24a2f60b184a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1518ab5a1a26536be925d0da5c64c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20bcaf7c83c75391addf5fabe67b139176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc6f44e4b4485c681ee65a234a6caa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65e1ba7ebb977616c50b7e7b90cdf0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd242790113654b7dc6a2926652505179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3759902caa724eaf6c9e28dd036d46180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d3a9dff29e2b0db0d8f26cb6cfdc3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf42ac21ae1681519adfd4c7133b5eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece2ae5a3f1b76e701aa8ed873e31fa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310b7b756948cb19083aedda405ab1c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327b30fe6d6e2d729756beea08948d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc9d40bada12750940b14fcd95f1d0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856280a82e5d88766cab41fb75d5131187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a90cac18aed05cf98703a133ffdb8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c3d10b27af1ce4578b58d41c311fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b5083da94fb2db3f934e1a84ee268190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8cd602611ace07a9ff3569e2baecc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ea702b0bde48016e4ff7efcf4dfe9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bee14beee8bba4e5d07bc25aadbc8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd5f7b541aed9270c4c7adf8803ff9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4e2b562e6f668e5538d2f4737857d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d2a57a2ec78a8ad2f73aca2de3e05196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344f62014b81d4f0da22e71ab4d9d4d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f662749ac14b26a41669b2453495f6b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994c8d9d6e103319ca7717279984682199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15cc16900324061795ff7c7909f383200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c9ec026dcbcec808ad9f4bcf88ed8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f4ed0f4d8704430cf3bac74f5e899202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2288f2b4c51c0161a9eb9d6e7c592203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181105bca06c87443f9d0602fd0dddd4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d711ec153545c5f2c1ee4b961620d19205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43738c7ca560a2e102fd5df36341c353206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436ed44a6d2af6e1171c14b619734d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716cae61cd58a0b6b5740016aa318de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54999779c994c2d66cf4a8b5bd9781b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7e431bfd9286a60d1b56ef2713bc2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b7dddfbb068041269853a69187d8d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3be504bf6de81b12f5e703fcc5034212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da185c9110a45f4411292e1381ed328e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01fcbde133b33ab6f4ab8e47d8dece214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ab782598d9e5a05d0b9e34297f028215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b57ce8420e6826fbb21192367d60b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf72cec08e9f0b8eb2793a8ad055c36217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d779b98a820a2a50750040b18e85273218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed680a9284b08a1ec40dec9e3e49eff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009e4720e79bf30b7d493bee80a8c80220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b75505d10f981c0556d0abf791c8e6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22d9a8eba76333482d4f94153c8f4a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead37fcef3793a7561292a354052439223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820215cab04a2e440c5c05369f31a95224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42a659668fcd0fc6ede17ce70a0c6e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32781fcbd6dbc78f7094e81d3dea994226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815157fb8b4e20ef959ee960ca5c3a7e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09895a67d5040d1cc23cbdf1219bcd2f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fa65b3da9d9061095de341288aaf1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b93af5ab6f36885fee8ebd1271aba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7eb82d939ad666b054a2ca1d2c44d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57b301731de7f416b822f49f608021232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0065e38ce55e21ca15e0f302ba303e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328c5d196c582ff1fe14b59c4df9527234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b77890ec1cac307883280ec84ae4c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac37768a0ef0dfd6b2a241df4100fd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98879063967e95df48a92ad445d51e23237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aab7d4382645919a06f6b23dd25fe0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1daa0ecbdf56825b763b13bca1cdc7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3418483c850a246114bd161af82fc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501994a2b023a0cc979a3b2cd064a0e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c6a5576cc4997cfbdced6d432828a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f8317daaa85d1d58f326fa0faa025243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d65f3cd277d5b0c2f4081dca49985a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001a52860ff9c2aefa1974780a1a320245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ad2e8e63d8c43335f0205b4a54e33246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe893a9a0d5ba94e510a9d63f7309c5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc56a9958ee4d04e2b30f8ea6e38f1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db5c1be7f9b7db7f1c9ccd938db154249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5497dddfad7448a2aaa544ea4e285250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f04fb4ce0456a69119c6924339a287251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68909ca78cf1ea3e25fe16cad072236252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b22bf0ad29d392d3483e990dc8304253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b623d5923ef82f41c88504b464e3f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca8c83cdeef61fda9367814ddb6f66255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedac52bb1986862b508a5132375b04256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686108b05d39b495673525633520d22257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23247d54d11fa0a3be72901d0f69caba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3dc53a8db52082b7dc7380803bc180259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a7f53c3bbb33c841368cee7b46b30260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c3bc7622a41b6712578832dbc4be7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59e67a73de2d2ece8383b124500177262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332492cf017e31c7d634e25de928cd2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4d282159adae20cdb667e071b961a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977b66d079c299c8174a9413ed2cdca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b01e800463248d91128ada330cac3a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb73a3628b5d8c161ada90be3d24b14267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744e7709d845a40626bf44dc3a324e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf4fba2d2473041b6fd97641af638f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49430c9bf5d30e90f8b5cde50b28c0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3613a663f37eba0491d73140289029f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc1ac98ded4689edec3e18f42ce37d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eec1880125dce65ba951e6eadc0cd1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b060293b6c8e9d6d93279da08ab8b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3d7f9a90203deb1e543a59090e515275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd00b3ed7aae75ce6bcbf9922235fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc7fc4629beaf30cc4a18ae3cca2f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb00bc23a20859446c946e96ee506d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0c3eaadb51917cd02d612ffaed99c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ff68f5ad5b19ef7fa97e02aaebccb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31823f479694b5812adaf23fa4d60f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe8257b27c8079df4ff3a2dd921eec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507753f203602af123f8dcd70c59fa4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be818865edbc7d50105ca6990db0c50284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1174ae02cde3079799cfa20c5147e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a5b2657a8e42c08f79eb8bcd2e5f4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb71e5aaabc96a098eface6623a6f3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e526496b1451bbdc566c068b2779ca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375fad34c408ee72889a2658550acd9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef112beeacb03253498176e746756b89290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667e954e62b9056a7e304b4cab10dc4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ecf5e0d7557a02f7588f88a9371cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b3cca526f85da513a3013f8651d46293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b37ed2eeb7b55f7536edff1f0ff00294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f75732055585d3f3348d8cec74938295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d4f08f6bd3185a1027255e2a1a128296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0930502eeea6c4744cd7c9ae3d47391297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd511ef1993265fd51b9ab17e01b34f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff076caea3f4e4634dc5634087f11e1d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707b0cdb2d115c1aaf21b5a8993b84d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c06838bc2dde9488f2412f0aa2aee4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cde67b3f23b177304933d35516fd04302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1dd75313214bf791b70cc567399350303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56631bc1f11fa75a566555f075fe7087304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce348cd1ef8bc3826421070395a5e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b529e34969dad1028e8f1294d8111a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439859336ebd60fc027ba8f43013ed8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273240252d051121310c135a535cad1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1fb8d7b192fd3a1b5ae51e616cf8e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2a61728986f9ab02e2fdce3f4da09310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90bd04c25dfbe5e4426a815e3699ed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5fbf811e7f2e51df9299e8583c35a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9764c067bc75948d2f86db503f0867313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c176e73a42cfe51d7e1a8ac5edc77314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d33c20a2634ed54e2743c22ac187c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e045c1607bbeec3b97cb059664359316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a14e931a521ffbe24cecd04463ccfd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694ed35fade39c72491cc4f6fc6f5bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed43e34d2362c0f1f10561eaa00611a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6b6745d0d5a77de9c024175618c99320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b0c910b98c8c9cf10ca7d9728da59321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ff0231681cfeceb8de88c71527e30322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a367a2355982e632fa5154776a1e630323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a0c4dbea74ac13f3f4b452efca54c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38b70d0df30de365bee75b60f7ebfe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c12e69a0c2535075c37f6af8ce21a5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd29a9e0b75b65e0747c08b80aecee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460f2c1c9a84a3dbf8759d499a32455328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626accfe2cc8fc3735447f8a615cb55329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b6061cb583078f15a30370af2822c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27061bcf8354d930b893adaaa8b6a8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86f57f3cc61ff9cc1383dcb23492da332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0cf8276e417f5a54b3d742052a329333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dbabc91daad8179085d0734e49212334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b9c18538fdf810c7192bd3baaa2f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661bc78be34f81daa406e6420675920336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb929f34c15797e16becf9c1b2dc95337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f430ebae898303507c20261779c2bd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89f3cf59486f50fc96598ad802c907339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82448d503a8cedfb4eb7e0b1a1241a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1e092342a930227b24600ce9bf213341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33934053dc18d652312d05c11a5dfe3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36542524f9ce3e55df6e13d2f276af343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ccd8de354b4afce84358ed20d948c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ee8a460b4b8ab592f2ce2fdecee36345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10667afbc3633529fcf813872bc880c6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edc0d16e5fe72ca6172e62ccc92ad6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60626c40e587f6565b7bfbf7a7efb01348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158999033a9ce119ba0529944594b94349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da59bd26c3dba2c600944e2786b774350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe610e02508bee7cfef28c78fe4d4e49351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658b2feb17535f30f24c7c671e5cd39352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e375f36b5b2e12bb9478f1c7899bbf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1a2ad639931f228eea0661f4c1bdd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e8e3f075798003410c159016805a8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067a66c261311382e51359b04156d0c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadaba1e27fdef2bb2c9c4c28494c3d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3c24f4e1f5795ddfe89e7b3d0475b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d6bad2a5d837f08606466ce27b8ff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef67e7c332a920f5aebd995808405dd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383499be80806d99ea1562e18215392361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831cd1addd991b3340339f8457e934f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58da3f3701f64ce82e2d6ca6c0394a0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9577427e02d9a7698d87d072ebd053364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b9d50ee084debe93039070fb8b8fc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1feb48751ad9decbeec4c1b6f5fc3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b794d8d1fdc2c5cfad5cae898546ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f4fbf3ed80ee8037837bab79cf35e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aece18e2eaac55353fb6b10efc6e7fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfab656aa113d703445712eede6166b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0976454eb45a21811cd3bd6046121b8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729ae0738a3a2c0db57beedc3a67af4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ed7bf39a4863c755bd3cde1c31233373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e2e555889a84b5e560855d7993425374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad34b46c89c6e5a06e94df6c61ef04375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa059787629d37fc7a2c4f5b695112ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760155c2aab528fc22d51659e74d546377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde2784569f3f44c1b9bb4fd067adf8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc350e56bc9b0145071517a19dd4e8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630624095c142aa22b5b667e5b5ab9e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d7303cfb588ce321e9895c8afc2ab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c47f8124a0ad2c696e153f0dc8afc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f89bd0db788e2f3a2e8342de0b1b5f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8a8f77c075697adc551d2c7eca409384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663530e75f1f45946d36911f7e85c0f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2039fc047f611effa0035c593c8c6a1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a4f6fca61ac51e2cfe2f4c78a2730387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbad3fbb71dd44c6be7f730ea47f2bc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14c458cb472c74ac453e734c022efb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526799b0de33566cdc72772cac3629b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f06bb620aac674a89a3d788fa0b70d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd4b616f804e8dc3e96dd1b5fb2955392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7c6f2564a96877d46910c8dc48a28393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea6eeb93fc0926a2bbaa0868eb79cf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc26a26e6eae35b15e960a1d7e48fb7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e39ac624ee0ec0b0c66594e9488999396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d57d356ef6311d7fb24cab4994c4ac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909017f542b9245f0e8a74ffd47bc6f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf2c7864c1304e8143fb30ce651935399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0ddb93b0da810bfae1dfd3261a5b9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237e0a76ea7a41b50fb17bbe90e5beb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6163b9f6a1fdb778e5eef2a4cce8b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd51c5bf9d789bc2c56ee27f30af24403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e102ae0875f637c4e84978133740a4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1e21a2ecdc31daf6726196dc662dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5079fb0bba4e3ab580e394c56429b74406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be36ff973796167f879e1b441316250407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53faa1274e3355791df717d4f41f26408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992062790738864ed618b4d8910ebfad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6f5abc9dcdb720babefb120fc9f0c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edac79f41964c99ed7f9b72220c9856411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936597fd845d3f2c8a06baa01744479a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3589e8085de56924b470260c434c05413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73e6edcc6368699046a5be1e6a0d82414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f892e08b756f32388ccc065e8c1745415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d277cc0e6457c38fd943824e08472d7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502c0ad9a0d435eb55ce674c6c55e7f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37f55280544e5b1cb2dd983acab2e2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c35b40f8699d228b4a1211434a842419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b904fc7bae87176df861c8373ce1d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23740d925bc112f7439361aed026a192421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd66abfd30421ea1f4db0c4de45d5b9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082e6412adf20a32b15ab3d1c8f9af5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75259a290d3f6f8867cf54ea32bbd273424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef377e43090f6b25b71a6883bdd7555425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b144c1f5766741baf235ccf451185dc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb6221e6a50011e47dc9a325ecd091427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c5aea87f4f88a52f46d2f37665051428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb770165853fd53a2fbee1ceb6de87ef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1652ec9fec121b979994868088b89430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae14c4158f8d5fb0cb2f43f501afc71431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375fa74086426f395f1139c713655861432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131c34665abbcee465966449b69961e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18308ef621b6ffe99d3ba349b3a40a95434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db356a87aa295ca8e1f5844846d885435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180e71c5e4fa91d07699a8e79e271fc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513dea75f84d08a2016870f37a336a09437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a33f729515bad7b9ee49e58846ad0f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91344d0b2c7c592ecf49d09730eac1ff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7ff45ac8483ce4e4cef1f416279cb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c5aa9f3d8e5c877cd8269322f9fb2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08eec07709829c1762e58e7603ebcd1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9c58496a19d0cc72f9fc9d17fb73e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc7a17ada962cfaee02f2d9e6645b8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3bb5e9e8b3a2b1768078ea1ef6bc2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fa33655cc4b7762327fb1942920aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293beba39dbb4e46750f0ad7539128cf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df3a1236829ac2837620b502b8cf3e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65e11668045e47ea82312aea700539449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25355217e8f7c8ec883b2a959469d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa6eee94de33577b2b1ad916e506b0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ce075d12d89d7b166a88498dcfaa5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82784f3706be04fda98cd869a5e9249453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7257e9a68f4573e46eff07f0e4e53a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcc7c10591896e9adafe84956edf8b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b18599260145d453e863f6ed75f5fc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29632fc05767173605027531b99cb3f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51689047d297fdb35e502aeabd54095458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b4a46f888e139e6579815eb54c25d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3468f53b2461c01ef9ba304f9f1660460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2193c360c0cd1ba14d3569aba75c86461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2462826c4afbe0022a8d7d3ed7b16b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745b038a6ad7319c89e5a68bdee109b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4134f5b8f1dca5d017297a1f06e18e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c9108b3859f2833a8bdcc30739a93465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb41375ef0b29bed48f9bf6390adf74466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa7dde78e816a989cbd501ad96e6cf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197435cca6914f72052b6126beb021e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299e2983d4fec44d980713573b0b45f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fec64f22db9f0cb37c3560702f07c1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075aa1d601b4203a663fe35f233e787471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64745cc50096b21ecf783fe7cfec55472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe17932c82868c1485bda98437c126473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77435017d00c9efb97e927b68ee9c64d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee471dbdaaeea7fdc43e0716f2788e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde06fea321d3bf1eb1924e16ab139a4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9284d856a43459ea63eac4f92ac185477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0439f72bcfac7b565ce201617fa86478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1c309840a2dc30078ce1e9b2c722e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faab4da605b3c181fbf9eb96e180b69480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb657a159b2a159495f1b9d5f3a8b3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870e68d77e3abec9c4bd9723015a5dd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187af1ce6c80c7079ebf96e94359517483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a455812c3fd7055e167ce97ec03507484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ded2feff2e69e36deb87543426699485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fd58755b1c5d036cec2dcbb76f267486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c63a0c8e784cfa74ba19949c7826ff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f368316d26f45b5a58f2f4dd7dea8d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06f2bb73a1d7579f5a82d5c8825e3f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15369572bf43ff802ae786f26ce60448490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c1b17908e5119bdaaf04969286b7c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017c7133d7f0688626cb33aa034a508492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483785a9cb0f0f477fcef7c200403f56493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a443da840c63c75d90d4d0d781e178494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381b723481b92bc88af69d3075c8642495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387276284c4ca39efb996705088ebd2b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22732b4edd68bbd3f3e91534e7808725497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5366e3f07188e91d732ee76d3748b8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f19a3b967eaa4ea5744c7ba5b06aa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dac02f415991fd2a504430e841658500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76993872ec3cd7645dc477dc818346501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7f60681d5e6aff4d8b404f0b7e142502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7a118642ccb6ac7d9b03f6cb4131d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03e4a3bd4f04b88d891d959d499739504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81c25004df3463df1aed41a6277928505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1fa6d80681598b1125608fa4a31f5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d898e260a187fb8689083122a17f7cc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ff6681d055a6b0269d27216183bba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13960dc94332fc490286486a024408509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b019d897c24313e4f68161f31ea6f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afced85580f4948b7e690f0798c1670511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed3473b089ad29b18b2befd91049aa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ad00d5d523b607270c21a22e92ec4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978e218338165a18418f65057e773ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d30ac78a76e8e36341f2f49d9e9903515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e711faffd3c362b3acb49d32d5d61516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c00873906931ff0cdb71c24d69744517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8276e2fc5f0e7f6f24aa41f48e4511a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab61055131add817578aade497dc08519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd57a2a9cb6bb484a16e608b0eaa554520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b22850a9753109c917e20005b0039521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fa1c41c74d35ba06597be2ede1f57522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4266c0304b1f62668a3d05ceaaf65523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e765dbef987ddce4895ffeaa045a6d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e508d64c589bc69cd01a2f6250cb8c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2af335c16a741459b9d01dec7d0612526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c697ff27a7e2c25e94291db5370ed34527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca908e68ccfa40eff68349faaf0f2576528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d275643a72a7a372561f8021886125529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4568bf6535e08279c2dae5068cd1f0a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e989e98541224c01e1ba58135f2ece8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f293a0ccde26566fd6f4d533bcfff3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133a27d00fea8c7ab6b16dc52245a80533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9d93d0885faab93b4351b83df2e2d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0cc3c1ae1abf812ec8daa8a1e1d14535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e093c551bcbc285989a621f56a9e5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00bb0662167f68e35c587350c5353d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea27c8642b910d2516061a60ea28a71538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157442689029b0bbc4337c43d87c79d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7365f4626db997cee92d995d6c7865b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3e00e8ea66bb3f7d1d6a3e03c583b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03bc61069388bf47dc4c7027212e37542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afc04a1013e92527c9458f784a0e3f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ca21df8167fcf4ec0c3070aec5e98544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88798b7545d28593e04c39b0aff3c5e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93520083072916ca7e65ca34dd003617546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d041b04dd588c3864bba66fe66912547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267519e53449522549d845dfc496d21548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561b303d3c245456d0768800b3d79ad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d454105434c1b2881834e4eb6c3f17550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543e331ee1eb9bb725634dc33d4dff7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b05b0316777f3500a13015d428fd4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b6986911faddc55c48ff8ae37e9da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be100affd535d486e446df50e29b53554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef6bebe0c1bbf0713dc42e311c1a8d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceebb34b6f2ed708ccd3a5c064a987c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd7a88ca84717d4291efca024c2cd8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3400318f7bfd8825969861fbf2745d7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241950e8ee97d32bd70e478a6fd252de559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247ef705f03777b592aadd20e7e2c89560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4227d7f0ed7f1362fdff8c2904942a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a52fc9566e2ea09f6156131d4883e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a31a9ad06f3cfc3fc2f6641b17886563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef70b51bb100553940e5cb541bfad37564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da49e038af7a3656061388b2974ade7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06fd44cf6e395d23a8b895a6741f19566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021e4f5115aacd235bb0be0ed5f41ab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c297ba6d3dbe6596e8e11771a5ef21568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c80498a7a3bda443e0e1e74c08137569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5d7f884470fd87daf3f65cfdea11f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49acc5694cb04f14d5cf545471e3045571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a18ba096e71e401b93b88cce0debb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb872bb921f918fdae1de09a04ef3a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98e9cdaad548280ec53eee0e5e120c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fb6a8ab02d5f3f20279cdea6b0624575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c42c5cffb1df50f6af85e4e3fa68c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780471c63c242fde80679e2b08b7cac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d539c2753cd75915d1d4dc433bc921578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a18c4f1c935b0bd88b0ac2367284b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782453618b4ae1b487b8f05e9901dde8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34050dd72a72dd633474b63490405661581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6851ba889474a2e8c09f16581a06b71582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43737ef5e6dc2c95e38a023bca679b67583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17bf2896e5c4276a263d7358982729584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6996c52905464c6d0cd9ead6d841c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2907c43c716ec52e39a109d557a9d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658c123217bc3936b0e526fe85cd1c6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aaf9b3e38b7010b5c0c8c70a9c7814588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26113bc7b018277d9ee289872a0b67c6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538291539762c3c060663a42618f6f1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421e124723abd976980f49dd89f44e8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a43ee625f998cd09c6134bc5e86a8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33c36359f928784594f45e69c61046593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1bb07fa833a624f77a3061795a6d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b36906794163b3ab939642e142b2a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a1957dae381126dae322ec2e87444596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358522a24c05983277c23af0e1c1eea597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08401302238243b8df652818a9064ca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55515c40fb8ae1022528ea18d43e5df6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914c75e196cb5230e8d3b6dd4e9bea0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8793ae1b7a57175a1ab84e58ddb53601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bc0de68113bb64551dc6aeee0b875602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff31af7e08ebb842a2e0e27de465464603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110e7d75d3d0706bccec48dd6940396604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47246baf3bb491dbe16cd56961586b0d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125d8e1495141f9540afc492b90cbd5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f86637adfcd5c7ca80b788df8e27a1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366aa933e5cb15cfdf7b7f96301003a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20430e4243f402edb455580374a15808609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79d9f8ae8d2ae9d79254962f4d5c88610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2055b8983101b116837df0782b093a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717dbe54be212b96a5f487226aa357b3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655a1f52c11ce6311d4949dae0729d7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cece3696121bed7dcf7d3910f48f06614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f5c875f4b568832685e4eef5065c1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9486a8d233f388baff2da5b6c36e0b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ebe758e4c9d73fbb2c61fabc4a9aa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218e12304a1def3aeb82fb60088a738618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990a23555dd3ff10c4c68d2026f3a28619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092db060bc6b84aa8dcf2e9570d7f4c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80ae050b02d3f84d963b41806c3b1e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9ded4570670aeb6bfe2993634c295622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdae26339057092aa6e00c49204893623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64336d1565a04cb3bbf930b8147a251b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40d397a734aebc05b036a14595561a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83517894778c0a8220c62adac8a07c91626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51ffe9c62aa96d6237b0da9427840b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e86282b5a4c24724cb34af5be3d5b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094d0d20aa0ac3c9e0f296994cf72d3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7dab6096febd5de7cea1ebbff6fc9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f694e4c11950c4cd1d015a0d3811994631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846a53096fc47976a860f41c0c16410632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faba19aac7653d0c5e63edaef531265633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5390a261744deaed13eedc3384fd6c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3ff26fd9616c12058ae37bf40c007635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8ec2047054024ff330431639a19a8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdf74d7a51879797c19ba5b9e28151637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffaa5063c6847512f7df652a075fae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce489712a0de417c37325a38368690639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f2b37f02f8361710de87afd5189d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57025dbf86990932bdae89c3c5067878641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bca3d6d9ca1094174972356a0867b6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b8b74f9ab59f0939eebb5ec75e7a0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb72da07f6826721bc76fb4b8a35d9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da879cb1e5c25dff57a198c7fb02a6b8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4271f48908047a563405d5caed98e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca912ef5e5bff112777dda566cedb9a8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e8fff718008349b654d7a13d519d9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb695591fa7a7612faa7c195dc0df5d0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4787719e3f9a823905c3ab896b268650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea6b2af367169cf30e5b3f659ff053651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20e511f634c28bb0b622492d3d9ac2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b939438cb7c4d4f25204ff5d5ec73653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67532de62f66d3f3d8c8706c71b7bcd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b572bb4b5bc33e6ea733df6d2bffc9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b566a8b6c166666873cab5ab2a178c1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1406d6bdf5b2cc1c7421b386623278c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bde9f00b8ace4e74e0f68f2924888f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe45088058b192cd66ada50499c1b93659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf73f25d26f3455339cdfdbd20a849f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1aecbfc1880341758f3ec2435eb571661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959cc7088e6e1f00b03fd425d7ae0a6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681af0f320cfd49836ff1d7b6cdc132c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d48b5180ba32ff06fb5c6562e9e066664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81293d4c4cb3303263c1d15da1be97665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de3801e4aa231b0e14d1d58c367419666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a957777f17336404f08489d7bd6c47b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d8eaefa8fce9323a12ab867d03cdd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf6dc0331c126eb6dcad45427ca0a9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c76715042c5f9de164dd6de88c218670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99570f3cb96a8852b279a5db5be703671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186dd0f4c88c0af65f7b00e5362dbf9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a107f67a28bf2ed0f3893d028f59f35673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad098bc3067e48f8ee5425942f264a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164627897f65144a116d7ebb798caa4e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d7f3aa4c8d8569e8604fb19400277676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a109a4b1f294ade18afc7d9014f4d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd77c57f59dda14d41d0755e986013d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1894e1993f425c20ce86342a4a395679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728ffbe3a4a6a08ae3215fa4ccdd2cc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00caffa7b2b800f931e39a070d8b7b60681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a98f252260716662a5c5548c40a1d0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949d0686ad52b3e7ef3cc78bfb3037f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cd23296aefed70541e5fb540f58f2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d4d2eda1cc53d6a87317aa8201538685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad3ac76ae7af77af14bdaff9f1b109686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ee76c10b9974064ed67305a5c081a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89446f69a3b1adb702265e04258506688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d8392caf2543065376235a87e952d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1749b67ea7ff0c6590c7fcb9fde677d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f0e6a3bd7dff0d7e3aec3ab198ddc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9733ba566aba070ea3a31e452e5a7e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e601c41ad24140f94b889ce1948b002693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47476f82d3604d0df748730d7712b7e8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103829b80f6e8797df706bf1dde4f184695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a6b8b0587919663ce7c86a6c2428d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37391728a0612d7fe0baddd70e3f56c5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185807d8adba8f9fda6a172aa60287f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc210564f43d4e29cef7d3db99ec25d2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d775341b509264c7b0f57002ec4af7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc09f724812cfcafee84c589394568c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf52f9b3c48f77069a1cae40e67153a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d731cc52dfe076bfa6f7b4614e57d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab8feacb0506fc71890b4f6a4ede9d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01f9e39efdac0ded4d1b7732fab507705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb32ce1f9e2628cfca016cf355892d0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9c79d35c42f4950e7780876364b93707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bfe277fed0772ed35091b8b830c85708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f5a65168365a3c5916c15e3bc95f8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0dcd3f4f00fc71f4e28b9a86f53283710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d84475275e9970b2bf965890fb5e8b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d346b597f2d8c32c62d99d3f2c8d23712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d828a9f03434e8b29e8c0fda9b117713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ae4de5f7b49e7fa7d959e555fc7ef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d67ea27fb6f43f6bd80bfbb734531b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa7d61ad55a5058ec794d0db997ab3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c21942fcdcd91f43323f2762e7993717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40f4f6d601fdbc21573bbd3d8fd8a5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f625fe91b9018abcd33745ffbdd7248719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033a65ffb0dbe24bc22befe51ced94b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e8c58a540face01e5789850d3624b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc2c0305e3653d8d261879608b122c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0e50cefa29a8ee5c74e5968bbb67a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f382c3eef0f3a31ee7c2d2e055e9f4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305b9c7c9caac3ec323ba772dd16652725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d818086145ef25be3f796856a9ba2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e57ac119f474468a1b68cb2c76e209727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03314c1ca9ae48f2a413c713e6064f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b42da4e391ecc662da4c819517fdc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7952c498a333b413276fd3d5ad5054b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd794c4dc442797bcdcdf3de3056ae14731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89f8887ebc9dc0763e313483c6d85c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b6f1143959ff1783a67902b400a95733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512085c2aa82e9d3a87aa879006d6248734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190d7929bc6cb408bc2dc05679123a2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9091ae38a63d55e52499d34ec2fe1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c116213c80c6d23268e4454d560e4f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ca4dbb274c55334714fcc21553c5e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab07909e6ae9ef52d0e64499047ebf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd919eced98f8adcddc1a91d3c75cc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e870a539dcbdafcad0c775014bbdc08741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51b05188658b4e2c22506b092fb765742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e23696cf0b43ada9952060bd91b0c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d17a53305fb8f2c3569b6ec836ed78744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ae90cf2a04e18ad851c5030ae895c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d18fc1110380b1539c0bca38f4df90746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1365ca2720178be24a3d7458e39221f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ddc25860fd27f6d62fcec25643bd4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d3f2169f7428184e565f45b83de34749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49e2548be609fedc5e3b2ff6966fc7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b0518b6302996f1add321a860b527751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c707f8e450ab2556634c1b632adb31a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe13d7730ed76bbbdce0eb6acc586f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9fa012d0bbdffcf15e43bf9858e8a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8a05b0f928290f486e0b187020be4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df7b5ca2e6aab06a07274e397f3aaf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4540da46da613dcc2ee5a3d8a4ce5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc09e1c29cfaf1002be2fd0a0264c48758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8beaa128f8a460af6bfc7f3b7a0b7e3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead518ad05ee4e85b1d1bc19fc48258f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad66f607023b028fbbe933c5bb24e4c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf0d8304a3a5b55f6b8b615cf96d9a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863c9069010b8a9654e379fa5391208763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69e60c6c7f347f80a4a6c459dade17764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5c0f86b25325d4e9f9288eeafe519765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c1a0ff36a01ac6bc786ea866148a2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c8e4f03e5dc9655d72e56bf436ea2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc43067a9695a0b8b32bb434e1608c6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adc841ac74871f962d07d6e7f67976769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c9117b11137d9726537c869f2e054770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8f98633d1b6cab9c329249b3d9326771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294bf5865546ca2ec19299afce4e461772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510b7df5b38a0f37b7529501d67fc78773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2346b5f4ce424bb0738890344e2e7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399f80fa8a46942427fe906d6670c49775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5f8fa769c837ae4254def67f37246776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6adec58ff1b9720192cf7f9ae8a59b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cce19e51007d86b8b4e5162b7aad2d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ad7f266172e915f178dad4d39a8d0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b19de71d7c935ac0c813f139b6fe0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ccdb620db16d535565a97f41beabb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79d0bebbf1fa4e743cbbb6937b4e8b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715932ca628bb1244610120b9da3b54b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4852c8c1a92fa72bb3e4bbd5142082784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5fda44a94c6b1f496bd0bc297221a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cb39921c00cc217ea4c44453bc8be786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbe1b83c01dfab974ca878f842e7a0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c68438e6d7ff7fd08a91ec1005eb72788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384295078d50cf5b5d7a9bead4ac8fc789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a49ccfbd79548293e172aaa18f5e8c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9272872c2d83590f89c9b0dc8d1576791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb733f8f64a16f8379dd30e55c80dd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef2096e38faae10346ef5cca2517eb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68f53e6f80ff6a2754de5dce5b7522794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c238e25fc72970d3c2129b6b328eb8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0930964c6be834b733cc9f0e78ef9d4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b67bb59df0faecd8c41aff4314489d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7bc473bfb3178ea20146b54d99a85798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106cd6e3ea2c66df50134980a237f6d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c82905d1d891c685411c86db6d25c0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c75094242ba68a9afe1e245040697d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa25bce419d89454ff78815c86a742802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641ec2b325eb36b703c85a1af1156f0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a378013e2a5f7e9aee3e1cb1fdf749804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8fb78ae95eee25249219c78de0feb805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857417be4866c5dae2006caa984f7c8a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbc37398c777cb807c26c460158322807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5627920f85e3ac5f4c607e92844cc808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3faeee60cff9d12485adcfae0dcc6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae67b670b1f988a252a3e64ca178fe9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc158816cbdfe2940c0576ccd42ea4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f88248514c047d38dc625007342dd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7e6042aab0180c86aaa6121d51b52813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fcfcef5dc958bbdd550e940fed924814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16012f56457147569a8ee0b126bbbc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b2df70cd29737e3a45fe6ca7ef129816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3896ef1555f1c4f9cc7d0b15ea1f837817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8302e28a4b44122e0daf0d5af9e6a85818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b4e448e7a92372b9aabd597bf6e25819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb5fb43a82bae9ccead1e1d96845a3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951fb8a43619fb193da520f20214aa4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc5ab7e47354aab5ef4198b075fb10822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d39c79eafc77f52c5771fbeb26bea823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e83ebde9cda0bc911026a48ce60195824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a8fda4e591300107dc6212c310831825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96972791fa9f667cd57b50165e0ec6a6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b9f45fa0c1077ed56457d0aa17d30827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73004d9cf0f24769952494458067e46828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150acb23502095d76c80ee4738821399829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59deedf1e3f0070729919094bbd0fb49830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c375f01b522dceb0218ce64c2bc806a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed9afa249fe527efea3159f321fab8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad30566c553181931ce4702f49a6299833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8087cfc202018ea8725859f2203f2f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10396bf22091de01167a0391b3e572835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732a47d295e053c783a80d7f8eeca0d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deda449300a8ff3c0c03476e01ff16a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f577a0ca0356936cd24bd00e607e47838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190bfc06ab6c13a67eb90ef22cf1fb5839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5483e0b3d27bc22ad47a1b4a5ade7a6840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd65e295038afb272fbd832c28b003841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84350777a904dae55c5a21d14c2c23a5842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3eef10219f709ce9417e4d2cc4078843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b1c9d4a99c481a9e35e9eda9d15a8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac4bc47ceee0b2a5f894b162341136845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9223f85739ceb205302a9db7a9b967846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51226ffccd0a7587efc085ae07869ab847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077e922431095169ca6c519c88e0520848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba8bc49074e9eebc90c51dc7958f33849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63af642cd04b073ae3ad868cb59f419850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091ea6f270a498fa40acac37b84feec851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbd403f467eb8740349594075742e8852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fd77e97bd3bafddc9280291fe5021853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4e4809494008887160f4844f6b144854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdea2f49b846b5eae9e8fa7727fa37855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751df62abcb6134d51a59fb0f7f111f3856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd014dff299f95690db21f3aa08e6ee8857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7466daa1675c8e26fda277b7394d175858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cb21c811d77a5d21005a06df34979859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e21e62e27a8a56a4ddf219993b731860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029bb7ac4c778f249ec3da7c207ae6f2861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89ff0ae4fca1450e1e03e8e42da0a3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b8571274444cc93f2b619f54ceb42863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4764694dc179488605dc4124e35927864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4dfeb9f78b614c39f0da88ac362ea865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654959d769ba90988f6e661b2ec9ded866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fb75624dce64735bf7d22b07437d8867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949e21efe8f8b69de17faeca5cbee2e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1961d6549f7d462ba4411fd7d6ba0869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bdfd7daf81de2c3d166366eaea7b2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f9fd2ec19224b9a8a9a9627e184fa871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b804f5b3d5cfc11d34282310afe20872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2d2218e9ff2940c2bd50108413a7e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4164954ec45f4abddc9cc312d808c8e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b607b8b60a5fe9af1e8080c0c23e6875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473a179503c77a879727b43c69cc97e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47f06813b587899319d1a7b935e3bd877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef89a34338b9d0cf718e506c875efb878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18a58494f6432631e88a71450e6318879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675848dc17bb1336f4b7b7d129ad7f7880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710bdee2bdbc7e8cb80ba0ace4cdbcf881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fc0c56799a42ee10c2f5aced00912882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69e37288051356b53e1d3a886856af883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0c21998298ee28f28782006cc5997884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d58fef9a2d2e43498e88cc09b3445885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76005b43f52b5042a792c3c998bc2c2886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b839c811e422abee000f12c0532e9c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fafa94fcaff311ff4d7354e721b0fd888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2e81a26d9101338573e0f993265f9889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3398d6a1a17de19e7374a1de012c31890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0648fe84da3fed2131717c20c9e53c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a941400cf7dbbdab05c02760c68955892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f82dcee81f8c1c5c1f270581de7158893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ea550d7334623bce1a55617b9b8cb894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2c066229fda3f8e75637a5c9f394a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274286e264412deda8d39b0088e7d429896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2c10d4984a8ed841472f9f87eeb97897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970457ddb64b773ac4382478260573a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e6a95d314f9d7e350fc411fff46ff899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca227db7fe42cd104fee4e09cfcc7a35900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec271241fc70a9b5da3433a31f8346fd901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64698d9f0dcc8e2b95530d7977fd701902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea52582b7f5457453f08568bb11879903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d619ca5389fbd8bf92512d24a354240904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8b4c7526b464e57b963a962646c2b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be452bf0251b5658df8650a43b3ab9af906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ecaebf99f59728f6a30ed9ce96716907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c16ba7c48ff640e371608a6ec88c1908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e7fd144088bc6501bf4a468dc43c5909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1671ee68374e85f5a99ceadfc9908910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d585b6a77da24d9a8a36b9616c32a10911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87875528f854ca1febee3aa7d2658f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2975eb1d3139b6b641aa3373f6ac900913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cec350a168fe31e224e56f85e18fc914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a293763ff26304a43b47dbb2a3f61915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f1b429a4efb5396ab9d2889d955ca916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3e20de829df437194252b8e34cf11917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f14ea4b8d2241ed57a316b8bdacbe4918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccaf6becb2af45765828e30545d0b8e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c785132fa3773affaa52af34efa58920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2691d8fee7d51efd9a94c93b73a21921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c9f4a9f099ce01cb5c68f7ffa03e9922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7745a81e466999156c7c8a6a2d5826923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3a3fe7940cd0cbd522a3dbbeed0d5924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845f0d634f6cb538c687ca3079984ae925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cac87c4eca04a4aac8cdfc36bb7ef926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d01ef7dde9705e7f89bdd07febe63927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f30510de70061d3cb0344b7e5f7ccf928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1aa42997b3f765deba35ef5e0a9b6929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82a796dc41c5a1f66e28eaadb66d02930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47a8751783d7c2a14d452dffa3c92b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d6efac7f1f7473e0d7e6b13b95781932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e743b2c5dccb5209d0341e5856d0f5933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742fc608527b8a9d52bab6cd4a9aa55934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674e13b84f7baab21c1834e00861593935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f7862a13f0e80d9dc1738c0e74dd7936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213c95a8bd2f38c077c700cea8c3e64937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827be4156b13f013c2829fba0c927e6938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70d90a1d2213d84291329e4effc886939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebf3bf8772d99b6e50ffd0a52816af940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a7445012915c02eeac7237bd75798941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c525a91dfef4ac71d1113e316e9f4a1942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a425f8b18dd83fbafac6510446d63943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f48ff84c06dd9c93b64b4bf6149af944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8c52d79921a15de82eb23385c2d48945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01c672599fcfcf9ef8a8039e6c62f4946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d8f94cd08bf095697a0edd60ff703947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9285ab6ac4a528d3970aa770c78e95e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa57b0c057e790b6147eea74e5c2b8949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded3d647fe71d179529bfef295830cd950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3542598cd8f1b4ec532625240ab7a86951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553446bbf37b36b4d44cc394bce33b9952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490209d73f80ba05bfecb6ba5d427907953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c0ec6428bbc20e214e7426024e1de954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb0030b1823255cc15034d5ad0dc7a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfa6e5bf076a751be2669c484ea115956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d11c5556c51bcc4e3493c0c58fb815957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ca37ad92abe91c48707ac84debe7e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7535bc7018768ae621b6cbcadcaf60959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249909e2730cd7fc67f2480df53e635960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebedf66d363f078437728b8750fd560961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d39ce9c6066f505317c9070a1deaa2962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900b45651dee476ded741fe3a098cbf963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a738a8a487f767931d8a9e34f667d40964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26944901d96b2833c519db94872d9c53965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f59edc3c9ac94fc072219347eb23b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702fc48056816adf903bb8a6bec31ef967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d045f333bd63d037ee514fbff1d5cb0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123fad97105047dc5f2eb713694d998969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e33e496be7bf8608247d3fd75b2c6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486afd228916b91ba59315016761d56a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185d7ea7306ba002b7a854845f9b602972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27b38bda851845906fea117ab2c617973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44202e54e3f2782d933d5651f808c5b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ad2ec04ea525bb7919967824b0af1975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ab964031da9283ff74a369f275623976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416a8e434a821b97625c5b6ffab3f1d977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89450fe8eb293b909bb761f3ac625ca71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a68947889f051661d396d87684d662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e179db2f0aa3d0e5a2b63de1e3931503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd6887929e4c1bedbb718080d94ba34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e67a2397f7c91cc73f483b103063c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b314336a438b0c5a22b5d281d281266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4172499476875eb3358250c7dc9977e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f962ba5c38bc3fb80922fee107cea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965121e43b6eab0f0fe323c3e6ec1529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2322a1029492e1a0edd7dca580001110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef684356b90a440ba518f5ecd480d0911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b13e9aafa75e0e4138a65366a5f45112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e474f430642483cd3762a414659cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb3b09aa307009dda5a2ff65134d1814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696331e793310ffa0522329e5ac53e5415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271dcd2fa01a19dcb68510d389e479516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd3587f1b1ee9fe9c9a2feec55401517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb276ec69a205dca42ff01b9417bbc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbb0e30b672faf377bdf8bc4b9c71219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4a04334d45195b9ee0dc4955a7eb520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7839fc3a4fb7a1ee3c892b1672409921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876dde7a2d4440889e976138ef822f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42cbf3581b05629e7005eb3280a74723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9741e0955bb5a86f1a1b2a5d35717d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a877493e535c488e9bb745c933677125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667edad97b9e9ce0d7f3f33c375bc63a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee8508e026bc0d0b160f7c9bd6ad4927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba84051a2175c725f054324a6873db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b98df55ff244618e7a1270f6f2a7329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72665466c55e14bcbe2cfba8417ea16b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca5c283dd73a2e38837048b02efc3731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3d0a253c81d975de9c206750355d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa65b2a23f967975a087270b88f7a5b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084ecb5f8ca8b7de6d9c8b76e88882b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767e17ed0954ede18e42fb9056a3e7235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7286252074dfc7e81c84464fa50451336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56689e031e3efe9eac85db8e68025b8c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b77ff324f0c8002946d5746a83381f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb09ff900c8a81b692624f96f79a83339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9850adc190c53066da26248aa702c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153f6bf8a3e3430f0546466e0f4718341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092853731ec50ab6eaf91e79d90a59ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bc69c339b0562653ab8b0a7b3538243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806cd049f6288c1493840193ac311e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d361298a1deb4d88fa5a5dfd51c7f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c8393cf3b7b374ba0c38773a5d5da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55005b4f96a53690116985ed4a61b35647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f432b2ff6d2e386bfb250fb54be73448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab85e2ae8683974b2a27abfee4a4ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af103a31df459993ff3f7aea6ae99d6550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609fe3e2164076f258ba5d3ee52fb2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d810f05b19cd84af1ef7dfaa5b03d8b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5784702b0b6cc4f2f3117e6242d52153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bd89e67126d0ebfc2b1a60c90265454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5885482134cdb9c33bc3ab68a853655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cf414c3d6d649b36512cd445ac09f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b831f6417484ab0572ae6cb894035b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad94c701238dbfe0554f0bb3510bc7d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae1f6d12228e2733652562751d5f2459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d712021852a93dd080c1a6b88b8751e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6932a73a2fe95388e1e024cd49363561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82644e97909620ad762855df8843c262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8be5bfb79f8a797d955e0f0d8788463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a36a63c4803e43e17ec1378a98e7f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124bec7166e1f9b9e64a5819c6fafb965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f88b797179f8e6b7a2ea067b55aa8466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91226a1469ab03e6b7370c23dc198ccc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5372557e8aa876d12512acc121a7d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e33d2a594180936b059f5b812af02069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fcf10fbfb813ffd342143bfc7a60970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95202b3fe816862b8f6fb5ec0976fbb371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18893d1a99333861f20839a071e81b8772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230c9b7e83de09463b2c3dff3fec8da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bb2055cd60511600c8a3b85e4b73374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2805531f4fe76e61066871befe9c20c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647034eec6dc29ce6eab30c1109da14776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee6ed27c1ac7edc1531801786bcbf277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011ffcfbcc85bb7554c8d16105b07b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119be2a9b4d27c7ce77024a00433dd279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f6e86e4fb2c89e857fabd2641ed5080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55f88190df96b19c47ea05c192ca4381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359cfbd37f3ebb5edd245cd6a9466ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b43eced9b19affcf5ec09d0362209383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5f4560943f0ba52c83bb7abe5339584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9ded1cf0a5627bb409939a7f6b0cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db752185c6722c09d66076f957d54c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf092ea8208f0b622e580109f5852e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b91095ad170c2d152041a23899b82a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea11a394a398a847ddb63a5df8dccae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86d6adf44a5d8b10176af6d68833bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77acf060078ddafdbd7d4fd550dcced91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04bcf971c2ebaebe2e6f7061c010e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f255d11372271b29551ea4bc5e21893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167bc7665acab80c71983085aae454794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20440fe3fdd440dbbb258ee17dea6a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdaa8d6da6777e2a3dc93e78731f18196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c9a6ad002d927731b96d263e7898c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379caa9cfbdbbdf2d4bb85516954343298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fc9f25e1bc8366c418e24bd17923b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cddf289e47188eada140afe61a0ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db55e3a9d0c5f3389dc8902758b9573101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b192bed5757f89839c731ae701871ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9192fb9a10df655c5b67598a629cc3d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca13d5bc32494cccf4b0a83ef877ed7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237dc6f05269af45fe564e8bc30e127b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaca452c6a2589fa8b0a8cd08ab174d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819e2f4c27f5bbbe149773955373433107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac49423cc5021405740184f22bb89d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15684a4ffb3877c7b493b53d9b459095109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35547a299b0fa8deda16f3ad39c09a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021374b73dead1896af2cc0227971baa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38307020b41d5874301bc04d81acf0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5be1f2f7c01f44409c447f690f6e04113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4c2b31f0c3cfa06737318d5195cda114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3df40d5ec1c99a40a7dde02500625115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe9473fed18abf74067948f94b3f83116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bb912a027a323c35802902824aa4a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b5b641ec291c0a50465abcc26fe9e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60880411ccb441c127fd0605713e5eef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7b2e7a7e2b8a097fc1e155a591366120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97008adc0b2036eb0d1e181d00ddf7a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c118b541d8a4f965566fc28195d5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654294c5e2105f5f318d682d35b14bf9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45287e3adaca352665fa1619eee68cbe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc8aee4a9acc48d22e086883542977125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce5c34e4f86831df8a56fec8478c7e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd0027a642eb101c41ace487fb4c7b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfc20b0a47b75fbdd3127c79447078128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54136f3ddffeb81bc7dd6b62fc33a47129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa14f0d2c9cfddab68828c4413762b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1436b21266f3a8ae15ba49940ebed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f434e455281d1907f5bab50ec20764132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125da00b35432d08db7272b21a55818133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeeae242bc9686d1fa8e979f5a7f599134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52660517dc08498dde77b8effa2d3532135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ad2dd0268e99636637717e3b7de83136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c904bd5284499d975f4ecd2d8a4016b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fb6f1fbe22d57a1cb2ffe59262bbb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e2f69ae489ef5aa51ba19591a1970139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603d43c88f0485150346c1245cc62b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac24951b82068706f0530d19793623141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091405ab37c4d2cff1461e6328c8b605142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fca56e3f650a47bd68117170451da2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14ce57ff868f58a1fecda65eded550144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a1163c3d1e70ddacca93edef199bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f38ba598d666eb3b789911953f048146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd381ccb5f02bcc2d59fa6f22969af16147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d64412dfa6376f6407d54f5fdf82a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc4c0c898d0e61468ab569edfdc2ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa662ba222d436e9dff94bed3838bf7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5954a201aeac0811ec7847fc1bd0ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73320b723c74739eb1b5dfba9dcf8d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b9e8c7cadb7a26c90fe2307985697153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008af439fe1d94bc71ed086d7e119ea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5174de0e6b742daa9b202d523786474155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c342097318b00cfbb9654710916c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f67f8f4cba64f3454dc92c27dfdf1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715712724fe315511b528298c0e460a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c9b38d060eb24845ce376a6bd75a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8534192b27fd9eb0f11d254a1e3148e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc86069a6f7cfe1b414301da13f9cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4ccf2666ce2b8d8cd76ccee0db625162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985d44dad4404ba17ba4cae44670dd0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d292f7cdd9b35228261faf585935573164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3325f0a73f5c7e7b98176c164b09f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40e0bbf569b1ddeb4b610a3904ad97166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325b3f504eba8e7ef941ff5c7c3972e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81adc5625e25a6ac100de63e0723f90168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671dbd06505f7faa1ef1e08ff17400e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771c09e09c9d8db190fa180a7779e4e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f394c418d48e28137730ea3079cf3e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f302c32d62d312aacd56e36aae1ed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a44237626135296ed5340060fb8a8e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddae89869e210e11158ae50ba11d300174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8078f365b5b1ca1183bef1264a0d95175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9beb28018e25aa01af852c90fbf7d7a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa2e33859eed818db47f9dc40b523c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14b53b3c8ad01d82da984ec255902b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28945fcc83ba489ded04f584f7f89d78179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cb7d0de819e618d20c2bb1df7301b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e5a81ff3520474b51af6f1e4330b9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93c10c2b86a1a392d1fb331f42aaf6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c042abeb0da0fa9ab87d0fafae5de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ea8e3990b01f56f9e4c6c8acb942e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3610681731e3cc9908e2b9576150969185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391937897b9629048f519cf2e582a4c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4367f18be2f8787ff8ddfb10158b46187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f850b1c6962c590c05b52b27cfac423188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beee6e93016267a67eb750223145783189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b57c4fc8e824a3ffcc96e8d566466f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadb21ae546a10f87f55831e04c2611191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c000ae157f3cdfb173843f0792b43192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880f85176c084ad6cd5bbbdf9fe6aa7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2861c3836c351194336c50b4c0294194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e451da7a07e26eacb5afb52789b5ae7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a3f9eb3ae777c45021ebc25af0c55196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5cdebef1355761dfdda096aa37fe8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b05746222d3266d094aebf39761bf2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83568c141da5e95c750c7fc318260c01199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81a71e823006c23025e613f3576963200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f229b3f77afeebcdacfb6b7386e174201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dbc6268288975dd8f1ca31a459517202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2533f5d013e401ed252936225f1c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9d659420e8d53872cba8027cdb872204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a907577735e11de076fc6245c697794205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b995489bb02eed9001b04e29c22a69206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71800211b846a2f2612b420efe2d94d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5273a6a01bc13a37974fd80a78d9e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013a057490afc94758f6a562ad7be8f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563ec176be6bfe32da554104e403305210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcc35586a3e634eaee775e01119a84211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34e4d435c46843851b7ad23c410438212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649d084adeed2bebba409c712700474213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdfd199f78c5a012dfd7aee9ecc342214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea535652f619ab0ecf3f9f1e8e4bb18215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da9d08d9a90174691248190dab6275216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19987d8054742930267b5891a938d618217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce17603ea3f814064badfe4a376c5e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e467970086a10ad444b97f1d6e75572219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15ff7d2fbbd7c0e80f8edf377679e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a786dd71e30dda31dc17ce8962f99221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b305767bec923adcd8faa924029f30222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4f1eeb577f140a27b72f030c935b8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bc5b24cd2bcfcb9c0256d0b5f3aae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b86b092d4d14d7aebb58813f3c583225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569887441e584b7a179b9f672884798226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408a95edf5567c52e87677c6c87c6a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6794683b084d69500dad6f8c89bab9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af61eb5a5cf656dca1652bc452a8434229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e039e8db006f9695aff6b5afd5c0059230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee71c571fad68f4d08b57ff0b1c3632231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfa99e8da555a7faa06e9c4f429ff2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e938918ccc93494f36c0c79724291233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2aecbf5b848588c29b442ece7a4ff2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba30258e25a09e094f9726087f1bb47235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12bfb5600d681b402170429ee4559a1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31372475cb930355d99af8bdf7ef8a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efbe1cca99a7127f8913b2d09df053238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8232d27cb65e4527ba886b5669324239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0effbae1e73c0294581d906adf98ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a0090cf0cf6e4d1619b8e7232c4ca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f49fec9a9094a49065caf57b5237ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679bb53dd4b0d002a9aea979fa00369243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bf64316ac711023aaadc32adc776f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd53fa56ee7a633b458869b86cbfb54245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90905653a66c1f67eb49084ea0353e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e091e2383af163aedec93b1bab2a5e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ff3a8d9a27bccc111783b39e24300248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7293d39cbd3d31f96647d72534ce90249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1248f085c86dca8d04af739b4967e6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf95957b662bf508ebb6a00afd85ced251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887e9bdbea8bf4ad20b6c1c06589aed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c96f703079f92536c8a016c111a30253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cf64ac57b17e3d77a486f1d01bee4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1247142fee6747c1ab94c68e91e9d53255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09f634d33232beb100d7204ec7dcec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cd71ec787b936f9cf8585a6c1c767257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76548400f1e4c951d7de05ff1aa113f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf38c437815ba0abf30b5b012895bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3e4e6d35775624a336312b1991805260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53379fd2da996647ffec137c23e5caf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aae3859bf640ac0942809fa6133b48262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f843204574758b302e72382f5cc69e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a501f11489bd4df8eb507c5e196df1c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2745cd8c0cfca230fd7ad039e581320265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bffbc025da17a28147c244a842d61266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7656c8f884e4c4f542f1b036640f978267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727ab58a8826acd35f0b5061c30a249268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12869b4b0899c84dd3e7b86ef8c5b314269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec15e2d743f3127f20f165e6d02de4b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdea8365ecf6ea1e021d231e2be0f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e628b558a298922e64c3d20ba3aae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588dea9903b5cd188051028acfcd876273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44ce18ee50070ca67ba711b92dedc2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd03d02341fdf2f6263438b0b36f512275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4b3cb4b9f9445ada6905a3f4fabff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a844c5b15c9ae9caf7e08c700df50c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c105e514fbef768ffd8c93c80b2422f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714def1dfa8a2b526767f2238dce106279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7ef7a52d12c5a59d2f98e7b320fa8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e651799d19725ffa8373d2ea3c9b36281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab770a57a8c7466251183994be5f722282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef9e5357523cabf675172036e49a39283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d89694b28e03917ebf6faeabd8b866284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd1c1f9552375f1973483aac2c7e83285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb11e41d4064dc5cb66657f802a779286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf49aac9031ea1fa4d4b61d0150c37e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac05030c0959cc1399139c52949bc74288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8cbea6e2204d2e43d09eef61d6591289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd6ac5a355f30fa4285f91046d1ebc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec8c1d6e1487c86cd3d6024aa30554291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756a6dd7ac1557e1c30e21a91022bee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4986b7d6ab32fd37d8b8f6722dbdb4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda078f287f7f6f88f6897c755273672294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfade924271776e1d9a9c93a83c8aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ac35a9ef07bdc927f12893074f4dc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9607b677f8edc3390e411bd888517297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99bf509a73da5a21bf041d06f1a91e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9dfe716e3803154901f94fbfb6b019299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5bb2f5c393184126e01598bbe7afb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7529050f17324f35968759f3eb2483c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a2f03c84633b194c96e376bfed850302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9f7816179f49fcfa757f536a0c030303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741f1231191a801d2dd76fc2af61f80304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2d14fd578e18f40e41acbf6aea028305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75758abc854d4da5af14cb529f0426c8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d226962167fd3c9d6bebb17b135c70307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c49f3ec0a156c3611a7deee8d2d2a1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbccb21a091900fe0dfa7150125af73309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b9e63364ecd93fe3190ce9e2cf27e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307c84a17a083406183ed83b19c5432311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a782354bd75262c37e7058240f41a6d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ff45e8d776ce331b6409a46a04eb7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f3e5a4ee0ec50971cddc50a5b4f2b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5f3c35a8a5f1260425969cb58a445315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70edfbe9ab4064354248ff1e90109a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6845ed9024a8c68f7892e2a4c49f98317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344ffde11db3f0a731620d7a9e71e8c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c5df4727c7b0930f1ad047bfde15a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb8a6cd64a6e718f6ab9652a797178320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb1ba26d3870031b2773b14dce06ad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1832191528736c401e7d70a3dcc43322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb593e097880006d94119285ca3916d1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27affd3190fb735b0495b99970749f4f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e10f69c447945f29f20a070057eb02325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6547a3329f9c7bb4c56806d2a8e94326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70728f08ecc868c1f4da6a1617c0bc61327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68012c1ba722c398bde11cc4a2884f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827934406cb7ff2b60a6e7d1811d95a4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0cd0f92cdeeb94ed0902242f5b18a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab89cd1e45ebbeadbdb8c7e38d3130331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91358d41710ef1d68720c09b653b270332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f5a2d9044c4d3a03501f7239c3059333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7a568a3f78085dd65aec32ce1302d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc6342869d0de3333bd48f556fbb20335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad3f279b6dbf84b471be20282c0a01336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665816f93bb4d34292b23a6d7e9eaca9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3d633eb55ff76db1b6f88a405a265338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c76816d1f4abb8149a2b567e6da380339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18937daa92d7fb91ae87bb348925c72a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafc7bb297a5b821ec63194056eb1b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f145a0d5a605e77b61d5e195fb1b400342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01ca6e6214349bbf5fc58f1199d9c8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47497cb6e4e23f0b621caf7bd8cdd8a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780da496d75585cd75bc36708187b093345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013aa1e468dffefede6f55277b06612346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b81a1444b9a210f227fed6d2b36a9d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f1ce0a34d349167b968e4bbec50ed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d681727a063d1d09bd0d90a52efb25b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99479c2423ab5b728c75efbbfc8918b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0119c99fb62f70a9037814c4bee7f3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa168215aab8c4f3baf23c335aad8a0b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb1352b011c7b24b260a23228d8e93353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bf9494cb1da8f0d06f51810677380354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc4e80f5d74f94170517d4d7005e6a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5041797f8b3adfcf5d389a40abe873356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d57202232f05c1ba8f371a1c3b595357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093dec969660ee712fc2da2389421509358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc9fc7e7c9085d5fde27197d626a94359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c67bd9bcc19ca2b08959973ef0e65e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5f0394d719503c2e86806f2c1199b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15999abd1065a9d8c4d47abd1f13f7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf51726f57df8d71193fc3f17c27b70363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0425c7a98d5e2ed54735732dcaf5bd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33376752564c0fa49018a73d4412f9a7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948dc36e4e27023bca76ffd919e4342366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96722467c679f685308ea19a700ac8ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0cb24df021fa5906ef657205a7dbb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ea51f30683e8707bf560210816c22369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecf992418ba864e9ef152ff705995b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc27a668cfcd20a3601e24bd8e0413371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda49bc0190cd20064dac7972da8944372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fbd5e13748bb45ff5305120523d42373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08609540ccc0f64da58d0da4e4898794374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27382e7c165e0633b199363d817e006375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4f979c804540f03b126899196bdcb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b26f9ea168cd3dfcc2363dc92ca26377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694bc4542191aeabb30f761a404fed7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3541dfd33e18a1c090a170b521264379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90fb563e1b69ae4418c476a1d9784d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7e5e3fb20d682271d502862e70d5d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5191c8676bebedda29c6b4b1638b32382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dca75e8f8f28e52446708fe0b24ee3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e3123d58a91f706ade815e5328c88384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42940492f88c933971e6a9a555fdb8c0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5b0a2ce018dd2df2cd40e189c43f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056268d2c5431234ed86a47585684d53387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf156114b7e01f9e4a66ee8a6da159388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf162234c0a4f80a41b13a3ae5499eb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11062bda2bf932eaec22d647e22472a4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e423cc6f4a779c441c6ee164ac49b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f90597e15202f5c12e1368fcdc039392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb899050ec2ba20756c91060fed3a7f2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d6c5059ec47c0122f0c9cfdf94b0a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc62daefd9b7d751ec4e8933e369f4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1a9950add7c8f3b3c918fa93b10db396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fafc9ccb50af398e84790ad3d8414397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63945296a1bd1f974f6f0ad70e4b1842398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f574f4cfa3b3046fb017fc92ce1769399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ca0a5a699b73740ee6058c40ad399400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2ed4f103817d7bd4980c750e6ad28401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4187fc90cfde46d49fc851c1797f340402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a777965430d78c67f69fc01cdff380c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4443f820578d972bfd6eee4197a0e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f72b5d5b7f2fdb9dc1777199813aa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cea0f867bcca60193b47205a5f78b2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8de8f3791e4332d722793d7fa31447407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9961100bc8ab9c5d5dba86924e28de408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b47883e149a02d20dffddc6cb164a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e107d0ffa3b4889503a166299b65b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8a14f13338a7adbbdf372a6d90731411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c5d9d03fc17c80301865e1af362a3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0175da9879e5359eadd2cd087795a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcdcec53dc0712dbfaabd60740fd35414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce5abbe31f75d0ad45a8e53cc02fb3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f79e9312a9b7b64be721727cdccc25416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac545d9bb7179feb7ea4607789dff6c9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23817fe477c6b71c00cae1197dc1d1c9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd854f454027959843f97b8ea6d8525419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9526850ce8ba677e20e8f35cae621420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f50cdf507e6998edeadeea691cc8a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e13a53d8a524f8393d2e80eeeb253f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529a0d5feef7dcffb845b88078ad9b7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714ad48018af4490fa11b4e54fe8e37424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c85aa969b162de94cbd7127d1af414425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d963b36bc705e0c8a1417506adb61fd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e122365d357735ee6e773635939bb94427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb6406495d8c5efea8b156a52104b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e9c01c5c879f9bb61ce039852514b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5569c6461abcabc7bbe445999eb33430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c8a73720104d94a25897ebfbb63f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ea2c6cdf48a16e5f85e7560ff4d01432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2966e627b8e7c17c6161909c6bb7e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9103658baf1eb4fbaff1a6f0bea77434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d1753f6b77a4a754c7fb791608075435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5f5ea0a35eb67ad5c4984cb8c4fe6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9416bf4df5b69d6ab70e21abf34f38437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ec73f3710a8b87d826612948280c4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca938fc43fbdad4c315fb96cb7055b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1c4fcaa5dcc59228d5c726799eead440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0c52dd4cccb16c75d76cd5c947994441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e4ef205371b8d204df447e1667fb0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c60496d7f75d95b5cc69c33b8d37c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbda5eecb267d7c4d24e01ef8cae7d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9835de9a246a7f5671a91432969d8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9373d9872a94c38ddb510d9c290da66446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309db64b60821fadf8da324ea5cf202447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f4ce5427b2385a633f325e313264f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7ffc3a66f90d8f36e98de8311fbe1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306158618d124fd3ac5c2982e9383920450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d67d7e5c2c85cd2c5cd9fbe662be6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54e51ea2fb96ccd4d2f7211ac57c5c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249a0a6c2acc82a24a01f0c61b7c255453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ea0648e5a051364f80b310a1c6053454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b7704fc065e958beec3eb221a53ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ceeb9436a733a2eee9fa0b1aa0ac2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cccb47645948da1f805d524fd738fd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28091f6db769626d8a6085437122a6ec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade06d9cb41e4a9f878b224b2946869c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e50a8c78fc687efa2b67d4815ec0a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a626cecaebb216923705d12db40e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d3927a091786e10c5f31cf9d9ce5a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e4979395339f49810e5a027b8d6e6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add571403df2105f7ecd3f82618c3a94464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b584c5839fbf6275bafa7bb40af0d9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e559ca902a97def779f24ab0813f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe8e7a1fb2abb125ea9f0f1fb46e42467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6a7d99d262590d48598a2e3803b79468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6006b568c0d907068a02bc62e1870469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8108ac75f8db078155a09475eae2a20470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa06b7f7a13a5d90ba441bd42429918471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649926fd3d07f2c7c0eeab5ec008794472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be606e2cd2e7534cb251f29f868e80473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5c58b831719fb44c878d1d2c6635d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c532e11666edf5f85b2d28323e92fd5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a634e35e8282e407b9f324ca704dba8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e59670ed874864892d0d6cd9a9f68d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d55208951fd88a74f4eb8dfa056bc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8e5e9a945e1908ef6b77ba6ca5845479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88643b78d036dac814f4b2fe82685f36480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530262efb5016d2dd85a9c67d4e7e6b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c2a2dd2a329ff49b3260bc7d4f81b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48aa17acb04a930c81817c56b24c01f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba377b44824d4c502c47e5a54750054484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3036380751a08eb5011d88f0e77b04f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1000ccb0020800fff1e908ad21919486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca376fae172235638dfc20b24e68539487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06734c8b0de47505f0f1bddd4290bd6b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621711a251fd628f4a38a3b36538e03489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c613153e932753b26ce48f33e838c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b57e0c5bf0c1d503841f19bedee38491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8701837582339a3ea8d1cc121f3b13492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a0d2ea55ab62e835866d38de139f3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656c301b18dd6d874d9045f736f1048494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9b2db15223c34b1b631a1eb52f3fb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3365158ea2e09c1c2c3b8749045167496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0bd57819df52d0d38af629b97f3ae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5f5df2cd2ddc2536037aeb5fe33de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0713da4799ee5844a74c64ad9ccd1e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b84e05b1c3ed2c8b8a7161d3d5757500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fca0e708074afaaa1271600b3b6de501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf877f7f3e6dee5d9992042ef373d2cd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657e06f9b848c8576501baec723df9e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0634e03de4a093c7b7158d80cefc36504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f436bbc6a82a3878c372df1faa43c46505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d14bab0ab4f64da2b7c49b9d6d629506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d26ab54577464bffb2c6e00535798507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e2eac689d8e5a4c46ddb0e18f5904508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3769de1bdce4533c91523ad967758509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae96420dd67a1752a5b1fbae19aa99c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc4f5c7ebb3ce1870ab487048e19eb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80785d87e8f3287ab8cf6aed47dedcb6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49fda3f3c076bc29eac8f5e48c1376513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3041bfab159a8fed45de2bb8644bc2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc85e5aa2030c34441fc794136ca3af515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98e3f81be408aec0b5a57bed1cf09e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9843199d3e45a93c9da38af49a091517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4dbb70719bcebbfa477e316cd4da0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb950b961f1539c8e9422758e17aa7c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4936dc8f00cd23b273763011ae2658520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b1c2d1ba1ed34f1f16979405159fc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fad388239b1d923724ad28d04f13e0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f664b3da3481b37ede688b4fa7cd979523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31373f9bfa1b00b9d88ae93efd1ad9c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944b3d71e16dba5b14ba899f00a2442525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df962df85d7f9b64fb70db85a2e3a2f0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca91c98d72902ed0c5acb2618556cb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39152378f1d48bd332e29a3a83fab7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2891ac4fbf32a98e2e37bd4ed335b72529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d49941c3028ca24273e8676553af50530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de6aa37eb1ad90cada08d263e1192a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a569ffb01c86f90fbbbffe25fd479c2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e01db206e002b9ab677e302045e284533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb9dec1c18050751c9e841822af762534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96f70caaf02876a952bac3de520c59535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f57f4c8138bbaf1d1864640a01cfc5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08458a2d5c333a8ed137b9e7c6253533537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cca0c7a70c59f72ad76992f0ddb779538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ed925d3531d1145a5375122485a3a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10542289cf559805e3b963fd60027f6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9587c421026e208b54e604da55f95541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5915da0c87b40b168780a61ec6db529542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b8f063a120e89475b8048990da83a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4863463899776f2b96225f435d395544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc567a3580f89a5c4e87cb40dcda072545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe818eeb533a3e2e23e7485115a49d39546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23989f246bd409a56dcab254fe298e9f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccaa543125216192bcdad9196c5134548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec82dad9cddec1c50b2511f268b46c4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244e75ef0e7bb199c03a32465edf525550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15b061c0b4edbec0bc4fc4b502999e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae818bb0545282e3dce5a47c94d9247552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646e71376085418c52500ba8c21eddb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a77e7f960daa433b2586fd107806ab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4d90e0dccf3346ffeb590aa3541db555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9b6f0dda9b6431fddc6104d9b279e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ee162bd66fdf9e961cdcda2ad8c84557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523124ca4f3fc927d14b8dbdd07396d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0fa9adf5d04a7c9404f601379437b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0dcb227d3703877d31efbda61e16f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442ec0dab55db9b151c0be6eae3e908561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8728ccea05c181a5b48cff6f66cb0ba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507fc91998705886303eda059af78f3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399854747d1fd5de1ddb4172e599910b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ce2f57e3ad34c145cf4b7e8be64cf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344c103fb80e97fbf1662c5a3b4604d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c005ee71c854dc9d9f92f9b70c1d3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b1663a237a553fde15e2ee01d55f4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7761037d6dc759acbde7bc2af4db21569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f67d39d63a2099dae7117d0ca530ba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a879d6c211fb3a84892152b1c4a8b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b0041787313aa3a78e0468539a0c6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279c61554058607cd89e692f20a2729573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4ebc894ccbcc0264150a16de6995c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4026a2903ef95cf6ef530775d5752575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f310854b7c4733af13fc53d0ad08a4f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858be54b01c0bceec818c3e03b1db892577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704aa031f3674fbcfb0f3c7d770d482578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6ef17ce2780726568d0afe4ead121579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd7c470b743181460dfdcd4b126809580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064ba694c8c457b8669ca06932b16ff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fdf42750c30ab767e2bff165d5900582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816c52592e94a60e121accd403e8575583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068f18eb898654aa9fa582f587a8b1f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4956070b339641bfcfa6a46f151b179585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31992bf255672df570ed318a1b02cd0c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30fb0a42c1a6f7e81c46a497fe50bb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee742f0d92adbb56cf303e4874e2d4df588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0bbb55d448e5bb82b4bc219a93bf2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25aaeff408fa6cb77e7c8b2eaab1d28590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f92dd38c4ce53aae6c8ccc3fd2766591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870da5070854f403f8c4746ffe28e9f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8e44e5e3507cd21976445fde309e7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0176f245bc33679f22266bc2d7dbdb6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66f3d8107d05d952e4edd7e5bea1d9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377e154b6844d86929497feec68b031596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f16478440b841084d422ae7c49848a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf629480de8cf01c1ff60a52f8492c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2400be2835e7544eb1b0391dd6381599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d93c65595f1ad55f341da8e5ef72d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924ea28eb33b505aee9e2873a4da7f7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b79aa8c1d151104876ea6cd31f6425602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d85fa29e071657c0fb4edd550eddc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f898c48b903041d73795da6dc5c32ac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d23bbbb93822fc36faaabe8477227605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adec41c6897e1d41003b2837fdaf67606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809d8f1f7f0c1dfa4dbc415b992ee5f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b4be2379948094da11a995e40141b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819af47bd0e15cd6f24c9508277ceb19609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faced99a3df765c9171f45656a8e90c6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95558b46521b937f92f43acd499347611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ec73f7a76b2c185627e25804cbd25612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa287dc5f28e863161081650ca247d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568c5f653c43923a65852d35864190b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32248c1c6ea6c96c6a7bb82e26ad6a55615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729f892957fbd9c3e54e3950c4858bc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d28ad896523adbb1078ed536e5c88a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b57483799b0b797a45a699e1ac16d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebd2406219cb9c153a5ffcd4b37032619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63619a742c59dd021b3519729ebd07620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c9262c5e996d6e040d8d25df4962e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7ffb327e87578fa761458072c26ba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e96ab8f5b16b3f377f442000a45e42623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956c3abb90a3e2bf57773bcb648326f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed7dd1439b47fa42f5fbd0683c0c5a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ae16af7055791ee6fd6879f9361b2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635982244e9e8b1237f2c8b3f4681b4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49dd692d79736018575581c05eeeb9b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108eeb2182136246198946790f5426c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2936d37289681aad9e7a0e9f596191630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e425f9d1ca0bd2372e3b9af3d28188631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350e07316fb570cc69a65670e4014de632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2ce608c82475de6e48e2414f91df7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14396ddfa532fba9ea31b31a968f3992634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5155672d036ac38036303d81d9b59635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3a53f8232e9629821b2098a6711b6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb01f1781fcf2410f4e687a2529e08637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad5001533c942fdc52cb0f22f93801638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa95e524ee53ad91c1f6d09c0737ce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c236ef9e8efc9c465b6ca5276e2c1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2c1b8d9167e4ae56228e4782bee61641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17663e8d7a808065d431995d77673fc8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed0093ee2410b4f835dcc83a02effa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e73f024e37b94431c0d38bd499e8be644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2f356f881168093c929b4d120c5be645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859da518b6bf7f0aea10a58f2b4b11c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5acf155f64d398e09605fdfc85fe8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8ec79e4c29ae3260b76ecec73fb7c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66108bbd4d0ece4ff9630a11a214b0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf12d92e295895b6becc9a00bbd7a3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd93c21dcfb210cd309385221399b80651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d4abaa4a66fe1e9856371cbeff72f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324cd597ac345ebf97b442f4764e6f2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e482a57c3a4a303d25dcd12cb8830654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43507a3491c2fecb5f691fddc4226c8c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbad719513361665c084391f18e826656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4ccc71d504ad610edb60fc346264e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f064dee9932a8e982bc47a849898c88658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48fc008220c4daf05bcfa7ef579d98659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67cf0c6a4c5cad6e9524b278b4c9c5f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b308438263b98dd677417a83912e4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f66d8b1c0ad16d2f4f6a839fbc7879662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d610605b3f39e9902a71104068982663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd195f35218b58e4318eab4d2751f62664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ee3731d42fc6f3059f7604a952572665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103eeb08739577021f40b5b29b91fe52666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd0a46f29cc636255fbd005b6fef74667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39d7dcca7a230dd7552df0d3fab13d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b999bc550820b217771e66176599907669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13522c7b5d29e4d7d0a09eb6fd2a73c2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758ec1ccbf59e74b7904c2ab93a08e2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5359d60d70a4d782126c17fe4ea3a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cebc3fd063d33d30885fef7f4c133d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b680d3a74493f3de98c4a7467885fdb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878f61ada788c72a02d5a03a0dcdc5a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2304f21c8993d5ed37ab29be8749ed3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f155f38154997c42a966669fcd0bce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb790c5fd70a0280fef6e0ae69a0f968678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446082c5fc0c40c912d6fc92d91a4069679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a353cfbfa63b1e491d0b194fd30985680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac015315c87f82ceb044125707e6afa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f87496f9e0cce2ccb7220bc222b385682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d30cae56ce30a638760c8152aeae3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc415996dff226fd2925a526a4508365684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69018593ab2e292c758acca2d53e4c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b8d808094ecec1ea15732c9f33ac9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc78cc3266903adca200801f612c56687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fb44b709626ebb684d7aba3a71771688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2d91123282a18ddbc1d03023aa532689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65051db7076acf5e35d44bc182c08854690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3c22bc174c4e517de9e93ec013c5f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e89de671484e7a9d3ab35c0a17fb9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde30ec1597654eedfe7097d8453cc9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e8909e144babff683e4520cd8ae5b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fc5278e52e79ee40118c4a529b7f0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00076bb35630f304f6e07e84b144a0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4e8b4603bb4ca3e9439c362647fb7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b1da9b41e3e86139abe146cf0b597698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464237e4d1472024737ad244e02d766a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94308d85db687123507db331f42fc5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68636ff1daac2bc248c5f5ee56289ce701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f869218b51b11800bb162eb20b06a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44c6468cce58791f4bfcba4ed89747703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfb707098a0923f382e1982bd3f704704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ce2715eb6e80451e4fa6ccc725849705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c336d9d2290cf93f474c9152dae0c8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720af6fd7c6920f5a2f62a1db7e0481707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d3208ef1fda5ff00270e7d824e065708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44853119870eeda6aa99f8e2ac7e4ff709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106582f92c31d42e459417d1f2ed909f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276025118d4397c50ac707006e97b2b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998845c0cb30d2a576652aab84d5ee2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138ece7643481ab6c30fd7294f76511713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55812e90de736098be30c3bf4e5cc6a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80be9d2bf699861da6ff6da45589ff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead5087590534b7301e84439ad5dcbe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33069ed204e3ce97680369c1c8c8cbc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8f221cf863ff6db39679dd38f36a7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39679bc3fbbd0b59564af6cc03e2eb65719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be6a73999191ac00585fdd1efcf5e3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec299e5def3ff4953a78275d2d79c01721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3d0b6b9b4602694bbc1ab664f5628722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df6f1f76c0d75644c8ab3a73d2c6b9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab333a3b6e20b760d2dcb946ffb5c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20dc2c38d8ea158df7f3a97f31bc537725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649424b1c3941e783dab2c99a83522b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acde5b93399ad2e171ab28902c6fb5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70077e427daf668fd1071df26e799a3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bb125fafc4620376af26ba91361bd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74ad41f07b3e9bccea0ef1ffa57ac9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fefe34dff5a96f9721424012153842731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48d92015fab21e45d2af2443381c58732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b3fc9ecb959c6273b1d0c43cf61b9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09632a401030790ff2708bca18a0fbc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c7d57e1bfd238e699b329065f4a5a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b807ebb3880e2e20f286b1a9e88a93736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7636955b23502b0af528e761014c1c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb0dad0a3738053c9e341c57f100d8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a13cd7f1998b85df2e520a7f1f4f1f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d26d8973dcb7b0235fb1c3965744f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67dbd847c35549e9e3d60e7de297c6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3a642157bf56e9ce389764e7894e0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fc18a91aef712723902a93b2174cb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c21a94ec56c45be322f4f197ff2dac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5de3dac6d8f824de77b785c54b637745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5f5d22458ed08750faf4ca30102fc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1771be6eeeb5673cfe0c0472df3a28d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1cd0464bdfbe65838790a092a3e03748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949b609524446cc7fef85e7d98bf9e8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc4e9734e4ab0f18f627b3a2cf1840750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2334f1b537a81415a0c8ae741bbfb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edaa920bd9a264ff85d852d321da730752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38281d1ef3762361d57c7a33fe7c6fb3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1e183bdd4107adf4944ea7a034aaa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8f08874531e92f83a0ea772420502755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e54672c9b2db666de84b8a9c8ba8a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bda4b42a50e66866607b0d4e2fe65757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4c0a22d0b094d1640ae76782075a8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a81dce4c70947677738996ce4b457759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18e550a490d8489c7456eec3641d41760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b66e1afa59841e3c002a34c31cee2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec23bda95289ec0b47778a02ab219f7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68376afe8c9dbde953cb04870a2cfa9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864f58a1d7c90cc85892c07c382187b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805a3abf1b4671334619d83919c57c1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5399b356a0f4608c42573c3648f2b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7914f0406ff350f9fe15cc5c047e2c3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb376259cfa5e6f016fea44883d6b5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c85b44a5518bd3086d07613872df4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0eeab0b06db49fc833d6d8e7f8e46770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a67eaf24ed095e70b4b63b1775c129771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b11a8be754a3c4e7edaa595a17a25b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca235c12b71b2b392d93c443281f3f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5479201bea0e2f4f434b20109656fe4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4dfd209d7c252d761c890d14f0195775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f769d978cf4972e7ce0399a5407f2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a922ffa4cce51d39cd212ba7fc8de33777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15a6c7508df84a5f07eb2ee3fc7102778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26409b5c13c573fe28412ec0bcf41a01779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c49bd5098ce2dbdd69728c4077f6ff780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23f04d65795f82bc23dcbf2366ca20781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc420ff6a6a235065e8ae5849146253b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982cacad30b6d7a54391d18d0b8feb6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc4f079741038d73cbfa3e64da9dc0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ca71baeaaf3b5e7bc3799f7c995b0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4999c281015660463a2590c86a300786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f35647c2daf526bba4ddb6bf35fb44787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3962d381122b8e195d26115fda969788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127286468b1f883df0f56cb3d44d5db789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d12775c0f7e73ee506863fbc6919a4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fa48392b2db8402ab60128c46f6c2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9cae65b7e32ac0522381444dd4f70792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888ad477120d59f0a10f39537c70d84793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be448fe29f37bf50f7f2347939d823d4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f495020a1780c9d855c90e1f5313d5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b8d4851151533897b774c37c38125796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045dc54c762a2b3786bd15dda301f6c0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e790089aed5974667b063beb31629f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc8323449ab07e49dce57904a82530799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc23a89a01d2f673a7056df6cbddece800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124cb51de22d4e47e56a2e642fac2ca2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3840c4752a0631deb9a207e2a85ea9e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e369ec11cb2dd26b25c440ec0dcc8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f89948b8b4b7e71e70eef5b0d223b1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246f8b5524d9f998ebdbbe225d293bb805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8e753d590de2f1450687379f82678806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdbeafdde4288d1e5140103392287f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88049bb21fc2242c809091e14956b2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70b1efc08b8859cc1db61024c9230d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03272bd277a6e5e5d452e9941e152e60810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc202a6646846d0322e04dc3581f00811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d46527d2da4fb311dce248fed128ec812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03e2af5e0d422aa136e590a13b2ac2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c6bcde7386153f608ccce47ba038a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768754c87c63b7981b136b9032b8978815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b16ca1bf50660f8db63ccb5229308816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b2454dc30d09bc1c3a686e54262dd817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e7c6e1f9dc47c68203088f7c18aa9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e7848e5b71aca7184382c227f0fb3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab4b16556ea3cb23dd70b763b166e7820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963db38c8f069d8e294779d87dbde5e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744216db867ea612345cab6663dead02822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfd308ad4da92897a39e83c3b40be0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756c03ba906638e5870b58d4d06bfde824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187492be33b4df4e66d25f0d9bf259e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4613493f6a073a6d3f5e98c622e00826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0da319f8a6b1d27105712032887af827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d364db1932a54ae71e71b634f6b013828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81249e0772b4da9fbc64f51ec62ef151829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbf4580c466ef616dabbb9d9f64eb5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f062fa3d08cbb6681faf62b55f097bc831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb92deda97c33afbddda82bc1276963832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aac3ec2b6c905c822859a90f7ceed2833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f91040afbc53350d5e629a1ed32b56834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114247ef0d607a5a70b0a4c72e9df336835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c38c8e9b63d8dc320b1378497d20c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1104c9adcfc3ce30f9831b55a77f09837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72771a89d11a6977009efd596ed03cc4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f89f9b7ef12878afdb03a183693312839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c6f69cf1c54ca6ecbd82a298536bd840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08023447799579a0ce7782564459ff841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3ac3edba04cd218b10c5301cae203842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155ae219af49b1a9bef92ae0c6a2d97843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58f90570ae5251b46d547cda6263bd844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3f7dc3c8fce067d48616f150558ff845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309efe19368c238f55940f9177e3a1b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac684031a5f3d5b066c50241ec37c6e5847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ef791cb00dd594b3bd19a25a37cdd848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42957a77a8cfafedd40821c0b6667ba849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f85a2a3785e09fb42f64b8187ce9c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ac9ecb3aa606fc60cd1e22b8665e3851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4d3c8f8fc9755eb068bfdcd6a187b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef850b9a180a251310dca03d2bd71cd7853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce6f66434916d67b5c06bd74ce5bfe854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885ebbd9f6753df4335e03f160a6e50855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4fa8e3245512cb0fef03b5852d40e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c51e146d1c582455c9496b87355f1857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e9c431a541336f86da27e8a93dff6858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3839c83636332c03234e6c504f67690859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8f82fb406bb468d28fbb3aae4f2a3860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d891217f2894cf509de2de30f074706861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9dd9f39b0ddc452ed9f7a448dc6e7862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad347a56f7e18c51cfac7ca9adadbec863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcb77c8d0ef56f7e55ee16cc183579864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df71b0b2ae18af20a44d7f485501f5865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaad381d5f39087ec04d326eaafd1a1866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289f12f5351ad88ad49c4728a32abbe867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb7dcdb435c269062768c96606e815868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9357c1263ac057448b21ab335091d9d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1016ca553ae5c79039cad56b502d6870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839c6e643605da5f5f527f85cdc00cc871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c76da88f5a3f4496c0234e12fc14bc872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073158b92bf7e1185a525660388f6c2873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526559335671c88fb46329c322a2822874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708a39da1a6b8ff60152594ff8bfa08875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151ae9bb473bde0b26ccc802d7427ac876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff176882de05f6807c259686e326823877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e9b05a27307ebe99b3f33a002600e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d13e3c06733ecfd185294eea8d16b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95382b5c2812ee8d383f66133b1102ec880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73774eca5f02637b14775b1912dc677e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbcaf2520884a17f6d0cfa905fa557882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5e150920e8452fda41eb4a8264f63883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff1023340cea186d51906e1a5343c1884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fa5721a41552884cb7d4c5aaa4b17885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f2c7bc798ec57a69434437b15a037886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4286ec7614ca42deff5937fe9667417887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364b5695ae99f67860b860904f79b30888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7708932990e0562497cf79d436a7eb889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199afc4da55ecf6f5c4febfb142e5bc5890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17941f8e73f695bafbd4d8a6764058891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcecbb5c515d2c0ee10c433887e95a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32b13f7416939a529477f7f3ce3831893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448021b996b0256e9ad03436a96e0c71894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796fd1a3e5917fe94ffa6e45f73a2f8895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e1df556529a41069c600db2dada74896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c207bd099d74ec46cd92b7b9ca6c8b9897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d94f5c36b0295462c9bc8c5754935f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224b1465b6ec5939db8342643afe231899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc8767c2e21d49356d766b533bf14e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308ae0f5b11254a622ba8db1b04083d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2377fe648ec9b015f732a84d8eeaf902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb3ab42a1782b0727ecd3e17400ec2903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c82ad9660bdc286036674cce459c81904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0552e77d2a3166722a3f7a7032366905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344126a6f1998b8e404463d9db36d37906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbceb946c66e42764f043d9e8e12d6907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1edff2adffd86ec0f308e155615a70908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336d1b2803a35db723f822b745e79d4909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be107be8e195d67febe90eccfbae453a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927721a8b3d7b84342ea2b6b3892344d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6594eb7aa2b1ab1f2119e88db9d79912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8fa92db5ce59c30f9bfac2a489064913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a804a688d2a865cc34b88458410a97914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e30ac7f848cdb72999b0ab93576e7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f68b79de5f22c35d9033ffb4e2017916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f73450d7707d2fa809d2c6321a213917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be63a4c0f88a6ce053cce67d59c166a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37406439011434966a6a2aa7e03e50c0919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772ab04112dcd945ada97916e437ffa920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e9466d92b86cece21c2979783466f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a76c5b605871a4589f1cfc1c43e845922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f97cce9b7a7957dce09e11aac8ed51923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a3ef1674bc9f5207dc1e74e59070d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdce99497ffcbbcde6830768270797925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585447bbfd9d90e0124242353b890d1926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0244f8bd7985b3e92f155500634ba07927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b095c8ffb0c529de7cbed4d91739f7928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f699525cb045aa7b88219a5ca3f6e2b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0eea4459a775cf6eaaf97996c2d847930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a342f8d6036c735888c24a3baf57d931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8b619844280e5f7a7fa0d5e8bedcd932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba938b1309b6a8a962e15d02e28def24933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63434356f40323e8709409a2ce2f228a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f6861072e8571d496050761c6b0c7935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70462c3511a280585b34f3f28c23b8b6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073ee4fef2eb6918c6729cf520c2c4f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95620123cb91e8ec4080f4586fb22e7938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8313e9bef15232a41e11a921b0268939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d1e457a06d42919eddeb849fc6615940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91d9d3b6b9b530b1aa8959730ff82c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320aecbc12da3842465c0d64878d73b0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3170adc5cba82e3b8ece9dae45253943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93c584bb2675abe04d38fe6ed6e8c3944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531581375ae71ffb752fd987631baaab945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ba70eb13c315d76e1a34200c728be946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ee83feb68439304df9a52e849a535947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cf5c30add59f07a5162a7684ec129948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a29b7eb0d199976cb2a7dd363ff401949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87094f73bc54145d1d6d9b37788f4b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90f19ae9c8773f2e2de59007aa4280951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fcef98f1677156aae2b7352927a9a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9c897a8ee986588c6bfa5f934139f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf8303f684f2c84647675e269cb2cc954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6ab7ee7e74c4254e7c840e780f813955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac02810d07c230a9fcc84ba312455b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c912145ed27485a8fdafc133099e6a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92944e3d929d563f011af5f9237f4d25958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e85260d5eb5e06cc1faf1a3cf61c4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407c1afaa3260ddc80c37a2699a8577960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a88a04d7496c632df8dd5f951354b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e71649ac4707a095c02ff8b2c162f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349537b1c73f9df5eb06130ab7f83f4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1eebc20f3c18f79d477f9694d58a0964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91fa19da186f6c4691fb24c879bea9965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e9b492ccad173949c1928c2939075966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc170dfc96511c644e2c6d2c7a7db5967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a8d3075e24e85789aac9dfe5beb42968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203c20816a1e0a55a17b105fe31420b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505cd22a8a5fe3a857873528a2446ee970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915afc40b368d1cedf7224fff2e48f8b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79961346ad4cd557ca8cebd98fe567972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6c34646c3c8b5a876a9d37939df85973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b410cbc51fc298f6a1f5415240813974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d580457792c642a4e20dab667f1e519975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18dea353b394c6d496fc44f156710a2976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053236b5e0905b614458efc5b15e238977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>