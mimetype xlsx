--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0e52dd589d7298334fd61375f2a961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec518598330dba0e614d43dd3b0c11202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404b5e5a5cd28d2709570ffb577fd353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833d8291ba32f17a153413f2b844dd94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82b3c52e4779feb12152a31322830c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55e0c748051b2ee28ed8519126306f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50bdb82c446afc2c5c2eeb7b9872fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb153002e7bd3e163f5fb7a59f607fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229676643997aad36fa71523ac39cd1a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00efde34aab4bb53887e77bd778734c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237f16d7b76d2cbd311ed071be3eff111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d386009935654a06ab4b224fc9fa7212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3874948ad721b8a2a574e705cea9f7113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c515ee045b48ee94ee1cae260b0d70614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be2c76a02723f876a1c8fa7708bc3e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ded369d1988e74f04d8f15ea7f00616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11a410013be4453617319018c2dc4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b52edf1ac8cce67b81206df8dc8f6018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291e441b85f05d45d42b0ac75d2e3cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a8949320c14eed5eb3ec1501920fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca5fb0411a7f0d369a4be1e9e0d61c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdd6820f634e5de9d5a805b11b534122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047a00bc31f7fc1f4dc05342da7fd1123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7170d031a4ffd3df73601d174dd862524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585973ca20289441e21fd95efa957d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc6e295026dcae840ed4300687735a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9022e0488e8876dfae7a1d2dd4e2c0427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594b3297ef46c97d1a342bdf6a88b2128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775081940b7105b6f7e0eed4f6e4887c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528917ef32b8c61d93cf1e9f5a4c40b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2aa524c2eec1339b2e9f958a67300831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7dfa3500a992dd437b859c2d15cc532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f36ffadb3f2ed71613d054aa8434aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34718d10964d6308f49bcb0cc751982334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e161df6d028267e3c569580f4f667835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079854723db2e387b5ca7c77ef2c2bed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939ffe67546952385d56d14128a791b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723263785db0799e40d0c018cad2c8d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537da9fba002267cb396574ce35286f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850987cbaa6116564fbd00fee84ad94740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2ca190d5831c06cb8ae89bd2e142241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199e952829594416293725bed9254a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcff15aadbbeac657dba0535d8951f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c24f1ae3ad2f986b52f50dc6b859744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8336df7aec568348a85466d727226745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6af95879a134265686567164f0efb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f68e531de16381a7f10b24051a4f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf214961c3844c0b1da279d1e8a801e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accb6de76c63d3ca535a4482067896b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6f5aea09a19ea543ba740528390a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9387208199b4c8255d36de557640b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097b2fbb66292e0ebcb8146ef7171b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0077d6075f92119494bc38d0cd33eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47308e81875f494b738a338afb2a41654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98db0a9243d69b8d9df8509073fcd5b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65ac2212ca1e46454f1e1928b7cd8e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f4275bab0658b3ef79133d052f13657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee3fa0c2fb260c1e28e37bd829fa8b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb484f268dc28b55546d9e6510d7e05a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b09fc7f3255827928fbf6c5fbb76860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd2f5877cc6632dcff1c4cd418e60661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48952807bf5ef358bdf843d6de2027f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df506a2e19eba79706a1fada5538156b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045e2cc218705a1e4c6ebd6b7d9d90864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cd5107a6612c02bf28ecbfe7a87ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4f014d4be1f815b2c4c88319880c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b602cae611b6bc09ff337466b1634d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d75fae9f96f65e41727536630796168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333dd03b3c27ab8ba113a8a4f4817a6c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4834cf7f2c6a40007fed219f61a5b1f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1071ea2a50dfd106c06b32ca70bd271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27e7fbc653d4bc23149064813f932372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a849ecba8fa4ab44bc1bca26966a0c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810efc7e97d3b364cc988f68e06ac37c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00936d9a52e83a74e44d2bbcf876d06d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afba3a0ae2c6febefd53ae10feb5f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681467e3e3b1f39e75810a36f2fde09677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185182f3903d42574e8429c72dd705678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace82a4a5f74ab30e72592a3e662cd2d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618bdedcf222fd2e7c28626bdf1eae980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71c80148afb9bdb50bea90a938b06781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6aba8f0dcba7fe79aa8df41f3aaeb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ce52f825f6d4ee2c1ecc0c98226d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1713bdf1abb763793852bfbb0fc5c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96db4b1610c290d4c4a1fbe04bdfda685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fe1b4295b6da81ed983a0fc81cd2386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658846bc8d46ad904fb866e50c9d63487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a10986a88604043e7cdfe3024248ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81332682fa728e4688b7c64f2a4a7489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a05b6a33c960a8bd506acf9e2d450690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98e5056c70b14af464185fdb81e47f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a8da5304664ab22dd98cfd2973a3792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f6caeb88fd7347a0c6d74f8c5ab3f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4159c79ad32efb82659217a2c5260e594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3a7b2f32e821c22749a69ba06908795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d133402c20e2b8ca84655c5c10a22bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a15a251c4f5c5b0462d44a83e713d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0df75dd495fcf9e223fc7f8abe51f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37623a3a0ecb55175d3b6f180d39d53c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f81fc964b7cde198c190059e26773a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794bc0be447d84be27343ce0981489f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540465f6c3d26fd918adbd25ae9e752102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09bac538b74c7c968585265f259faf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c210a25f3565ec164403ded54be110f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5900fbcde2dc8aef867dd1a4753b257105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf372cfc11805de0accd4168c4f6850106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c9b0e1a41c11174fc20fb3aff85ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e685322d71eda57d977c1ac0dcabea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127559783bb57a37a7683a27922f8c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493b8d2dc9991510a5a907b93ae9998110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19dc976aa1bf5a28fa8679236d7c77111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65653020c634550f4d5eb3597a5aed2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ec96ac38d8497d0587d77e46f7d2e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e43d02297f84771006eb488ae847e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662756953d074dee4d04e8f041b2910e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b13c5a8fadccd491ee913af7daf5b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59699cf57b472e1094e55d8c018a99117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0a2b392432c0c13f7d68808a52bcc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d9b53d59340627e38211c93a55ca5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18de646cfea90fec0d7d38e75fa140120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd095a209acd750d1812757eea05c0c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196afef5fb59b888b02ac77b80d2dd61122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e46b2b9d37ddd9b3dd8cc5500cbf68123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944377c6b30b70c825b69dfcdf736c6f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3caceb78d2d5a11df697e5586b87e7b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335a6811dfb2b7acf96bffc97da48bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04565a45f1b8bf852a582c690c175f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104839471a4c51d8cb5ae7e53b7af025128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6116d70a08496ab66c6542a205c2f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166ebeac452ffea96b3a55bb3b78ad3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772939f3c1c025d52e4459063f4ccd10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045186169e1a2572f8cd619655613f9f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6aca9ed6ed5b55a522a75eece8d22d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd50cc374c8c2d54307a21e98c8946134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae472fc7a8905caf79e76c853c95afa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7bfe9f1105324ac4d688b8457463c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db75bec9f580a59705fa9439888186137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe78da81520077ec6b20e52f7e1ab7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c88721915a50f42c4e311f2effa711139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec047ead658f9b11db6aa214744e889140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db8d0ab6737ceb70e365a4967396cc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b7d0aca20c98ce49985c0ad2d942e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7426de9e80811df1c9a94e57dc68a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986561fd9c68a8d001efb17744439dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fcc1d0f7f7f175fd9ccb8e6ebe0a3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fafb5b3920ed36d91e9f4aa41bc5b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615492b9e34b3faf5df755427b1a6b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a023683331a2b5bb876da1d546ddf2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d339c01217199c890ad6023b9b36e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14173d1fec19642da4febf622cd747da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9d1d1bd60e5d6dc95f00ca4f0b2ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38e5f8ea9d21a6c7b17a9e561970a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94c70e502473ea9795ac94b6f1d08e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b70816456384baad3c77452871479154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9d9fbf6c21a3807ab6f7481c2cc41155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcc4ef21a1bc6172ad56fcc9f0a96d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a61828ce18ad27cd5953f27bc0397b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872866c6b3e6cfd3338119aa10f66ecb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b6bf7c267d8e9ad7bad46438d2dcd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95f1aa6afbcf2947153f03b42fd6f3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dc2bab9c610e939dccef3216c64ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8c57c887f3cc0f2f7ca577f2f0640162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2b3c70f34589faf09b118bacc2ab2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe97c733d65b76ad2d4eafb6c7196e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb1c20c037cca211910983aed8cd33165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49e55c3b1c504d06c1caae69a18780166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046445e82ceaa2709bd539c582f79fd8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30afd8d88d0d7a7cfaa24b56a82689168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdcce7347c940eb180c8e21d6ef540b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6a4897ca311822e2b2349bb8e6f97170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33043bf70bf8f2d078e9917c7bdd2c10171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcef302222b73a19bb0375b5234c5f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f06fc972924b0bd169fc7cc32725f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e62c0f77f1feedce918a3867f9724174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df30f048ce45c7f4668e0ec882541f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa160133e4482440352db897ecf3adc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825677539aad16442ca157d4f1556995177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e659df1d42824209707c697b3172c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b07e2ddd33de1236fa8c893183f31179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d303d4786220d235b190525cdd63834180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bfce4a45436bc6753647a2db6556b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9efd9f23272747a3303d7de914912f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de90f6f4121b316dcf51bef32639608183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39bedc8191b7233bb9a0c3eb4e86673184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37595fa19aef741a618c3c0055e49fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd56d5710c15f2c7194c4947d504b52186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef651081052ec9dedb64c85c990d9437187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87fc6c330c406ce564230f446b4a7a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c117246a1384b87e355db07c93804189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85874ff10d7484b42845ff5d1f2fc636190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98f959662834d2e7e40f1423ef9a42191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1537b6d8eb86696428dbd2aadeda9c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ff6ea1e1924e6c335d1424a5b5ae3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206f336c1f2a97ec5ebf681e065621b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749d5a8d519561f0be15194c79dbb58195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5954f249d84865661d37543ce030ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94597ed614ce9ce6a9b0b1562e5acb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe23ed32a4bbbb9e2f651786cd2744198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51627959d556837fba0f69352b188acd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674a299a9cd93cae70f11de20d0813f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db616e6f2d6fd5e2d6a2cbcfc12d406d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9efcef14ae5514b8f70fd56fc6cf1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb19642147f4219d9849f48c79aaf93203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619831529d9a17bd31890f615d1b8f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b6fd6fb42dd2cf458c7efb4e5f462205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e564176a7d4151efdd30cebb8ca669d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae0d314b654c700d61686b65efce09207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff986e512fa841c9bcebec5594ed20f1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08657a641a791241d63e65f2faf577209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae4ff2eaf4d257a852a0fee98ee3bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafaec9ce8a44f5c29a7c9ff20f5c6c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf524608dad74479811abda0966eb2c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62d9d7278c8cd9424f810ecc762adf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597140e86aef4871f62a51caa875fe96214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a589cb204c6e6ea9119c8483d15ac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae5d934feec1ed45bd3943cb4eb9aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92be05d74ccfcd6144af4e46c212db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28f622f631346e560d18fe12a2c9f2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa38840914006664bbe9edb6553ee23219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6eae3d4112cd07eb1b672f8fd21138220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2048fb404f2d71d2de5ba2faef8d5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7bdba9cc55fe2d926e95998163d34222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8888bdec7ff06413eebd31cd61497e2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d023164811af84dd9279588aee230224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6963aa9a732eae6764a0f44a9618433225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a35ed32b590741d60cf2c073d4ad6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c48ca3630c604a685ec53f5ffeccc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25e387b60a1e83a079a1572e529a5a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496b004360be724ec5c023a06aa4b94229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32b5d5e107add454e09c17aac6ff73230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0ddafb9e22ee9bf9b70876912b7a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e719a4bf76e6ce71b85fad7dbffe53232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c69a49a1ac18cee9b918119f05f07233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7094000fedd5a397de5055fb53d24234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9450876fccefd2a08bb03a56a0f79235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a979b8b516e5be1f71f28192d96163d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ab8a0713b88ed21bed0416f647655237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e4f20af96dec562b93d58c4f65a5d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63afd943b8fffb9b50d97cb35c4b90239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550848c032c027e5cc0377ff2045295e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c8a6ef11a7026df507c36bf405d19241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990546c6c703439bb51c3752a6e5c29242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119af3221a6cd58f088b15882aae36f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44d6cd0db717ba355546ca628a8654244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7365f569f85c91e63f6f86769153e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c034fb63add56e93ea11afda3cf75246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86bf94d5575b04022fba79a86182b5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e60879c240bb03e8cade7eef81118248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45255b0fa431a7bc4b7d7a54a7e4c2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19c9196c1c7e581250d5f3ea1e74e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae987129befdf1cc6e748ed0c9d5d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c1484732a1e348d06cf652bdb8ca2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f774b91c3c21777587c930c658603c0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d22792e8e710022b81b45eebf4c15d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620daa562b49baa7e60bc3116c69fde1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ef17f9d02b8602bf900715d47be83256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10b13651b61055d689001459045248257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb99d9bf7961bcc1a4293ef9f15176258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25967946ebb80c72aff93e82ce786fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0114d7cde03492a6c9159e6c6d210260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc523108e8779351e3a95f2816ccecdc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825bea4ccf1f75c5ff0adb7d2ea81e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbf40a5fd2ad2a16b4642a6f6ced8d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67ae3995b6a86e2efd422eb206aaba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e240ba3deee99ec8650d19a19fcf5c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16536fbae72f58ea67d70c68d63f38b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2f5b51a37df71b98f353c87ae12f4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fba1901a910efee373f4716b28951268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6bdaac49daa96a332fc2b60c5fc27269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3cbcda602c2b92c0ce08f12a17ecf2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e44d6e993407d2a1f76aa920d9567271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f144663268b0807029f2b6ea760fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a50005e1f4309509ccdacb7cc9cbf6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ddb847bb780ec8045580006c40319274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea23b0de3fda9e493c088580b0be8bf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195948cd8a37ea13f2cfc0a7a005c77276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52f9eb71e682b152a5e57b8a5444bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66998757ab5cc297c7d18fb79424f22d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104a0fcbd56b2ac432289a3d196da9d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0cd21d0885ea68553fb3e44b8a08f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83218efd457dec5c270501eba0257a46281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb0117cb7e364678d8a6db3f100ff7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b96f4c0729c946b201c7644d1ab212283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81797a8dc4b3fbc8f7aa9c4bd7c9dc34284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b8ffe873211d584d5a254b291efe5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac33ee3dbbcb4fc9d31eb6148f7734286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3611a10475daf38c535bbfd8fc308c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16969f7cb65390f1434dc8cd10bd3f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b963e789ee305f425581573b1c0a7f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738a428b1052f587ac98ddeff3e4e81290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bc088b3aefc36e3caaa4f1ece705d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58820554edd1b6f42da5c1fe737f0472292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4ee6a8eb2d33b7d48aa1ba21cbaff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c4c48f918ccdf2c2cf00852ba7190294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c07984859ddb0c8717b62167773539295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74da014e3427834140f53a0d4a8d17296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdbf1f73129f9b2a95284e349499a9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec3db20d6df8306a34a0a13de159d7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6928d33feb52d68210f1d015fd0fbaa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81008d31258dfbbce5ade52e7d9010f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7ac2d76377364bcf84fe691c9b428301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e9abd3d74e07643b3058b192b3240302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c605a0ea49fd9de4b1c484b1cbadb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732287dc0f8ec1197c621f32c7653e3a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9b15fd4dd6f7df56ee4c6907dafd5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499fe4956bdfab4589f4ba3bc5c016e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87697d378d9e9c780217af40b28b83f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cab34edf44f481ca63e61195d16b10308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ba0bef8f44ec0858e71aa0441e0bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a6a66953a10a1d9d574521281d592310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbf28e08e446ebd8da7ac9219c3bee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4d8c323d5de8b693fdb7561ff272d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f72b879b3625d1d4f3ad26b788061313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60deda89776a6c052f742d4b63e7d66314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac85c1ca97662bdfc26b30b14373d6a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e6340f15c5e1208e6bc2dac396c5a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e603f6c5447da58dfd024599fba78317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa8189127c1a12f12e76064893c42b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a58995e7d726044f08f8fb6edea4c3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bddfa711eefc86c89c0a34941cf871320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317b822038660fea29073f1d9180fc3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e0d1f22c76fd19cd8f1b73efa50d2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f726537707c757c9b039766d44bc4a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c47bdb59aba1e530747ae42d30cfc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d35b6c6f204f569232f662cffa9327325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d577b2e366a3bafc0939e8ed5e3f28326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063050c062a2f3eab55c923603c4a974327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5af617908703c835bc6181001c077e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd82e9e222dafaa80c05a227ab3fa6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db9be42b349d55692448047841c6ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda2b142c22b2b8f86bfbd1960b890f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb4950cad2d75a913183e95f78586a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc60f7f67b8463aa621406f5146932333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00649714735f9eefdb9909c6bfb1a2e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e66ad126f1b0eea273870727f0803335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2be765bf68632b2918212bc56f488336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47d30175b0b8f562ea868ca54663a9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58424247574db92340e56a50a9c1e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fc4d189a34d1440426dea50e77c29339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a389738a5909d231c61c3d9c5281545340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e85184ae8dd370ef775e39b8fe40cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e00625c369813c78a2830373644677342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1200a381506604be21774f3d869a3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a6f84e1b3e507401f8a252cd76e66344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9e0f713c9b5fcba7bab25f04dcc26345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfe12d46a562e16cd83f0db0bb794d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda48e23fa15ee2773f70412b9747a9e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4f8a4afab8c9a6a4e67d67349d569348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15442cb04ede8f36bfcf777c855487349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4756696c9fcf964718587d2f9a6d7c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b866089963608eec7469a55c3a4fb0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c952d69d85ce88a944a698c7abf7260352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8bdcebdd1509834be2c70e89a0f5d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbff3dc38b1db2f3c3c88814d53b39354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d285cc4775d029e1d17369e18388f4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820861c961fc5a814231f63561298f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256dc724161da239f88f056229df87a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413aabe5c27aa436199dc8eea1b46e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f8b939165e9e6234dedf2cb6a3382359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4c63e6372e2e711da6c3fd0a171f6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df1cbaa90695afa04fb65b2d689845361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0c17f9be427fcfa3b5210984c1e8b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21625d2850f4db162acb02f55bd2819363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cacbb0ba06c6ed88751333a24b1484364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311d1fbc2d026c2c97331a662ab425b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4215ee7b000609dfa9c37ae0404d7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0d9acd8241288f6a8b98428072a92367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cbafb2d7988c3d0078e01058fe2fc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84e0d384a982dfcded0b864d96a2a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690dd270d941a53343f0656550e0f5a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eedfed3454b498af06ab3740a36e25371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c397e39921c93af07e4be2bd3d60491372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42658094ffe3d591f3574c7e49887bc8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96462626de97a047066bee32b24280374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c7113debe49adcbfdcf2eff74ef8a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15f986fd1e690e6a49924c529532aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd42979e92da5a6945eaa890506626377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f317ec29d6f03ad2dfcaebf20cfc4a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955429e8148b035c2a5e7f7f13cf1332379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5658e65686f4cbb7a6e5cbe58eb7ba5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d4de8858a6c73451d8cb28f7e87d7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827eec4fd468b6698c325d1ec98612b1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e7abfc3766b1016d5245ef2800e20383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac89b0293e977dc219dc5dcf8a5274384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa4e0e4d65a385f8a0d5c114117063385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244157223b288d9b2b34d9b2f2dbec23386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706ba9234e971ac5b4b28a5b131ef50387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7affdadd35ce7473d49fa4a2e082591388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5badc63f150d5bd81762891575e51389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81ef2e4dcf43fb275b0d29c3eb2c0a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf84e68c5e173b164a02bfdc9b1a5b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86014d5860f1ace9138325b5e659459a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33e95a76b1341090e7ea77a575861c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04db3c7bf4c4fa7cca9c519513e7466394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bf3229a5cc3058d7b4e16a8b87430395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9649f96b23e166178c9114af5b7ea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0b9375aacf7357c2537fdc1feec7c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134efe903a281dbca342d4c2fec12bef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd0ef2dc87d288d3329724ef6957f6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb372daa82730030964f9219b177c3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb9566fbd770962e613cf13a6d7f94401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbf3fa9b590cf69407796ac9897c15402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02848bf32197d852621a01906cde20403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006f9039d02812cbc0f3faf657f0027404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b26da8167f5aaf870ef75a3c8b830405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5a840b78b03cf2efcc99f6ae3939a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f79927538748c8c9a2330b8586a2b4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7a12dec1144b06342eb785c0f91d2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5c48eae2be4464ba69e6adc40767e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915c9ec9f606e91dcf863ac912ade38410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b498d8eb99b674d2cb73c68916830411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c981d67e1716d17dd9c2ff2d62b58412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ab4a77b93e2e27fd8a43a90b90725413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1670fa0fb0ea0ee62289dbe425d569414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4bbec7e4ff25004b59eded2c305a5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c679a85e4ff0d92216ec93c123c616416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e8c4b8b62e55f9efcd9591bd43fcb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055abeb71b08917a25e50f0df009f8a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb48e32db7a56d85161249095737cb6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450e1ba6f152d39c91d09e4bfe3e78f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3a6800c9ca5a6050907c395d7b926421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea25b2f536ca0ea040e78c1f574fae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965b1866556b1c716118a5ffefa559e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e3193c339b57df9b941aa9a401d3a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6a5fb95cec69921b9796d7f50a4e5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789550f55d23031e2e57ec043145ac3e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51b36008743eb0581ebfeda2227c1b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc696576c5546239f215eabb573595428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a4701cd50ed611c8eed58799bc24a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99326544fd1808a21179bcad9281f841430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace7426b3b4873b50ae7cca2559bf89431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5f9f5f0f7c99a86dd6047d47fcc6a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51dca18447e030e2a7cdd6874f5fe6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7f07ae1999d6a7480eb91e7a04258434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ff2aefb8e568f082c98ac9aefe446435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8248cd779aa67519506a2b6da52186436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24feae9a66622ed45ed2cba21db6f83c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b77df957c8ee3352a4012fe70ec302438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5c444f92995ec926d7d102d4c1185439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978b1414420d57e66bb1c6eabb793f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9bb9afa9dfbac7308c54120e8d5bf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a8d4925d5ac1a9b8e5a833f4594b8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e0c0bfa572ea2f7a0e57d02dee732443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765deab65b5a5967144159484c4d3632444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa44d60d895e0a9beb97ea9cd07d44445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaeb180a0d808dc7e3f7e9c525e231b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6d0d26d777aca8d258f97a89379ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d8e14389d1ccecddbea268101acb2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d964d21698cf1c6ab7d72602c1d9fbb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3afd576477e9c470c16c51a6723df450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe77ee084be27cc86ef9a96f0d6a47451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970ae06414c6df2d8586988f084ef1e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470040e07b42b55d571eeac175dd6ad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166dd97f9d91bada42e1ed55f2f89ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728641c678abf03576fcbb0990e63ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f062662999050f0ac9fb8d0b9ccd0f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a2669d3f6dca64cb3fd83836ac5b5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b00673fb3e50d4df932ee00f02b6c5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1f7681850fdec046bd60ff42801a3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f729a141d7691e13be6542660157da2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7e2bcfabc6f240c7f7685e66793ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697bf667be295701c3f86f50735a4a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bd2bb59a5c51836e993dbce95fb15463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0ecb84f5dbcaf7279b52e968d4516464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29949c5a5108fb4eea9dcdc28d5f5ba0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625b8d2ff408acac1b3870c662bac63466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297430ced0103b8efae66eb95f03ac6b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79336e544baea721c3a2c433c9059c5e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520c1603346c8bde0100ef27ba84cf8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73092117410d70474f9b214eff6082a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ceae1f544ded73c3e887d7cec81d44471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adb62f26382b92adc0037e2239f610472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e8743a39fe6fd474101c3e6616bfc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50140f0c1fb610e5dd0a340687ae93474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54651df53232b25ef993217a6f795997475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89402b9666ad7729a33c629b2300fb6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f7294b611117b192e37e612a9cc0a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060bc6bc1b38b791c656584b1224192478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43decb538bfd0d6976fe33c2efa5749e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b76a059ea832264768914f0760b562480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9eea24dbba937bb56f182eb21ce76e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fb74383ed23a7ed7eb51b69633c11482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fc78f72cb24b6a6a5026632e1df7e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d323d80df13d9fea60bb34bc0f35b26484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f285ad816d3bad256136822a13c0d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319e1e7c72d659d45bfb2a64e74a92c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb9177d2530086dd8b6c6b924302fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251121224a0171e7e9518443a49cf5b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0034e05c0a08a4766cbca4deeab2fe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f534c0c402925dabb7bf6e3d742320490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848f679aa8bb0a0c3ee6197e01f3d6c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9d0cba77649c2e83d05820228100b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee96b3eabdfb5e3fd484791b1415958493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e578bf103c522f87737a57a4813930494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57f4aa1462fc023de3646aeef5a868495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8030b71a3bebe114554523c3017e407496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d4ae529ffa050276e3978670a6f6e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb617b79e30fdb35b3ef7d43ceb041498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccad503a7e6dbeb384c92b7c9e69b7d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704763f84570e77f30f891a172bacc48500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5522f52296a56ae5a68665f3a6c13501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0986ec0463f1442b291ea0525b399502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd9f7c07dd98dbdf82e4aa3377442d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272a47f070d8bcfb121939cc8bb3afa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e93dccd2178ee4096057fd9b691b2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9f1028f1a7c7f83475432c2c0ed9a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62614d4a09c9102d5736bf21480240507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03dc80ed7a9cfb15c5422d9472353f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d55996bfccd3457c58036e22de1fd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8cda2bc73db6e6823586b5310a5ea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b75e1f251b0015a0d4ba3d937ade4a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258949318e27790b2e48d44a8be10943512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e2027ff875fcd60042b7bfa4add46513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001aa742d459ffb60e9cfd29487516ac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee61cafe0e899225caeca63b6fa2f9c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7e8728663794c480e0924b0424510516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c548beb4931eecd05a8ca3f0a2d737d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf008dc10bf453da5f2edf8add2204ba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b30ab036e0f59003dfd392fe126175519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db173a6494be14071bcc5226965eee3b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba53e11bd01dc839dc710a3cccc327521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9c7f51ddb9de9473f5659753197b3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96473e03f3060490974499a4dd9bbd9e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f863b152d783187eb2b37c83c3906524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb595487133c810b226181df8ef536f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0203abd1741fddf35e37d941df9ea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71009a3c4b0efe7c0c158b0f6e3a8c06527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39eb64934713c4bfd20e851e4131ee3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49daf871c6115acb9709dcff077a3d9f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49a5ed6508ad5e65d91c82d97aaabd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d4ceff07667a66d60d888645a7f00531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93591b7bd98d36eba4282b6f5960c774532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753d5fa9e66354a6b3e42974e09c8c3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b05d467aaeea9fbf69c06d86536828534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10dac7affeacfaae925297bb020e9de535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfa61d8fdf6fbabc6a5d16dbde708a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddc9ca7dcb22c2dbec31d240f36164537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077198edae136967a0cef8f39b12f30e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ffaa0c8cee5a94b7b90031a3047de539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136d31c54e3a56c66936ca64fd25473540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468be418fe57ae1ed616ee22b0dda36541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e85cc4b190d8d93355babda4ed70a6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04516b2609da7acae36e184f2822ec7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8a630d92fe652fa63caf3a00921f1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1695fd53f8739baf887c8a4b63261c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c3a61e7875edacf234f1db22a5a1b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c89cf2ca6f3d3f151f18939534c66547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33e0e2c07041644b2a0861bd7cb7dc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920be8bbc6680715846cef3ca54ce83b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd46f8d33068fbd24e0f4ecb6cb860550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec32593d387a3ff29962efa753e8511551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b339691095fbeee512fa77edad662a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c559a37167e5791844f0529b045c2c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edd6c62811cb30fa2234757c9d7d77554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a643ca43c9f688026b34e595c9426c8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4ee2b6019398ef52b8d1318895f21556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7235fb3de93ce9e24acda83554ccb85557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d02a34449b8b3e770f83d20e15f80b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fc1fcbb5b7c48a448ff890476525d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873de36ebd4d4c2871cc2ec458a0bd81560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10860b56830a087e3870a3f5eade055561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb903c14759b348f661036201eecc6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649d0109b1686bf53423f8838d81fa3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48b657999c0f5510a43601d9f40c01564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b067cac6e11ccd11fadde1c8da962565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f7fb86d4ce19842d87828913b0121566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc0494954f769e9dc54a1b5b7a398b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddb56e68896d026f50bcb5cc8ac28b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232b3fbab53eb69f9c568baa82233ef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554dea6f9db6516b2c181ab3735114a5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eec4f37424aca8d1d39a2fa6ec8d47571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c2a65f91abcc268a5b906847990df572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d9d2105ff8e0ccc97cd8a562f3422573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405689df8d5acc6e6d076496f4a00839574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81093cc1ab4f94ecd4154b733137d112575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a5e35b1e9d09f04bf6536eb607e00576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d46df350918e6b5dfb67706c04966577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adc7beb23f5e58d569e4a363619618578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab0cdcb0e4457221ac020637ac22df579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906df63e00bc70ff179c2195bbfc88f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c699ee76aad27f2b66f4b95bec35c42581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f201fe51a07db4af521e3b5ef997ba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c35039c5029ef1f90d0b4024d8e9f3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38899b0edb185bc98b4c6d88797c89e7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686a9619f30cd53ed574e82ea3301d7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9d56544cdb155c0618e57d326e747586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469eb51d87d02d36f8c2dbc1be695c4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388264fa56226525bfa8dbe62621a85588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2512c97bbf6689aafae398af1ab2f7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87e633199c05b00530c8eeeb106f23590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348bf1221f1b226c333c58f8451d14c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc765403ccb559ec4594447b6f891d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00636a18d0d86386e409dc8dcc08d9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658a6ffb304637d8946d96e4bcc0b06594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70106f64915e382bbf9468c55af60d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9e3229a5b4b4a0063f960f066bcac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c4bb37f2a52a800294602a638c84c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7cc0bc21190ea6b6b7a4541967400598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58438c6e4f39752af17886e9b4e92b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ddd3388bb4e285f5de433a4bc5945600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbeae3430969d3d59c8f8f8c1a5294b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0407e790088d097e14eaf8e056fabaf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bef871a22f2c43104c29872b25bbd1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94c154dafe3090d5970dcd78f49dc9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b43b2103c1ec23ff0e7c3447f28a32605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66194d68a1ed500e3ec73b210215fac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e71c948b264422e25cdb6fbe5ea25607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301664bd9fd56e93f2f4c4061b0c9d7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddd1c300cf102fa97ccf42e260d745609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5108f9ce14855d8250aadc252336c9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a516f889d0a5d1ac06b39a51d3101611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c70ec45152de522cec150ae566a9d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05306e1d6d64a23c234248fcc00a5c6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312127b7084e02fa59579d29b18fdf6d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3da9346c5bb7e799f38693124f9e6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d579a0d9de5ebb65c97f117fd8fd644616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff509785dd506333cb7c9f0271a9ef13617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296c89045c4a56f272e455d04945a5d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9efa730309c66d4458a67d3f5305b5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c08d9f37b80a004a453557b0525d60620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0e20bca480864b7f0d30dffce1a81621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bb5b7a8e437f3947c630ca42e2ecc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e331b6865ffd44811a712ba956fee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4834c0afc9f47b503351c405b151a6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70c74dcfa70f5a7e27a392301db51f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43bb6c516060888f17c8815801ea6a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cdd455eba3404c1f3f91a0760bf51627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a50e02df17f91a710b637e330e088628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e312f97067d3646cc91f743d7a8e1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ff2ce880366d3d2c8eb0b67055332630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1837d2fe2d1eff936921bb36c9d75ef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695d856536d675cafe5cdb721e259d0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d330a99b08e9a824dc3464793bf6d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9c89c74b6138c550362897d9eda01634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4304c5bea274b6b1e848ee0925466635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243aa4631f5836db76691b8fa57bd66f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3011675df742fa037e97cae538e71637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d66e8beed0b7708f110e518cd9414638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80c95462ba019ba92a4f6e6b0b2c65639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b88226d537d606e7adb8fc449be2b0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c0e139e6e456c5ee767cd5d45239f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60334adc78cdb0d6ee1928d572d03b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c984c3a10c3560d2c63f3842692f0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af993815fffc45307faf1948990650644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae5c3f1c3d2bfc8c158180233041ea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a02306f06d7c4c8031747186492db6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d58e803e713bfd32393f730fc7507647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fb41d6205334016a3d19c99f6d9d8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e02a0e8050b2dcafc45623538894ba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0e4f057f0fa02dab972a685317f79650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99cc4f9817a6f92ceec7cff6a6f360651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd593d7b4a8690fd1e8455f30047abb4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426f3336e378c64653b27c5deb87343653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b49f5a58cb9c7f402d0ef30a445c6d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d444db5ad6d44668d05ff72d2c141655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e2e8d2bc6401a813c05a5c9acf93c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634177b863828cfb7d7e1eb2b87414a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73182b637b43800e2ca74bd89900c4ca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0dd167ad7d155067dc06a113fd6e1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6f8675431d293cf7109a780cffb6a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648152f9b6ddae9d5f5de6ba0a6ba53e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113292ea57a8b855b0d79a608e8f7b90662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681433156264883e916595568e302c7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e91c0ec9484d65c345191aeaf6f8a4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d742e97667d342cfc76c6120966d99665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6c7d53437467071e8e1ae3b7c495b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc7833ea5dc0a16bb67641c5566e2d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045915026d4c8f6b9bd8e25a0c62dbd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06657356189245062e484eec15bc9b31669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce885a50fbb34778a8c3695aa4ed1f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39ecd9f95a83f9f8ef89a5c2ca12e1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263175ee865ca3c5c2fc61b6603cb2f2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b6b66f2ac821ada3e57e430471fc3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894fa2bbe30fa6e22428bfc75c2d9d2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906a8e9f8cfdb28ab3ca3a9bf5128fd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b480d4361ef598d20e483a1352eef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44359750a272c37e9329581654b70f34677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca492c7f00149bdbb0120ce3b95147f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d3e303b5ae204fe3d2e65c22cdb1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783708079d181fa692404c9eec881f7a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e033eddc138a4ec448475d45fcce88681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b18a7155ce1f5aacce6434aad7188d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c5aeb7ece1ec9c8778775d943ce2b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c54664c4cd06b51a5430f9e8fe2a3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a85fcce818c5a55417411100abab8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76b1ab595471932931eba883c18c7c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412f662fd44b2808b6e502b905552c8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38368959fc1c0b8653c76e245688f630688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77271e8f3b044094c3ac3c6a7c2febc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5839633060cd6f5d9e4fe8cffbd51690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c66a1d692426df3e19140b0170461691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd933bd3f102371f7db5979b4b619a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cd8dbf277f187cd1f37b435152fa4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b17736320e228f1c27c1cb6d8f1f3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c682e8c53efe2995ed2435479908e1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14db421e54d99a549ec4497979cec6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14e5534dbcb2dbfc77ddef8e14ffef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a94bc9ceb06f2b0d19c01ccce1797698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095e56be6abc361efd24e6c26aab08a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac47366ec34cafb38d3d04257fafaf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905c8ce6c5468147964da6d191e2fc2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53add565a1ff67022ff7bc75b34975d5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ee563b4a48c1368479963fc1f2aa3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d402fb0e04fd3c26afe786207989dd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedc6058a703f3b16ea21356bac7908705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f578f358ac3e309005f1e913735872706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7f8715d28a7a2fbb1a7273ea17383707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc679b59014e3a67beca8ea810c70e5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b50ab0b45980e3795c7f447cf1c0d2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beaca50d7a481171b6d03d301e952cc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcaf9f31cf4f3abac89d098e50e82e5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4d6a69316c3a7aca0e4fa8317a06d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f4440704e19d1da794b711013bbf5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac47c7e3e4aeac12dcdc1e23a54aa48714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10af08f4ba7f75f0608ee4801e7605715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc621f3127caa9866c3c0b818b6cb87716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee29fb47adb1a7acfb69e4f5cdf46c7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9c2ddc0f402e861be606b2dcb5e9f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6eba209d619a223274749244080cdd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f87045e80f6a237823bc620839ee4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98160a76505b4367bc8872a45e814b12721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868eee79a062353224da0a9bc134fa5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9016003c667c37c200c6ca4c34dcf8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b6c9346789bd123db89715d040c82724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b29b72bc2679af7929a7d91d9458b8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5360d888c0580f0f54b69eaabd05e4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c335c2d6cb9b874dee170b14935e412727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f394992ddbe786800995e0d8b0ed81728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542e290e65493f3d8aaae391a96bbdf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a615355ac052fcba203c4a5970166ba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c77335bac7884bd8615bb6edfd9b78731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71208939d113a75f55ed27b66f6cbb10732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad75c95b82ae09ec858f9df57be816733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f87785569ad23d4c5106189c99886734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ef5861c95c821048bc362d3689c85735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f695d7db6fb558e7febe5d8e28ac7d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9670ba5d58d8e26cdfa689ef7561db8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d08ce8479de8a17f28b4c99091c0f7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2acb424d7da1bb5ba53e243e248be2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91d948eadce56415a3d63eb37ba3d5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbfe52d4f7f8799298675b9bde8ef1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bf30a60c885ce9efd95f1518b9fef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cb57a93ea0eecb7e0257a640f3aa2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818e8ef169a5fbafe2cfa94196cc9bc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54593616439d274bd9e7c8b1b4d0f6d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaabe807173850a4dea9cc267f70d89746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bc091984ce53b25d09fd2c7d70f20747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724160dfecccc95eb8d2890ca4a2eac4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b0f8de8ab3751ebba4c8b9ce01ede749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636202466b89fb1f142391168c24f38f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940e7b0debd4d0b698048235fee8264751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89921b17ac1e476945e95fb0f47fea4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87b9905499adc02b9cc7d6eb2ade1b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f7906bdd4bedc589b9433465d5556754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e2c3bf2918166361e3220185bc7ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d70b0dba5dddf5067c826163dc1af756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbc22b774999c1d601cf52b4e3f6d7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc40a5033657266ff976ed64524d2ce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87620e5d7121b299df1744e5856f86c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65dccdb208f9459bf59299d877d489760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047c4dfe29b0be9934be4e95ebe1079761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e42787870e7daba4d30e0d24c00f6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa3c867be2dab7d6a4d06f1cb8a2a3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3443b98483fe38a10e252950cd2dca764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c381256c55b1e7aab15770b23afa50765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d64d0782df00a3379ecee05f12edf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbf40802f32a96df05ab48e26b4725767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da344573da7720bcc17bf338fc2dbce8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2305bde9ad37f724fd01bc9420e0c1b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f996b32e47cd89771e60df48ba96c49770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878a92ea29d4e46ec372e7450ed0b18771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dda19246623d9d85dfb7ca82c74961772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0ea70d5efbc8ef33059a6acf42baa773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264147b4364eca51a5292b5a0ef771c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b50896a39738844264e95ff022f319775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820cf8bbf50ef9462050dedb24841b0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808a1057bc03aa00e72f613daae592c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08960d5dfee6b7e4c3df228dd1ce11778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1b4cdcaa11d9a80e1e47ee39d373e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d47bbe0b89c042c365a4733f509b6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98827c9f973eea69a7bfd2f7cbc6315781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1316e70d35e3bff5adf44c21b841a0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47319bd51e8f8b97222d2af95f3b8958783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972707233601b73407b4957e688627a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc19adc2ad449494e8aeca92af0a7ae785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594ec7f6e498db8c847ca804be94cb2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8f5f4b9cf6aecbcfc44e4ea8be06a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbb86d999b90dce0649ba660ccb2a7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a057778996d88eb02b0cd12fcad6f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872078b73183eca18d5613369783623790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f960b7bbc852a0d8ae1fe16408fd4e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c9f262ee62c81b7e7eb0b1058fe93792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980b2347f94c72941c80a98ea89a5ad793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8113adf965e2d8d0c9e6e0b075321794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f48d2bfc74ae472c8c2935697498b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2c33a6126e9a9f91a7cd140e51215796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369cd9990b2e2c653982bd8fd1b61a3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712e72336809800f652c779ada825fc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae68ebab1ddafb4c46ed46ccc9b6d5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43105ce5e5dc704f7f9822aa7de738f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fb151363eedf843a6c88e376db50d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abe9ef00761f9bbdb08a40d3c07017802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aaa49bd67eb3b9bd96ee21ddbfe27a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0061522d71f08b0f8da0bda023310804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9677bd8b4da5452349060ebb84d07805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105a80970ff9651d50fe7c25d0bc2c7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24278e563969919e24a349f4b5e3afe4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a71613e8485db6768428ee4a11d13808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4d3b4080eb8cc4d63de4332e71da6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e99c302ba206bd356bdef20acfcff810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3c92434e2e0b77eb87917df2e6455811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775c5a41ec245dcc1cd1ac3deef5c5f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bf7c6844c5f8e0026906cd9ffd5ad813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4ae74402aeb93db136aa8aebde835814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45b2d4365fcd9f2ce4c52e3c42ac23815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc6accc6685ffaa21f790432e04fb8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32434d5768d8b77dd3e3ee4d47d99dda817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb63a794c3bfa382012418ab27dc6a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8d936c012b20894230193c45fe5f8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c9206e9f7c966b661bfbe7691312c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6fe5e8e18ada5fc5e2b9de9df6cf7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cba6eba3834450764cb375a1294c5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1720c52486b5c00da25dd8abbd92c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910be71690b4f09370791028076346f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babcd0f1163ac1c1ead6132517dad5b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6741f278146b7bf09649002aca8255826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c617587d3c3c3814500e46ce98433827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2e4c6a892f8df1cc8ac409eab1e0f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ddf4f9f9879256266e85de5f7f5d7829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfefb39e1b9244173df8f02e9577dd4830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b99ad6f4878cd62405fc694f27ea6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbece700de8b0d9b033860948772b4832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb34f1281051753e4e44065de26a3b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b4ff347d2eaa9e088cd346a201051834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91825fbb5b83741b1ef9b29d4a5854835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be785c0db64289f0917e91ae9dbd64b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45a5e18ea0f796e945c837e9a59695837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e68ed72391293453378c04a1222bc838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c582cc2699117c36607529ef074fb8c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833071e9983c98c89b68fcf82dfa86e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7822bd5465522ccfe503387c5212a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9eadb4527895fce8f1abb0e3270cd2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3f452d7acc83d1d7f14b248060516843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d143e5bb3d09094fd101843b410c8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0716eba9903e84d9d82e1096d70107845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d6f38a72c3ec18d941ee3604d2269846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab408f39c6440038f0ca8857a059a9847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75a2ebce9d23a14562107ebe11acfd848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e31f941f5348785c214add6cf4a39f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881003a7b1652bf3ad2118fc72d655a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e739938c760e579c1c7a0ecd9d51454851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf16ec7459caa4b3c2bdff82c80e91b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3aa415876591762d628356576c24c7853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d0a38e8d23cf6a347bf4ea6626118854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb85d5ef830ae965106f1b8ea73656855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d054da97c5f680f7f5ad093e96c49a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a2071a9eed8baa2e352e2d62a8d96857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7845909699026adf6342e8213e7b0858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb73494f7c0fde08154764c0b9c98c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4c8e6a0e2a145fa135361ca74c790860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7d96802466366b0f2430ba327aab2861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cf06ce56ba83b069890814d27d53b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e098174b1c06d9d67cc981501f1e2863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e36aa388844e67600af4a8c949495864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae30f5c4294327adb625d05b224a927865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d88a679f64e4b290ed8c30a1e32db866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a8f25366625b326266a3a02d9bd3e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326dc6d1bdbe0f72ed4f9349a7435e56868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f82b9cd4cce8da442486d23604d9e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b5a37516c4f9a3b496e77662f28a8870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e091d598395633fb71609566a8b88871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2aaaf34b868c21a75dd179b082de2872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59388e596d433ca20b60d4bd9520fbe873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8688e4755288bee65a1aa0397042d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2ae330efa5467f013974c87c2dc6b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d90cb1eeb812d0c59bcc4d40b32d0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee543af6eb72055988b86a7cd1adca46877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63dbedbcb8386a7a3ed6096098ab6b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d38c1a0e7053caca0f150394c5198879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cce99b84851395dc06dbff2ba4257880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b4926e9e9df94d4d61dce50395bb9881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812af7780715af091ced2d8451490b4882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3515dc1d09342bcde950987ebf0f27b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfe87766f56d828678c898ff288a0e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c6550110f29f30488d62d5742a742885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f9bd3412d16927cf1063c238b0986886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ae020d457070070216f7d2b7b532e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d113982b7cc98026bd58003e8b178888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5691955c19b0155e9a6a4e5672d7bb889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334aeadb7bd2632e1d24c0bc83f3001890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23ca36fd67b5899d57384d788ed147891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776d1890542143450cf42692b791f02892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc101ba87071d6e1914c6973c6309fc893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ba074a9e09246e06a88ca16df3581894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9f1882e66dc36997091a88327f952895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aefaefff552a83a3f4fa192d93672a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f64391f6acb90e02049130be83b8f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa44be892bcc33aaa789b1c5d49110d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac086bbf1371bb3b09b207642b93c4899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e367e6d547f17f145ba8aec3b2cd08900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7128c3ac39d9031c844efa417ed78c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb0de20d5245b304b64a78ae2847f7902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a26fb923bacb969577e7f3b25d9acb903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e14cdae77d819b13590a83cb427a60904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420956185756802a971d3b4f74bd70bc905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca417ae75468e58fc4cb2daec8859e7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed971443b43495a71ebe00eebde96ed5907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3ab441df5127148cd9f219cad262b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e86543673e7d2d33d7d7c1b899199909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f080277535e757045c78c2a1cbd6c0910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b24c7c82d0051ef5ccea932733736911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4919bc4d7437291ea9c692a095e3c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987dda7086aff067bd313570e4e33046913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e91a87bb860f423ad365bbd25780b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05835ab0735e5223b7e2618cf18713b9915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1a9c494bd425c1983c82fe41f8745916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c5ce16a631d8cc07c318b0c8a171917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18658e8eddf8695b4c595c1708d489918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975738febb86092487da102802d6e77919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34253965a435bd7ec6d4bea980d1b1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac747fc0d679b2408199a5edaaa54d3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695c3dd7142f70fbbe0ebde22b9b1af922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47d21f0ad14cf9a80af569085fa1e7923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43bf74d2b39c447ea947da5895f48a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d674f7ba7823e38f66d8fd57a998a3925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4c33f1221e0e7c2ec38a20615ba69926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f4578643b8e8f2d90719759ca54a6927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def04ec0f9fd13d7f363181113e41a1928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f351220de159b767a57cb58320c1e8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491d9937494f1d2b38672c5ec3372dd930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f5524a240649753a384204662c600931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce9958cae2c01cb096e567a7400015932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb808a698d5c7a86853d97d282fa93933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c063635da72c8e6cf66e39fb20c1b3934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11e909580edf93450f065b5534afe5935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffba47ce2b0c47e377f9084155333d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc6fc594d55af371afc9a30d13a27c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa940146715f94f6fd85812b8a26cfb1938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7112495ee2b7ed6c0667d15ae92baf939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04970cc41d5d552bd4fa147e38bc7ec940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9945f496c3db03e57f6654dc65b994941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfde08f96a5eef11f9494a539ddeafc942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f338cd411e8ae9c678465d7f81d72943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de27b9d42e94d71b4aa87e3eba17c73944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef66e8cb26559e91a3d233c3d1ffda945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1226e972392572e3b7b8634f48148b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e92532c1bd4a73696a4a4b74b0e56c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd892db677d4c249aad0fa96eee68ce948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76bc61723be3ab61092d12e0405233949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e96b71ba039cd04a3d7f956c7597d5950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e07ba63ba524f44e7717e4a9cb96a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9790ee119a751bd5e0f5eb5ee2af361952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a353ca46953643b0dc11f336d9c0c4953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5dfdadd20339fb3519c4432d41176954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12718d220ddf9ee0fe122f48e40d7ae2955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef9d6f899832a831f3f26cd5f9be7d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5666713697ccc12302c50403dcfbc957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252c829eb06847ba4482db67c3d0f73958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2056bc1d22bc0f683f7d4433f9e0a56959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873ba1d123f0b9584882a6a4c3d0fb0960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f1c37f52f2112f5c09739cd99d49a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df572c8525a27662866c4c75778b8a3a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09448a87cf7050266bd8619b64e33270963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4d71c8764d2fd723231033bc9a395964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f1e81c6644c8f420182f0925473c6965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02295930e65ab7e58d204eba06fdefb8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdbf9dc9b284fdf0dd96e203e5eea3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec666df2192f5e21c2e8fb29e3ea441a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90aa423dc3b7d6f94dc42324832abb969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef518f3a69b5195f08e02e04d501a77970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00275a6c172f52622500e3f2e6a1b2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96098d28db2725caeda617e4418540fd972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18605d306cf7db72f8f764045d2224973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f5766201989ad0396507380838fb5974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c105f1c4dcb45f256d72c90ed2c52975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406f8eb0ce689581c7e3def4caa77ad976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f9b3fa8fd31b97774eb6bc01da364977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30341ab3839337b9f4981164bcdb14281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fac4d366ff94e03c4774d11158b6352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab64e2603de96a6350427ec8e8b63313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b749794643af9a84b81bc2c9518ea94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726abf8834eec6e2136b0000c2dafdee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2427205c3bb2012ba16e9245c606a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071a3dec19446974b2582177df11b377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c866a976ba3cf075f9f336e53642ccd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3056192b7d2bc2d5ea80342171e49a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198a86fbca886399fc4a39ab45a6d3610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066fe170081ba1f9daed2cc75790e0a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93df7d91cff104f2a9c3cf5b1aa73eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5df10447225c0b348a24fc94a00e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfa417ddb9e4171dc87beafdf14fb514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307a3281c654c84c566a21c90c0fd0a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e095c326534ecee5bec78383935c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954167db98ce05cf335024fd8a2155c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ad752946bb24f8bc03d0fea87f5f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27b3783910fd6a1c2efdf4138523c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7a1292cf1d639ea1bb382efcb317520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6b65f54316b37b753caf52e43c82e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e99a5e5cacb022e05134bb439003222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b189b457267fd68e7fde12ac7a25e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a45c8d963bcc08dc550d031a3152924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8dff23c66f95e67152c582abca541a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1938f7c034daf082cc6491699f0fbc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76556b23b6eb6278b3e179a9778bf4f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbbc73d6f4a9d9f39bd4338a3247fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fa184a6cbfbfdc89604f6ffcf4f6b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6aa552d5da85ce7711fd811f8c1c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a0be5d0c3a2d9622c169e227a511731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b670ca2ce2e5f80626e55614bb30332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357ef74eb1acace581caed12ae9363233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d7af7f4ef6707ababeed282627aa934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b59cb34a6d312c2199170eafa3d94b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ed27e12baed79403492318eaf95a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48797094702048e83a0e04239e3ff737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ce0d418219587251e8e4159732b8338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839901b79463e62e36a725d284c0d3239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4def44f48d53d7ebac6b87f011bd0b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231fb9f46db13575c189c4e5722208341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473aeaaf162ab84c757e26f560347bda42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6696398c46ab1114ab08a70bd7a4243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71cf81e8746f1ea41a50daf1778d4a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d0dffc466783c3e387e5333bda8dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc19e92e24b294d81525c7ccf5ed0cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ceecd597b380979997d064bfc0c51c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bf7156d0daf460d13f2ed88c13a4a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c0b9089ba9a41476927529a39cbc349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb4cfaf2f0b1f3c81d8bf505caa36a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41668d8d48a2b14dfb0444d3c8531aa051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151055e995b1ed483d06f88cf7639e4652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fb67d2e52a14111d88dc34f0342d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a96c6c202a38a6841aa9e583d8ac854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20eae02c8b45097d99402eef56ce4055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17409b3a128d1c318fe609b3e7602c8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c3ef7682feffd04c986401a14b20b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f725b791b43dfc9fd172aeba93cbd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f707dc26b99e224dda978ba1301e5559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce66f6eb1b6c3355733817daf9d2f5760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e5e2fdbeb7fb915e36f445901483561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e099ded9e76ed763c6e726636d21962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfab873d3dc7dfa2a0f9c3e71b5cf9063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a550ef131bdd31911616e10bdbbce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13179b0c39f05e534153378226100a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d2876db8e3cfe401d540bdfe0dd6166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b15b060527c86cdd72b1c61a0a97d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca909c5829c410a2a7166e6d8c4aea068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b3e68b58344e273c78b78e9b5f6a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab410aa5aecd3c229ce1d4cc8053c63570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352a26d5b6859b508009f6920159b7471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e22a70209475496567693fd07bfbe572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5f97ff9c091133c0a989eb0ee439f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65574d2a3e88cc20760926c27f208f9874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8ec72bd6a726a60785a296982ab4e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088681576c2eeb835dcab5f5b2763d0b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a3b266105f3af0f5bc22993f80f3477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1b9fda970fd12ea0e8a68e0acd8f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399fd65b9f2b85a1f021fa134f291e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49023f21425f3c7454c4e5ce859451f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65807b0a6f2ea2d9282189ca81869781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855de75510771db83b74db4a590254982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704c8ec265e74e4d19911e1c205599183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a383c1084f2fa2b93f5b0ea525f5bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f8b4dae1a101dc8a38e2f4357980585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03831317f86a06f114ff1cf0cc885ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba862bf51be77781aa597c81c592fedf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bc9031a6c4b70b6b6f5b0316ab34c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a05393f40a14d2a09c684e557b0c5189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236ea3b903ec692bb6f02e7d581c00f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e448c456603f7da184b3ddbf6665e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed60422b0b9d877ecfc7869709998292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696897a3e1c59289e17324cd8380ae2293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff6c8e6ba723bedec6909ef407615594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9f6dcf2857b7bbdf3338866cdaa1d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ff614216476bbab7e129cdf58e59596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7a8973d167c883378521e365300b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4b31b195ea704077ab3f00948468298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d629b90900e0a95466311a09effa72399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914cfbb997ea9af115795315da85334100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb76787c9de1f30114939eaf18c88e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a5745229b9b6815b39496214d2461102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1c3ab3bf79b434e61e685ab3002c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf39a497aef89e80315ebf5be3100c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e9b22a333dfdaae480ddf84765c3a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9107aaa53a5dbfd1404170164be5f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76949e702fc2fc9879078eaff1f2a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1a14a4d502eb3813d082abb47d9eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e386ba57f06ffd71ada8f59b1927c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb70ccce743d65034f56819009c6e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23701d6d5780286ea7c521a7462591e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2cc143c0096deeb1dc9178282c16e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6460b59672ee6c2067a70a561c3beea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77114277d3e22061d59b9624353863114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e879d3d2fb0f4fe3683a6ebf295d1e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984bee62f15dc16c0272d9f974d92af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf989fadf5ab16a6767862933a008708117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfd4ccffe6186f8ccef5dfd351fb6b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3879e73e22e90c0a972fa729657812119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccce76fa27d438ef78234b0d4653c87120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d5910f24a8048702642b695118f47121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7301da8e0b2b8378c38f841b8feeeb2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9e9ca0ab967ac4b4c4e20ba1d97fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47dd4f8d55d5eb10e1e84e6733401b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ee2b97f7ae19ddf70e0b9cd4ec275125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96565c20ed74d785cff50806362a7272126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f7c67401a808c8256e7ffe77583fa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f0ef40ddb9ffcc69f5628a2c37d90128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3c9422c78ccac2787662c82043923129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25f7d49c02f763a7d6e4d239df7eaa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf2b091138fd78fda32fee163dfa34131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84b7108c4434049a2c0210272ebe3b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c62cb641a6776487be9f6c5cede69133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d3cc109890ca4c0235936a3261744134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6573a191bd775e5015d386858ecc60135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674551d9dc9d271344a305b1d570786136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfeb0e9379c2b79b46d727794595aef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07927942c31b2bfd544dfacc19bd66d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd7c2e6c1339756f087cb9a7cd489f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92302dea9bbd492f29cc1272b351d45140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608ee4aa9644dee56c9c95fff423147141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141289ba3d591857dc1e3b8c1590e444142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c26a3d53fbbf85386f9968acc890a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074799b76bf567f9d5075e09667efc4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b132b5e41ca80530aa939122f29ccc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec11751922aa56a7f55c59468313fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3ce49156832e270a3ef01828c3600147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c58d11602b079c3d2a983baf2c9f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e00b2cf003f3ec9bbedfdba5be9a33149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d44b8dc7df94a6f969bd4760c545f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b596f06cf35429c1ab9d4a37aec61151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5b374a81499656c3eb64ef96fff78152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4a017450a06c9c6b0ba591250a2de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ad6b4d2d5bdee06f0cc4366f45edc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64858fda754467df546d0774a386a48d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182f5acd726f708c61d719fdd372269156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cabf9df5dafbf67f164c3ae5489a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bca71c1a789f2d69372d522ad99ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3dba11b5a4b8137de0d67b047e059159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc898c365ca5c47c3d67dc11e65886160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291532fefb03a6bbb6647ec2adbfea04161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6b36cb44b6385e141546b641468db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8b2ac0abb78cd2ad41e8595fee01e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25897d4ddacb639c4212327071e5f38b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f6be6fff28e29304fc131d6399b60165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251df9be69b40f867b650321f4b8dae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffc99ee929ba1253d3349b7f268032167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060ebea1ea8e56d9813642ebdc34708168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549767d14c4cd1b45b5094c97eb68e8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abee125a1987cf8e9ceb90a17359178170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4cc2a4160f490d332d74e7d410e27171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74493e0f15d0aabbf2275918ab025cba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596725088cbd9dc712b870a54d777a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb30b54e7a6aa3983f284cda2ed939b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d379c25017a955dac4266a25f8870c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb88360f04fb45133c95d4f4d8fc28f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65a24cca08b011f242895320b58309177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f14085b9940e403e62f7ad7816935b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f66bd58b5384ee4cca3505b61de6b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a97a10ad84b63e5cfaae5c964600a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d89beb855a99f7e3de7e4e39fc93e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ab2b5aa3235dd0c0e726baaf05bee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048ad6f9fc6f304f080a138a8557358183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e035c5cadc52c57f9327dc2d12fcfe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764476a502433ad4e604dafb6229a7af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e52a14d701ac6f2d9271849a4e9dec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8e04707fd49c9937b4fb53d509ddb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedf37b708d9a6c7e172a21876fd324188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f94971a21dd2bf2197613c0d881b5d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970ecf0190d335e629e123711f1f3de190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bfd8404ac94451e575e7b539c75da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270083a8206ab80886633e335d829905192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc24b81081199e16278675d88de8681193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ab95066971b7cfbb675dc85a428de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775feb6e5a0c63248bb03664ec5b79ca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117ddb2dd8fc4e9dc723bf75c5b0e2b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a742fd7a1d43d9a24a3f00738e5f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b652f114f49b5bacc036a2d0a48dc75198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa31926a64fd4e9c7850189aa225dad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a27f3ae76af43d48ff007c4f85b380200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050824a96790e06b6cd608599a90079201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b668c3a35088bc32ddec3ea050e6f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9d017859e5f1d6a46f738d5b785af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee561c932a99176b8e7c7879b26a3da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de66b23b39bf6b435fdec869e1f3bda205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae35fd94d72abb5aa395a1d255f48e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca19adb43eb270da59a621aa66cc0b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62318577792d2ca76281ed59445ea766208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8a9cb48441594e379d93c4a843703209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476252e2fb31dad225a9358e0c67d2d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac64ab1b6ce5ac9a702e42fa886c85211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f4dc4fab627bd4c1296424a487a26212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cd4e710204fc3454b219e0a241382213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31161897cd3468b2eb9843c6fff3c821214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e35fe92741693fa460530be73e3f3c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bb4ee3d825f639d39ab09e68b725d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e521ecbb2f16113aab3b85744d7977217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400bdcb4f2e1605b7a3eb50889af56e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33664eb16e834ada7db4697df0f5a385219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d0d9c78800ff1042023f4277fa777220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eabca426db8df1407d5f94edc629e2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499ae3cec02c96436afc6ca52482d2e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fc4347af181426b6ec7712a131849223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952136c00eff80ccf3e6452c8b4e8f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab4dd018038e444a8cec4fe9fdf753225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace05bf1179684d8a25c458b5dfa989e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d607bff804a61439ec7b3647a77f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174556c00e741c53f93dc47105fd77e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49bda3d643a4966effc005ec61feee4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201d65bafb3ab9474001d31efcc4a08230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07a12ea244230f7b4a0057cf267cc6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86674b52128854c8c7b4edf1c1066c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd32831efa9275879c993033038dce4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c4a3d7694311293f2864beb8feacf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea5bcdb996dfad2f7c9fd9dea38100235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23689f8743278af2639335d7c2e4069a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139459f913e249c0ce618d8b3ebf4446237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca711b363918b48426986cd47e77f86238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc2fbf8a1d5495dc9aa961fbd77959239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945b0406e6f8e334b9a5c783599360a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd3a600889ad244418b3e74f86b137241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08e43cc6920d19ec10f05d4539e82f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663fb8423ab67bd1e41286769d3f7bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae7cb14c0691a4728adfbe54a2d158244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48805a9cc4708023e052d537b5146d27245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11565225f054e771899c2b185058a48d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20492680d4a5139c4147c66779e641f5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff99e6d0652312f3d031871f8bf5299248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e442b6ef346fd2a868d00842c8f6d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee547039725ca2b619e55d458159eb65250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd1d0b56ccbe5728862288a81f20e1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd3c0acf540a48449a43153abcdcdb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff9c46eba3433a2c4f2acce0f9486b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68ea2e31a301dbaade9f17f72069ff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c4abe17a1aa78f219f55d0705d839255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2299d440b7724fff6b1a375d9236014256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0310448fc54f44ee2993cc637e5dbdc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e7c31fbbc062a0c72629be7e0d85b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f5df256f54726649d9cf25f369f4d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0ef5c34fad8a19d0fef9599f1c922260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4489f5bed8a82f562697fb4e369c5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101f91ece37845ad3852607df796258262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa738e573ee12b1a74a0c738aa79e6fb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14dc873a1aca6bc63e84a297e3cad2a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552732733ecc701394ab104c49d014d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10670f17bfc9171a5e88cb719a6956cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5982a7480d3370083413ff343ca655267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd601897ff8aef5df67025fd0a5d8a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d537f0da20136d63e50ef8cae96922269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9aeea73b4330f4a68865b35a404cb9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e002a2f0840d5733e923a2cee01ba8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d731ad86ee2e226bcfd1ceab872428272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99447ba07c1b6fce14d653bfc5d52627273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f6c83f0f97eb3e93fbe69516d394a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab6e8ee06b0f2594ca524cc87f4fdb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c2e136db065cfcbbfb6002c12fe3c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195f50cb5ac1bc25a8658198194524e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe34fcbc933ca329371b63bcdf29bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496f9e67ac4afaf8aa5663aecf90d23279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d90f086df39832379aa8d947bbfd9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42186b950dd3dab17f03c4f7ee0574e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cdc2c26dbf0a50084665d48d067a7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5efd07ef895b37d3d88d352de0f0b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba96eb6044e552592ae10ba560daf3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565ccec497bde1ea9d82bf9bdef229c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b89835fd321928f984d878c0b1bbef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36bc3bf1658eaf46339bb796e5a484287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac4b73e2438c7b2c911b9e5dd868b1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e2268f7b51ead61392040aca38727289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9c404d573c52c77f8e95f3cd4d6e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19673e74553ee1d58aab9df46372b2f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af6dbb636fe7aef2f091eee7257b91292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe43c9b8a05fdaaead56ed45edc39aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5922229d3b52f2e7e58dbf2418868294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f3516f765742f935123dc59c16534295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e80c39f92b7baf02128ce8889220a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180f5790d9984e9331a71a8280922db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58317471a4cb3f86764a37759b41edee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9599ce059e706ca8d285f680910b4ba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5dabef437de7cb91fea5f87127fe2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31adec1d04ada9c994b1147aad7b65a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93932fa249cf9cb262d3102e29afa14e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00cedeb2a31321d3d7311f833dd4ac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c34c67c942519e21f39cb0c0a792d3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88532a9740ca5b3a2396d6867321ce55305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed680b3e2fabb4cc2caadd78579d58b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f3d249b47dc3318631f30fa0c6744307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcf5183670e95462d4f93fddf97764308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832aba5bbbc3087055d005f825f41b9e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac93197150c021e17dd5e75f033f6c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157732cc795d4a87b56d184f0412e462311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce2c6e2194530e0cc60ac28f14c136312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f945ba29693b975c9a28388b92aa6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfa9a61c9eea64ad3acade86f27897314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b7a47aaf6d960d5bbec6de3971fab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b469446c5b08aba2816febef8badf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c839fd5d2e0326e6be3b41898f6ca1f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec662673f6cc0d866b058d377e2b451318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ed4bd600688f215175c04bbe20ad9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164afe6e73cedeefa02fe1964e0adbb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130e0cd11dcd94f8c13cdd0d64d2007321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846311e56fa693900f2f40551870c5bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e4c9dc205f06d124f9480eef69a96323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e102e76497dc90c892856248d622d66324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e20b3642a69e8f0c25337731db709325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ddfa8711857cc431e0edba60254ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5af3616cd6ad73ff6cb2178f06470327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6642bdbbb68dbe99239bd9975b13dba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63777c67b4de5c8ab0bf23c2145bd93329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423af08929926eed318143de7e5c3fbb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce235cb85eab0266fc487eb3e491934f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec4653505959408703656548bc16c6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e402ce565d3339f1810121dd5a77627333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405edc293b748acff9664c68dcf10ff4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af10781b196b10043e550f2e8db9264335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccacfba4364ac5c1757f3f5432a3dd1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fb8e147979628c6e8a72b4b1a6306337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ff5374bbc65db2e7e0ac1c648159b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b877749676885c9ae16e3acf46afbd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4de94738ffb843ec09dc81070b3269340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e147bc605b477e7f402a2a7dc53fd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38122e844b68e5efd316aec94e8db5f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae30ce6dd896c933d7ff0ed8fd82cb8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c38bc9d72e671fb496f49f18ddced9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cc477a75c65ba19b583012d5ab123345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a710dc84b7da5f283030a6b826050a4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e065a6e8dda644288e8952ba36ea6fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35e547bf41fbcc843845c5aa8bcc86348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee985e48af29c106305c09689c0afd5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bab968d49b9bdec211f3bcd4819e9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db07f6dbdd3f980316240d02b050632351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c34582a18f418522a84e5977f142f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9db3395f316a94e2a8386930907fa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6104efa58f16bdd257c18d052e13dd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309585516807a608c5f7a443cbdadc21355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f7c81a6b3e03d40ef084c1972f83c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c7f2c9ab6ca18c96e32bf25fe8b26357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14781065dd882f355762e0756843b6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5b8bf1d4d1afbb813a0aa5f1c5730359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42c953a7adf3b4149908859855ed74360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655c0e917276f0071b0ad1c6cdaaa70361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659439484f59ce76aafb5c0bd2499a8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3ebcb2d7ee056c683f81c29b3334e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cacf4d27b4ac6d41b30e9d0b7f26d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d64143a5a4e95bbbf9e903a2548eb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d1ef31a31605c41d8f0ebacd93b3b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fca9a68b2ccfcc04ba62ec02ced6e6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf17dc4070b7f7b896ae4f4070a229368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2707b02ea453c72b041b749b7ce1b0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b427aa0354ff4636e9656ea70ec47c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966e3a44bf1d8159b5080d0fda02516371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924086f1a29c34e72283e74848a8989372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6dd983146a4110e325a8e6b7b43564373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975947fbe7ed730ec627507f0ccd054374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551b1e4aa3ebce2c9affac643df39dd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2313d88d3bf0362d9ef7768f0d9f69376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d40d287eedddfc7f424923ff9af5d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748edef2836b5e1340663aba1aab1eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc886b42f87b62d078f25a0e9e03ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2781e38e9954dd5e482ca0e2012a5e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e0912a13169f861a7f1839dca158f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b83a5c2172abcb341ad62e4aceef11382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbf3f03a624c6f2a96391b428fa1b5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25c1f6fd6c67f0afbac58a93201d41384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcc203651d2915d37bc7f49b973cd4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df616e5e2b0dc366653c0f3d3a886d9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab98e31361565ff91987e676dd00f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72466446ad7db2a43112ad4e9e1a41d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a095b183173dc801a195647f6b36baa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c26687f13bcb85e442f50ba1815fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9fc6f4902559ff5a10e4ca14d3f68391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3e9e8a6151cace9ae991edf7de484392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29852ae925f30f7df2b144d768dcd6d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd575440d23c2d29dc1da9dd7324295394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486c98436dc436b62c4e38642628b0b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd24edb068b2fff0d2de00f220cbfed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13953d0d486b49b1dc170fbdf45dba5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee66aa077a3161d273f71fdd724c414398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927dc676b38bce0c41ed87755ba028d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c551ee96b1f249c5ccd5eaf77816b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8338d945fa5a1be9250b9ed673173ae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10204ca140c9f83880ee5f95c7d580402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee192a53087d53cae3cc01f6673b07403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736449753c89678eb8c595f4e5145ef7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b411fbe6fd82120ee1ce8ce0ee720405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6854b9bcfc8f1e345b0f8856cde416a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1169cd448f4d730082a04d6b08ee53407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43f3a71f4c56a6774760d10865c913408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34462a607f9d410dc323a9a955d485b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cda0b9fa1c79a636ebea1922a35a5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff8083ed51c5be0960c41dcdcf0078411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e681036aa11594240c516c5d28aff4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e73561c27eb1cf9a2a4c51b95ca7b1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe218280f2ee5d2c17a990e51171d8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca25fb417bed49e8a73fc5bd32bb41d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54ccee289e541aef4a4e8ed3818c74416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f909f7470b238a99eedd0c5ea7dba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f1478240aaa78751b783cdf691933418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dd7edc458c8e1063e097f56182b63419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab8a44f13642faa2444e5b13272f7e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77984303b42fe336318dbd51965b7c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5539962f842ddb6f6e4d123ad5c570422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144fb4a7bb40844cfd1a53b705ff2e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30f4a17f8bdfa6dd3e1aa1ed96e76e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69a0dd4223aaa1e4a9cbf5ba8a879b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c9aea0cd0775a1ec8bc08b1beea48426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7fb5e536db04ac6b3896ada0602a9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c28469dee88cb47bba43fbca7b5599428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215c74e223e38eeba1a8147ef523d2e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ee1ad0bce098e239e93a3c8029166430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bd5a2a01d15b1d8e70881f1d6d0d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbf693c6bef7105325f1e4b632c5e2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a703e411dd418110b965e7b8b899a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec6be493062f61608eb389b5059e70434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641df31c6ae33610eafe92755f11c879435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554fb6606384fe2a031f91a56321728436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d39aaffcb956bcb9dba8c87837fcb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377d6d61812985614eb414c38a11727438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b758cb78ab39d32b391823767bfe49439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89105b30d16d58622bda88fb7b1bd4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be58d027663f4fa2c39193db041b50441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b3d6de9a039d07173c55da2928324442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cc6b14632f04accee7ad4307ff06d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b8d1d21ca35c4c6eb22b6c43eb0a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbb7cc4e9a5f54f0a9177a8fc10e8b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a5023dc5b0ac9d3e47f7a72fd86bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e48783cec454b89b149605b1ea975447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2554a438dc075c2835de9537eee8bb6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae251ffaf94739a6109ba6a37500e189449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386f05d6d21c4560d646dc3be382ade450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089164f03e15773da82d8373b76d2e4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ecd0848a60f417f97999452d496e6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee2884f91dbad6f6de0f67a293dcbe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d29a798eea5031cd42f398042dbc4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407923180fb79e6267150b75aeb41f1e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055f932547f10411a7c114c5ad4a221456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed349904147190bc45ccefd1047f2ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4f8d70ae38bda69265f6cd69a4df3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c156e2a082b68c648cc08970a45992c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5bfe50e13b4c7ad6fcf6173521e6f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35691e33274c19bd1740c3896d77bcd1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a101e40406c75f100a467f6d6bf8815462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2157189978498ec81a6ab7ecf58b900463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddc512f72ce14bd5df6bafdd4031c5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a4d9a4667a2dc32916a4cc6b888f9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8d3eecb02649151e666c2617a8218466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8103cd1846ad4cf8581b298a000e726467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad883216d1e33d33e7d06c2e7fb9c39f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30120e5bcfb572d2980663d6f8e31a5e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722c49dad38c1224fc6b7e7bf1aff6d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa91f113e6d36b5046db35e5f088ee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f7346c371795d2a1d75d8ac673803472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2caa5ae631655d9391390ef1a22fa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35437b7d16690f7f116c7b3e41f5f7af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb8e641c3d18c41e746e952f86a1b9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20379f479f2a615859309562ce8b127476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d90ae98b45effbd2a4d17baef81864477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6d5f30218516aed8c4e405b9699d5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ee37417977e4f0dfcfebd3909c0bb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bcac9b85cdf3349136d08049a9a04480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70e44e03fe2cd0ad70f5cd608e18cd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a14dcada624c4b31d813121fb090b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f803461d423e4379b647861657baa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d311effb41ee0d77755a027d59a5f15484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2849089f0af9dd777bab0ebfec8a2d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fc97533db9609ec4ce75de444dc8b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f1b9a4763a6683cb265e58443ee1f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2e430a802b3daf4e17aec81d80a50488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c51b6862355e83d65479ad14bb5b89489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d764a860f870d320cd941b236dfc25490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13eb4d64a8ee13dfd197f2b4183822491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4120de3315df44005847ec0a78b1b35492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37ffd579c0127adb3481e5949e1d93493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3123aa3ee5560cbb68e96b17e8babe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e3c835ed3a162005216b9e6a82693495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b9602c754f21e8660cb8f95ff10cc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bb49eb5b06ef079767b441896bea4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a6f1c2ecd7d2bc53e2cd2883d7118498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe628a5e4f3403347f76a60ab6901226499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf031c0bb3a6fa809c93f54cc8ccb73500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4915f618cb5bfc8daab858b03ec601501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725c020a2a75169ef140ad451358ad3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc632002d8004d501b5b05b48163d30503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed837e644548c2e5a4e3b181904d9e57504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9437965ad6d0134e77a6c69a750c4e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587d40762bc0576c372d658f0e49b62506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d65a19ae49caae7ecf3015155ce065507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4bf49e573c634256b45de50fae6f0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce35834e6e5aee0b7db697b3ba01ad7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a3b40faa6765ce6519747ac5d03bd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab207a16854314b77e19d1bad32373511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b342a91e44dfbf4294d0950de93697512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da75df548dcea6939ba113a30680bb2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfad123e2fc4c45bfefe9550da40839514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fff954ded91287a8ce3732dc2c56f7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0400dbd15843593922a278b260cf1a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699a47574195ea70458bf63b88eae09517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc2c9daecf38cf3a6adbfe8c8ea65d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd3d9e93d1e7b168722f3b6409cd6a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071c79348e1a52a0b9315efe680a9e9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5833558d745f28080aa4241134a15a1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc43e03fa5701441a104f471736c877522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385de9748fa80b724fe931727186ea0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806de166a3cbd9faf4547287f4185274524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65b449c6cd01da88c7fb95f6e139a9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936a226808343df4dc7e086f0a58a78526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfc100d7d708a3669d4aafbdb286ae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8fdb3559f2af54476d199f7d0f74e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757536686c84c8d53b3207359fd9092529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2763b93f56670afe76d4326073e68f5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a55a98fa1af3a4f5d9fd6891d2ec2b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ae79be6f27e96247a9356c7e7a08b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf1be30949b9aa46bb11cf6266bba4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235c163d9c72df45354ffeb3485b348534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650b69e83ea86d178859a83d8fc5eb4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec503be9f1c9b8d8d30e99eef25b1d7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b2dfdaeef6c08cdda8bad8c254841537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865d97adfa8b739c5f8eb3200e3a5b8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214abca983dd7437b18a0343cf64f62539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632a37ac101453484e065ad6b8911e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e1821c0acdea58ccc51f0312f3950541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fa3cd662f90e3caf8706cbbcaf8b9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a387fac241f79a3d115798f51a74c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f4906a0f08435e35a91e845b4ab3c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1e155a79518d1eb88d2a11ac789cf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a412cf9b509b5ed64b9206e72c1e46546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa69e1b8680dcd8bad1dc3a15f27818547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea0153a6290fac3a5fb99e684d5842548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff385916c865e9e0221b94f3f7b3a1bc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7cdf1d6fcb92494f2c04808770e58550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332680639aecd4cc902ce60c4804f9c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9df01c057be72ab4014ef2035f438d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d3e5b3cfa890a962a5733439958f9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e337146bd645e4fe9a979aad8c4b426554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94cbad40a47e80eded66eb415ce238555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517a6469d60124434da51b03557c4a2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584abf28884fbc5d1382b88d87fb1f5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6e54ab067f26bcc076e62bf54309d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2291ef8a7030d14707d08ef378eba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad1e465f1cb6e984fea78097e77294560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5eccec1b1950e4274498d5493cd95c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7f4dfad231176fc73552075991792562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04212b33d07f0ff9528a51192f9266a6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5facd405dd0b1a1d5adc6593c8a40564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eea35f45a6e6c785e2c07e634fb460565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60142344e5cd40f930b2eeb892fc0891566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d081ebf36f588e092f6fcb016c64f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9836769e2743307e192cf6854d89c5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21938c38f2de4d14a8dd927d6a5ada12569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c430b00cb29584f55f4588cfc67307570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80950500151ece24c7d57d995dd7421571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078de215d8049b417ad552a9f657d2c4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918895bc40afdfef8b17588856a4d70573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6818a4629db79c10fa88b8815a81e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c410379d635eab5f4aa8db380b3096e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc1e5e2ce76d051ef43311dd1547ce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd538bcc06a2079b9a059372cd0ecef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fe3ce9c078d594c0bac898fef5bb2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296ba362806d6d5bf6ff4c38b4d1e08579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df110c680d6bc035616a4a7c334fa705580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8e936193382b7adbf0fbee8f1c472581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82e27aefcb6037a3fb6b8762b7df67582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f369527addaff46474de005c276cc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585434bcfae9a38f5864f5ae4e6a341584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79995f07a701ed6ac51d411a09b0d39585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70229d4e28534bed6739f9f948082ca9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5727921ec1b70940b6cbf2fc995050e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc266b5edba5ba84f1eeca31d03558d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9833d96e1590119875d25e1b326d0c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6a31619d6c0eacc43214167e2c65c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9682bba337d8a4396648ac3f00218591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58519cbb242bc8384aedc367333fff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f175ed6322cf44ac86f184d2f0406fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b812c9ed81ddb020bd187da6fc7e85f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a3e6ff68db480d9437e22d78aa077595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f130afe468d0c52ccd8de2c50df9e4a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc973d1cdcbeeb8d3224547a6b08f6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2e369e3d8a430845d53b0620f9d21598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cbe57540f51889c32708cc503f131599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a5c1e1351eb2a2760d2ef9642e2da600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b49cee28d57095671349f115df1e3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d31426b50cf9c8f0b0ea1fcad72cf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4dd7bd507e10a728879ece646d1f0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3774a38fa83f9e6172aa09c1ab571e1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a31deb7697157357dfd5a0663c63f0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351b2bd44eec6e43a782da1da64e964606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3879bd01da9e98381a317201d12bf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617d24cc91521785ad2c175a4ae22e7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3eb7dbef257b0d046c8be171c97737609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d382b4dafdd858ff40cdb6f73b670610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550f7d2e2f25c9079a767fd91c82153611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4001b10ca8694bbe322d83b11c17f0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6b64148f01cd879db132a3b4db522613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6073531ae9c718c613d312a5f1f573f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553e3088f7097860e146ba0e4d38a0f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66ad39d3618919a55f1877d22838f0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e26091f89834279d00b5f93ff1a89617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9f9609d7bd4d7287ea1cdd8de0c65618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e66392cede4c02020c967a2fde5d2d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d7eef608f27336097db402c72511a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69ecb680704afa337264375a15d31f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524b90840dd36f5da7b095e14ee3d17622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371eb90d8e3dc991b1ff1d13aa1c94e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52699a3402942bc275fa7558943e757624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcd77dad115b1303c89917109c9fbf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47401814aabd794b79a21e3252fbd8c6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2b0d6f4dea760995d787d352fbd6f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b91c5d7946703e030b90eb36f6002d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3d96f06843dd81e05a9b5aa786a64629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e52c07bc6730e7673d941b922e5a3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c386b00816f010a8a3915a5643e643631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1ef6889c12c33efe7faa2c720394b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c5d09a9b956d665566ca1b0282ea1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fe2056accbe44bda8ddd82333e9ef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd645d98fa0f24e9809bd999dc800545635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe71e12658a4d3140fa5809b1b7979636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f2f924a5e0e2cd17725403542d741637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb0b31c49d4708711cbbf9c5690c01638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d3f3d0fa2c51fcbfd1c9f216eedae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b970a8000ebc8f9240013d334899ca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004607a0f16c44c5ffe2c1b4a7aa382641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89098ecb6df1e590511d960e73db20642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da323647811c3ad3f47ca4c80b61e0e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0d55b893cab0b59baaad3ac1ab57d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ad48c40f7bb487eb8d9f168d4887f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151c9dade330b2548c7bb51d6bab0c1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d20ac90b84486211eabee88b09643647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29538f713406933a2f4ec2181081a9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c0368ef5564ad22346e52c7668465649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655c36e22aec3957cf63678c49fd255650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9efd980aa948407f153682c98987a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a0a51b07b397e2263bdf3e495ed1a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529a274efcdae1d852ec766f2c6bd40653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7a78b515dead75ffe67a5f6864a39654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa082200ae3a823c79c94c486b5b700655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a9cbdc6f7fa0bd21d2af1651d9de3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c163f4d6a3a2bc88f022620ad9bddee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0a37f00be6f4d25b6d7d964083ce0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3687e039f1aceb503111f48143f2c5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55254ba2a1e539e7c58b5e3d6d1e98b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8acfe5b5dd8df1f59a6b139efbae8a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144acaae4abc62cd1cb81064b6b0452662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26527e37fa48cacc09e808acdeafd7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5a58b394ae7c8fdad947e0020de34664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3f2098127a4de52684b8c47dd04bf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282584bcfb0ea0e904bbe35b40eff033666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aaade0c7e35b751ef8b996a1585210667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70065cc2b75c1c07c9b12e460487bbd6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c211a752e10bf209c22c54cc9641153669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169779cda10cd3fcdb98fd839c8d5b6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2a724e4c7934852a624767b80c93b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d078782146d7d38bdafd7d76f01573672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb509ed33b27d2b51826378c84e644673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d4d7533a8a47b2f2e2de5cb942b80674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124839e1544b92bab8f01a7588f9cffc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca60dc9366e699efa6dfaf2dd242f2b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627ccd45479ef86da02ff0a2b309d56677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ec4ed8c919dd19ff27ab625303e0c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff6593fcc0e9c0a11b2362981d7c0a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e19bf2499cd737f934df611e14c9b1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66e07c763496190e51b35ed0ac31c9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cf4653adc1238ab51390cb185497a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d307cdccde376f257c015e2935c8024683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1e0aedc22c80b2368ce182613212a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9a09a1f155a942f13bcb45619dd74685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc07e3268738f54bf01e1baae010908686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece34c69aa3d1159937d646dbd0b7df687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9f35d412396008247efe5eab14fc8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d71f30128494db9ce4b47ee944d8a2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e60c3347de2ba28a8ea767786ad63690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f035b0dcd7387420d7da0e83d9f108691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb049c50d008ce87db628fc673d7f5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6401473d23f4bb8a3c45547931e7a3f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71daecb4e9c9e01de1bab19ca3edb7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1897aa26e80fe84c3c168e5769841695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49661ca0a35c191c17801460b11ede9b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6b4e5b138a0f760864bdce7f4af3f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873261b30d99d9031c783e021ea67fa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98327ed40fed8cdafb50b150e12532699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492963e03008e44e7fa4d1d794b0bb6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ed379d2faa659770584782e723b92701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f425adc693387a890b5e7664102fc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93fb5d5d2fd74038402d0f49dfb319703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f88ffcd26b92c0a615b045a1c3f0d2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54529d29b438a8729afe207eeecd4d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafdcd2a0e7c00ee1b11b76c1592cfc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77953d3cc62260ec43f7e4e82ebf4d80707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0387b18d80277a98d51b9a6c44003708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f844c891c6c6eac91a6ae3a2eca64fb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028e31e1717d6f53752c2dcfc7ff5b2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd9f3f5a65a97ec81a44c5f7a5efdb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7500782bba8d93ee37c3d4176a4327712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac531384a82dd9224556462c7a4fe7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddeddb3a4178ce6c0e282c6f0734bfb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e36d0cdc5c42e1784c4c1b5f9b3d8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b70add2a80bbbd640bc7b43a2b9e4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c174cb1464aee9705bd94ac9ca834717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88594846bb517ff5e9b940cf7d7e1095718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fe1403854a0a311aa6ac84d38a10e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136ea54e9d1d71749ec409e4b87f929720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5517cf51d3c87696df34c00b4d687f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96871d8e0b03f4d337496fe218be2e61722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934f3aec2b8345dd42c4e9df9dc75ea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86085d697db39e5b69f96f96aa47bccb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cfaf59df6fd3134d192ac230e1566725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f00d2932eac75f271e73c2a0ca4d6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e306bab694748edcbb799346df328727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cbbf436e466aef94587c0367289e3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb6550b70af51d40cef1df43fe5c28729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1474bd447bdedf543f1b8a11c097b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c48e2e92e9d095a50100719a134402731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3772e5e2fe03d74edd939484b6db763732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46436cbea07f97324712e19757b7eb04733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5c356d624242c484c96f04ce20afd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a489811fc90fe4e4a84d668af8fad0e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298b15c189aa0820ba2d081823b59b4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089cceeb130b00d688289da584277c3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a99b39a59e744b679b2e2de684ce3e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09fd7e12a520ad97364efa5cb18a94739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd0f33a74d14ef0742d4cebe7fe2c4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789a4e5c84cd7e3530eb6cc21253a05741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321419575d2bb3e936735f5a8e6e223742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b4be07951688f9c23fffa6040b9f3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2f92bf3b13aafd61b24604dc7924a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7672085bc2f7ec6b766a2070d27f1d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784d15b4a50b8a3abcc3e8bec8872df746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee711545e812006b9fb4723191921a69747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7be5307ccc00d0f52b11d52cf91ca0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3df40166aeb74ce84c2c670fe6fcc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea4ed6b4577ceb6be44fed5266bf9e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf568c733ade1a7ea6470811925878751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a33d1c1c61d37d9aa62a9bfdd7c0a1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57338d61ea7f0254a02c3f86ab0a36a2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f695480daa846ac541e62a022b99051754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb952d3d1cae84208e5071da20fcd2a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd787ae7826e79aad54f9fc10826ec4e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d25a8bb32afef1497e26355590f4f8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331aff5e629f0f08e6edff9dfd411575758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fb3cb3c3401e76093afd8c5a599a8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1099429150288de275b0ef5b995d0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c07046bda68aff2af6ca3bb28a297761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2e2a75768051cecb5c1014fecd2d9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada95dc8ca12b7820d247f1998e135b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c032ef8cf2959a1ef6173113c70e53764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e81f64d9831fae2582637a7ebf139765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87478c9b9f7a2c134c534abd2fbed7cd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247be706fff48e5a45897c1ac631e3d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2774fd12ee8bd77a554e79fbc559d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c231e924c819bd63701b17089c4dd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7927aec3d6746d727b5b8f8c2fb239770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2ca1d5b2a98b75634a46650394520771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558eeb66c22c72997a6227342098f80e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec68a45c06d3a6c0cf311e5876b05c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f6f9125f18cd500bb2dff229bd478774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c51b02f72fdab853e7de28e5bbcc5c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30976e88fe58107f01d2da4479782ce0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb292649b25b5c065145a10435cf9f6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede14d2c85ea056aa8618a3b9d520f84778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40c17015a2d81d65bc943a048604de779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6afcbd396680de2b52637d9e3c1df780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5754b574c700ef3a26d1c0ee1e74a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c46dd21c78b252eefc22394a051171782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe696506c58919c7e7f4bee6ce43bc9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286878ecec0944d3a947d9ba5b6003b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd354d527020eb0182e144eef3cb579785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57dcf571acdac581f0c4509b4ac943786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fb531df45a3b2bfaf2f283b648665787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4f6508f29e3d27c90f085a346d456788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f036ba470f716dfdee385f27408dd31789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2227d9e40c5d763fc7f738824c964790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97ed26b1460ebab0a9ced4381e24b5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad340bb3bc0892f42f65dadf43fef67d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c0b89568e226ede56ab0b951fe6e7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fce5e476ef8d8a6b520e1369e76ec794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467130bb54ae098b4f4086e1ee7019fa795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36bb4a78b2b275bc83ca5da3cb29aa796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cfddec0275726552171099f3b6582797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27811e10a49580a6139f027b42d0bdbf798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88336de3a07dc1f22856f69e59667edd799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef652bb6a03ccffbf07e987113de1cf800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395adc5a3c5e2a5113db6feec829c2f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febba03286879b0c5050f3fc6919f0e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67db11b3ef5d58c0b96488f41402e3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdacba275805b2ac52f9b8095ccfd7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960bb4738ab7d084f5beb2327c5f565805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc222b062094cac2d764a2f3d21f2e0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771bca0afb1fe8e68271c7ab0e8fa74807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37bb20cb3b79e8a2da950a8b039187808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad512e3b788083d9ee09e01b2c8373809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20cd64ab9f954472d3b2ec765ff36f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454402e0fb4a9a2f3ced45785f1ca30b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf8c2c67a9ee6ac008a61dbecea94c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259e568cd29f976e5fab7fd14bdbdb8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd77cd66793a8c8993a381528d84df814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56269e8747e5e0031c0dcfb1fc13d21815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9c158bc6560f33e144b870c24ca53816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402caf526f6ac5b65ddb5a1f195c0331817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c230edb1a55800e17fffc06df0e53818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76e49c513e602372ef4682b398d2f9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481de8d996ffff0dc4995c4536ea0fd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a7f235587caee4cbeee05f4842a11821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615746fe7c1309a700ff70cbeec27789822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6bb9c89526ff1e2d7e34a86106e6b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443fca40fe625a7c823e73fd585256b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f39e38af94204fb1ddf8794b08d6a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b298e9a807c6888138f56a575e853eb826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d3a16643fd81e5e4a3b4ef411bed4827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64688b48366ea70181908e5b442c470828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6c9246276a658db4a370ef422de80829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9764f1905c00609a7ae02be6fc9aca830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893ebd338700a797b087bd249a37b0f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0191aae9352452c739a72ccecf9e1c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cc73d79254703880790d7909e690b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a984fab2f6c711a6776b65ddb616d07834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ae00ec3e4efe66c03a92e9b2d537f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af1349aa41ec10c58152123490977d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdb640b1a3772f1c6701a980131f05837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ff90ce4f9e7d986d903747b1c49d4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95673becd4c00783d3fc1d9b631dede839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34185682c332f113cdd3dba071db62ba840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce52cf036a286e84bda8e5f377feb0841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bd872e1f6cf137bc70a60a9f2bb4a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64e799979bc48c9ac9df9d5c6711a2843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd173f82c2c5c3dd8b75212f9c30bc844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce23ab3fa65f2ff031338f83330f71845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d7d61423650057b2e86f641610efa846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db3812486e416c2673b459e691c2f8847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851d9dc85c71d6bdabf9c300e182dc0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174deb18c9b7736900145721192626e0849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef72c51e9b21f5777a63fc590d324c5850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e7d872b5a92c27127da28b77805be851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2b2f39b71026885834c2e90da5210852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dc6747d9c97bd4257123642bfd057853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f807a2ca326382ac462de4cef089047854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403f5cef78d70d88167686d4c89ee22855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0d665992cd1595c989acbe6edb547856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ffb7903343cd13e07fb9104c24b63857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf33e96e3b684259638c99fd4b67333858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f84088bac7d6213af142884efa87b5859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1f56b7001d632a2d7a57c3ec80396860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ba24c8f68071c1863987b998d8d06861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362755fbabd6f0926f4f7e5118b9125862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61612e1df80b043ef1b7612c593c8d2e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac0040d5305e1966187844f2c7f250864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd17218ef8f069d8ed4d46d9fb01600865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63842cd14842548938ecb8702a657705866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680db80fd4d8467b83360dccc38352c1867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919e48d89792f8fb1061521a05181e5868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa4176ba7f2b0cec58137cbe80a328869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a709e87277eab35d1c9f4aaddc27556870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92a66e7fd9f44123f1bfd648127785871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9428989483bbba5c141724dd2c8f841872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07147cd5848d9ce77758d02199c19967873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca92d3fabb9564411ac3e145cf7d0e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b60e859d578eb11e8b901ec1b824e2875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d7fe28ecbdd3d7871c570795bc096876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3589216cc6032c30d9822cd975434877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087aa1417ab3816fec36d3184fa970b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d76822bd8da309fbe364d6c832c82879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc8e6108df6c02d2d242a7ede28fae880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc6639fafa7813d319962834c7717b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a743efc2ecd5f9d4cdc242adad935b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549b2346b5bed8320c499b9ae8d4548883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163efe5c4635a9f10bc46eb85bbf3e9884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c92014828f225f02fb83691b6cdf6f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65e589d8af3f4b6ff636bc26390db2886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548591e22c613b10a34a62f9ff853a4a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15de4f4ad6bac66416e2db23aed5041888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad8dd2dac67fb544a9ae97de706a1c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718477499a53ade2f403a31eb24e2d4890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c28b4809a17885896779960ffca12891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f732e62c0aced309a8572e8f0e1a316892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd2672e476004089c638d82d58449c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5233f963f7cced84fdc15d7c98c66a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa89e750a287d75ab8bc82bbc47208895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf77e22c2662e282aa9bee9cdfbb181896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210793ede1e2cf0ca650a1948aaa8932897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc5ef80d509dbdfaec09c8c0a716f4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb563e19ee0af18752467db9157d7016899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fba101bdb9a5dec43f1b399c3f420c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827ec46c3d82079546f58197cc949c4901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe31326018f4242541879295fc7db7902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f44f700198dbd76fc72f2a31c3392903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b6104c4069613d07f9dd9d091bc57904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c77731efb4fed3b6ce3f3cf23704a5905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcae79aa0bce3df3ffd7e31bb5838b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a782c713502da5f90f434f17bf91ff9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4be251345128b5374c5713e5b3f58908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedc7baa3c3edecb8b0992d55323603909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a26f22217229db0ef48255fd469e99910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4e8c915a64c5121f41ec79a687a72911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa089d0b4b1bb6e1e7b51f0dec351720912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6303e5ae4134e08fd4483d4414c871f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ac4b7eefebc8a4648e7398ef0d8fa914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3694621a9c749a3ba2cd1605251fc5915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074ee0262e64029c1462f9ca4bf406f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2e9c2c8ff43c0016c5bd72adf9534917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024016c0b231466abcd8c5c52c20f69e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4da043c4cf963a77d6c806a762f6d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833760e469ec98fa2e1427b313326744920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b46a498d6c132d46cd565ae189fffc921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9ae41ff922282be13c3279159888c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890139756b32cc65e7e2b30ca95ddb93923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b76d1f61acc8e673e7922433c9fc2924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee3b1e919486b38aecbe96b675df45925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fd77a9db2b99da14baf6cb54c68ba926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca968d7608a20c7737a3adc20a410a2927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a689e0811b6d9de410c2dcd645f3078928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf36f38b7c4376df828eb15b8b50da929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c693814943367c6fe8597d170774db930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338bde529b202cdabe57e1b3e6c5fd3931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d2ce397a5975b274a2a99dd92ea03932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9728ab95d20c3a7fa81b0ad8f4cce933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da525880f45293f6efb37ab99008fb934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a7f3f55df93c0bb181bd930e9db92935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3dda3c5e819f30744acf06feeec37936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea2beb76f2a1fbe5a6720934ef896a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9b024732a681640f31bb665d9396d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4b1ec42580d01952279accada9378939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9649597ba8824f88b8bbc78c86e1925940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1dd71cb16d4844694f6f0904d609f2941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4f5d3339b9180b96838c222c69dc5942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9499136ed35c531907cddb80c1eda48943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d1e5164d9964536e056340d6d2f92944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817411f6ce9d0a85bc590512ca58946945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06800b836f2b73fc8b62940d974357de946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274fe076dbe5122d303dc4ff7f45f04947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da7e86729613fc42472587aef9f024948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc61b1bd48cbdf850d129feafc42fd949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881bb83b257fcb66c8344703479a3e6950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7885959d06dd0d1ae170af02d6d4a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349ce31459913ec55b115aed5abce64952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c02936407f5bb114d11d43e78abe19953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45a69e0c32dedb58b67ce8be8dee5b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc06742c4f21820416d2246f11eb939955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492e4c2a60769c46292c71bdf9653fd956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d8f73a81202cd02c82faedcf6e251957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9051a99cc7fa9901a4460efb9be75958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4c900e88388e5bcaa92f99b0b8c65959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9138a10e58bb26cd505e90bb1ba1724960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f5e419076014dbe4a577de904bd76961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3700429980dabfe17d003e4f239c0962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f9f46d5b93c151b4c5a3e18c37f5c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d040489961dcb5a74ddfc1f9a7b7a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568182be6e8a345640d25ba421c44e57965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646652e4dbdd945579cec8b782e2db9c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfaa68ef26ea9dbc7e9b6d7a7ba3cf3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69597a4f64a03f486d0ab50e658e5fc5968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e60784817c5e6933209d3ac515f17969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd015cae6a1784743a3f324755ea7049970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53a90e7cc75d0bf2f422158db2562f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c5dbac3d421ce80deb94ac3fa48e8972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6691bc11af998d6770bd976be19cbec973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15464d6d7207cca55e10417479d015974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744a5cebb274c76aa1599766ce12254975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102b51ef78343bd3aca354acca5f3be976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea04e67f82d6b1f1bb852bb7d88b12c977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>