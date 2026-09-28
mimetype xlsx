--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db89959ff0d3a3f513c49ebb9255f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c308078d063ade4f750ee268423d71f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134dd6319e248b896b5214277bdb17f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6828c49e9683878a509e12caa835d654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b72dee68141906ae3b3982b8b1b2b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94335c20fe460957c2706250d261bdd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f625dfebae32da2b5dcdc879cb98e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf8d2df47ccc0b4a21b3ea6d232d3e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956539632f6f35ad5a7928a614eef5959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52708f872cf480c4fd440896b2f10610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdc292361fbbf109976eda57abc4b311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92a8688d25095bb8dc4917ccf4a92512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bfe3507ab073ee0517018fbe493a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99546c76f6e22ce8ae839f6e88875a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16c72111a10c1f2e98e7d81ebbf4d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0468fdb1fa9b8301401643673b491e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df28b749fd1f49d4598035f5d47b6017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dada6c4233d9318de4b988d7227f0918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759e4946b0b605339726bd0a205a3bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116e1d4bc2cd9cc54e407f540f7f41720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08467065f1de9fe17f296011ac1392d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e67cfacfd7341d481f44a1179b4b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ef4d53c2a2bf236d8ee9ae7439ee323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770ea4981aed62adb6e8365a61e8cb224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdb4e9714d16fd05bd898a6a6dc36a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d998b1ae80b10b63dea5127ae30ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d95b23dbc4ceaa7439f25fcc0cbc927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff070e97ff86a149e1955d7885764f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8f5fe8764fd19071942ff97ca06df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2159c62e9a98d65f87151b3f0874230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3c8f6a820157d5f0f13cc03584f6d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c860c870f80d4f862aae0d1de2cb732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4400e8f0134c2769c531a91dad5e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359a25bbe9d9f51c6132fe95a3b0aae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f565764d07e262449a8eefca69f2fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c6bb5bbe94580fd0e696623857d7036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba2c379a5b0633fe401ebafaaaa35737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4db92fde0035065165898aac61b4138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d74f1d165053e5aac49b83d18749f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e706e88e27fa19df59d0d62a697a64340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e512f1dd5868c6e1e6a4a740de6f02641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979806039e35b634d95fe6b99146bc242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4e3f75686f39ff8e642e502ba259b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a26085e364ebb5656d6b24052cd2b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e0cbf5e8260e9391881f131cfaf9745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1859ccfb6a587071d3a93c18501c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f14f213c0c94ea887662e9a4de886247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710019fc5d4ea2b3637dda8a615499948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489b852e9f9718f602a523710b851ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f38595f94a1c2409c51265e8ee5ffa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75657e4702e00107bc9eac82c6c93251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b287713a73acbe86bc195d9db1e5f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8f79b4fc7fd43d20d9f507a8c97f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600934937cd3b523a8e9d3f44c0300754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7566d7a967bfc2de6e63aca0be3f66555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c1e6aa1808e0af400d68f4edd5c6256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae53c6539941a4c5ea299325ef0f11157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa876db97d4c0759447ff13414ca13f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c55ab2c7c38b4135ec00dac95f8e5159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40656fda36cccf1ab1e046d77b8dddfb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781ff0c22165cafee23e3cbc60c180261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05beec418043999acfa8ed8160f3614762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e976e76e56597c59e2e7cabd01001e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa63b3e148bdf76356442fe68e00bb864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d1e5c0fb7b64c2dccf5635ceefc7265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82db01fe2592ac46baf85bd1ca140b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315179fed17dd165faebd40aa2d9433e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86750c0904a137cc89276aa0e77ca9bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b11d9fe889f0d67ed13904357e6d9d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3075a38c70158631357ef85c08b29c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf24cc0fbdc07b8305f224d601241971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044049d1006c6ec16062d5677c2136d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a32c7acb84564f29a94f2ac45272f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ff3eb37f410b7e455b0e79122972674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0be95ae6f83d313d767a308a9ea25375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f331722e1a2650e4f1d3ab6374ccd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9048b528fd418b7da237fbd4d95426077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16356c18a6dd54e53d6ad4d8127112878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fb3c809f7d1aa20a7bbd13ee2742879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875d1c265387a3bf2b2d5448609c40680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a0f37a7f798969707861d26c6815d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dead8ad8bd835eada78b381d2b74982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248c143d6cd6192b096a28652f614bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9f2636b9c6798493fd7e4ee34262a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdea6628c480371dd6522ba82ad4cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa67a1b348a924b0ec0e324cd12a09386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e7affaf52216fe0649a3815212e1c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab35d56f15091c48cad9402d1a23e0788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa06a4af9ad628b731aed6c0246389d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446125fa39e50c132fc4613b96f3c1490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d1328598a9050e70f8839c1f5502491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68eaf176d7edc4f894b0ab40d8ef02392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e4aec19a1b74f01a1c95cdb2f0a8d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf266196a622f7b5cd52df739f534594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65281ae9b041faefd9d4d66cd60b898095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac40852bafb89db12d8d2399e168e3796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24a0e8cfcb999c4babcee179cd948097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56885c3493466a968823f7bbace66e0f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e1bf12e58c6ce759734fab38d1a7e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8522efc82b03394ba75b173accb89100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc034f7ff6c707b6f862d8cdb6af25101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565f0cfb80d3d6449e22acf68b41918102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d29c8dd1bfef342cd31304c6b9966d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430a931e93e75ff663f3b7413d50182104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98dc85eb0c4365de1e208dd8b7e42f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3aeee15d765c4ae4056e3b69d91270106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c904fa43684e3cc2546463b0879168e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c2835ea5e5b1c9fc6781672588d3a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2faf13a1596e58df80e7d27b8c3b30109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a132a033a8a796726b6abd419dee471110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2dfec04c6baa441197a4d7db7f68b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67985943cb2405a24d9c05c601c57f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681569d4916fc87f411cdb9a732854fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29396b92cf42d0b61bc0d2c440fe37114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1d8bd05fb224e04462d9cf5ead001115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc3fe99dc48c3ef9962f17c6eda46c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906dd94ad4dd7a5b2d7516def64cd460117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e861238f702008715e080083bbf7d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000fa15b6d74ac6dff3816ab05d747a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca03b4f33b4ec550337fff61f60462120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb31db6495e330cbd649b3808ec4ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ef39070af7bbbd459ef6c008f325b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294db148ede4a0f6beeb3cf62c91492123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867e3dbd666823e41bac9e130ecf49e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50a2c7779ac5ee220eef6eda59bb87125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae677bea8e4c0147ad60f7c2e2d815126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952cdea2641e284c9008e0bd3a95396127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e0d9c3a3f83feb4fe69217562dd07128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfcd7c941f8b0ba823b8297e4477b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd3bb11cc31be3b0316b234bee6850130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afa515ce4990285a47c93414207550131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8674fd34d43419316b1fc4d038e5176132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b53389a8a2fa759f947f8ba5bbf81b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6b37d7f27c5ec20dfb1ce849e88d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47a4f566e2cfa4c5eb247d05bafcee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad571e047c9390ff248b6da2d1f478d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cedac68a2b39cfde693d49f222893137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896bbd2e3ff4553298c4d4e91fc3c24138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d793d65bbc58f8cef6683593cf978139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0571b6f9440ca27265fa17e20012f1d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86538bee4ba2cd36c1fb54ce3b70c9c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a5a7389b1bf94d75d9ee4ae5b73d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74360ed4d1bcd3b18d5fb121fa9bffa2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c334c0fd96f9efeb6633fea06c264144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f833d96b4241bd6e4dde963f5f9cf0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fceb0e6def9b14a23206749e7390c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3fd990562c13166192e3fcc616f33147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f17151dbc686be788cbbe219f84d6c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573678319ba73d5606329b44b429445149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f74051961261024f05ebdcdcd29b5f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826c710ca17b2800576b6d176fbfa55151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff152f0959fc153e20b11797f73552c9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aec7eabb50c19fd1ce6ea98867dfa1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babb5bada84af0d5cf60cea5a48d72e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8cad3ce3aaefeb65b392a40ed8427155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8843f2d68637746aa52ead8c12daa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657042f249bac38b531ac3c33c60d05c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281847404aabc8694ed0c063a343b46158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b26700948b0311e7c8aa9c127bb03a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce53797f0391ded8079df51895efb4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7494a28b6d8679682a5c2fbb60fef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228deaf31427d89a734468c11b48a954162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720576e3d76a7042ab5162241ccc5fa0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646eb5a3f016a9d1bb3cfa4cb6b81b0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33466c002f172044fa52aa4e806b866165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0121e5b43d532a9a03290275909b9a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553001d505139bc3308278eab42d900167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9c8db315fe88aad065f9730c6865e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cfac88a44c43cd045a44d237d36d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5498ff7eed7f39bb038a5f189d08791170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e9a69afd67e42ec888cb2261f3d8e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56848e4c7fe68d24f5e462388eb87478172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7db8495a361904b9aa53d0d1b4bf0c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d15953d39099f4412f16a8f6aeb92e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d871dda7470a789212142fa6fd10adc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29daed3a978cbf59ad530d7f04a722176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42bd2afdd8b5d0975b03cdeee4a67e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70640a2e9e1e4ea88a29581e68d35b47178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80172072312e5f08f5f9ed42f7d59a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71224396441b208f47ff62381b21d29180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba37bd2491f9cd0a6eaa0b63eefc46181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84b173fce15d80e99239d85fcf388a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03deb27ac9dfc03444b244812064ed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6b5eac619c64f161ad858830a5670184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f089f2b082e8c8964a54a2515fd73185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733e713a5f738c3c5b02ff2a82ba556186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3947432f48eeb19454877edfd9008187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1e9a36fc5b0eb4a07a5f619072d37188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b29810077650c73469146312d7f78189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838aeaa53dc77ad26c8fac7299a5828190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fe6486885c55401c5ae633628ddb2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4b5ee7c2f2634bdc69774fd10b427192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20c95338b74f0688af42a3ce53520f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee08b318dde6ed2870ebbcc276bbb8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f730a002d9a6bddd3cb6dface9be4f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618787cfd3e0ac673daa07417e1a42cd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6933abbc3e66d35263861d59eef43197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c59d7d154a2bac36dca2b476f1b9c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22ad2a8c3a5b11cfc82a85585b0d6f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24897e53c2e6252de3f6b2c81ca3a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a77efee5088d907d0416e51bd02bd3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7884ed7e489eeda9e10361fe6ab5519202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcc82c86fea7b2d8954e7b30153a84203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9ec183f5c1698943bb4abccb2bc3d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e77bc2b4e99e91a0181391986b539f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87598026a704735f018cf9385497479b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9de1af2eac7bebdccc0d3d0a0573a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603649781df650775304782f50f7c4d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6653f59850bcef49bc7cdde4eaaba1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3181eb5117fdfb75beded14443b03a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa1be99b53cee22f7c7c0a1c19731d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a09ce4a0f398150e3b6b53187f0361212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb18f322e54316831d60bdc279bf0f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a90f61cdbef79d379e7b619f7248db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7757925fe854801eb1fecb28fbd021215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8e8d8dc91bb43047d31ba373f0e06216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d65a4784c1abce3e0647c430f3263217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bddbecd8b62e2c45bb8e6ad6e1cdfa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafaa0376ba6981552e6549d47fad9e5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeacff304a86b7878c1c8f4d55cf4e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41738a93d1de03dba5c86cf85e9a184c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d64d02f32f13abce8de4ca349d217222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b241ec6e0d8718e265ac7947faea81f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c139724701e2655264318b7d00d579224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80cc6aca47439ff043f5d50d9c9eca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c8f1c1ed6f2453313002ea2949d22226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948243d1cedd81596b31b9d07b24f69a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3183238fb342d26dec05171b5844fa1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973b89299b442848130fbbbb9dd5970229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f369d153af49140cbbf43c3517bcccb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dda703dc6b6aecc861a08539a77b45231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e98d147fb1f025658dce2f31f3a26232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5395cc440f87c375a736c4f179513ab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320031dcfe70e1a4277d5c62ecec4d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af1bc678d11cae7c019f2523b17b11235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9649b3f9889370098c846f79b722c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066f775357a86c2811745a53f899f8a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef4fb0d2f1bfbcd80dda0457e91bee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37040402eb5a60f8b8988e817ca992a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bc017ea3c82f4a2ce347cf93a6c04240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c14cccfff05e5d3fc3c001e5b0deb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019a13923abf4e222ba4d836a414184242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887c47162a22995e8163071fd2d031e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cfab09cddaf47c0240cd547aa1d63244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00db462b658c2cd30fefa6d6f19954245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ff7f45cb2ac3301750c3f9b076a38246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10dd72d6ee1a77a80d123e1c79db86247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13143355cdd6e5ce3026ca13b2b4aac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ede68c650d7f4e82a4bcd00f8b0f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0920b32da37862876d9be4eedb3180250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e5cd57f65c2db8e1c6418b0625436251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d43e607458588e8d999fb449be548d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fbf724448086b1e385e88d1bdc588253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5662a63e2314bb676613c621a995f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8feae83fa34fcfd8bbc2de08f8c5b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd2f9998be25a7ed8e9a104d0dd183256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f205b87a1692cbcf891867e6d87043257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd30f44c1d496cba6fe36b51caaaee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da03c16e600aa6ae483c7c600b7c86259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b213971acbf0b1b2ce8304ef4b1a57260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff333e2f99fd33142c6c1ab1799152b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcbb4418a726a6b3edf65d72635a2b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594aa89db6979c4ec31ae8a38d2376cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e877e2a18fd6ae44f7b197c56bc4af7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89fcbcb4155da3b22d0b9082ed7dd7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840550693ac514323fac722308f665cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d88f754ec1fbae4821923397833485267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a6127a238628cc1a0ac7debe73ff6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d28c11a7862ba64c201424af7de8a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c59e6f7df7a81e2025b27d2b6d8c6f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a21af3bfaf571070a6b0115521b0b5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f123f699c39df9f0635cc38adaf86272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a796ea844325ce4e8126f5998c1cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6288befc4692d34067100ce3afc46c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5525a124e7de61253257ad9578549c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c08a9652ea614daeabaa89b57e8b7f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f8e249df3d4abafb695bbb05e5baa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ed8ede869ed05e69c7bb56e3682ba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83027e96024370c758dd1869851cee19279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7f6c5da045bb3d15044eb5316d226280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368bccb32005a40add633f53f14373b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a5d440cc21e135aead6cacf83b521282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a9ea85c072bdfde719814155f98f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd3852fe70408ee7693fabd324dc0d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d353fcc2269ca44fb1016a4d91544285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2813eac511c5abd5a4fdcbdb0e523286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc66f2217c5e7ccc7bf3d07733ac6b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1ae04d29b4d5a831435fe920f1060288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67adf352edca4a9b6801d6867c3eb452289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1850579c51c9786368ff8ca2a8a0992290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131e4e87167a438731712fe3fb3e02c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0c116320b5de2494f1b7cbd55bf12292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8a3e8c612b0444b6b7ce70555f0eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27b8ee977881024931a4bea273572a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66eba7ffbf75bbafef66fa9e7d97f3e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc5c6609d2ab8be298cfb4a6738e57296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb3569e041ffedcfb4f67922e7209a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdb25742e56af9d398742981927a74298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d03386cce0f295f16ff0d2d79a6e4d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f8c43ef8085cdc6b8f2ede1e63fa1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf49517593cd7a06030ddcaaaf9ba67301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f07491bfdccda76eb312978014821302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc6b56cf31de701388fca41b351008303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930c0406e6e8498272bba9c9dcf3504304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a333c250bc72123fbee9e4e70e3d161305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58a40913ee66e2ee83e51f901b03ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960d568a3055441f7fa2ea781ccd94f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3afcc447c4548dbb5ae45d6551a55308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183b83663783128ac864ebdc2ddc6e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091b6fab6aa5688324bb11f007116b0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91f89f9dd9ed73e15004642361cc3b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c69b1f72565ef3db515f37329eccc8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451374223b80f68803e20e9d380cd9d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6119c763356caaebbd5a0b61aefb0e5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8c9a866a18b39721a9e4ba76e636b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a9f628c927096714cd79c09f315c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd79095a49a5829c4251ae538cf6e81317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ad40ca927c5c4160adb6896239ac4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509418a899749aa3e8c14edcb840b9dd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778e880454a4531116f65e3c4bc71f2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc14e1b471421eea9046ad452944d3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1117901c457effa6577788cda9dd426322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4ca572b1be50e949156a3caf022a0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119891a13fbc57c9ac46df6d505b665a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364ea9fb0a371943d04bc6a5e89dab4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f40275e87f18d0d2078b7b32c74ec8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48630a3da1315245c7f6d3d20409b3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e70a0ddb6d8b0f7151ee51f52cf608328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71620878d4ca2b32519ff28c69118d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f82ae0009bc251c056a8c657967a4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a11a517ea79813b41d685add4181e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fb2d712be0187dc6a9b25fbf185d6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab2687185d583cea6cd6eda492b8e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2af9abf425f5d00c9e6b531ae8810334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b72c5d302529be7492fd364caee2e8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a31f70918741abb3d0d7e4a6a7977336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f627733b0e28c24aed1458e773b4f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863043a5552689e9b74205415b161ad2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97da0017e2ae13057333198b107e2b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b8b4942ca0e7779adc9d2e1910eb6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf93735ffeee2924579b3091c81777d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd59cbeb4117dcd5c553a14e012760c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1454c71c0f7108a925c5c3a998027343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbd74603f0ddbd13d91fe90c9778c9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d78648d68b4518d9623e6f081fe67f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c760ed666801bb2e1ae4597dee4af346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86096e3937d6d73a49070b4c4dcb3d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbae2981da67f185bef72dde52d5ef8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062c8ae5db81bcbebb7efa83e469fb6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3689c96a0ed99cfbbba6833ef7c127350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49f5e6bf5f58a042c53717c9dcbf26351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbca7b498fcbff9f3e59c3bef6578b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300795960897b6f6fbb7639ba5160d7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce7d282d0c919858b3cd8785c4467d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37368a69263a9f68b1c0d42b91d676355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3064fcd8f55095f7b7d7bc81c0dc386356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffe1b598e6f8ca005c070300073299357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d6a5c92be7455e04db417066172ae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd655de765e16a1b900c2b3b4e2c1d9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183bdbb836b923446859cf2187d41fa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57739d387aa156c12833042d1a4ac5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ce300cdd822490f4dad51df5237df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d397903f2277696f1b21db129dbd569363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cce37d28afb86327407af1b0ea5da9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f394a1e87e1e44581151dc7f07c537e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2a9735ce5ad6966c88b340630f353366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f703af16b9d0d97575d00fb1369390367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad70772f06505d7488e1d523e7131c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f783f02837ab2435b15eafaa54079369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c541bde708d9848e5086ee2e0cee8f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968b029ab128639ec2e2207a1950f6b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49245f7acfcd0eeb4ec93d1a4f25d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402442d9d7e2cd7dadcfc9b58afe69f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b6b4d4887160ec1f1bd36eed4b996374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d452fc93e06b5baaf2393b271d7fbb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59831317a642626052ca67a092a9fa19376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b114d340b2c2b5b1f1a09e4c66c28a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf59e677ad12e47d93da1cd3a04519e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86a43600051d013aae6c9ce087c225379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec334b2772e5c7bf7f2478eeaca566c7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222af65b9df0c085ea82c1134779e707381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57407456dcb5959467c8468f626d4ac4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710966988f09956be8e5fd6d891803b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032d7dea3524740a4adb82adb498d75384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee01a11cf658da2b0cf9d45d9970be385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622acf85a5559ed7c0e3d3cc49a14e7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d35cd2b9cb3ab5b66b344b7fc64cd5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378b27c65d2dbc50eabd5613cf59ab5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14e3a46dd0c9b1bd3a515503d359cb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325d766b88d12b0e372aac51348ff69390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eaac932835cb89dabe8e6361bf4491391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69674ff7968517c5ba2b51a092d64ab2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64b83b4790f34d1a75f559e0b88400393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fd42ca29b0790c461bbb028a59817394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2385901a8042f2456fb9f9214bfc1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79baa8d1748f921b8ef77ff4ebb4952396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8a3e9a8c97f2af989fc139d2d7d05397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bf4f8506e7fc0310240caab553e2b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db99e52f255ee3f49370bcf26be7e1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b6cb95b7812188d672e881672765c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3501b479d8f8d4eea7a23c9e20c9cd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d4ccca8cf51d21c6bb60d1f8605d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781e9fb28ec4457d2ab9ea3f71f9576403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89c8142a2433e625d394584ea13f5c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bd515b09296b08e745d32ac184d26405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ab864437595c5282b63ff04331363406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7615f3e047908e725a55cb41be7bf3c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcfc0595182281bcb447fc8d4b02bf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ffebabe9b7bc6da6eb9390eaaac88409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b5eeb4956999bf3027becff40470b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723e7d89079eb2d8eb9497c1110f3b8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c29bf1ada9a540c2a78d4507b23d9b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f495eced3dc464326c71c0acf02ed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763dabbfee937312f94065fdeec254fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b8e526539b83a8af6a0cd5fdc6355415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3af2d5b58980822d9b3b02a48d2f59416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066393162a6032a4ff0d4f54a14960f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad673dbc9989a2a9ea695fb9a8820fe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487835d4dcb171e704f1267191e66f54419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac286dfb2c5a506a9f019de0087d2015420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb905a1230e8db94d80cc77d6501a99421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a089f7c7dea3bddcc9f2af77a5571f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ace1b39f9cced21194e92beeb7710423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d0f802b98a4e5f81007fc02d9d0fd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2a879e98da4f58ed2c17e1aef5934425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eee71b86c3217d77ed95267ae4029d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fcb43caaf6e361e581b908e9b9867427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58d7aa16a5425b2b0f44b9bae9c5ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40d70d83a4114258ba35dfbb5949e6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a95ea90e2ce16af74dd00a9836cfe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cca781f85f401956c0cd48bb39228a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066d9998d4ce81a101282b2b756c3cb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082736460c977ca0066801b48d42509433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b69f08507a4cf3de4ed7a830a3c66f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3225f133493e4b491d1992ed583e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d142bd0a4a96a2b3af69631107eb7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854ffad8e9fa93e38f94419a9ca1c62437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c64f343ab8bb391fad3505db8b8ed3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b9c32ea9c614becb81305fce9f3ce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81200d962a981bdddd90c0f9e61ee4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92d9b63eb67072e3c1a32e08b4687f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec231a592e4570a265d992921d3f03442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8a243a11e79587f2c16c0cb8c989c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542ec0d038bf45d16569ceb4f557218444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefd5c212ad4a2c3b986b086a3e22f3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268d5bd884e30024d5f76bbb860f413446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8177c645e5beb35bc14fc093e7b350447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361ae4a28834861ece1f31e294f43da448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323c2f9b610569254e9791663411da0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03aefb3c4d83ff5c6f0e76a93dde9a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32440148acbe18f442d444edfb806c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24acb25a9b329fb3ea4c81dabe9c084452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086e9523291ab8b5061b5f7e26cc098453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4519220a46b08f826fe8c22bd431381454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d25e05f0e749734c93c4dff404822f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322eea4b546831d264894ea4a3fd647456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f3e9a2663e2c8e6b9727a74890bf7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183063fe70b6834035cf4ba5b38dffa3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bef8a6dac7b9289aa795a7e88f138459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfd99590c0f80d935dad3511e453c2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e24084ba884bf23a0ac97cf52e933461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcdfe498b71ebb3513c8e5bd58a7fa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238249c10310ec7b6065be09d377e56463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc976dfac242c40b6877f38eb9ec80a2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b424aeacae90b4dbe394b482e6703a0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d3e0ab628c1317f0baadfb7be6a1b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88436e3308c9f95e651ae048923366b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34059c88afc5ef251217362e6f29d763468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498f0fef9d5e4ac9c4066556574c9dc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5303d1665a5b99f31ab671e5361e4b0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870215b83340ee2c6d6f4f42287e903471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9dad9739c6c68f0d325377b8221197472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abc4b66fa8be629874afb3cd19c5f3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca066b56358fb1b67a7005dbbe8c04474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd305689c795dcf8bdfe3e85cbdeafc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda8ffe0b6d16a1a24257596cb91c18476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f47337816a6672ae159aae77ff976a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe338d239f3127eb4aa871e5276b925478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d028ae4b2ad9eef6286102c5411ad3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f72913cf5a1678acbe5b8c81cb201480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e01ab7529b36fcb00114bb0b12327481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88aac49b42b7a507ded5294b5f7cd99482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b005588da9423cc2872137431a98f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7e257a903f94cfde867005011fd74484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea383e227bfb488b45d7e407b6ad366485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5d863512d072abafa9ff4565b7dd6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625af5a1bf6e531bab13df822c2f8b1c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61204ed0fb723ec74941105ff02bef6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3db95298255600880f36c422f30c9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f02e8d4f841c4e7a51b0be78f979dd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd49d5641c4316ba70eddbeef433b0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2126a114eac03d3995db160c520690a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f071859718380bdafb0f58ffdd60c0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f0659f9982227f3b14a78bfa0b9a3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b109cb6aa28aeafd259bee01db6bc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c4c9415229c3bb36ad6f40b67044a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6392afc0ef2f9359d0f4e89b90a9dd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cad4e01c61d8fda30c5fa4c1f213c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6beb3c108c1020785367f4eb4db8b1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3f91029f089b9cce68862edea60e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a433111f93916dbbc85989c2f459674501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0adc27899a6bc51245a7a9aa578896502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a072d0b561aa31cbf15d8411cb53714503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f36939062c002102e13cc10a86c66504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a559b5ca0d84fc1de4d4da1fae46a9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1651d3aa68f4dde69f20dff2012b8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b77b3749a69fbbcfabf9877da2067a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951b66b634271017340a56223b4d55a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936101af9b171963bf91c83fa7908d7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac7b375a8d9503d97fd1ec998e3f4c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9167f1a8b23014c1bec65c4cb112129511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48465be9706aee9fcea9138cb5987d9c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9246878e0dee167b6ea904bebc5ed21513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1f2f3dd5cd8285ab0990b281c871c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505796d135df1bd5ea4fde9ee710c4a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109a1f9e0a40935277c8a7402829939516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034730c4cafdde39738898900348927b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3b3c72fb222dea715e2a1ccb8e173518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2ca2aae051b9d775436d0c1d4a5a0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01b71e25e6f48d12df2f91f2ec73b7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219bfb0b647ecd2bd0dfed3c7d424c4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffe7741d545a049741f22f452b9013522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f66db26b35aa88fa4858cf4f7fc762523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83373b61d9d0d281a4ed3f00f643fd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd1c6d328cf56c80892b683359201f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab995e38667ec5f3eedafe07ee02c45526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f285dc8d7e37f3bae8b1534b26ba9d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8e16064144f397f9fcad3e4cd9bf4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac758f39af77bfa286c046d6b87dc4d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452766d3d8604ee973810a02d611df48530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5ca477dccd79b137c168d65707290531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c650710aadfeb6de70523ed02a3b4f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32eee3a3fba6cb8fcd5f717a5444f8c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfc419a4a17bc99413665207c8e246534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359271bdcf93c4a6656597451c65c1c8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf32ab4afe305419bb72f394c8d5122536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0794f1b671baa6091f2269a273373537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43388fd6a748a2704433038c6187006538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1594c7ee25f25e7a6988bc9b3e351ca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15761484e894f557e5c591fa56068c4d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cac765880b6b27a8f3701aa7e75b8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a92754dbf62f857832e5305243ffe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da031f3faa73d98ff129844127989943543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221060a69a45579cbe9154656f6ad17b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1749f94317fc202c05f94bbc6e48dda545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898b2f2644f77e0b82930d19f431080546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796838e752768079e4f768fc5ee3c4ec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885d1a289eb0746a23aad42e93591d0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c7d7f15b8c68fdc8a415d64b16f9a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13760a169d216353e9a888a464e45ee9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2ce85d1c0b0d2df7f9f6c76bade64551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c81dfa7a7f5a23644d2064e0ee796552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f4ac37ff28a81637551069ff7e48b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8ca4f2fd9047df83c8c199363dd20554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c919a7873b592c390dde12240528b1b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d358d96a54a576d7c9552b8080c180e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df643663aa10189133285565e4f32a72557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d9f07c248ff66323ddf57b187b7bc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b08ad528adf835c53600185cc47f25559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b7344dc9049a259a9beed70f8efbe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16f906f221bc8c0115dce6923e5794561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2aba535a8f0c4f9e53722dee9d345562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c90b3db7053e350ab1fc1dc8a78059563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b448c94b5830d7e4cc574dd57b225c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65d080c2f62750aae5b557d1a32542565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69881c25d4e4e7d0bd15655b66fb9701566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa31221a34b060f5e027fba284ba42e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036def8996128f7e0e76e69c4bc650ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693935d868e74bfd79dd173bb4e11cd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65ef2449ca6ff65e609ac58560ce5c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da53c18f9c2c9f9f5dbdd8438a15a29571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5d974007acd9b8eef4d3f895c6279572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad02f224ddebbea9a8f20a53207aa01573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4842327647585f5fe9f6b041c89b3b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51f35e2e49f75705cb38090409a207575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2ff5b8f33345888aa36170f2db49b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b3a41aba0aeee2b0abe1204c9a39f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632fb7451b28932b26763f10672536b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d7f6c60933eaa85a19f5fe990617a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdeb8c7f65f98172cf45d721fccc80e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6967686b3ab9e376baa229f8fe559e8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3454efb1505142d3d027cff8d6747582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729bd11b2a7ae3beca8bb57bffabfa9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffad63a2f75d759f30fc442a625ef5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd36f07fd04a1d0422ef452604904ef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffa0c9a1e289fd584314c01672a1ac586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395d6aba5ce0c386210d6ca82337f2e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c1b6b639a8af912c1dc3d2b94ae4e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9004c6beed309effac1d443a6cabae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704b6da2721ca2fbfbada78ac0c5e5f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549d21db7e420d6d5f838bd2e3843d1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd0601f016ead0bfc8276ecf21f688592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450616fdf848ba42cce06a6c49c9a03f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33de1b84728896732e87e60d1bd643594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec564913dce06e1438d6185b9838f2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d62b09a74ccb943a32f0779b19baa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c894739fba0a6177c7ba77dafd792597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b104e593bc35714264f160d7aeaf76598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d1baae4488d37eef467b910db2a9f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac69b73b230d1b444dec4ac7af4388600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc0a3ff5e2882c0d1063570fba90fd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb180d6a75d67b3a5545e18f5c1725a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc941d4a601ed22ee8278282f7c0f9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8811b447115f92f61242dc75b33a21604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836fd7084aa407bd9ea4a2e743c6afb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3527475bd2d1f69340cdb110a08af606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6afd55c4a78255857d8962f4b9900c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cd9a19ee1373d94f0e09c4649ab10608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fb23a65db4dd9a784cbcde6db62bd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d41dfb1d5b59b43672d6d365b56832610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbf43ec8f9fefd40632c5d60686acb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfaf5417740889814fe80f846367b3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e20228e9c1492d1a02ec34dcb9a83613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276b6c02c2eab9fc378594cb60748eb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31153b2114a43e827a1e023880f15b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2786800b861ae7141162f188c42b93616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b938a180d9b3868e4dfea580fa792617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f28cb324b03918a0341652ffa2f3d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b214d10330d9cbf9cb6959bce5bcedf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013fd84557f4605ddaa907a678a8397620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9ff38bc4b42787860a4bea7fbd83c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e547e11ab64c8edf8c25bdda34a3fcb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8dc064220366f47b48ef77bb9cfa1c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2f8a5ab5a2e977a67135d42eafacf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad358e5559d6e710ee6753907339d3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c50c18343cef000d2ce12ee29d11b5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beaff24f0b4e2296f5922a184767bd2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c5b87814a0536a7091853ce991097628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb3ba2b25eab62aad1925eb0fa69af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786ce16546e79b6720945e434ee50e5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776233a8ca097dd2f7ef2aeb5ab3cee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6def3f3e3e5e3dbf0735475c216630632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3bfd0e4105dfa74d2461cb520d3bb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf0533ee05ae9a3e8271ad7417a6ae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe076babc5d8e5bacdb9f5305a8036635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2df8dea946df885c8dbb4f6f05ea42636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccf6c671bf798bff7d0a967b6c677e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6abc821d57381923b4850d0754d92b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3fe8cc2db7695be838f38fcc91b20639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f57f98cefdc87d2de0e79eaad76339640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae3ec90417b309ce4930a6be18a5b5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466218fd7b8e6f28a1354bd690a537a8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e986db72f8278f5bfb9759df215b5d5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddf211fb727a71474a207ef93c92e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee718e5f7b3cf4d083d90cc1d16037f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59957ff2ab33a9090be110c2e85283646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad524d873cd51346df1a267f0642133647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1018ebe128ea21199de1a5b4e17f0d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f970bb2e56e2c51a26da52f554b5d86649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053bf3a086e7379882c8ff127c6132b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7214054bac85c8013ad3b49a7e5dd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee547aee4f7a9171d9a0401f1d217006652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ec36818d80038aba3bbde1856c34c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07b9f82af1fbd0d219d63545272822654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cca19a9d76e8f9277ee61731c4a6ea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a772de1f5d5955239862374865d25656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1ecd7dfa7858728721c5b25973774657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28453b3670ac37840955e6ec9d9b21b0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4884f25d2a11fbb47ca2d3a346b5fa7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d80cb0db735256773d7efa35c501de660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d834f08cbd94af19a0a2cd4754ae4f6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdf300cf31017120158a2ae3c40ae3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6d7a32771ae200f258b82dabd4bbf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d2c84b0ddf58f7e6b336be71627a4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99ec8b347edef9d731fd9d6a685c7c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc469522c6c94c9c43117a8d7558c0a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104c5432da7578fb1b8f31ff88e7e95667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f1d1c496ea448219a98f13c1477cc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddfabe1ef7e91207cc78a375eb6c2b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f87a07785d469766c02ac70ee5c09670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c5c72d77ac01454003667f7559ff6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff63c8170dade9868b58e71d4750de672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160043913a7fee7beb9a8df05eb74ea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc508354c98f97640df46884eb46cddd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c78d95f7d83b87437e72aa18af8608675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edf5825450103ed96e54a369f30b6d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ada23a82da944400831649b9719bf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9300b7fb834b99d2fff6d84a3a10a76678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969d3207b85adb202e1e6cee0a94201679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720a7e4615ca6bb248114857322c066680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f5d5920407b907cbb7ecf5e2cda07681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c35a360ad5aed02cb649e024275f7d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fedaa8b66e3a6906d6e270aa111ba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84622031c109e77e95b0d0dd60b71854684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd85f849375c6bbec4e2594af515d31685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fe23a41cf3ec7a532972c316d0a45686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ec0f2a5c94e28b57fc8d5d52f291a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56bf4dbd2153e87b2d824a5fbece15688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90335fa16e957be8df7058de44487cad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123c167878f5d8f79107a5910774b0c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf939dff2cadf89c8f9b6ccbc2ab12691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58df0507742aea5a264fa0c000d8a1f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965dcaa5a4febdd9ba9575abede7e07f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2e5fb915e59d5be181d803b0b8bf5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353197227a3861b5c0c802e03e1dec8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4115baec0675bd9715b74f37c2176f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62a5e7b76187ee0f194cb1b398d779697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d94660f2abe1dfd6086d46c4f610ec698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3298b8c25b340aff7be90ffe686ad3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebc908cd84533ba8eccecb78da3c4d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69d2b9d49898032abe8b956e4493bb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df9188f3cc0ca40eb0a3c806347aa5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fb02a987ace18fbeee0fb4ae25fe9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f809ac195d71099828d22149121cd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf2c75926f80b2f34fd5468bbdee83705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d14d6a5a086e4f8c7367b0d62f29a7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0612b4c04adb281f665448ea497de3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1646b0f45248a3a12fedc375d5b1c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290046af4a17c2e0c866b5fdf4b2deb0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239668a88aa599cf789584bcd6b3d70e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37b5973b59e34bbbc36e97feeb27f9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fe908fc66f96cfb47001bc22a8494712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65513d3ce3792c595623f0168f6ab124713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c4777d450d16afe511c4f2d9b7a04714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0845927ba809fe0a5b814d506a585cf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27390783c993742af141ad3a4e8c83aa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d473e4793a57089a4cdb708934a86717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdce83cd729871d8137091f0f0c7d8f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5318e599e607f752bafa99780d25cc3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e415b5565c35e3122646001aaa020f9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d089c6ced779c93addd50543066643721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59917926ce0dc3d9ed8fc8904aa1c4c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25b19f9b9c6cda495a11a19095feeb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced7a3a3f91a0befa5e28c5701bc046724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee69dbf6b58753e37b68038c5f5132725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0231cc8c65320a1cc42cea0783570726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95c543ccbcffb079aa37fa44e20253727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af81dc4e29ecb50e0208cad98ec75c3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b770239f3c6d4e8e454dc19976dd61729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4cd7a5f2798c32818a97b9bcf7bbc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f6377b5bd466fa87d0623da6f8d9c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4971755f6e0082032bbd0495b95888b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435bf9e9191a7cf394b0120df06f7a1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fc60ac5a7eab6f8476fae1d63e4a9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b6c5b4697e32b78c96ffb0296bbbe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6eba7ddff51e30b45f51a0850bc31736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3958670e3c8809bde64e074f4746e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75272525fa45fafa907f4b1525150594738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78c4046c4fefa344328c98be5785ad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052163d17e9e26369ee0eecf9824a22740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd178a50bc293cbe4976ffbeea8730f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8ce8484f0e44cb5e1a0fe413575f4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a1a529d2c1126530dbed62fcfefb6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5ed97064c776c7de163cb02b69073744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07343016905849c9f07df757f7cfee63745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a641a9e8adbe415ec0ec6ce0787d50746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e64cd240f04a7e47c1cead8ffe525747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592826608c132f2099c099582eae999748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb7bfea23987d074be9350625b0e9f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f66815533b6e9a8cc99de9ed502ae3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88739a030ad4bc31d92ec934f109faf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638c4a774a045aa66d22229304bfde7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668da4bac7046f08a18b267adace57cc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9857d94122bfc165ec666723b6270c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e4c234ee25afb461038a62ef5d35e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093d3552c67222fbf3a28ff7e8e7951756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d4c821485c085f2a1b0dc15e4725d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865f516cdb4f5f844a618199d6471c8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bea314429730254c568e853306cee759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c37c5de2ba4dc6c2e7ec6537b301d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0c582c01683063f6258ec7e7e64a3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e0f9cd6cf96f0401aa1a60de54123762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd198361cf5a144db9a9d7e336d941b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e227f4055d202f11f556241c8672bbe764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202923007a19da4b33ed159025c098a8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35d742c8fdc51d2e417961213f7564766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e5bc3ba4bdaefc8ec797e2b04570d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4007485e7d9a0d2081113576a782a0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f91963a906789e2530b30ab1b77a8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6adf31b073acd73dce242082e7e32770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c4ebdc7cfc51de98f444c7091d547771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001cfba7dcb7c841d519c9a71b724a8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976721874f49fa027fa2391a14ee64cf773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940609c07721db4c6bbb3a644eb4ea27774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc04894cf23c973f71e818201d94013775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae09a38235901b0fbe1346e0dcf7099776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619360064779fcdc1f762cb68d78478777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e71341c35f83adc351ebd3711943b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d90c19a7d93ae05a7d64e5cf0b5a6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec39c98cc33955ce2981603806c395780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d073bf50691e57edf6b2ebb60aa1a06781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e8eb0bb30132ebf1ab075a4707ffd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd1120bfb332d995f8b8d520488277783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d50d388e061d5e6dce3aa00b6e873d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c5d36f8ff169682b27d0554f570c8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4258386890c8e3397f2b9ab7ccd65d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69716eae25d1812dcf786b9c68f65951787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82416fd5cb6e1e45083e1474f127a8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2fa3dd584b1834e514164fcbd41aa789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c9e1511fef797421544e28036b3e5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a96cbbc2bc4db231fa08879cde26e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffcf3ee6b777ac6b26eeb6e938ec4d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94bc36bff67b5ef16b5c76dd12e0f1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b38e18b557e09c925f2e59f32beba2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d37326404e042ba68037c61bd74e7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65202e2100c075bf0f9572d54198b0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61dd0db2693f14a17a940a90470889797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c432683b08c1dea5b383af6fda5e23798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5ae6a75b0b802d8f975c50e4e87fa799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69726d4d7eed57f9d81806b5ce090e10800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006277d54fa643f8a7bd19330cb2711801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0681a712b79f0f44dd422b06cbdf4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4872cb5de88b2ff2ebdfb45c65e40803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc1fb00d4004c847429fb5be1dca78804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a795ee7b8f7b176a9d5a79c35d746805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcee69efb95fc9fe08d82ccc9b3139806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109df73e30a7141e08320d03453a24ce807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649cb06ca7bcc3279622106427fd6b4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247a13e2f201cd056e67402fc6cf328809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd71c08eb251c5a222a0ca8ed1a2bca810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636990383c8e9d1dd08598b42b6d00f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7c772ac20f96e13497a53ae97e5ca812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fc4dd897b110ab2d27611a6f6ad20813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59306917b69c8e5df612153efe100a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ece5bb21a8ee1fb925b0a32e40d6d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94576cdfd68f0066718a9273fdb6742816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734bdd8c485a5278fcaed45a3c592f6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea836425b5555d7df7922edd880eb9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bcef37758b2f36586964ea9abbb52819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13f3a9976c38849edd07710892a62f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab465f5ba5ba9af81fc7114e7fd17c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789ba32e21b9e6d4a0b13a9d4fd16d2822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713a0136f04be18861836697fb47492823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64750499a55c455e9c01d2d65ff3ae6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249b8b134feca5a0af1bb0ca8bbe32b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff4d16b3ab49e00ac4c0a1c54d0d2c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451f393548a491b268a8bced0545c4e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349379d2fadc3e883e04b10efa1173b5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63aa3673c9e4cf6f74ee12fac8bf8c8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef5a111efe99c2036b5f84b8f86103830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cff77ba5c931d3c7a10de854478a1b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cf5ead9b9163333171801f7c6a541832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e63708df34b8600c031a64300fe9c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238e95fae37e59a0e283d42db28a2e3834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa274f6a5db1eab3df91f0bba85243f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857296598101f28c8ecccc6302d0c458836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e176d6996da218f9b1ac9b16b32bb30837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6483979d94415e9a06ffd8cc4b405838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097a957aaa7c9f9323f53ab27fab80f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc44f4012c6e70c5383927b38c822db840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815b6357917786764e7c4aa5b6063b7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e97bef00a46335de7e1e416314e25842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf7836d91fe3cc5645937d63d1fa50843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b7cde2e47a6e45bb990a1c843c8be844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570dcc73557cde691d31390691f787d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9341e5388294b4eccde545b80d08671846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d005399895761fb2bac5e654fd084e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88e777ba60d89140f5f0e2b187e818848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84911622913817e5901d38beb309c2ba849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971234236db8bb6cab0d94f9f2db98d2850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a335ff91e99273ef3db463b271645e2851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412965343da6eefd35765baa9fe591f7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e9f3d602ac5cc557eb33f08313ab9853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b5cf3dfd879ecdf317246dfbc0940854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c54ef62d0d3d1b7667041f52196a6855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920710f97c4331846cd02fb3961a564856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44415c0630def3aea539f4e34745b84b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860f1a204b56ce589b66f65faf9a18e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08b9450a485366427ad800ba64b1e7859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab62d36a46ef096222d99579493a13860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4bd53e2d0cf0c63599c51c7639e86861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14142854bb8ae71454da65bdbc28d89862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0332f1a905979ccdde0da51c5a1de863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c495bf873e56b1ea9c3b6483aba065864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35afbbde408a83f6e5e812c1eb3721d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f135a1ca582c531111eb1dd6f9251c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f87f60acb2df8e4852e491632a55d3867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbf0fbfaada4aa6e7128ff32dcf3e1868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d46549626fc0652ce9fd211bffe792869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1066090a130fdf31b33727b51c4779c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48209276d8403c6ccf67130e2078b0b9871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3399f9dbc3dc52b0d501dd4f55a181872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e9b3c19074bdf93305b3984266fc6873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76e5b9e3a007cf153025dff3d65a15874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df8d937230ae7db96bfe171de43cda875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c235a86d6126a52774d3cd75346c9876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d91228c1be56c832bedd203f68723c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888df3e2f61b3841b97747f7e96be38878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2ea08c63bb06ca34add99e3d0a50e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69e52fda13e8ba26a6e5defaae41df880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a32fd9fa92fc5f5f1cbb2f3ca80dc881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030c7238af1fdf51296bf06d400540e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffe70dc85ec62fa55575cf06ed10b4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97397d6117785882fd564b7ce5dac5de884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837ab900dee81c7410244f25901c5de885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b35b8368a8225ba4a080d38b9be139886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9981781d6aa099fca8d6773aaec7d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70891309afc3d3cfb4e262b093184d95888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f97a22e5b84648e7c07ba12a852bf2889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfff057e504714e7d5db6b31c31e72890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7e95c6f7b7caf4a7b0c00bea43779891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba3ffa027a1525dadc897d29ecf179892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03074f953a7bfd88df3ce764f21e8d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9a284ec4432a8aa93f768e72cfdf1894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50788f12f4a34d90004e802e2a017265895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29399442eaf2e16ae25c5aab2596e607896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0a417fae6b6537addeba7fc333ab9897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc691dd959f65a83d1ba15c2d877b849898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898e1de014b780f35aedf583d3fe613899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3953d64c9856c88c47def34734b44e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451ff4bc49235b9c636842d707cf40f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd69a01cf87ffa89ccb2137c59ce3d4902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3fc949578e52c2537f8a265b8d55b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0dc5363c310e68fb1f223b6cc3139b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d434e05ce72bb271445b552a531c46e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a6dca5ab86b178e7e72efb8230fa1906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec1ba37c9c05c6b06584e0baf7cc4a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f65845d7ce8bd026b48bbef1dae482908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52fb0a0a169c7fcef6c2d3be771199909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d5c41f8be86e2991c4c5f9f84e645910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6ef1904d69a7bcc7446ad1c8e9e48911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563844945298320f2ad0060ea6d4130912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b291882cfe1c59e6d8ba384beebea78913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2a128df4db04bf2524a22b2ba6904914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3e52e30ff62e639c220709ce1660f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbdfced5343a44cc5f1e7a20c99bad916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77129c9b64dae3ace93e866ff4e95df3917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c762ada1c849aff451ba8a7f90d7479918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800e4f0f88a7fedbaad01d1a04b58b2919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5984107843acc6a7809b355bd56692920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2a1662ff812a4801d048786ca3057921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f992a1164162df34984898a51f6c727922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a4791e6d07e79987177b45fb6b28a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5548e68f67f869cc3b838755435340924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317d5139282679c95e6bcbfde61d2f6925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d29512bfd03ca3bd71d81d44bb6fdb926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5015cc1d091ad267946f40db903c31927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6b13f5c91c808b2d705d6f44c13bd928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be60c1a99400c21bc1b6301448cfec929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98ea1aaaec0dac4ccd5a7e5f25935b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b81197e1f489c1e6b1effd7e76f4c2931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c703df57ac83e231c521770eeddcf932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626274c1bb33f115ea70a11708a4efdb933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d4dbef84341ae4e0f90945341c4bf934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c89542fa6f4bd92b3ea2bf47fcda6935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80695db55c3e77584b849a4de89b2b7e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c0899d9635bc4b4c1772aeacc442e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759b89692d6f1f7765fb85d416947d9938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae176e3e5595caa254de6e003935132939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f6e27943af92a3463211d3dc24330940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b106b6f2d6dd341f58eaf6fc7f918941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7a6b47cc36f0cba03706e11229f7f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1e4f929e8ef6ff8ad2792ee4ab68c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683d41d5d65f6f318717b41d99b3be6944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15b0f5a1d7016b3649b06a266130ee945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f53883c83303d90ff0441840728f82946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbab47b243ee43208b877fb44c6a7d0947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a552ce36680f8866d1090d19c3494948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c65f648f7a5e872fabc2ca5d0f4028949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61900f0f257fe21ab9aaad02174d80cd950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76170c488ae3b7afbb94aac09585bff1951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6703aedb1d6cf397e6c3adad1e5b4f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc166b60b7145420f95aee62fc6bbf953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ee84e80ca26ab66cbcde87cecb97d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8ce26f367fa2f138bacf4d4e9be90955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45848bdbc795dcffbded77af0eecba0c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898b254a67bc23da6ea3853ba9a7c37957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee4ef22557292ec4d1ff9779de680d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828c59fb429b0084acf52fc89d866be959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28984ebe21678621a8d90f734d5edd95960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d2e2beccc68561a82cef3bb3cf3a8961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a53f40d987e0e67e24332adb99876962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af39467c40430dfeab330c61d941d7d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e84166352f648d954ddd92b8350fc964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1009240bc20baea5466525a742311c1965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ef4e0f810d89514c14d5290766429966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd98dd1216fb7de8abf094c5a67398967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa65d3771b67ee7c301f5bcf1f9021968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fa178646c8743acd4989010e5b155969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58050d970d78b05c03ebda41ec6a1f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da08cebbda16a8cb040bcad058b887971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68ccdc4ce6d3b30b78ff9dd56fc941972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb37a94fcbb2c6bf11127e336ba712973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbc0c116a5f6ebad760eb8296d50f2974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e608e369420ab14694aad8e87f5407e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b8d690e0bc96a3a7e0b935a1baa47976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a3556206dc73dd8255295ec9e8b0b977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc127f10bbde7cac36b8b2fbfd25e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6bdac055bb3c77a41ad144ce329522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895131ffa0ed61a13d5cd0858495c9c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa020f363d44cbb7aee2e75a4fa22c6c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1198e054d73ce75664dc11ce976c9d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956307d1535e826c34ca05cf2a970966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ae3e8dbb9f39e87f344e96cdc73487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bc237f9aa27ff312103064e9e03308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3ab5062229b1d33d170dac8ced1f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6661c8035a5c2182294e075965c1f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff277bfc96dfba1a0bac9b9a549b9911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f7d97b589f9a3255abbb58ba296ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab468e847e32eb4d2479851df6099013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3b9c9abe9d8ce545c91757cd0d07214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5c18eccd92c673d794e8549f48f0015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5cb9690ce000b8d2cfaccfea0b6ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518ddc01e08348565adc70fd658339017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcd8c26cd0a039b6288d182773b9bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdb8f620513800846ed250eee4197319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5d2e9f74b0bba95863bf69cfad5d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb977eef0d60cd08cdc3fd964b33712721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662fd422889d7db88d765b4ceef530b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087824b875b753d989180f39f7b7998823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5576418a8f61cac99fc1dac2483c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf8e32e728e596f6a8dfdee5a4d75425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8920e5323a7cb3460e3987626fadb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10b24e20ca965742f254aa7818c98f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41ba4d159c249d4b8c8aa1cf657c8028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c74446a088c779390e53eda6e42f7d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052ffc206c694d8c6aef6b5a5ce0e0930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407d854eaf2204acb5579921726504d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5fcebda3394d4814c86ef951fae8832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4bc34179eb700471d552b9d2f238033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c519b14e63685b99081890cc932b82034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fc734b653cd3972c28b5c7bc4407935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68fccdd308b175c16506de57dad9e736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076c2cb8fca7a3cf1f38b93dc1576a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d21b3db53b78c1a83a3be904dc34c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcec2718facf36998914581fc5285b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8514025e7e3df4b832c97f11cc7b2a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a59d511e4ed92b9aa399f151df7e9241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20df2f809df0c18b9a26e1edca9f9442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c2f59b5bfaaa66e32844b0f1aebf043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5832b313b8983488af551498f0ccf4b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec74cb12d54863ac2af56882741521b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22e2cd00969dbde492c94b9b0ffd9046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4e0708a17f44aaac71d68902e711b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb4c1e8dcc4607c9ad3c2feb82883248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a760d0144e0145c0e56c79e1671187949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ea2553f2596bed6db615f8009d46050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5126ac5487036195ed1fc0182dc6c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0efa06397fa8dfec8607603a9888eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c37604fb45ab7180ce5ecf261edf4553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23459a61589d62921f6bf4287da588a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5724896b59a2989f0c5bc392f016a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1add23ec3ffd6fb5c9df3943d98168556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f4c63748b621fec415787dc06b1e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4627fc1867f6b71e78915fa8b262658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14ffd975df43e8c70d97eec5f0b7b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1d9425ecd204a0b60b1be789605c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f7857c5d02009c52d8875784b3c1761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f0626483458b8ffd61fc7973d69e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4aa9368bbe59a3c215f3c7819bfb563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aeb265ab18d291136d7fe22864877a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65594a7f6850f73106737524dbfad88b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446779064c0b1fcee389fe3930e369466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616dd256c36e1155aa267c5ba7f44b4167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cf581243ed65db9dac9468014b7b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5dd9c3af3f001ab2fc41b7ad471e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea61ef6e171872fb3391555b70aaa5270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0851ac59ac3a8436a6bb992636e83271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5603603d0a5755d57d06d6b8f106972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0290786acad3d627ebf412048eec3673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae3e5930b853c95fe8e0e68d96b2f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34506502aa3a5ffd5e1ebd2f2d844ebc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6277a550e20440469644999f27ebb9a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bebaa0ab0cd11327f2d4d31aca9d4077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62717a4e5da6631b29f0c47eb66b4d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb456fbb6110070c7422e3041fa4390b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7687a0bc808006c0a087991ac27119480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4572818f25def1c036735bf3d6c824e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa165aa97746532f8daec1c23a35398682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336898f7e2fa50b2e26c6e9ad9c8d03e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be449ba1f4e7f946ef4c09efa6888dd484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a095ff900e033b25c60377c51cf9afd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6282bee63e8affe89453c359a16d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1448e02eb47d96075a60414e7f10487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f15c0b5f14e0a8ed4a6826397decca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4cc16b00a8b73c690e0a5c4d1292c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55103b846e860607843b4efc7134749690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274aad2fc3f6980dd002cd6d9889ab791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac96fb9875ffe7a31ce000c3dc42f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dae4c25dfb9e68a7802ca621b7e0a093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29955ab252816c5d5bdc637a31602294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d21b2e37f839bf31b916dd3749eeeb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9105c286a2643e318a431c8be755a7896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc84cafec03e1bf8145e785bcd20e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea1244dc37c29b2202848e432907ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb835448ccc8ed5522fe9090f8746f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d6d435e830811996c980dfe91f22f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755354324fae6bf2d2fe3d291f50f3fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcdc9aee7679ed2470769837eb44c0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b5c4951554544c042e34226bba0b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79150065bf1a33c7b5240fc1291aa05104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406ba19b450c4245f5d2b4368079be5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0edd41b5d55732b54ac23c65ed66d96106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c26e18bf50f418c59d8e9a7c0b599107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da96f2e0abc8a77c3ee4c6f63e040a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a66ec8b3689bcabf9ad9d5f3fcb9f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ce4466f2d05df6e3c1363fe4173bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7130ef43d87dfbd7a434a60a5e2ffec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eab046654089e505c7ea80f5615b64112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8730a7b5dd20a6bdcef40ae31d527113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33071c0eb1fd3bdb3723afab43b97065114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab01ed6044aabf6737d7fb752d82980115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e728e155543c5aaa3b37978a51f74c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada888d165969cf7c60a11370269574117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c9ce3a9348508d098a6daf4fc3e44118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f9eba21b15adb5463a676f81b3919119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235082c325ef44547d8eea45b47dbba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21728cd8a099c38dd61ee1ce242acb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80baa3ad281ca0896eaf2a0d39e9df37122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8955f933a24c12157dd1b1db264791123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d9407145eea5221596f96eea51ea8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd96fc9bec8cbfe98935fd2c0497f99125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee668a221abeda8f955a35c5b235100126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88c2cdbc861bfa7bec6355bd07ab0d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4f8b690dd06c0161b8217bc9d9862128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01002f5f5224d7ae3d29efbe705524d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68497881ff5c15fd3a83cfd4492730130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1da5adc783c0cc95e7faece9ab6b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970b341b20f55b2a95e59007a8c0c53132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066fdea0b93297ad960ea605c53fa84133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20ffa480343cd3dddc10679e79d21a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53411fe6de7fbf9b70f596f87d92bc7d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc79b792b0363fecafdf37e5d0d407136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c677a5eb3a3b033090ed29e7228f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5de57a1fe74e61c0c09f963ac157d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010a8d0eb339d12315d96650f11a375139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106e275322874fd83b8ec7e589d21b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e777045794515c1a6050c0348735fee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9375cfcf5678b61e7659eb80da4f4c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6600e1ea4813521e713baa7f214ff4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a94f99c85ab1098842ff0ee32c6c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75643854c74fe92d6802e6e2ca9f80db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd97db7a24baa040df4e1fc242d260b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1345b46fc56f50a3705619784e89c33147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e1e7d041bd0297f598264e637e231148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a906383c8b37fd76483df1739e339149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4b093d67708462de6198f68be3e00150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e439768c9218c9204863b08c327cb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c61b6fde86f164c4b1239bbcf8a26152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cf0f0d16927555319a1a7354d1461153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1d99745423b9b8cf2a34ae44a76a1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf51bc3cd4154864d6ed1df5ab08da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039e5362c40c63e6a26a4363ba0ea05156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94c2c09e7da205f8cda076daa43199157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8c1daed0f0a0b0725f06c0edf4d2b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd3833243f63d6813553ee2c846ce1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f082f2729c1b126ea247a01f52f7a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35e13ae56984aaf7df3460155deaa3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851644bfad9f7e23edcf6e06da3c792162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc21ef4fdcce19f264752bd400186a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c7059e4a16ced05319425b962bbca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f647898322971b89940bc0f830a0f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb054c4a386238372811c9448116ad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a05dd03282afe55b553eb158bfe717167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386a36df55876363b253746eed88371168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53928c64cd5f9e57661b533f4287a74e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3467ce09028b649880cb7de748441d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1e9971561c67cf64049972a517fb3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85295107126b434eb9f564ddc44269c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a72a5146c61cfd11ae2a7862fe099c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ec6b5f5b4bf65fb08b7b48c629f05174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91ebc18b6f389a9b50339ad80f58c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45197b527af307174cfea37bdfc5eba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8fa0a5cad1a7c3e8d8ce7243fc577177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3558ca3de8eb1ad99db23fff42d859178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d2ac6c9d720e054cb7a8e80babb7d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6603ee583132d045264718d0865ce2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a5b2f7f3d73857e6c00f2e1a019d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cc5efe24b9feeca1b7b5f577eff66182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419de2e368421cbb6e6309e27c581bb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd59657d7cfba00917f4a398f1a4eb1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79dceb579466e80fb197f089df4d89185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58ee64d07c1a96d4372dbccc48d1cd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decb3d69de52e953cc70b5c6f970ff6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b7b5b3a940f680251afe9f170102e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cccee8edee5c4081962030a2afdb2c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a68ac355bfd9d2a87756c1899141d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551321bdb47ac7f1bf263487855b6f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16046a37dc90171f86bf8732b9e5654192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baccb9bb18a62fb5330c6cb512e9566193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591fa7c4dc92aea916280ac4aa3cbdf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0f120960f95ddc884eb5165473dba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351e7f28d7283b0f8053a1ff9ca05a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d5542d06665cc9c4d202a3a87ae02197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa347608e8e7cbe206c2a17fccce0f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e7c99bf1da338988d8a9e83679180199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0054ea79fc099f3839bba98755b1aa4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f505c1a32203b3fe26e5de671e091e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eca48dd43970ceebc7a6fb4159da8d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84f408c03861570d91e89ce5a20b77203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22010ce90056bf681ce03e53a55f543204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1892df91e1399d8d9e24be3e6a87ef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4692f872530157ea1b68b0b784100f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304dc7696dcb8b6803396b6ff3bdce7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad78dacd8c61c4a2e01c51ae08e7219208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1c669a4cd1ea73d66ad539746286b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64530cf74b3578ad6a546dec93a9f7f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9bd538baef82599d0d06cc22b5952211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e61c71fe3c0ccc47c78d274243fc1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde1d75682a4c5b6fb0fd4842f8e0ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ce47aed8eac55a277b5d45a192cf2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f7e724b0d96d24855fa53536275f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37421f225ffdb72a9f1f23f51c6971d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd10ebbd5b6fbee4778614d82a0f83217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec22077731a241c8d71aead3f287f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1689dce3975e7676dd426b767b5b7d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67850e6b011adae01e4ccb561966a80220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0aecc456d20173a0d3c2945eacaa7b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c446f6996d330913fb727614565879222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9723e65c07070fce1300e3f4544cf70223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046717811e197f77c691eecec4b3a6d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a9ff93d6e8ab1ee3d89b950bb3e50225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066adc9e3634acedc1ce679f99c28de0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f7f3837685370638328f94d92bdf0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad7a8a2a797ae2ce75c7b4dfe82791228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504274ef853d6a392cf2761a3c882eb9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ecfdc7198aba9e0715c73d22dc31d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e0684745114f79ae70225ffafb72d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9d7261fb261b82ba328d3b53fc65f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1e1902d13275d5d273fd4ac713991233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e6fce0fa92fd92f82c32232d599f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59318c40e7593c79819d28361f3397235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6d7385be376184e8ba76f75a5328c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994b84118ca94f782c9d25613215211237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7a47555c20f5a2c8aa7dbd1c99a59238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0336c41bb4ab525ae5cd5f433826a5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d62294ab3abc6a248eee8d4e56d00a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a7777b8ce11d4a3f32e63fc293a16241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6c5c6efff64d33c18c9005fead1a9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a5a954e60bfbfd1d00b60f8d08814243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15518ad5abb842a86ad04da46a039f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46ae78ef91697d0bac6d389b87d178245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77084e851b3108ff43d6dd40e5e30527246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a77cdf606a74fc68899b05731e08a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349d5f2ade965a6cfdacca78708a7fd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bc574d56f681fd4f7aff0abebf338249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c75559f31815fcd8614ba741b322f5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962299a9451ba08757e1df3439383d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb506b5a4b54f9c65759a0f3ca38b91252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b09fbbcb7c6c0cf59f571e3de259d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074c51c98ab76b251895b74c9b969d2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775d5d0113c82b1c36919471e4bc24e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce13bb16da9e8d95b0b7b270195b35256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d41849c4e824b590b2fe34547b90ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c4e12f9ee94a93277ecc9b944dbf7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53d4d07eb5dd2c31356c385dce33ba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e1b97ef21ef6957e1adba1ae6574f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de4b08babbbd5107a9887ee12807e5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed98b10ae151a5ac3979deae9d31d73262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19879a195e4917422d6d97cd8ff6357263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74091ebefcc5a1288fcef28f7043b1bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132738a3c383dbbd2ad770106292a74265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a6a48e38f31d636731d25d3667659266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c042cd29b2bf23bc107dd3a6d38343267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e702c55cb5f9992bf0a57d5de87ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8857a7a7e58fa01813399ce8f7d41269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e7a56f8a02933eeb9c5160207292d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8ff639e31eba889618dd1d7d94dcb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4c6e71e4708b1df16a48872e445ec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbbff9e50c593833b9b6143c760b17273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a063b8750737f976e9b1080d50c4b38274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe8cf398bdf736550555cd5f4bd10c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96e6fb77a73f123520e195c93e8870276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd394066027529d8dc36a57ca4947412277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192c9fa683bb77768eccb3b6b1bf4f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad70f4c19d3a9a45e45c57941f6c676279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eddf4bb36b9ffc9a094f048d259a2a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdd5964593998ff4dbc4041620a2d1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9177afa437ba429cf657f62cfa6b73282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d953f13327fb68ff9d7759f6ba6bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ade03ce1e069c5147d7f5370b209bc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c8edc7ad55785cc9fa8f1aec9280e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30d4444c550c719995bb19cefef797286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0bb62f636f848de89ce9e5d0a52f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e58633e1c407137b8b94f94a129d4c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b3b598d45d2e83c28ac36eeeda9b7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecdcd30a524ee8137b3fda79995c2a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2aae934fae0a9a8f480c0d5d476f37291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f097e8d45fb62df09a4681db1c1ca6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07adb4a062ef7ff51a18542cb71083293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0188ba4fcb1034efac371bbd5a458294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50659aa9fa7c947de927b5c378e0008f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda3db6b0c680633749addc1cf47462296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b00fdd086851f8420d990eec238c99297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eec65823cb780e2708a00d0fefe260298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7e107dc34d19c42cf4782cc3771dc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96d0cb73e15d5dfb0a7878762fd3c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede80ee4b4e608074f00bba7d93a4de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228bcc8110f5b8a87c9f9c0ad39e73b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeec066f8acf6e179e3e66ca1a12750303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892698ff268cad6e799c2c232e726a5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a184ca8e40b618fe9d3960b042012305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad4c17adef583090c47bd2100001cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353ad2b1e7789def899a18dfeba2cfa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74f5015d97ee05d0b9a74ec57abd00308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83818710b577aa7aacd0fb877b2a407c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64899efa5d3e64b173b8e7123e832d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bcb837870576087e8ecddca6323e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f041b2d51ce8baf4110f2d7b3c2b52312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714f7bdc5d51b86cbb4f0cbfc87cce1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693de591a15b9bef1d35b4d5e9fdc73314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297472d04360bec2fd03f4d168adb2f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfceeae1ad47a48f3abef22fd965df9f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ffde532967e0ca5a5c16f0897dc0c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79891701d09502b26e2df8a867c46b83318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72491b7a0a62f5143363ba29987712319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6435496bc7e0b267927257d12e8a19320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3e6f7bfb67a43e13367e9383ac2a7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87059aa9a16978ef1eb1d94b2e9c4a45322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a827f92137c7b7527499904cdcf77f4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3acf0e866d2b61db3b294627427627324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a63cde8f0025ea782fcb18f081716325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345d558060a65083e643b9a1c712936326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cc00aa7d1959324e9f420cde6a5c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2801323e75fd4e6893ae6073469ef4d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283babcd5480f81c1927024a6108cd3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2f9c250179fab545b03cef3612c60330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c99fc68796a3d27bf1047f2c4f23e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0494040915ad9df3140a11ed5b7ee2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5829c1d6a0965a21d24920ecb90d8f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403905ced8607ad1232e605256037b2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8360bca66341b1e9ee2fa8f20208a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66f91b2df38cc1240d7312cba37834336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713cf358f44a72f20b5efcc6ee98a9b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f93273675f141604593ac0c839bb9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee386aa3c7a03a279f6f7519e024ca2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbe421f321ecffef654c89118b89e9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92931a4b6f528e5ce6375201ec34526f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff296fc649ce69c044988e3d33a52f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c810cbecc5fd0b3b0ed74e5d4c9547343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8b71f15bd677b6e425b05d3e63d76344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34669eacd5f12f3d6310f9f27e5523345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649f68fbb7521f6979dffb048075de9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a064cfcc5ebc1dd28ea3519b0efd405347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24375a84be7d52ed84f2860eb21aadc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7690b3cfd62768c4afe0bab6c04e40e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888357f35fe8f67a30eb4c4349b7126350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052ff2c55d78a6403e36105fcf7c34e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4037a081c4a077238b4a4375f9098d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b3b767557b1e0ea8c85a4b5c41c05353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bf554783e4e97c17f7cd80d1dcc0d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f07171264e89662e1f58c110f34cf8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f78604f572a8e807ef1a4856349db356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ee4b4c1aca24f18f59caca4cd5836357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb4bdbfeefa11c5b17d4837335c8c3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda795b4306604c75027eeeaa294e71359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffe50012dfb048481406c46fa7db1e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca7f3fccd3e55e0832d836a714a4a7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc244af107c51439f3b3e1b060dd713362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f6fb765cef24ca8abea63e8ea0be3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b255f88fe0ee15ebd8d81434af4eb1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fedc01c48dce0e31ac3a68d7472fd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286795cbda4f8c8aadca0513f83561b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6250e33ff53bd6b40bff6d7938203f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77cadc84161184fe5fea335b889662368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1ffab53958305fb3de73ed35662dc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3a17f72405313f0af4ea3f1b8b077370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc627df05647417675581a65a715c855371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff405962392e02e94d92115f535f9a99372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27271c83b66b62e387d30122e1be239c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0edc19aa48c56d9d4597dc09bfd2e7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73290a8d16b510a60feb9cc14206eecd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6bef2bf2281855c5ef21af0255384376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de053c1e9116caeaab4461993fc194377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78871b2e5cc6c576f25083bc458af2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f223603b2133a44bd859192d80401379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf22867ece03160114f3211c7319397380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7f546e1f627235ebc459e7be093db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd814844893a358a5386bc43273e1af382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f49f9d9a7ee2b7c29c9fefe3365c20383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444ab3efe7780223730582a95fb1303384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b7defa36e2fe6f9c9a17a61f4660c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cafaae2e0bc86b38344ed47f6b410386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46563ddf5e849729a9a0b38901f0b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3f3eb7cd7e467b85210584397cb9e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc486e3b64725543e166147b2e3259389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b049392640e68596e173b1b1374cd8a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a35cbbecdbde71c4c43fdb9de05fd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2713db769a77a52e5cd35757abee4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ddc7380f6f7ad1d6623601c17efd7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0658f3b1122f7cd4e2fcb65f943e6b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a820ad2ceab282bcb9d1827af121c6f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddd57f6ca3b81504014f32f2f1bed1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e8376d024fb35444f33db01c19ad1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87345d9d7396353e6c8a0d26ffb6c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3df2bac6a7eb28f057eac6516586a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798fdd87d64686cebd74c3bff57934a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cde6e1369d8c397c8f5796f14c8fae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c618041875a9ec34de8cc2587c72bc9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5ec3042e0610d54e5e006da79d332403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65b623dd0a44374a8f8aaddb5269a5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77c2e1e859e4b1d12e734da92c081f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd079f39410033ad00137d3853324cf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fea341550bee7b12440c6cf2716a6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7e484d0b71051a31d8a2e5b65f20f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb75148e5d986c7c1a662755fb488de409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7051ef610fa095c2fd2b6cdc255c3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8678f25627946f7fd5a85a2dfc3281411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b3f1d4757ef06365dec3020375b56412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c449b0e9eccab4cb81791ab5793ff6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64102c2b3f7e4a48c731b506995e207414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44245a66f60905fddfa49603f9bd583c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53f6cd52acc24a6b79fb7b70de6455416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee367e4d2af92ff8f294f9437d143ea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187e6047aba0926cf4d62fecce2d211418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b2ae7104cce08e3e2e9b0ce24708f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9ac8e62f48960f289e1ef743f68fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c484af9704842669b04fecc674053421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7624c1d2cd6aa12128e9789c06f42e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571e10a57307142c682c5131de0a334423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2459653b3c60c1e48c64e29f902357424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b682d5242aab7b24aff31f0e6d8d9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b1cf6429c2e24abb3018c37380aa0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd89966cb2305bb3b2fc9729d0832a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5b4d52551e4fe5bb80c2de1667541428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7c8fb1ed8de716c3031d4832a1284429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c633151d759f57c00c0f51e175e946c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de83d595ed595a24d80ae5b33b31bf2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66aa24eb03434dc2b2f9391b3c8c32b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205d938620efe037b9983801cfd27c3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5844f4a84b91e208e57953735f67d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ee14dee90804c37fcd10475e60708435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93318e166b2a9a42bbe299255906b0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06b2b8f34bb4f0eeace93536bcf811437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6adc616d15c5180b1d7121b6cc8722f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d987acea297a9989e56a40169a44d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cdc1d3dc8f77e61774bbf64957696440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcdfcd37b88ee4be43a822d9833cb1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f8d8985898358b9a9340e0665be6a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4fdb67280d03e3c24feabe88c3863443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56706f046df75d025e64e95411b6889444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3d53afac8b04ad99553998d5b5d53445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f3aad86c4fd4f0147aca4614a9219446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2036a8e4984940bc7119fb2d1a2d81447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7f9869392a96a6feb1b547c2bf6b0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23170f008688aa87cfe2e7ad06e757449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf54d0eb6043625f7031287cf8b3189450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8119422f1008e0f957d326b6073fc2d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660620207e2999a32a41219e8a3a7e6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbd86dda01330be8ff1152e5a8edb5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab40104c266eb521e584a179d10650454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e04674bd11446880f89d31605c5cb4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9479c3d908943573f0f6238c08fdcf3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b50b7321a7095ab30c7dea7ed1688457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9c25284a27effeaa466380f4f731c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a8926d984011fa412a5c4cc07248e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5abcf7fda110cd694de933fa5507d2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a070d9e25a008666bf47e78eb30dbe1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8030f809d7005fc3d6cedda931da7e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51908a4d910ddaf2ba2dd658cb3b0d9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a230dc9c022ca1fc3878556fdb9d23d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136c1859197c8e15e87df06472a8cfb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fff130584ffed5cc9866ac9a5ed5e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994be3a29d7c6ea5fad800778a084ec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12001d00c76fa6defed4d6b102b4cbb9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13ea72dc662e6e31ccfa4f211e019f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603e3df4f94ba8077bc5ff02a33e1b9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996cdd97c1ae2fc75e64ef4e7af0551471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f0979dcda1caff0612a487ad66744472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68522769b86f18afb48faaff64b76904473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f481ac8f7a321d3b7f15d1416ceee1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126d20a4080bc8317601dea4ba1e134475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e162de3fa87b29a782933ee264f36476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa2e4eed79b16f52b713535ec743db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5710c6f4dfebe84911df41a81b6614478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324d64af1ba44ac1a814692cb562803479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd6eeb93f4d59b6a6703eef7f2fce6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1b3090be834b9044ae9efd5391737481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7674e92e07d70e8a1a76fab2c5dfb2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab4f92688c63d9066e41a938662c4f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fe63b627109ff869f57a830f1bf7c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a20483bd2859d5fe297eb026316e3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d804a62465d26ac9db99f4d3e2635d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cc0a6b66b2bda4ce723abf7dc8b38487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263b55f3b8d609fbfef7e406a0b1d65488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ad1c11a174abfbd44668348577a5b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5bd26706bed13995c993cf66fda35490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66dfec32293d50b53fd567301c6809d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18760e27549c6cb3a474b9005eb1ee1e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5600da0379be7f81b6bf58742e41fb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e04894fdbfdd3dcdb92f3188548cfc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52b3285f54c88ac2d3c7640f8d84bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216c59b3ce9d94de75a3d46d0cf1152496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255917c91e22e229a4f1dc36f80f7188497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42dc6307672f7cb184d018cac9a3c7a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013e2d3e7374f164ba17730c1f36e7d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87739e3029fd2bea04d6502c3975c5bc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6b09a97aa2ca48bac5b8447ea297e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d79e0096a0de4a742febf86365427502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e366ee4f1bb44f7492c92e94b2df925503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbed1d6aa2aad593582d9ccee18965504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9604ae9083c531aa9c39e97630dc1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80035e6478484e6b3fe6af01e342a1a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d6497a01059f932310b3470c3c208507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27ae10e1ee7e43ab8bcd2ef983b9e6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c102b6acefaf72f225d9614924142509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e6aaebe5e93a2021ce3782cafe3dc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7309a651f7e41980eecb34e10680c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd46a624f4e219fdd1a5cce01b2cf93512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b08b7e78ab674a4c1c61c4cee14fa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784ccd3f33f3550b06b9365ffe7ce72514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af86419787c8f11f01f62737be8de3f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f64f2a83903ca17624b327f1e016db516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0700031622def9b0dbc36aee0a7c6e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a992af7c7f682c0c88c1dbc10d84d0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd81739fd900f118dbf7a759cfb3f35519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf77606864c240a16078b43521a7c04520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811547024df76508628a8b513fb097c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41064412885ed38bc67ed494ed4df0c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760446ed09172533b9b004572d7bb9cc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785c49fcab370bb9de1c9d4a7c826bb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb169c982cd40166662f835376c32c46525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf8993f5e41cd915dc8c34bb9029df526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc387ff4a37d4041bcc046e01125ed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e63d2f2ef3a8e0a6282db9a0e14dea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23aef3a04aa185eb080059a4c147d83529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19e6ace4047256db1a7e98f3dc1829530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07bc7cbe91d243b109bca6bfa29408531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10733f459301121d6aae81bb1ade698c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d28220a491659a5384eb65e6da7dce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478ac6d3f1e34393241cede4a25f2c7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb8ec992d4dc7ca29cbeef7267cd64535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434d835867470f0647c3034a02cdc85536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61db1f8acefb2bb29352683a8d423d5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f378e732627575b8dd546175728055538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac3f4d7fd139ba701b51b048943565539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d25d1ce94ef0eb53264075e3f5b09540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f587d33fe42d9299f6e63925810d7e9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14703b73bfb6dc1ff6ed6a3b49ee00542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8a4efb0f51ec021f5fc09813e049c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1f6a79b1998df5623e87ceca029d8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f30cbb15e12be6e77fe9f7d9ab02e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d7169747591e8c2b6f0041929b61c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea2a4ecc7326c30af8f1cb0ed17bf0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1d3938bd6802198686b6d83ae5c9b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b877780e1ad9b1c7b0d5f7cf24721b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55373c1fe4d8b6f1e2dd3dc4a001fb8d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37ba9ca45a2596547fc606b05477fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492157f7c5a8f33dfa89debaf2ffabda552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fc5bad11bd8bab81a2b35c4486fff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc5ff3000cf7fcd3927e82cb637986554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54894ec257b7ad84604ca81141936384555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190281aa01ae53eb156ac7b2817284ca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1650871d78d8dc4ad7dc219a32739dd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8d64a155f90fa36954dda5cb50c25558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b03a2ffd55bd288183ed13603372a7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1e7bca50f111baca651e2576929de560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b3042f1c8077cbc510ad4cbd688ca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e529b14a7be1f11c4a6dc66d49f20a9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb918a5ebc92d497a1f169f4809e282563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37823b254a5e2300c56fc4985783c9d6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd13893729820aa2e8b82e66418be00565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84873c22fad5e658b53585c8744ec9ea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9431c25a602d00827effa71225ff9a0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff069f2e59ab25c635f040ac13df95a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1634c3bc417519fc3930df2d94b11569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb39671891b0ff9dbcdfd96f3ee784a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6b43012b56dfde7e3ba1abdd988c9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0614d7250273b24a21afdb310d74b0c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a432b6b8d8849e88f2dbf0365f1b4d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b766924d915988a4688ee862511d67574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24841c352f15c71bc36e7e2d208ff53a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba99537bbcd8841ed24b50fd2a3550576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3849ca492325dd93ec9b586161f2e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1d1be1139a0a25a47d5d6e296f974578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2cec2d9b1ebbb75606aa8a018c5a4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e28edc1db8c85b1644871bde6210d0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce509320dc7f4c5462c0b06242b83180581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5b439758dbf8773f5cf03a425f6f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefda02edf76ab9b73e5db28e102f43583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2e9bfaed5bcf2ca490f50b7c5b6a0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e577c2ab800cf19e192f8804e6226585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc9e661bc4d37bf2bfd70cdc3ace9e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d847706882eeb41441733d8a1d59b44587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d773ba24e5db4cb37c63cb493daa37588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde63bcaaa6d54f22b13528ad2d4d0fc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908de1e0cff340d84bebd604c13f49b1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff424d7443f401dbdc23b6538b30f0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da74e3f0fada0548a9c577390ad253e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a22e9d0a754eb00171d9a56246046b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61d7f2f5bd331269fb54b5f7df6dc3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc0978be840e2a14bb109d2abbfa67595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48c3808296d60946dd47bcc55b8793596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0b9a6bdf10f59fad5fe32cf9d8772597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b24fdbcc6c1c8fa4d48941c55804c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f23fdae048aa99c9295e609c5a45d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2eb53711a5f542877797dc0945232600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5546dcc8ea267094bd73e979ce4f7f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0ec6fb92c5df77cfb0cb055e24a8d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2121d318c0864ee4653ce54385d5622603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef479900dee83e7725c99bc522206e7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00eb855ff74c177c42049650d170108605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac5458072f01782be63b414a2c5825606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5553c5081b49de97524cc6fd536bd4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1a7c7bba4d07eabc79abeb5f156d2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57feaab536b5036d1710b77b5fc66dd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb77d431376bf296aeeb879d1d29ce9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12fe665ec161aba2a6ad0fcfa11e2e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663cb5307dc3055224ac82fe6b2dca1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830f6b5f8e220b7bad2b2738bd7adb0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb365df211645406e1227c6d486ccd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19bddc5a5e781033369ab1ca753818615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e59117875b3d4fcfc5240bdf736ebf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e4747535d8a4de8bc6671e4bbd7b0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258b38fd70c9aa43c4eda5c211f5899618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd683fa321af2ef8d68045c2573a7f98619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cb4805eed540c20ed8f1eb4f3065e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a04fd47ab65127db45a37a2569c69621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a582f82bf9cf2bc47100e8bea53d9a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513045e1e28827aef7f7261ececb4e5d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c18a409bed0a6b78ee65d531111873624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e27e5b09e68d3202c3b6c7b6a38d2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d51fa5981a371dc984fe4a891e967626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f71b764c4b10c61e390f1736cfc736627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523b8dce5b5378c56eeccdf66a9982e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864363610733b507460c52af548cfdd4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab08f09fff0ddce88d8e36905d23b3d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e4d38f8cf8a7ec0e6c91a288accec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af26573582b91ec5e46e232d7673bf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4abb083e11e476f3738767173a2852633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088f9450026214302736bfb72a4d246634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68126e01cb2bbaec17e22e2e5e576ba0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bd18b703cdf89175b2e9e7384a647636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0750d70462316725a008ff96b2b7e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4626906c0624166aa9e95475c9ed11638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077692ddd63799d2778c6817d3a56dfe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc7077e78fbe570fa42e4c9ccb36a1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1d9fb0af0f0635b79f7f3ffb3da64641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f4f44e61a5db6311eb513f356359d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8bb0d8dc02c3b9e83285fe6c5fcae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99514210a8996a33a4f4989449378629644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2c25d8969f4006a575398c25f438f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd045c608f6b0f16dccc1066a8046837646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb445b1709bddb62e1da88b5e62e83e7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51489b210705fced69c355066c0b0a6c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f5e25297f0e88d96bc2c22646788c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae3278d732cd4c03b58a45bad7a92d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d947600aa896cd04131b996f90b5d1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467761d03ee21901f293f997f9bf726652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0691bfdffcf49c414dac8af931ea6c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7deb3482981ee5bec07e2207b816456654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3163e7daf668f9b3ccd1a9e46d2162655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c31bf96a51fe6abcaee71a1bfd6a44656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ad42a0fbc9f372c62252700381a80657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b1014c0ba4e71a39b1f6aa2412022658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde09fe6fc58610a9d80c094d886e1de659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9994c716d151606796be97d86ad2ec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03359d6d295f76ece65c5dc1de61975661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b623897bc537b5f955feadd068bf1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e52104649ce0da4df110bb3b6e2be5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e08d5c65d69651d72f3ccd1b881135664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb6a2a7281978382d347eb75e5b9a0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d5db01f726abed4156b736ff90da7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7694847b28c91ba04479d5c7cc7a1e0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b51c4a30bcd64783958b5e280ea0d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c2eac480c4251ce7285d2e59241f2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc35ede7c61223d77c8e96e1ea0b19670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964030af88edc6b250dbcb4e5bbc407671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63999589f5a3f8c63eaa9046db080681672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35515b9da8e4199a8dd385e06b467b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c26d802cab6ab76676c2b7a464d412674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220f752d3ae8f65fbd725c04063826f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451480f3cea3c7fe6a7c62093adcf7b1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d61511ae055f64bd0ca7842e20ebb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc24ee7b6d9e7dee78c7364c47fa9c6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a86569d9ffc681abc4b54a224fbcf2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41d7a0b330ec5d2f6995f96afb808a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea5f63fd26a78e3ed65fcb64b535d8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f073da970d9c1637a23ac7eaa221bab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3ddd6fbe745c6b48850709dc00b35683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e008a5c883bd3e1c9184808a15d4bde684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec31fc7f46047d1ce1210ec162aba7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe973be5160d9aa7a52e50cf02a3734686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556b3cf6481241f1e36dd060f3a2528687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a891a858548a00f1a619ae2ab5011688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7595b0c0116457ea299df56c2c297689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc239f7db22b65beb15337304fded572690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c211607699a2eb19a45c65634d7536691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270f9582b9f2e353d0fedcb6e26aff1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d010d5296cfe3b4708f39a0b823f71e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9eb11494870fcc2b1775cdb82ff824694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371880963129e17333178a416a01053695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcef2e6271a6957d689ae5adc9dead696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d84c10bc5030c39e79f6d353555365697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30a2fd3f33d780d9d455768b10235c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac3cb9294310c02106bd3af8e2059f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d507bbf82b6fbb99115087ce960bf3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5884d7e3de490d6a1adf2e02ad97d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4004b7c636c2b6531cb5d78cf6faf76702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c757b97ccec1e0e4f07148d868b6a3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f6c8ed64c28e1ee2ffcb9def4e99f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083319e19843e85eea9b5cb79405cc5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36831fb6c8bef5063d140736c8e263d1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c44eebe98853f1f8c7a77a3fa5ae2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994308ad7ed7f020a7f6378fc48b835b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc793e8756ac2a5a6baeff328e4c0803709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e3337823760d0ca41d8ffc4d24288710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2a5c1fa6baa4c9e60c2c89bbc2e35711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c10b8651a18c47d57c05c3b29aeba8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826200039671c6ec54874bc5c7b65025713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16db1877087d3b62ca8842a9522239714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca147ce68657a73b48297b20ae3dd6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f80344b6df6199c6357ec7af55cc8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54850ade74ddf50740e31ba1fe8bbb22717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb5418e128c479622b72ce0c675759718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29584d9a3b2c05bca1ce00cc9f8b8b78719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec77a96df2c23ad75b32fa152c20d1b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac39cca24952843669f4dbd79628f26721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c9b155659a1091c6d6576da6dd257722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb139a712e9dda8c15cdc47a28c6691723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439e48ff4b15f7b25a6fd12867cfe81724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05d07020d306656b80637938e52e65725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766f9d22edbac669381bdd640ad1890726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c74f4c5c4ec93e07035ccba7752c9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61d24293891cc3a0bc59391dcefabc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a1a5ca783121acd0282be31b3b562729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e2810933817231d34652ff144f665730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a10915332a58879035fa018f3bb63731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e9f05adc1893136f916f16fe378e7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465c1895858b72554343d007c80855a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a3db01ea39c21716cf4f44da9c074734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537ec6481ca0c640a4740e9b3ffc467735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c726f763b8b2e150c9c49b0547c97736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e5c53544d9c6ff6852cbea8a3a92d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27957acc04dedb3fff8fc394974c74738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4705b6979f70c959dde83681e1ec20739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a9ba28fe8b26d5a1f55db71da4168740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fdf619b83381370e5cf54f7517bdd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57455253b6a99626a60e82dd843be9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46535146a1019ca5a58d507beb4dcbbe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446467a373c98b60feaa2e134d23ec45744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f93bef552c55ca37f8943a9f9ddad8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69da004e6d9b1d259f8d712f9eb0a42746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14dc6e17032bb7d58918883101da1d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd31c0aeb32b87195093a7e4e090c14748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07db3b585ffd3f5171b72e151dd8939749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efba77ff4126c064c12583261014eb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccddc8976b9673e114eae880bf04f45751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4ecc95d9e6001855cd9479339d0a6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fc4368315ebc063953611ef99f71b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25610a29e3e35915190c281df81e3f9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3779eefb72a682fbc9c7caf904bbd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f779760b1827af74200b0d9aa7c0ac756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb62ff88b7926ccd6e5659cb79b684757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861959db70cda9b1cfd2900d9bdf32d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ce948c97fd27ab13b4ab71edd849e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ec13b376714e380ae03ea5202070c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf12955182d1567908a007a3156f80761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525454d4690d726358c2dc54eb3a4e17762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ec734725b5115c8035c008c9cb544763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6184247d92ce21057761ea496ca40764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a9dd5b02d94fd9fce2bdfcc1c0ec0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764788418e28cfab834b22fb410556ad766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d6f8fdfde6ad6a3d70a2c702d22f2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87264b9e246f345f29b63be9eb88c7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8e0c13e20b35e45a326d506a2016b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190d014973833af1c1cb2e0da668ad1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4e41550e7d86dc134578927ad57c7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eaa64897ae0aa2a6e2fb6c67cc8a68772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43fd123fed372b1bf90fe0ebbf4d05773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2a2e05791f8294b2ffe9bd204ee1a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa45606b40159dde95a877982117f4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cabfff44db53abf8381fb00866c1c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0a51bc02ef2334176923b9d6c4a59777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36dfe1c287045f5e6ca6bfeff74073778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d25f1e34fd14896541585e8e3bbbf779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c280a15fb261d1d6b9545bce64371b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6f75b58711b2edc60b6fbf2cc447d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e26f5dd783691a3617d801c26d46c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09d903be2dbfc518faa3c3cd33bd74783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10887a5574234e4240a17dec4397c803784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb5c9916725c4d66a91fa12ffdd2e8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c8f586b660bf457b63ad1878dc256786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe18b093831d82aa0915a6257b1f2d4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994af0ec3022c3cbc58389193de06a2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd945353eb39c06d921dd384dba979789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b1dd9cbefba0aaa8adcfae9f4f83b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e234890057e0be5a847b450626a000791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799508adcc82cbb976e453eec1d24e1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dee838880046f671e613e13c3f7936793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f41044d979045ae7862bd339c9a16794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6278822cc29ca50b6f214cfe11ce0c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03e4531344def707dda40669ea15f8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc765727b58a14bb18496d43febbec19797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf663398a977c21b9f24ada21fdb82ec798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ed9fe7c2467532fdbc811a0bceba7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7fd41c1ee492e7d7194f6961a6c18800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d501f9fc89aa5f13b9dac69423d29b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a22f9462d14d41c0e88a4bc8e0597802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef6d3aa641083d2f1e7b264873937b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d141d681a126201d4332dfd60ce6eb804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f994f2693d6218e07b3eb0bfdf6bd805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa668d341e8d327a8923c9f3d3f353806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a0fb86d6e2a85e82ed6c54532c09f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad0560376fb144b15533d1e89080eb808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65dd3b7a79be6d854fcce592eca85a3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f174b57acc560b12938e2d5f66296b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b489b83188099485dfbe7314750a2e4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320516b9dd213c854c95efc9f3eadbc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a67352cc05dbf94efe5b0ba46819f9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7ca662ff7ed2da83031e07cfc4c3c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583dd1a9d5a833c582e1e1d02b09a9f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899c9cfa1a06e6e82dc9fb7048ea47e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afee1e406c46950eff32fb947a3592e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c6aba6ccdf8bdace246fad56dd385818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ee8738a661a70dd14a2ed64d24347819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d56b93d1bd2058f24f38740de9d10d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32be8563f1b8b31388ac155603536bd821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77158422eddd130eba5fde6b4c01b0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9f8e20515b5dbbe6dbec23169f171823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae2741a168a0dcdb591c63b37edf98824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc0fe784d80e1c9ca0339bc021a890825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98810510e1170ca8dde76929e81f726e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16959783cc65aae1eabe99e645e224827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ac70433e9cafbf698b589f8c2655e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607eb7a33cdbcbfa998e7a31a257575829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d54f11ca57ffcbc3f3dc7ad4d29dc1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e72ac84c1c502fa53df6d7cb33e8e4831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da20f0c13102dce5c637074c6885041832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7416697433bc75f1fde9ef722c008833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc78dd4f70d891830610e16641741d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f0c72b2495319b0e2cf846bb92dfc835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde0d67259ea6827c632e49e2bf94cd836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bad0f1b81569dfc9edbe62fbc80836837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf65adb3c54528c1515283ffe43984a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f0f115bc899c76b01c0dddf51c3b1839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8c0bfb555887ea110a0c32d1d4cb8840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0932f7dbf2fb90f092f7b479d335e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea0773c20d8bf4964901a3382f359f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c201d97e1d652c5321b9d0b3656510843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e14d91a984786c0bde0ab237674890844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0507288719dc1cb55ff5fcfa70a618845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890eb4f469b0a8beadca668552233ee846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e696c0ea3d759dac88a2b4e41bafa61847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039601f0ad42d01e5cbf317e196d5fe848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a7c5b18c711849c9901f4ddfdf52c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921e99478140832e28fb21e08aab276850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fa7baae4defb3009197284014bcec851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bef8241b73c129cf81649d0da0f80852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c988c7af6ef6ff3f278cb21d9e906853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44572ae368fe5e2c0d186dc4cb0502854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6434c07afc2526b14c405305014048855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56a4fe6e6e8a8f072b5443832c3d63856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe1244ea1bd1fba69df161cda29fae857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3035c90fd93c222c6fc24cd469abe858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa69a302f9176b7150c5fa319efca5859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d140121519aad4f75c4f72c8fb01a4860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817a2be9f3bf7b9cf0bcf38ada12416861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf75818fea476e2ea5298116e919b6c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa912cb445ae455cde90a94de30a558863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34071858db96f228f36afd8812e66ab5864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496f52b7be2fa163c40aa441258a306865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd7697e998c04844b882b29d6d2004866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31143e6f44ab0851e2f39d09d406c58d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0355eff5de00fbceb68d3682e931539868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035ea55a8e544d50991866b2f39b01c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7062f2da59bd0e0db7588f5668e246e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70e9fecac7a823ac8ab7080c6e55ec871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309f8751810b9e327da5b8f00ac4e6b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acb1272b643538751c5bfc57c39ef7873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec2c53fa85594945a08b239cb62b49874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f478692e2f2e0767036aa510dfb7b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9b0540f2b6d3e30e86be375a9a2d7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498c4439329814e6a28679789ed117d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0100b424f5a4b8a69173fd13cc737878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b21f6cbd186322d82c4ed9fc07be6879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b792ea976eee2afeb8f7b4f4a73a785880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebebafa2abe876a53235e403c2b8627881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304c685a0a06b9c5b7e6eb54cc08009882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168eddc0baf531c45041e2ae99774a38883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0237503fb876284fc10b08f6a4409f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450be279d9cdb65f337dc72bcc423ec1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615becef78f280016d3b35bf7c9aa55886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877478ba1cd6f317ab1b7382f5062b16887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918bdcb0cbf51b57ecfa182b293e470888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e72849860c97ac1ee9a2ae2c7e74a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3f5621cb95b01986c40380324c132890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b471c5dfe0cf40f60fe0dece5ccb9891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c48f4c7443e36f7a3171aae30bc2c5892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334dc21513b88540b5d50049feed1181893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ea25b6d59ec2a95e2e1aa672e809e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8543d5895df2f8496e5cd9573cad529895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca7f644bdd5c5c738168fbf1fcd3d1896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e2b552eb6c67c5b13bab491f24204897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccfcc8b0841e85037006165215584e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c162acd8640286f9207b0bd40a0de7a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2f5c6f01475593672f9160a63124c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde98bb88b343c0426c858b3fb649151901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d193ecb5bfa7d2329a7bb58cc231653902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669e5cadbeb1b31962ffdfcf1ddb757903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b733d500b03505f4611f1bb1d12bb76904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979224ecfc91e3ef0f0ac4161cd0b7ec905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04da8a8255c06bc35a21fb867996d7e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ca40e8d1c0f28cd05d8ecba7dce17907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c349b7bfb828690da94d97a003c7c7908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87ba8191a1eb418c72cd0d33a95965909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407180833598748913e098f37906bacf910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91861d7930eaa7ea66ad216ef58ee7911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6ad4fd408929ec454f7a15dea38a9912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4c51f8d4240c05b0eb9fa0fb1901a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40176c559d3a2e758fe7c81723ceff1b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131c1397a192290f3432fb56d7967bc915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e886d509a4530976fd10bfa493b4c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d1bd7701fa8a8f6db71b2e287e332917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5baf905748ad9de9547d5e97df66d1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effae888952a14a9750585b8da2b7e8d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7381c48fa195641a5fbcb5f4294eb21920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e376e5a8ca679ee81b943026a817d8921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328029d572bc7012c92130208e3810c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6d12aa4c9d145bb7c9b9403d291c3923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f3793a7fe5beb136c57231d5fbc0c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd52a0797ad778c6353f5e99e95dd62925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2db40402dec6fb7e8205629ff40d71926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2660ae44c5c5a29b29d7b60fc7ff2927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a00ed816a3b5a7b29860e747cc99ff928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28bbb955ba91d31ed25f6cefea862f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c98a8cf08dfb72e68bac5b9c19eba930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf596196491928b69c614c79b3f4c20931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe607ddb8ec3d7336e8ac73efb50b2bc932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd436273c514db67ae127c48ea55ef3b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb81235245aa8b289e303ee9b63149934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624b6124adbd0549807dbc15fd578bb935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69a7202d7ff98c9a2a74f2100988b5936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844fa008680f2bda7df7311ea01d888937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a50a3de4c33e7e85651e60c228f1c7938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcdfe781a53450b8a2107307c25c50939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c669af0d0b97190b8435dcf81e8381940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d04fc0956b6920b5aee1db8c07a518941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abf4be5ec08b3568b4f671131bb361942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62256426813d9555c46ad67fe86b56ac943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb76a9959024e23a62730a8a8851e0d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2572492f6bd1ffe9da210c6f444c5945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa91dabbfc9292f3ff7613355788a01946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a613dcbd7a4618fcb5e6549600afd31947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4ce33ea60999cee7b00a55a4df9bb948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba73a27dc46a0aa0b26f7441882759949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f519b36f03f3bec948113b6f7a3ed6950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd1f91cd0af139957fbcaeb12ecf90951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7842066bd3533c14d76d52e0339c91952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f74e62388a9880845c0684aaf9122953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e4d35433197ace69f0c532db501e3954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6a73a41aafdc1e5a18b3da18a7108955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1dd1e27f8e002e7f770afa0d9ec237956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca26f8dba943354478634b36e9364b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d6661651f7768a389f015a295ea40958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736b533d30e927f525246a4d679486a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d558c766ce2ba73e417cc73c65b7869960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603aafd3189e375b07b8e6954bff1b2961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602e7ef334906d1444fed3a1d09822e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9400c5f672f6782e58c26f57a922c07963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25827fbc3e4e655aeb369831d73b28f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6b5e6e3d3ea1a34f266b8b29f9135965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed9b2ee197f61e91e4e815647bc027966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5828f02fed7c7c74845323ee403284a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7d35cb76b056b433ee0f731e83126968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffcf0142834c26af1399bcdbb87028969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f115bfb7a90d92e5586e3e47115ba970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a248f467ccb0aa82a715bf61ea61e9e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974f7ab5573f24be880cf6cb825b610972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bda62b61fa9f08ed7e85f3e39280b5973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5420ec14d83a7d358d1054b9bc0777974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dcee9ee5c1a5ed87ee49dbc80e98b3975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ec9dcc219c31362eb7e7234126470976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a392000bf19d823f7708dcfff362426977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>