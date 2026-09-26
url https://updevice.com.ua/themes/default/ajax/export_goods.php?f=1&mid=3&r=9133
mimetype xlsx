--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bd2c5bc9482a097cc51107ab797191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163081a19a78fa277d20524ee9b064d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d75df11a4fe197ba026057cf4399ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dae7491b84478e998188a1946349f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d610893134cdb20685d5b16cf3784e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd059dd578e223391e7f4a27346e92a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffa3891f9796ed586cd41d563659bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f931f5d1ac00cfdb2a3bfea2b976838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93ee92bd69cd1e1caf1a45115396789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c657ca81a1962453ea57994adffb2910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660c1177cf53a3a33b309e657a279db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2655ccb44348788aaa26ab72de3ce7912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0e88d01a6d7b3cf8df42a4e84afd613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbba6299b1cd2de5daabeaaf94148114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cc37d6140e850d06df1216c0ce65c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d72915c9349dca8c0acac8961c9f1416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150bf898778178b8741405768d04c1217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81783c4fac2c129dac90a9e6f3c4b1918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69132d979cc646018cd370141cbf935d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fc1fe147902b2fe1b35e80b55f23920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99dc19ffdef7ba8da77a702ff25879221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76602e4ff10a33ee6f858b0068e2f48422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79611a9778cbaac72db897533c862a8223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcf09b7834f3f81e3f0515d67062c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e4dda070acfb75027d0134c05e14925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95d3066a9f7554be540e16c3f6a02126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c69a562893b47ccc124f6a6be131da27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781437a99dabf8599949b979751a86d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af904d82c148918a59d4d2033e128d3029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dceb09f497be979bfdd47589fe916b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52bf61f49fd7a58b253bf84a67796c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f45fedfcb44843e07d844a1f800adb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06664b80a88bc4eb1dc774ab681377f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12427a075276f8d95e02f691f26b7134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a43d92ec29f0ed3bca945ac3f7298235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eea4a698f092f36b9a8b0eacdedfd136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23d499b2ea1f55fa05557e2d3241a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55398cf702a6458a4055dfb99eda68038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de544ca52074aa18b6ffdf8752ba0d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27eed94a79ee322421f8cb57a14b71140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99850896ba3cee0bfd78ab6369a65cd941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f7cd9502ba9fd5464424e68d4f46a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ef12f545a6a0f3be82ba97cb3f5b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cd3067957cda0b726c6b7d708510344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d0a049b47a53c09f1eff7c6e8b04a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1249d9dce21403d0940cb31ef22a19046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c44668fec7459d6e705d9ef9c4db1647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19677a1447f0cf3104d8d9ec70fa1c5148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb8db285553bf8626a663bf8c7c83349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2dfe6858711565348f51f160504ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947689d8eb91254b3eaf9444bd92c3d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bd9eab535eebf852e4a1c496bfabd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afa6302ae259d054bc1ef5f6fc197853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13ee85d97f3e36b5994bfba7bc8ff954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dba6b3354c7f1c33c24ee70903c1e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b7e5f22a0ba7f2e2cbb93e100f6e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540016dcae1eea4e0514d4e1c8a61b6357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d013ac7ee4c7a1a32074014fd4323f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dae55fa07fcf3efede286c9140390b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc0311361922d3b430226dc6c44aca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ce6e5b531078fd0a3caa73a9faa5261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3d47599b4b8de237baf34d38bf3d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd66859885cfac7602a93fa7e588e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c48483dccdb43ea34843495436711864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742eb20d36f6a98441841688346e03d565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a505b57a4319f87825b6448fc82a6b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cdc3ed8054a59892317f45aeb72d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9b6d559793755de7db42547094e1568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24110defda4cee4871643c71ebf42d2869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be0067e0bdce4a1140cb52bb64117070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92065d16ceaab1bd6989feaaf28ee37671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da240ad8945b5740836fbe49cdec842c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d65146842b1836ff00fc71fe2a479a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb8076dad08258f8d260776e978f6474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815768a649588732367efdcad550ece75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b7ebe169be0c27017d06688787f5576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92e3c1625bb58a486fec3e8cd50f6777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed032d12bd40a19cf4170865fb4a3e6478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b6a91c2c56af1d44aa5d75c94f4f279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a98af818b20a2dc097ab07b1c69d3580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1da1ea6a9ce2bb27c50e8fd21b15581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9534356b02541d9dbd15246b3d3be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20309d3f22bd5eba71e4a6b4556e709f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d97aaff216d350d4b11609e13fbb484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e47c490ccfd328472621574aac92a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926d5d1e176d4e3ee4784a462d27e9186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d3eb783952d5d78f62a2eb1c10d5587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6be5291b8641855aad0742a591c3bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e4e9eefacf25a1d9af8cfedbd429789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02315c18cec406916c51e96f0c0920fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3b5c90d5c53d0abd157ee06e3baa391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ac3f6867415cbcb9b246d4f3a070c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2507060d86c6c2db35bb736cb1fec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1aed19bf17f5e6e6abe3052f0ba3894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a80fdaa087c2b79979845067cd3a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e710508d180b2e6a63ebbc235bd30896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d82b1188e92bbafd241ee52774dce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff79e2f6417a39e1c55e76e80476a8298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544138516a73d0732d8fa8cff6f37cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41204592a1c1be2e00e16b431ab621100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8885df418d1cc046a1c3ec21516d4bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951dd0b012695fe9fd2a467606a5f03102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc71247730262468ee386836fc398d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6356c01bac521946c5a320c6fee58a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797b03a5dcced0490f043c5eb0fc7b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740bef9c306937b266efc54ee83d1de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d75ba095f9f0deed8f31566192ba28107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67c644a7808108c450f37bdc924b91108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f280b6ecc60d911045054edd9bb20109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b46fa8d123c06b84828485b71c3dad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1abd3abddc548428dc588303672df6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a11142e2767f5d96289d9d867106e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ab55b20a8a5b7d7cc34304955cf67113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625089e237776446c3da1f7eb893154114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287fcd2c226f8c9de22e93c434e7b51115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e966b35273456d0c86ea9b29ffbe66116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1dabdf503e4df2a8673c84064d530117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097ba6c1eb107ed4083eed116d5886e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1fb8cdbf6e480bf4787e35bbbc126119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717a448a88d723465bce4453760e267120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e881a2c4c9de555c49e658e1d41db9a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09925f7d1bd5df4080ba6eadd062df57122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8e7072078dcfdd668801e9b54ca61123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4f1ad1ef22e4f196ee0f16e8384be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbfdda81b409fd394e402930bb20d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8852aeac24a66aec10cde9328228c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb87f3019e471240fdcc3b3ab1d9ff3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739af9a4b4775cb9337d0ce0979adcb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc60a722516c7b09768b9cd1972250129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e99fbacb4cf506b9e4a019f1b3278e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb0524df703631bfe6f32748a0fef2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e524260aa25ae5901ebaed62cca2a6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710376787d489a6dc061ca536e31513133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a2d5a1e4376afa919e2e2d40f838a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71a33316a922b0823d1e48702cc283135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d09ad325f1c8d708c18bcc1ceadba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb84e95ad738e29a71c431988201b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8f43b74e7f8466fde5eab7f58c6d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c618b2a00b82ad1a116bfdd29a1571139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59028f6ba9fed681a4473d7d64864f77140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40adc8ccbfe93a23692bc0716dcce2d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed8591b0b87a83e7cc6f166990c874142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b51d1aa5c6d387a5dbae60f9e2e435143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d4ce5c0a94eaae866a6daf74e7a12144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2db4c280a4b1c851370000b942fc3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6a2ab85cef6324a71231595f6807b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d13fe6bf32bb5694a9cbfe7b9ada94147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f44550b8cfce2aa9384280d6a152fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157e6514c52e76387222286eddb2812149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02aef9effcc8439031c35671c50b198150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cecf3e92e703f1ccaa5f8179ddc6e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99292752527f6f77bd3e58f8dc23a032152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ea32ba9f0fb2c465169794afcd44c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3353ed3abb8c0f50cc86aa3f0c81b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808ef9350b7194611df7e22f1494958155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41fa16f3d441bb49a23b9236504918156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e086a0a525fe4888b6b8b48d44941b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0ed0567a3c13bc40ca7ed1ab7acee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362dee467e4926b70fc67926d669bde159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb7f6187c26c14c89a7b12233a7162160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5117b291a36512c3f850725c67555161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efada4d9f9bec6b9d62318e2b6efb2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3434d31aefaa8b19450729bf44e22163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c40da1faaaf43fc24494ee90169558164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cee51689983bc1722bc0e2294f883165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d0d3700d46e22366ffa675ba0255e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e51e9d3aac31247c903f53b1524a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63558ccc5d97601f046f14955fd40523168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b6cd2cdb0a95e718be8c2b1d6200b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58b907023e674b8b2c181c176bf2dc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f451f4ab98af031b48afbf1e08ddf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fbd006300f39d0c1812ce9097ee9b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d6f36227c0e6346fe5c3f23d9bf66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458532960b3deb4507259058f482a71174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8448b750739ed09687017061512ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0c06854b9b5e32e84dde705a97e8c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5757306e84c53e263ac1a6fe117da1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef0838a60f608030d671c7bc751428178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b963d2aed340f5e965b7714b254e9db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6747f2893eff726095d4620f31e8e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab0af59a16df96ce6909cb2556e7fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2fa7d6f916f82ecbed09d509deef6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22ed85926dc9439fa3e2a27681fcc7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9ab6f53a5248ec2865c3f04f0eba5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89d12d62626dac4b56f077d2df9340185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c4d6217c4624820aa91283067b251186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b83d5efc49c92bea131864b7ee27c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec44f0fa1c3bf89399d42ea8aa48ff9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39999e904ff1a7bf130842fb3ea60ff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb344fe11b6f8cb1e33a1df9f61ad1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778c4dde54ffd4b7f0f4cd2897fb6bf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf443443bd9a48bf070772c1486367b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43358b77bbb90c494e8d4fd6ee43ab3d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06fb0ef625d3ed4a50d7f7ce0161f4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92616f98b0399fa9a2e054c8653f2d63195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984629fbd7446ffa6a2cc36a929c973196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447ff35a565f28352cb770091b88455197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa338d581af31f4b7ff4a7ba298ad3b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa899e2ede8a304a81be0a0861ecdde199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106286baac8aa5a4b63f7053dfc86648200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd5017042f8c992a875ab09fb1f123201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae323b52b5d7ca77d04f3a38b13a46202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237a6710a89e535d930690c17087905203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaea3c60caf084b217063be353bbf1c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4876e911d572231f95e30d8aef3d6ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f44866bfe35d403617d036d586e15206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e29505f41b056ce8b5591001ffebf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9e08da4d3715eaaddb2b2539109b3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f3f05c39e2d0a6ff67d963b7e5be8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8130a86c11d797ad7006175398c2ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009acc613d1bb035ac63a2b500458d4c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994beb3ee49e6d81863ce5dbbf2b9430212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a18ee6e67aa39fd339f3029a49146b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31012c2cd978ad0eff5f69e549c709c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24296687743e3833300c67f86288413215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80251c620dca7e3f13966c53143c9fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51b570f336555ce4449404610cb0d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fce6dad67044d7f4ad094f3a87e629218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9d0045660854be0d6c128ff73917b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c7a1c95aeda71f05932229c76c477220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e756fc65b2233544499361c115fe139221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1539545e281f10e1eec5315f12ffeb2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7954649acf0588f5936c5a99e77935223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5287eeae83b89bc8d90410421a9aae7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b6a2a1cb34670b168eba6d61ba5d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50b407f14dc7bb6856e69336f79ce7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b81da83ecad06014a290cd6a976a2d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac163f843bc0b1785c11d5132ec8e4d3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70ba39d625063f5c9c1860bc252da6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29e39883d0341bb5dcea7fb800c628230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5398cdc198cf5a81fd059294e5eee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a565fec594e8a65aae572048bd675232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ae58ec5ff1d5e43d270663450188a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee87e30d56bada816fc0ed73ca4f111234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c537887502209362a6eb852722eee00235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6498b2632ed8666bcf27877ca9f94f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c67b3c4a128586adf0d9702b3bead237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4344ad08302b94d047c338ab331edc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb67f99701de0b9e607e03250daf8cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b596c7e646ab35d5becfcc1f01ce5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc1a0b32e6ff2542ce4e338d1f420f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26666f4217bc2d77d50562edd061e104242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf89781a1ea575928465b36ff5f7f4c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6483daa238164a68d38669027d0bd6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed7148bcb8506e32d72aefcd32b0bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b724b4693aa7f9537339105573c00246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8e9d0c1bdda0ac8ae7c252a5e84f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7d7b8161bf2abb13f6e8007b3767a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cebbf45b63ba4880a0e724d81f6c71249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a2446a0e0a3c7290cc7ac405a20f0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3fd004fdb5c850d9fbfb69f5f7b20251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b093cea6d4d9cec514a9f49fe70854252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e367d86c9eadbab944918ff1f9df602253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d1a232a4b3a8b7f41ec86c168c60d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3952900d23ddf05fadb2afb778bf7a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78afa2d969e6b7a5560145d82d29898256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16259e50f2043d12e4e3915d343e0632257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41321c0bb581e0d4ff4645dcf60645a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc468c5582fde10cc2c54098fe3b8f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0d84b9a6d3907089ea7fc8b106e0f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6859d3a674dc5f18750bb8a1162f72c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe90abe7575aeeb57986d1dbc2f8995262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed40e9ebe7045efde16e19ea13c537263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c091f9d21c0b3f365fe07f0bd89035f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd259f39a8202b3fb4bc9451482f96b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52361d0bac27b9d37235fb79c3e193266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665a687b68a508152f877b5cf9d44de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c330e7e2c882112580c7b9413e7e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96949de3f00b85442e18a7e268a616c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6bdbcd5c8eb30399e2050e9f009ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88156b2cefff4c76e5fefdf90abe0720271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a209c99fc4b429b0cf04c8aaf777df272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d103b84ae08ffd65111de7cb3036324273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7ef8ebd7cb35d6d657b9ee23a63e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c05b2059e8e21e2adcf086f8af2f0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba17a9bdc3fc9b71da8570c5f5e02c2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20757335aa7bc49aaab7e1734ee1315e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd3b6e7b3009d94dea989664849582278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbac6837d7393c8eaf3f77723781b5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fc709328f066e8ccd93221b0077bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bf8585aabcc594ecc49b5ff7da1a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731381251f6d6abecd743d1a9c06c30282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1374e49b790e9f8d8fc65025e744d9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a10d2fd1e6e013fd8fb2459d4ca0f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163102c9413c486af2d828b0064d13f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52f09f1328725491925dcd0907af86286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fbec4470ceef5e6d144c7f2f6acbd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef3d517aaea88e208735cb8c5f5689288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d219dcef34bbf2f3a46e2288235f43289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132ef6d7f0c6e6b718a906b84b8dbd9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225d0a5af7def29f8916ac9233d226e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4154c2301e29262e2ad0f78522a26e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12387b8073246fe3a2f88f6a770d5cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7ef113334660ba9b555e8663fa466294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f304f479d2fa0d6bb33a14ffccb5a73295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620d2ba6f8cf2bfcf9680a1f919881d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07339943a1305b69ad6c5998509503297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e55834e7e0bb47ae0b18d46dd27d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5b9fcee51c590e240579ed0699062299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541600a070c469335465e8c7947689d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a4b1d3b5eedd79c51e2aed4528036301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd1c4d3af4abfcf86b8b5409a8b209302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eef45fa2376a9ecf0eba05a4bba3ab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fe0591856a6f2b24ce291db3e64a1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdf81969932529ab1a31beec099d60305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b336fe7dd3543c7de885e35bf28e99306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f8354682f41941616f16975a5b2d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb684605aa968ff3263cb9f7dab288308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a66f04e72035bc2e7a628a16916a67309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab371e7a17813885112251cd2783577f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9bbc1748aa74b6a4b95b01f1ae690311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f9bec3e0c7bc72a28283476c9049f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869319603acaaf4493e969f9de946250313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c828a422573254f8ad7752b602669314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fb0d530a8b1afb86075dc70dea901315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c54f1e6e16d13ff89ceb6c5962eb1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56a921f1a3401019a20d84b712061b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd91a750d241008c2e1b0df377356c8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530252d4c2a22e932f90662afa7bbb3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552a154c0c1618e2b37baa55368c26e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e3c03389f0ef994a642a31a27df46321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54663d3b6b868ba18e295016a4b49b3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d75064a36b30e07c7493fb5f934a0e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bff32ea8ed387fea1383ac0e04f2d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c61447404e82c67db073d50a550c29325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e3fae23481bf1a7ee7a28b2497056326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd801833520c6f3d6a405652cb41e5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff69651ac1148d4eb46f9244ab53be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841aa52960c9f625f35eacefd7361f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6ab61dbbef80d8bb67726f3d8c423330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532461b3296322c0955640b379516317331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e47d5bd89c10eaa855c8be33d1357b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865897e830db92f11e5cd43ce1f5c05333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018dc84b55e7e1bd786b8c4e08c51106334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c819fe172342587d3f4e5ccb5a46082335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7a5434be8b6bb658091324445374e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0e82a86adac79b8de087749d87b39337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e35b7c7f2c81679a20210a94b0b293338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323eed82b346648d89ae1072b5ba075339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0ba8261cf6b11a94055aee5f55c94340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf51544c1264ae8b7ea4f9ea39b10a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498ba6cd9d951d155f3f300d5c8f791342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246949e69146779a2469f07609b65fc4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff435f07d6620a29f38ef6e2479fa5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f1993ff514f6a674ebdf20dc6bb9b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3226543c15615589cc4bb8d911dde346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d9c18a21636efbbe178e36b580062347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99c7bb52c331a7bc020b25fb1787b7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a12e8c68ef5badb33ddf3d526932a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abed8d6dcf250b26a7e61492bda09b2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac790eeb362cc0386603d070e47d387e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a589664e5ad6b433f88bac4d675eda352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631e146345e3cdeb5609792d2719918353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfce8d5d2f9537c379ea033256b8db354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef60f838047aed777ed417eddfea99355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b533a3cc1f08da9ba2bf00abcb94f29356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111a0be41f2226b2fba93d4729bc16f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769141a698e47059fad7f6c2412ad6a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e2ae5af9bc328eb92e33bbc4a8cae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed12ee8cb80fbf9601271db2f1bc291360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0b280d4aaf6e0afb78f479a1284c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39f4fc714b68b4cd49a3fff1e07f21362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a00fa8cfa95a446066488776aa6dfa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cde356295c415b2281ed5932a8076364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba33a81ef710b52fa638942fd70220365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc0b487d6b0a114688ca5e1665aa19366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c9bfb5eac6aae7d482b61adcbc892367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926a1458a65f0ac7558e47fbaf59674368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046ce23ba2f485af0cd60a8fafe319e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861abcb5d024d3f4899819f5c018f814370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eafe48b0e0be6e6150d99d7a48b3ec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f95758006099736388608fcba1862372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94aa3a3a028092f58572765def752b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f614f2bee4314251b3d6d91a7fc382374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45708c685ae1f781d43b1b618fb1cb8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f602fd810eb51e1379783ea50beaa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c17a914cb3a287a50802c96cfd4de377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e71f8fec7d88462f049ea4b113ebe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091396a48a965f154fcd0ac25ebb5ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae628fc92c23106ebfca9592e35c81380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb6f4bbe1075b97cc8ee097e476a94381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38777aee316ba10845167ec2238377382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c196f740dbe7c5a06effa002abe54e2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572a13c9e079aeae5cacb950202cfe9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df05e731164455d51852ac06884ae95385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4da5b8f6d0559bdf3b7b255bf6cb75386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb617358fcf212915bbf3ab6a06aa95e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b08889ef1401a15dde795763e037b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de0e142a64ee3f218e0dec05eacc7d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249c38b2c5670dec7c04346fded708e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a564a2532f8a7086add7b05f87ad909391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b3def7352a361def9bc95df28f258392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9624061f30f8bd92b6e1d3426c4ccca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c0b85b4f7bdbd9484ef83124c6f41394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07616f949e87119de3769a9e7beb6894395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb935f8077c9bf80ab1121b61c7aec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f47694bc66d5248affde9a38c3d8b1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285729b2830f74f39d0eaa430dc75d9a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b717e616574035b25379ea85c95ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33adbb185e9d602965345540cfaf41400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e886cfb790d5a65cba7da929bd78076401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf649d996cdb1d5ed51a8a029907551402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de0ef4691c96a46b2c356ae9bddeb3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d37efe627697777c2048fa3317b074404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809ce258f9a35b6d74934f511ea2662405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be13527e9c618d074e634fdc9e81ce0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29440af28152532d058fb060f21e0c7e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42dfa9db7ba965e4cc4c44571cb9b8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5129cebbad7c2a5ce86d2cc4d2eaf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7175fe8bd86863c8f64b90092bff9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f223534df99fb105bf14e0033b013e2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988d85cd057482bde9d7b7f2979cf58412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1cbb708d2dfee79f2466f89fdbc62413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae805ac8326e607b2966c9870b2eb1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd20f91f6cde857457d392175e6e17e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2b5fba84f216eb4ed15c8447f85e5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8543dae2363f5723f6eef00a6b2d3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f99e3ad8823b14029bd9a877774dc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455daf71a5791513dc282fb1862a6ad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b4c2936331191c2410b6dd41620a1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf8204375b6d44c3af70a74ac07213421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8fd3111d318fddaeba81cf1650a16422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01548aa6574461b5d12980d195b956423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8dfc24bfde2fac01fb119af03ce8f9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967b35d50b8297fadd0d4554faf65bb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fa389adada443cbcdc43c74a649db426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818dc883a484191b1f041f92e590b11d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57472b716f7e4f8b2116563e65a9dd4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fed7e679e297a4afcf9614acfe0d64429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af659f97ef8ae4c8a11e4fccd996e1b5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41442acd2b7b0e09b4511666a42ef0a9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cd6780953855be273f7f682acc772432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303478605f909ff625cb8c8f18eb017433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349737ea06aa7b6083fde8f4a83e1159434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c0d9f9b395769441f9e63ef774ef2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf95276337aebf5102d551dd173384436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b49e29f4dae7abdc46321f1976312437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5dfd55f74aa2ba2d6e70b03e36bef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d060e4214b9df4d74348d1ffe190f60439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2cdacc83f232d177cfae464278812440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4277a593009ec2851179dbbe4bfa76f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe06c087a4a01dbeb1da833b353abf7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db8e9e7eb8e548980ed649440f569a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d361feaa63d1e65376f6719c81d32d3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eed988fcd8ad4801b847352a7d7072445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ebd4e307e62f4a6c6c137699571a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983527cbf03a83348df3d4bbc3916c8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd1daf1bf55830ffe827acc2b92700448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed491cea8050fc18d4d0949c02c137b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9025b9268ccebe013f0e37807d32b1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76efeaf5898726e6edf166846f862b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2cf088435ef7b46d03cacf06434ea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf57af4525e73514214d4fe18052e80453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cf5d67395616c3405714eafcda7fc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873ca4136ec12eadb808c83b3693b42455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b52fd214f69e4d74779ab5e0f6a2d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1e0a93745032928d92d37b9a3e0fb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05874ee105a8ef666663305734951646458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986ec4de3a179578343b9f7acc5d052459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3dfa746f9620c969617d6725c2f14c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b46a7fae6af824714e033565ed369d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99384465307fb43091eaa0fcf37d50462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c093fd78cb058f5f22be67dc55e112463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b195afcf0f57134c9c7d2af514be77464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f290f16e2f737f84d5cf38d664e14465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfaa211acb23d11ab3d09b9f1c9ff6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26adfafd6a520deff75c2c5fb3fb355467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082de7e6dd380001638da3a2d827c7c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b374365cff208eea38a97fa98c400469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144e3289553aca54769927a8d3ee987470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095da9b22895a40703f2dd994203c06471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb786f293020e47f884634cef83ea7f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dec77583166c59bfccd04d609849a9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfdbbd95c0cba97eb55fc88de4f6318474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79137de3cd100b246711b0453c0fc885475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dec088b0bacb7c7910ac339f32e9f5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fab7a3d9bed7c60199df06e302842477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4730fc70dd7211a16bc56f3d315181478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d09fe265b53275d3abd8e8516bce7d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86ab6381562fe72473a07860054fc5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c0b04fea1b261691505baf311e193481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb85e1c1724d1a07ade928923f16a0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39792e384c4abef67e1b05a9512a4005483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207fb3f872aa8e1988c811eb19cc280484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d8819294765c5e9bd2f05ac899bfc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f9827776789ad41459a6a04440e48486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b8c713464e62061fb76d833ac0e7b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ae48d44fc176ffc9ca8cfecf1017e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ef780b096802986482c16dd988f3f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9322cd2a13600167b1bbe3695932c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818d5e6f325c1a82106168999c7fe19491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86036ff496931c1f3e6cc74414def404492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f1765f3bb7647ca3fe788e2d8c9dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfd8df1c324312d4985b19f5322223494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c0627684cd129e33d91aa284a92d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93589880e32a83656e6d6b7386ddeb6e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72df1f8b52fe5c69004aca760a885d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12792bf73927d2676bee541b3a67d3e2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50304321739b9619ab78d2aa481468d2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ec20c6a4e7b86fa2f7eacb887fd45500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e34e488b2fae6929196319765b6491501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237752e7342f6976fa1db8782a114fd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1804cbb2ab335ad645f10903eb5fd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3762273a4dfb1e68307cfe6d912d29f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf6709030fc0d102edbf560792ba9f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d25d1a976113a88bc571894f6d52c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf427f259f2bb0904601158d83f6f25507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67364d4d42890b7877531e76ee3980508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfdfa72a0304e0746101f201f2712e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665dd0af9ba471a959ebc7c37b7ad841510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798682f6bd1ae35736e129252dce42b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f6305e2f24642878fc15e7fede598512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eae72834bfd637c825d20d1e3c5a12513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af449a4675eb907073faa7de43675b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325502cb0782ccfcb2ed1a356d77942515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5793809318bc61fc3218bb58c732b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c4b23ac005336859d6228ffb4a271517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc533609d4d2e05b4e480d433cda495b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ee9d85eb59d31b5e18298245a84a9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c99d2db7e84f983cd58edbcc94364520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26dcd5bdf2c42b8dbb340ee2504891a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cad23a20366d3a7e67e7039497dd6c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03c3d27ac1a09cbafe52e58890ece6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc94216f666d918ad0c6f0c3587076d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0ab6683b34ac1435ca74de7fb0ab9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98619afcd2ad4502cbbe71786dfdb2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fb56a72b37f6286a673fae8a9bba8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18178ddb358d16746f274b3fe3968c0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f96d1e67fc64cc4a80b316d8a24f8e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d274cb2ad262d1565e3ea7ae2cde80530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16248188692723c6e0caf79477aafdd2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60dea64a53bab51c92ffb2b14e94ed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5527882c9da2819c99f6821b05bf0f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35499195b7d952dbffda3d22e264469d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b898d6f55da38fc0ad0b46f5cc81f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae4a0985c678f15dbb2dc3db3238db536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d72ede25e9f978429e4ad5cbfbb0cd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76acbb5b4f018ead21be7257f2c034538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d680b09a6d7505197882fc3872a95c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5cec2434abdfee62bed7e869c17a9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed408f0dd7d35122191de6147f6c298541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750aebc1f27d9b9d72ae8e1463dea39542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af88e13151e482029d4a59ccfb91e40543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ceb707acbac6b68a536425428d121544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216644e2fb3b1f78df07d2ce55645a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf71120a13402f7305a94da09c8a0a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a8462fdb96e1e1693793e088b6280547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ceda505b0f083918693869eac8464548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e107a45df367b107a94041dce6da4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed474cd0c3191b4b16dad0fab5ee3ea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862c3e15c511e968dab6fcbc24c5e59551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3fd40a372742b2e6313eb40c6dd55552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f75b616531e18d78e5e86389a2c33553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206b46ed27b46f6672d21f46538cb94554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cc67a27b84616c08025448ff5b873555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1527346a953047ffaaf648db95f8a8d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44073d8d7f82bead74885ffae8a5292557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0ac22d2b1faad1a2e4c1e9cbe5f8f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808533fbef38751475406b7a5eb60b3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e6e9cb21df89797af7fe547e03c61560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a6c69a625c38b2525c68910ba7d16561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19c310518e03923827625acd902140562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016930e9b5d61fb63f975e90063eb73563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0a551492e01b2c1431faaad116e4b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd93fea7610c9c9a48d1f0f2b3b027565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e8a1f32a0e348cb1e3c42845cd828566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae91440460cbe4299701eebd490c31567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf11b65255aa54978deade7dd7f761568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d5b038dc3f2449d4564672b34f23a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf82f9eacf3ff07dc05e34a1007b91570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb771f03cddd13381857fa151b866e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a96672a7768b8f8a111463ed9103e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037cf203794a4296da7235b5484ca41573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b43a3b862e934c9a36ffccdc892ae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae9b5f7bd7c0f32b4faac63d99e5c7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28430c01bf8954a4f41acc17dedc45bb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e41915df4ae1026d6b317f2afa6f1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c81de8095e96568003446832227914578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d9179e42d39e8253321c844a1e2db579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c665ebf88d31b5ca4535fbbb91e24b4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c2bca62c7edbefbe5c9be8cc94e55581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ae07ac2670791ee399d64559f838f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e9f64db569f47a9f979b02175aad5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852afb3b492ebc474c0aa6592c46a6cd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc848cb2be81409b779b611a208c440585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf491219a13d46132dcdc6837ca8299586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da64c057c74491eb85d288008a4590f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef5f71b38691a78a5f1c5c11730028588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259d2a6326cd2a3648475bbb6590c6f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342145d0d245ce8450d193695d6986b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292117c682db52036f5bdfc137a600a8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c80245b572c2514e99ee6f1a9246e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00700e6be970d245c798793a6f131b44593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa88d175334fb295c13b159470d0b92594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615c924cb9afd9e81fd622c0bddc72c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb4e9fbe57dfb3a64b767fd7b9f78b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6affbcdfddff7aee138ea108e02d07597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b57a059c34f78c3dd5c6879e15b63598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aca16436108273a43e8adf9ec860a3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74594cd53ef4974d0a30aed1d5f8036600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f63edfc9bad10c703e0f01f9031ad3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6116d590b4fa988668b2e7bf482ce7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416f4866ec323462d4babbe637924b4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eadbd9d5b651fec346c73b61a2d2d5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053592bb6d1c34b2f442ce334c23115605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ab79f2f7d52ace78e6b7d9cc03ca4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88ea7e9d76d8728a22b79344f31342607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46892a25f29a5adc405dcf80716a563608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61910cbfb56494520eb628bc368c5a88609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193a010c80d8e8aea57e7abffcc228b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ea6aa3c12ef28ab9a22591b613c41611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4d354f69287e2dcd94305d4a66a8c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6867344d2ada2b985c28f73c1ed2e64613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64b5103bb13d7041242a5e6cb24c62614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28e88c1eb15f06b9eb6a72dc5bb835615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14db355eaea871e3b82981535081694616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a4abedd5774eeec141617f67ce758617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3e15845aea0545c9c00e8ca753173618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6afa900b8be22cfe2a0f2110c1657e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daae7fba3ba3aa0b1ad4f9db7fe33c2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f579a1412436bad174aa85c3d5bf243621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0df8f13cb45f03f4d22980cbd967d8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bd53dfc8cbde38b7e25c4320b235e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210fb471d67282916f95c314fdce908624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71b09994c61a0b73d2ca3f5ba445e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d71d6f2ab66d35c0dcb0208eafc277626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092b2d5fada70a5f400ccfcfbb3ccfe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f9f2a2dca8d7845ea5145257b7289628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcada7db557b47e35eaa10a0ecf29fa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e3e6339e76cc396b0d813d5055eba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737b6328cf8f79ede73ad89ac29a595631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ed87e6629e4e1b3505cecf422e0ed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb325640d9040bc1ff1c0ca7e3698d9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6f6820293a47bface3402c7ef3ead634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4f14086a9fa452dd5077ffa26b60a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e7ee5636fe9cdb843aa4760d3787f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d320bb7ad42da344dd0142547705dd3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6074a649b12babe34326c66b84462b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9566481495fa7540d4259dd9a6bced639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ca51e5fe44bd54a647b6e4e16fc86640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0cea49d59fe661a0280714f587509641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab01f3031246d0bc45c7a75f8761fa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14c2003bcd33934052f02d7a579b59643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fb6256e71ccd6ccbc7a2f8326a469644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e75ddc2ffea52cf42b207cfa60860645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfe2ca358778e1616eb63454501d9d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93148309f1ae350f9ca9c22135a83fd9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87493dd841db15015d576aa19242ddc0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe8de4431b5866532f7a73b1838ac7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2fabf8f99a682777f735f3338beaa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cd2283f51aaae3928f5223d5fd80a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa96b86aff72b43ecd2859d1abccf8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e3b99251354efbd31af7e160f33c6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e049d6c23f0474fa9e6e58232a7c0cf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089ede0ba2899bdce038f64ff3616b6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3ecff877364fd89793e0171d7c926656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35e538bef1dcd584f2fc01e409ce22657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6277dfd9a6dc495632aa30af0e1b890658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264baf0be92212f2ece1f828e2eb748659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9cc7b22e5d54995e8cec05e1ec8b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca65ed37202372692549458c890a8c5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdd156efed939768c4a50da958ae6d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803c77f016dadc98093782682ec53a8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb4d4a11bfac90de008c7ba9c5dfc5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179cd592b481a3caab7f1bb2d710e5ec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d6b1685c291752e9b4a02ab9c9277666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0121075d87a68cb746c786f7b29bc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596a263582593697013121de1881d12668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f5e0312aa790198ee6c759585cb01669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadda743dd43e61ba189145c005a017670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467f2c0e0f5f1e15fa50490dee7f8e4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c2182578f484de23cfc9a699b6cb9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cf4b3c0f8a1432e79f82891a4aa0c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae4e67882084e2304f4ba12c078b79674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d0b74e92ad0698bcf0a5885b883a7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0e6ce4919a433ec4ffeb5754b653a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18942761a5f5fab215c8f90ac68465f5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb792af587da9f4aa6d02cf945983d9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993491ce60ee5e5c88b0f47fb80f6f0a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c49dd07b83306a69ae80bb32279821680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94588e403630c36999d1bcfc6ec70057681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f3b67ac0511fbca9a9f8df70d3fea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a297454264824de04797c9edd2c035a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d0e93e36916a37cc26a0831f79c3d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d5a9d66c251a13efbd91430e73a0a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9044c2edc02dd2bfa64206e5ea48ad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedfa66fdd2c94df4f887e22a2fb54a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2598c27d447a3a0ef6353296edfd4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1580758f9c05ca08d1085d7482f9b2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c7f6a37e620d788ff93c397c0a2b1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137927ea3d12eb326e5daab8d2d5b9d3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44e7217e1c40b035938a381fa8cf12692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d05f623530d4dbbbe552ff7947ed97693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c79cbd6ff3016e232c48041411cc25694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ca2bbd460d5099ec2bf2fd5f5c0a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b1ae74a55e85b2f13629c6115adad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351baa7f4ef12ebffb705e6a9ddcc9f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011ca38679274ae37f1a88ee3afcb59698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebf6ba3c30b5081f300f644d1d8ab1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc82c691c079bb4a70de15cf499c1d7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e4a6bd1c86ddb09b22b8c80456b41701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3607aa990454b4874ab9e0e679dbcc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce5150f7976145cb53d202b662408f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cff867e4775a002250b77dc18bda0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcf028192f6637801486936c3aecce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52ef68092b6e26ac8ba9f9c5eb22d0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf026d6c1f9ebd81a960bf495297f226707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28770aa9df847de4b252e6f550ac8097708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff56f7d35f73deaa385b9006643084d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99e7d4a75999667b92fa76e221d817710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9452e7f3d9884240e1d6e84867260711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a142ccc0379e745ae3c714ad3542a8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f87df1d5498efb420527055da7765f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72854b158a9d32be97d811f12fd64c1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf987d13704c7365c5708e604e15ddb9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05788f9880b597aabd5e40746a8b039a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6619bee04bb47a5b01fe37eed2730b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79481f9ac30fd45ecf54f87deb60faab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fdd5b1405ce78dfa8c76dd01c1b38719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4ef1a8b6fff14f262008c1381aa98720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b308f00f1fbf400cb3d2ed891600e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2df538c4f52c26944fcbaed119817722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fc1c6f2811c0a093b6247b1eb7821723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc953f01108fdb7387bad975ec21ff67724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913c0b0b971d868b4ed59d469848b31725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926f8bc20ca031692c7aee1c87a0fcd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7800a2d621e861a76eeaff209bc2f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2ee8d8fbb70458d93d43677532d0b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b367efb57c835e79031e49236501ac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f09ed3c29da71da9f085d12b83403730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899318d2f3c29557301a7eae70925fc8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121b4487c05fb20e6c69e26b62da61e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460de7410bd52ed02236cb8c87553bd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fed05b99d3a8aeee975cbfaeca78e5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986924bc209e0d4740e904ac5b814620735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6189f15ead0df515766e91188723f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d35beb4e861e53784ca4eebf11b15d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b780f90f281322687f05bb47b733cf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea77c52ac66d3539754e5e5d4b7cb8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a35efe3289e21bb2774c78fb14201740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d0cdd614aa8de747751a3725564c5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52150e7a4192f04e212c048f03e51b4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea45b8ad9cead3c47322cde00592844743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74f373185b8ec35cbe4e91c847df37744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c422bf50e6104a8c1c1b1e08f9a019745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3dd16655fd166dff738f83a7b67417746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24933e573af9bc7109c0545337782e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa32a82d0964c20e471cd7932f0b73748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f383d2de0966f36c1f5fe4f5247fb59749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec1d37192fdb2cd46dbbc3a603b774750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb9d16cc9ef9f08ad07095a3cbade1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e154a6d6705385f817370318efdbf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b2669caa6d497d0149413921c6cf7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f3483f652487a7139d88bc85900fb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a469c656dc6bbc7b8dcd398f56a5a6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdf3aa0158d9d8dab37d07e50e4f12756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134509ce1a53765ce2dad4e8dc7650e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02979b3243fb6c045397a976c94507758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44961f0dd939384e3ac22ac12af937e3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04f19010704fee431c069599b0ed3f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f65bc8653fa0c8ba074004a6c27f6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087d77bd8129da7a7eb442a72735936762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae1d0d9f9d52061ec07d6aaee6e3df763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc7d3198ef9b89544a20898e5b6aaf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267f53810bdd3a84b1ccb112d949d2a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdee45336a9565595df18de7a54638766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd94a32b854574f632b583e82662102767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a655e3a39f939c58b1d6d24f20480768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7e6f108ffa89378e74ba549b043b8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245103bc660fb968fd824ea546634780770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37a13fa56c823acdb55a6acc1dfef0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71623f623e839704d80cff9a40cf8c8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51f13a06c0fc20cab39c5de734a8d3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091559b1d71a35c2b032327c32ce679c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7affc3e5bab7d6fa38758b9165b1c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b20f2269d8da2b6ce6aafbbb7a4ac9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba72233bd51e3f4ec4a817adfa2c9b6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0487eabe1c9c14471aa54b1a36ff21778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de46ac9f169c50628d2baf55e1d690779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676555e91c52d6e241d35b1b55125b5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5add7bf425fa05f44e92c196edb8f5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51f837041878017fb53e15e82f7942782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997431b166aa4503597fb1cf0245838c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001d78d7bc0b2b67d1d107a36e2d19e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf5ff6919e74a6b8e812da22c813af785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca14c534de3ef2eff54b3bc64a9abb5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb83d3ae8f7a2199748453583ba907787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f062324f9cfd01badd2ff1a17f17d8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee1dbcd84139a51cb7f393034146f4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198dee8c7056cb5242e619709cf3f50790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e3d805e60307c687e3b8312d5ee6e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e150aecb59b01c8d8f8fce07fc48538792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4560e59251e41c508077f0afe1c27793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250314b80316e7410b8f126338c3a6b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655c0a1b53538440dc029acfef39271795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9693c2be24b5c53a7f3d2a7535490a6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066ea2490e814ca0f6b906bd534068a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34004c7cb461b834b67fde7010d87afd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9410af68aef2f65dbd178ca1580d33799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316c1e6fd5a722380375bfd96d1a76b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ba43bf22d04f8665288ec33b88a2a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c61a0048f0af940e4ae98f07284b1d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95c7c024c7684c023c547f74e69350803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe02aa9d786f904f0391f8f1e92561804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ab7157ed7690b0701b7f70c3c8dfd805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d533f2e1b4a2f6ec7032c091eeb0d8b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58707d712976ce39ee298ca6fef660ad807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcc40694ba228ebb75480336e6f3f9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f01ae7d322cf6d635d2a0495fca070809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead35390c0082adf18d8b1c0a7481df2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245ee52829ba0f23531c1b7309942ba811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a977942efd2725300439a55a0dd50812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242b72af83b3de18d51aad5725d6d2e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6862d7eccd19ac05c134b03f6939614814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a3066e8f5f2bf753e4d49c0bc0a87815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424c0bfc2e171c469dd1a8298bdba74816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af792196841dfe3ce91d23341e33c4b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222142e2f1576d22ce7e686abd4672f5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5d6bf7fde62327853229dca6e7778819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0eee63031580c31936a2f4a99de37820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e62dde19b32c635cf4da0dcc64c49b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025de6179894846ae6d1b2751575801d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593baa0159c1d67fe5149ecce907b80d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8233126b2df173b01d88b30f25d4703824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a046f583c4018a05d8d6a365dfe7b4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cce7a763c19ddaaa98459a053016b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d1013bd053d0cb3c0a2e279c1450c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053440ec523ef06df1bc7ccd3d6d5a1d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645393532458c7a5a15060eccb4973b2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcbb4f50cad13a6a798ca385c3cf5f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19e52b96c7976f56490f74772dabd5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9a74edd97d527ed6f9c5f26fbdc37832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e4eedc8329ed0bc8b7a2a11ded0ac833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f544e2a515484f4119f676c805893c1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e67addadb019681e0ae72827110a9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5cadfa465f70aa2102e3aa4b2dc03836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a96b74bb731f42b5436d0c7b1e446837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac6b5a93b5e752740bd9b8e00206af838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4451ad521ecbab262d0ac1ffb1817b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bfe9f003789841bde62cec20a817f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e96495adb287939f5ffa177ce815b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb94c04e0a6641750662ef2b7c007a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4703ec7d6e911e3cc2d70b5cae95943843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd749a2db5937c4224de1d8a2352a01e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085434d4b1121b11f9150b54426eff06845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e386a4c39e4d41ac51d33bacaf924b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3233d224efb06bb940c9a477d8dcb847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519e4bec7db61e63fc1750eb60f9f58848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e22539a26e3dbc8cd787e15fb53b2e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a64e38908cec94f365f53999f1668850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de089f088380aecfdba813fbfba4bff5851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b773f3786a7b3f92ad0014ac7689411852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b43f1e0f2b2734ae02b8fda4ec01b6853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4594cec6aee028c4ba28cd9a9fca458854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcaeaeb7a0ad6ba377239e08a7aa6e9855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e957463e7eea1dd95de18cdbf487b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79109de52e4105f15c575420c05d7c6e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749306ff212b81fa060a39c14adf2363858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221db0e1c827238c2934957e03ea8f7a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06db8890f4ee52e678cace4424238c0860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fba1b08dbc8897ed5f83bc221a5272861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38071d489c00f55b3ba0913596edefd3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568ef43abe83afa17e85e5fc6e03e53863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fa7f83c4a084d4463213cdba99d0b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0390a8c794749d7fc69c848fe39e3b6865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55e1fad7151080e0c1b6a55868638e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c954f86cb3048401f4394244954bf867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618ca03560c6deaf9d79a6e5801cefa868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb11b71b5fc0749021a2a9eb2efd4e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb9354dfa9a8c3d18336a4d73dc85b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d949cc0e1ecdd4d7e9e816362c631e3871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996845c69ced39275b14cab5c35e5e6b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487ae362e3dedd96052bc874d0a4707873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7efd14b4754c6a834af35c11281ed874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868159ba8c88e0e7f0b1d3d927134156875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc378df82baf70399d44c67da56ec0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51175f05e7bb7592e4efe5f1080e943d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c9febe055e539a7969f6c6628790d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cbd9d1e401854738091aa1372d53b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11635c8893a7a71fdcff4bd8b7c56fd880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5a44f42f1723b0cb606473b10dd04881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ef67aed3b300001962f55c8dce179882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d10f8e2a9774f35a6ad6cd06152998883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46536d56e543eee7f8d26faa30698e50884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d55913a6b684bebddc06917c98894885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968cde44289a59ffe18839e7bfd1866886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160e776376a3c74843ce6d6d6868279887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96467a213937d865e412e0d9c3555c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed064dd00e1515b32d1cb8adf063285c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0baab0bea3ca801cf611951dec1296890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391ba9bc32d4df462d844de010076cd891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b9f6891a6d037c22f2d4dfb3d2f00892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0401042dc66ad7c1a1bff58add0894893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84b75645f3e717016015fb65f28bc0894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfaae484c3d63fb524389ca0415e56895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63f9c4e532d3ce4566c8a9c77932dd896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7eae12ab85bff3ea14bc02fe583b20897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745139181fb3ec70895f1cd6b6da7bc898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e658b702617340a949df1e4f34bab899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e5616dd7306bc9d5c62c94419145e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358d7c7cd63767c0f412fa6aeafb9dd901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f1d415dc535680ca62c4dcc3ead4e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87150060e3e4803b2e62ceb250ce959f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52f25e3369c28d1a273b4f95f8b02d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053ec9f1b875a167fa6bdcc4d234f79905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7aa113e41e1dc0638e10b67943543906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c520c925eeff85f526edd0a9e7341d4907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70217581cabe98d119f3a47774919fbb908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7aa76e66b5aca19a7869aa8999838909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786932b3e09c54c51c4eac572e4b597910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82222c37521e9c96c20171c93e967d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206f733ff3884cac0fd2257bd01f48f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601c1b6cbe6ade87dc57524b056ce7f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a622eadbbcfae7dfb69004979168561914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667c0707a6d4ac4eec52c80473e35fe915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fd92d809682fe7b0f976472f9409d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657a2a00148af7483a11286f84e0b47917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ae011e485d7417218f3b0286aefee918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddeca30ba559fe98f591e88a8ed0b6919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3daa0081e5a39acd2017aecc8b0eda0920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eaa6818326d833d634fa07882c3355921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78b75bdcc8b64ffaafa6ef2967d5b3922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f79d145b583917eb64089c994b7296923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bfc4903faa393ae274c52bb6ee131924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbff29575c033ca0223af75b207993925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6aab8067fd2f0e29dc4896d1fc026d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb598834902d5a108d865e2e0ca999927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fe54cfe44fc41702761050486aba0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e284f09e6c0457b8509976578dc97929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403388292122b1d40073fccb5f37532a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca13801366437741125a994fe758a3931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d29b621fae3fe69cbc0bde4bdff2d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b631766206212f6cd5c31532e6d3d8c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d627b771e4fa528b33ab1766d61a66934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1ef9f0632e0df2b86618246403381935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e7bc61704df75d6edc46f641211ab936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e660cd3c939e6f27ae4094f84f23b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea3744b8fe1a990fb3a09e5464c7d7938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2afdda6b1b3d381b3ce118935e9e4d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a07552660eea6345e94224cc008c7f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66fcca4f48e347d1f50378bec2f3c9941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5e25761aa90a51cac29364a521c23942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70d5bae0015012426e6fddda7a914d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e868ad066ccb5a258137831b37ec380944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9c2442cf3f63adf244e80be65f71f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b7efcf96707e1298419a8ca5b1230946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6987172d54946a8d203f1ccf7078f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c755168eaea8965eac70318048493a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928fb11387ea319c667fcbf1164ca48949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9626d5a6f5d438309ec88771975eeb950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc435f3077b1e4e8d7e8d1b328ad83fc951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8530c36c10c07090441c85165a6b75952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6aac3c6b47d17b642fc4c9e37a783d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1fea2c0a6bf51e2f1ccf1595d1ff7954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617c4e32666c984282d457e64cc6944955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab14100a410639d69ad1fa87076f75956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a915b3e65cbfafdd3d0853a6c1da2957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd23136e68f61717975b794dd41cd6958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ba406ff49f25dc795d353d52765f5959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc0fada4a2ec279b970ac5b4f7970a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0b71811bd209461ab461deca34d49961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03252cf5247c88454e0daa95f57e8f16962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531d64af3897f1370f8c8cf18ce22d7963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bc2fdb25c724dcedcbb11468bf65f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18604fecb8e4b544cf272bb74f8d0685965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385541371830fc2b80e9d2d9745bc4f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271dbc98ddd941c2e422abe4987b838967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca7b92958c79e865894fcf861e7cf4968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba3e06674bfd729e73f9252d7dcfb3969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfd7a07f72977074e09ba333478078970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ef0f319724d0e9e1fcb284cda6dd8971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baceb5bfa90e327f2b87ad4f934ebbe972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22086268cb6867a6cfb2262256d6d3973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445fb7909ee2f3763e13afdc0e84405974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952c44a3633bdeec98a1fb72a6d12c2975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc192dfca4be93b41f93c566e19e1a3976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7fdb68c3ea222fc6abbc08cff22d1977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0fdbf8d417f68647215cb2fed0d501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a72096a01fba820e379b8d12d8d7172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffc1f24619181a45a6b2dfca500bd13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ab1664c9cfd84491bd98d8d83a5124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419c9a9140538221795040dfb2f650e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a617d7816907625aa311dd926812026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689dcd81a3f2b285f4da1d42b8cffd387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e146182a109afd07149d50b9650b8718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7a04c5a4a7853541a3168ab7748c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ea7cbf9d0d84050f6d22bc6ea422810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18802db264fd24b6ed6ca20ba325709511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54dde04c0035653514cbe19c596ab4212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd805acce2685aaf2d21b9b16d07d3b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7868672362990b968edae645aa306a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66517f4b06347b0a25540c17444465bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7586bc8f64127db3e2e84f74c26e8716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e289c90104104a25256a52e36f75017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df547db347a0a90026237e9a46faaf118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ce49fa9c0c4b4330e6ed03d2077b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7eaec4f32ec465a7c022d2e10e09d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6d45ef49f1873689e19e7ce78799e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bbf5a28d286e999945d464873f19b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759641ebe389efee7904ac4d3aab44f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013290547b9a66c31989bf2182f393e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3bb1e3bd5c6642c894c1727e92d6725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbccb648fbfbc127fdb019fb27568af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d98ad880dc5569bd9319353757ab1527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c9162da7d71a3b0cb4f3573e984eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efdc59dfd6e74b94f25092b3a70bf329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4d64740342b50cb9889ef1a617e9f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104f6473629726a99fab58be4139e0231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0607d220f88337fb17b72f08ce4c34832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353af0ca2fd1e5c9b748cfc76401affe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8a09c2abe6f6f086deef2f93bbcaa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841e1ae1a5818c65d3984d3212a073d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575a8d073fc6c250363404d9867016836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacdc367f90488402bb4fb401b0457f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade86fa41498adee9d3cec76ecc5430038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00c33f5ffc5c3f858b5817a3509b7a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3aa971654e3109040917bbc383062940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d28475fc2ac5b2e086574cefbe5af141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916aaa31de26fb0417682991b18878042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44807343857b1c16aad0ccc422316a0143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d064df6ea0167887d4935a0955e60c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e76bb2aa67ee46751d0b285c0a178c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05e86bf95050c944d31cbeeab2406646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a2e287af3e22cf897731e53bd108a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861bca1c6e9c7cabb214760478b7ef948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c60a91af28d284da712fa5200a70d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593a534ae6c5375c81a62d05e8088e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78baa175b25b3dbaf6f20660a557341051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a796d9fecb8cc4523b9045f5d89ad152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2779d34ce0b47165efb224803da02953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6cb47ba9feb254767d1334ed339dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6f8b1d59547bd04e289bb4eedcf1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317289a63d2bd5b89d154d7e5c5be5056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143d67bee0da84a7e0271ecbcdeffbc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0791c160e802b05ff61680350f7cd558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e73438e415d0745079ccc52ee5d38959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15a86e679e01713e517ae5d601a99060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c4ec51020faac9ee49540174bfe3461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9600e418e49b3128bf61debf13a107662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa994f6af654b24bbd83f184708e17ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed30bc26c18360b3fda5e7080e16ee664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fb34cacb8e98336081281c27b8f0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21784fa0d9f1275e01b8ccd2f055c1b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80247138ce2b8589ac96d12fde529767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a9e6b4155df58a033f3ad0d4b183e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebed7e25a183a861109abf9dc7f17269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705c4ce890ef0512a1656beef888f9b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb292ef3eba6139b34bbbe8b452b2d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82db95bee6b754b8848c28c958ccab672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2888c4dbcc7db7cef512fb33cfc306973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc2a8df74ffaae7357b26464328a7074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230d1caa800766759d63bd5bd3bedb075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb92146f99f9c79d79814916502c4276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecb4bdbd5dddadc459fae635d8e00d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b83724538804ca3d627c394d2fbfa178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e78e3581f42dda287cb2fa94af7f2a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd408aba8e9023b8010c5f6adf8261a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fc7e4cab8ccb638ab80ae968fb53881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50faf34107cd92fd440b422603e2e8db82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431c69823282e842642291c9ed7364a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cc36979d0ecea1d2bc1171229c02284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812891b6227e959635639310c2c627285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadbf7acb0cb48da8c127a089d7c0ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fa5cb7eb608592e694c825f977f4a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9d7e24fa87807fd1be8f90f26e2d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264bb744773c54b3d7dd93f206127e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b9d27e6cac12f81cde05f320006ea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae52a9648f44092de956c68417ff4891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e9d0193c16da689ff8186a6e20c5c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17db2d9bc2ae0363d4ea506fb1a81593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c164279a6bedc8198583e3d78a4909a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104dfd416d1c220254bfec87eb2879a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906f6a83c26b33d381e607f9ee3798496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae01ccca107e2e19675f6f6836f204797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ac850943054e7612a84cb5398d6d798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe064df24111ca9b674b7ff874b2ba1399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658a9eac031a8736b549bd639d3b662100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaec5bdf68fb3c92d63e8d550e2326c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ba53427579d3e389b88c0558735ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0be2e5619500ddfdac63ff803f58d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ffa2151dc23baa98513f28595339d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a00183bec5964774b2d8eb18e9f4f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd3accd28b1f22b766e0109ccdbd01106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356c5627ac8f2d0600c275015ade313107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fa8f089f299df2860855ea4fdb23e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5188bf4bef432b272055801735e36b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7747a2761f7acf242448c3034bf6dcf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3b63f0c31914840e98a46104a799e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af2181ce11a355b116827c9bcc2760112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094332fb98ea074aa23b4736393300e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2def91cbcf083bf2a3cd46f8f50ebc6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813806d6bbb61a1b6ef3836dd23a36f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c04f0e2c4911ac4d38f631a3ed0f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216fb784eee39339a54a9ef73ff9e1b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9b2267d01ca31d0211c65612acbe5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e240034d1b18b2f6a211cb6547a10119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455e5232f4b0bbe994595a209f99e63120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59db8dce6e4dced69efc134b1d5ea0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad5e2cb29297eaf6cf9c064dc59d5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90488a6c69fde5005b72db036e425e59123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85c7dc7e55248c6504fcdb254cbd2f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d113702d67a8ac3caf889c2ac8a995125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb568d6c1c06922d882d22a684e90e01126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946e3a09fce39856dee0a6298bec43d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76739e97d322e5b1833484da576ef8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ef5a1ba6f7206f3aa497d0b242081129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d7779295816199402c9f57980ac6f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fa89afeca7f311a08754a8d00505d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d813c2c4c1eaf64ae3676316c895ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25bd05895c8fa854f7f45664a9d063133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571789246225b4bc4c185d00e7f88c6c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e52453b838941693f6ce0d20a25b46135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c7faa00ffe6aa30b38cc3e8063b2e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0a10532ddae65b28058e805e05a1c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9225ac95154bb7348c49e1a187ce82138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa8f6a11b283084e1f7bae52db0f57139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec76d943aa1fbc7c2b8529473336cf8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae782e4ee1dfeb763114ec846e7431d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257348d79bebfb4bdbe2d8c748c69cb1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b16b72de33096926e49ba0e57c73ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc07d10e2e0ca72ccaee0bb03ee585144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0258495b67be48a1326bc5d71e917145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0eae4f80d1ab1d40d0895490b4052146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b918d44b85795c7e7031d86416633c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ba047b17806080446ad4174b21fd0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0be6fe427b4615840092fcea30913149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d97baf50b31eafbc4ab8558e36be43150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c967eb3987a79b813d50f094809b11151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb34c895ee18aae259bfdc5b33af9bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5555bc6962fb54b59182329ea4da2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a0753cdaf7165c553a64d6bdd2a3e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3027d62c1078a4e12c2839eddb7c4f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2882602bc5f07ffc864dfecc3ceab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54c9e282df69a44af19535ba3120c4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297541b02286e8c9c618acef6785c8b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b5dd094b148ebbd90fbb5450f4940159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b0d9cae2956cfb4905f39a3a56e52160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cc64a05db91c10b8c5304fd34727c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bc0b7a694f941159973c4c8abee9d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edbd9a7e2aec4b98eab08ba91f11f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b23e0aa4232f644906ac5080eddc52164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73d95422a481a47d4be0a5fc6b5c3b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b67682e219d3c6af56f2f35fa3d3b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8c0a504c6b7c15b88cd4c3f9ba38d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00846e18b410003a63be99061d0127168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5a17a2fb2bde47c5c5465648db756169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57849d77862312a31157a273d2188deb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2fc9e8169a19b447f25fdea1e962b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303aad92caf418365345bbd630c81675172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d5df114636b5de4ef9ca852314d3a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50f0fb2533315f24865efddfa5e862174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fde4873a600ee33e5fb68e9e51af6c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea86ca80de665e5ad96f886264a55b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b154e774f2104a0a77377396a94d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a523a10b6a1a5f924a9ac96a3bdc0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50879d957a7c1d03b397c5bb334e211179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d043b535a823c25204dbed9cb53c06180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ff73a2b37ac4afb465b3f57c2f61e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f6851565323b37aa1b1240aed4392182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95754b2bbe73d06ab91915d1632b8d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666973e2dd7e17897d635aa0524e9f75184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11eb747a5f539792fe54f7a456e6f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641d7ec3da13754cb9e1ae7d8254ade186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28120236d4cffdf6d13e4e08edb0dd72187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084416a3fa5b5055c4d9010eacb8761188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453991cb224bb4b7c2295323dacfd18189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e249d9b16afde227f3cf042ff0b464190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db319db7dd93a81533dae954d73461191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b208974c7c066d78138b47233fae05b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a44ec56fe521f298e20838b0d17d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d71558fb6e1ea88c93be1dabbbd231194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2866de3a73914c463fa846f22608e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a254d7265db73078d2fea43269b395196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ac0580279caea8a15886481a21990197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e704bf405901b45286e460a2840f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4668d43653d45e68c4614e9cbe012f2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c2c1dc3b2259bd92c3feed98e5c72200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa5fa53867bd0a697b35a60588937e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a5b878719e31ab2891c313eca8b7f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb052dd839f8a65fb60b64a6cb4f1c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81ee4c2a712d1ca75c389f7c9c11b9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cec103719bdc053d82ae44b7bedab1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c112e5fca53af4a68bd4a1b0b2f809206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324196dcae57b3b41b4693ccd3f4119207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67ee8f51803d70f36805db29222d19208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc34e89a1dc84a50ff20fbb29a10ad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13960964c7837691d4c34ff5f2edb6a0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341055c8aad99b8bb55f1c30651b757211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6140240c59c73a1470eaa0f71ff328e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6568f763cf22ff235bcf3e81f4f3dcc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3de61f4f2100cc0f5f367f51768b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f087eed2bf497385b7c7f90ac887b22215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e3dcff1af01cab844b59f6c0bf76b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c4f8215e578daa21db076f01bcf1b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59c3bc54afee7dfc70aa2d2aa71b60218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd49b07c0ff3e0d678c3096dfc3fa79219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bf0841cd3804c7abc27d96a512d4f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fc8b34ebb1fdb6a6ce52067d40906221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e3a025b2f7a36eda70db7223ec59c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a25e6d98ba63dae3d6b75b63e4b13223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00815704dcdc2e215ee6021fe7b50fb3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc5389d1887774061e86210f5055df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab87813257f62a795ce4840b84f450226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283b6ed6c3006f33f9481d4c5215a4b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2bddf9dc2b7f987cf094043726eee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722a74ece4c8e3360bb74792e51c52b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2023a744f8b5d94fdc0a26aec1e3f77230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85771b1d37d743ce73b226293ec2f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a8116bfc65390d6234c5337fbc146232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d7d674e0ac3507b850f8f85e10cd2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860811ed282f0239ab33e19ef45cd91234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a9421251c29be5f43347a0374feb7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816deec05dacf2547447bc2cf789b05236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f5bf5cdb94dbc79501df54c8bec0e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487ba7c3a530e8e178f4a69b03d37dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085b111b533ee094fd80298f7c0cdba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f1233cb4bdf594f52104750535e81240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8c3bc63be5d67f550fdb5de4e58ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3fa6cb03bcd016d13771c0b409a09242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a48bb60085836a3ccc83423251549243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c78e4914ac18443250ea21e7b5787a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214dc3ec08689e0b9d31e412cd937f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f5fce542dc643505aed4025a56233246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e06578758259e2530218f1ae386b61247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557975f923db5a3c2925cb3a788b8cbd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608b2c212267cc5ae69d497cf1936b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829bde5a59f6b7e2d5e6688bdabb8e4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1045207ccd7266aaa3a65f40383f533251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50540b074a2ef367cc06b700dc0c753b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0279f9b4e3198e9d242683cfc1b5e4f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9fd5506ee7d99b4f5c1552c6b2f50254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23891777b4ef065c120fe28479207dbf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc530fa9bda4d45eee8716e2e1071b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ff1f230918a38482503f5f6f28f9d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341477a455de3aaf24d29f6f3e9a036f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ab9729e2d1f855f095efcb1645b44259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ad7ce8fbb1aecd1db1edfe35ec72d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c31b810888678bddc704437119473261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65452272f5a12b7c92d331380dfa9a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c3e0b925fca4aa62ef3fc299e92ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea53afb597cd3f19ba4bd367bcceaa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b13729ad8bfcf8cda31ce19823120265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc825f9020397c30bb311f97cef9944266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7f2d903c0b329eaf9bbadb6a80a9b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12921cd83d6d7e9174bc4b2ef86851268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef7ebd0e257f0d5fcbbea65164a78f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efaf9bbc736e620677a69d4e81a5947270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8378032d0350c0c1f02cf0fa6f3016b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557e6327beaa57ab19e2a431295bba0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718ed0d4d9f539cddd074abd7c3b04a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aea4ae7ae238516d506317d0b95792274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15160380a7fa7b666469d91a06c73496275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136dfa2d3844c51c8c9d2c231a6b2d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290af9b82b0e98402efe86596cdeefc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4869d44b6c7107eeeb56027851cb507278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65764a3d152828f5a1429c5397b63132279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a639bdcb81a1da8a115d6eb457dce39280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cefd2d1d30bac3ff7ef5e04a62ca46281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184c28ea431baede82b51f17d0bccc3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f370fe4ea60a08bcd7ee6db945be8d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddff46484ada0500144c8363f2eb5dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeced8fd53c4c46c0d8c2041b521a5c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766d9b37b4eb413f3bd208eb0ccb711286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7db01fff9f99a4f5396e354ae1b3e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2501fa6d1ffbf3f8137bdcdf5e5cb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6075f6f695c8762e144b916771f7a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcdfbede4be2e32724da46e75d17b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f6ca5e925c0af4e12e0c2e7d85208291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdef26098c25a3e3d6f949e52968b8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7fb367d67fb9a8045fd9d7c8cb926293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca399535616970344f66fa1eaaca8660294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642ecb928ae1a0d978a30c59daa7934295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78654fb57a5f2488b9804e65777324296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa81799079548960c03eb280ab8bb47297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721e5b9cfac08e1c18685a368fd0612298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3945cc6afde68d6767329b73a12b4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cc8d036976617063fbeecf792ce1a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431a33235d242def774bddbe0bb6000301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5de1e7d48ef8e21b60a984c37271c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f92fd06d467b52c0e67ad3a80d4d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c733785e40314ebaa54ee1f110e9ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f139a1219f2803ba1a7197968a460305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4077eea06d6170104499b8fe648603306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabec64e1ab6018885dc630913b55357307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b5fd1d5beabcc54f1692b7f891cee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ba8db0d1dfbcde0b84b147d87e4aa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18e7fc1b05face94475db0a5b735a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2064eee261f47d5f4fe7d4eb4db62311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0761d69cb8f73af499ecfeebb5058312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07bbfa85b635f1e2dbf62e85f16d34313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb3ab0c5554e8bb8b26c40854bd194314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542c3128124a79a59ffd2204312d175315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7203de13bd17a6b74fb9f2950c902316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd26789bf61f8f17518c37ef9f90b7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea75749a9f52f7046a3a3167cc87bc8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4983669c10d52cdfc2929165e73608d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c40c8b9f59fe666acb03d4865e39db320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c0bde02471d5a8dd89d1a7e049130321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb8ab471c99bb76efcaf8b0a322619322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467900eb48c8ac28076401d04489a52323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bd87423787755412c1e1a7dc8bdcf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8716be6c649f4191e4c239f8e01afe6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0b9c41156038ea015c7e311541be8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d30608ecf3d92ea303bae4ce4b16e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9995327c21e9372040387318fa7e8fc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4011a095a967487ce728ed2d7987e9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfbb4060c490629ae5ad9e6fac491d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a1ebee46172221fa685555b6ac4ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54debb4f1af5df4b16783cb2d48bb4ce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca51f3c2addbe8cac21da52b1883d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729595fa8af0c6e967a31980d413fa3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc032bbde7402bfc17da127af5f0422d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a97ff6fd72c97f4925524afafcba99336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e61ba97dfc449f4c2a7135bcb3a83337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5e6b1caf7b0453a4ac864e26c5ded338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8689b2f2419e2d034b852536313a4a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c6c7ca83d8b175e090bf634ec9bfc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14ffd462a2171cf38fd4f5ca66e08b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5485bd5986a12e08e83fc99682cf4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a50607f5205b530a20890829e522f8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edceffe222d4b39a4a923c4b2e5b611d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15cb082b00c90a46e72abc57cd2903345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82962061ffd8f3fa016a813a1f4da2d8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d0fcb40edeb0684e26fa7d1361b18347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e111277166384c811b3760689a14e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670ac962ce998a1561a4c7efe9a4887349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d83962795298505059c2fec5f46e1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec0c6e805fdc851bf0fd740579d658351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc60003acb2dfb48230fd7a6f91e266352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadb3fa591814fc052105cd4798dbf4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e9e8317264e89c02a4acb2c3735c2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d97ade7ab5b724e55a3da0bc01231355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca3237d6461e07d04c621043951c3b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abb27381919b4f0864b2214e2a9abc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187bd68e6efc2246466c7e07db4764e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04098c6d16a5691ff0e2e8e56ad145a4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d2fce9f9aea2858690f3d36222985360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c629488625a77e022adae8b087e234361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b8bff40369e95b36785a799f4a03c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fc3e0114fbd27395510616d9d751b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9b4611162693d517299287210ae83364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28902e089448d020bfb687b83ac22939365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09ba561815e78401928273201955b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9aac5502c54fd668d2b0ad1d31a26367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2b1b7b4eb9a3ccdfc3bc895603505368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef983b4582a8511b8c319e2af73e29dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c7cc7413cc054450c3ff8c2929d6e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16008dcef7ca1b5ae716bef395241b33371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb72bc831c8fddd3ec245badd11b4f9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876747beefd3c419f25d869d377caaf8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77983034bc3757fcbd2701e55895d0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0be9f13cb8fb6d1b7a211e758cb741375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af508ca9f6ed415f1551a9db6af0383376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac164b61acd75f9f5381bc22efec5f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fe274f1ce9906900033e7aa6865d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7f64ea5582f0201a1c556b0ee1da9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7095f5c0f3832395328482d59a76d0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a730bd6dae535070efa60bad91d72e1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee16e8c107ed1118408e075831c42b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b70814f08997d641ac595fd523a378383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67390cf5b7977f52cf78747ecee76c09384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bb80c7b3ab9eb7e8c75bce364b9f5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c139c41e8b2722e66db968004bc4aff386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e44daa6ab0c428efa75891954aa7f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c71a0a96d3dd25f1ba5d4132a223c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ee5053233d4316c53964e3e7893ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c079b74897818f0b307317e328a5c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107151afb921527fd903967b501ef32391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846396c4fd16270fa4dbf82dff8893b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf560129312d88d0e4ce57e1622ad8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f549d95f020067a2d16ac76b739358394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5e46c5e12f122a095a2766cd933b0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9fed225fbab22b220e7cc40d85579396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd711b5c9d3d09097aa0722b9d5dee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85893a1dffca6bbf7ec20e9d4c460837398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93d64e88fd7e112205b9d5544eb4a4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbe0fe8e455e4f73e6c5b94debd252400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85b686ceb3325f989e49c4ff50446e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17e9cabc97da8b0a0e90659c454c0e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9676e6f36ea85e6a668e0c11f9a6d43403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e882531e4852d2934fadf7096440f39404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5f54bab7c72f3b09d57b091dbde41405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535fab281c1c4fd365a06497264d8b0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add11277b8511bd6366c9b24fc6cb5a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ca52af86779fb4c2cc5d612176eab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb7e13c73f0b93f5c76ba330b41d62409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c982bf73307ce11018a02de244a7dbb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b46290055a0338a40903855e0a248411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eebec65563dc33438e3fd9ac4ef25a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dde3532c3cee2a6606f4b8492af444413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b0c9f9cd17d3c0be61c4c972ab928414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289d8f86015857291c28369a1d5ae6f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c94423ec6ac3ec3edd9b1ac22ddd8e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941cb160a521689696a0c42c85fd177417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028e7ef3d9bb32eefa8fc0e97987814418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe0af6db5c1788d089d23014fa2075419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c680a48d2c032fc7fb366a5aba844c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9cd01cd77e386927c6417306de0ff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a89a1ba10a38b5813feff0b907651422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880a907192c21814d4331f9119fb1f1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca9be3dfcd5ecb0d090a46e2708651424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658700c24c80840c79e3ee68dcce440425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285ccb452af587c7a91d33c08cf7fe5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96352a3e3467645b638e66fe2d5d7edf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98d3e9e2275f0443e25d090b4e767e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9dd1efa3c6da6a05652cf0dab9e0a5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca7dfd7d75afd85f602c7120beb94d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9076e251cca7fe5e0658827b4fa784431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bb2abdfc196404b3bd3e66572a928432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc7fdd663ef836afe68127368aa33d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fac484b0df342cf220e596c6c61e1c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434744100a1be3ea6a3356ec5a9c468435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e7840f59d8ca349b50b2956e61782436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ddc1a6e9b9a8c3501195c78ba8aa2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e4dd1fde4badc1ac6fbcf5c725305438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aef8dd635c64817124c0a38e32ebf6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69994519498b3654b609d90061fa57440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720222a5ab081f7ec4861d70de6b119441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09de5ba152309f5d68c23444dccf36c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a160fcb9929b3ffa893947cedb0a9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741656c0dd34bffb1891e6727d99f386444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb85362967220bb0dd7568f99b11bd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474a7b07d4af14dc2de60a3520746eb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0709b359373b77a509f0d97a2fd43447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348990769880d000b479d3265377aaf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56e91217a97bd60e783a4ff4c262b0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99ab23e4ab9cb05a05573228baec22450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0479df00cddc7bbd56c988d63523ba2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cd0b8b5ae03d548c22af3a667e585452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbc1ce0177aeea6ae6eb635e48f471453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b10a905f3d1bda4f405b0cbe37e76e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff27828087931fee04aa4bc65c6b35455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c22e7c470e16c2580fa3640f4ee39456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880b56fff21c35b63e1b2f6b4df1cf9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99518545f17aa9a87fd78df0f63a2e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2b5035840879b9c26d980171f5a5a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8b55744dcaf3c6e0b944efd4d8fc9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b2ff913dc8b991a4ccfcf97439ead461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ba8762cd4b6b60d36d6cc445654ad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e596c441d5bbeb60daf99d55eadf325463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66d3d65ccd2dedfd93acf81b6a5e55464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030eccefa81d7109968f986335ed9cc3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f215cdf0c233a69418e5364a52132b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2660b2f5c8552080740e27bd6469430467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5fa0ba057dddec64693028e845ff8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363451bdc3f522a647b3d7f3d675900b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e0202295b68231a0c9a37022e80d8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae85fbb804830659a321b9b96d23fc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f1b6402b36af08026856075f6efb9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a0e9f0751b2958ec7d23494b01bce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e75bd4cb7dbc78f48db415d70235d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348dffe8be1a1a3350f660b0ab84bba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39ce315a296acc228a973319c41179476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2175aec622b8e3ce5a3d9c1c9a8c09477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1086c3e2452de59b731770b4482fb08478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b8ec668143ef8e6f2b5aa25ee8fae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30229957227d3bbc85a66567b3b19f77480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd43f8f2bcd8b7a58d94246019d32a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff739b9465a6f2599ad56977fd76fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c864f8d201e56a2998c6d0db15073e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c619aeeaff81c50808287196b09bc61484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27be94f0a86937e09332c5168fb5f4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaebcf7e0f347f8d00d26a92f0a1aa0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491c991de18859d53235edc5f4557a1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb18772177403c99b2db41c408fda1f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9747fadf21b5efd3c718d6cb71920c3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5e953bb8dca674a39746fbd1afaa8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8394916bf9f79bb1e6ef2a0d434e4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3958abdf81573b608fe0a502e0e3f29492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3e66a2d6676ba1825db98afe2a414493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69e0e938465c1516ed2257269f6e66494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2923e99f567288efe56c43706a175be495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a02eee64da370409f284f4fd326a4c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec11f8eefef5bf0bdf18342ec1ec1fc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac3d09af333717404b3a3b39a50990498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a7cc80984659294d284826b7b689c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0506e5f5c67047be3db82ca6c0e8920500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af8aa9aae5cec5ffd8ec711961de97501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7216ad21b6a406de427763833aa857502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb4a5130b6f0ea246483f95dad1044503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31dc59f6bb8ec92607e1972805dc41504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba35b59d284e59f1b2d88f9316b6340505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a68276ec7c61c5de93214f85d0516f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c381ecadfd04f24133abe24f07917507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fc0d0381556da5332f5357d36890f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07b81c175b607eaf067debdf320f03509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765995c9787a10475cac4ce80291f4ca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55135607587c83c0529f3d55b8b60e1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8445f3e0c3d143e7e67f881b1ed913512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc8ca08cd1e4d7ca7bfd1ce232e1cd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8cb12edeb924d7e21a2087635ef02514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc13d9bcfc949fcdf078eaee9129bb8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80799512d1abfa175428a9d07408485516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db9446129fe64ffddada5a02b41e0b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeaad9b8705e18110889b1796852fa7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb0a437ce66fb22fd5f46e98f128fe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0dbdb64c8d474db52c3ee749839954520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1078cfeddce4dce7ce2ced1111a636521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2332036185542aa3d18a7ca2fc2ac2d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c0ebcf1955cceb2d03eaf490dfb32523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca2cfdc6dba9726e23f87d13e52274524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df31f8e4fbb2928db3f92bffc44551525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc63aef5d6df5eda006d23711f1ca4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b10bebcff56a4ce480bf0a7e2d5a7e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e107f7dc91d63fe6f03546f5d43e7b7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7716fa7d9656e28e6ff0b9716f5fe9c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63780cd58139b8e2ad9245dfc8c32bcc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1411b72e3ada1dfc800e267cce7a66e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c390856f5fd75694a68619ab349e0c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee767e59025698e55c17842c7f3fe5f8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9f1ea8181e0812a94e11aa4a42457534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8f852ba43df392ce8892ac69b9725535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761f175846f3c3624b2d1e3266315bc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103537737807324e5cc2b722cd98b7e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499ee839bc7b617c20af9c0061dbfc6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63044498e59aebd8686c773f01c1611539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52106794885c80c26f03b875b451f19c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a8ef6ba960a2315a760fa6e8f35e5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01059ce86781aab09145847952460b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348b310a286bcabe57512e1e6887a06543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c455a578afdef3ec65ca869e71c92ec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d1ac5e745ffbf08a1d34fdc703d7b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c8f8719fd2ca78c1afa3b6e42a222546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966d60556ef1fe82e9975112131f484547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec939b007f49b9ac8995690eb1494b63548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6657a6eace86d346af8cfb5f16e9e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5a1e7fbff5cfb255c4e52271037f5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5ef0261a9d2f3e9b7942401ea38ec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500040bcec001a4709413b865ce67140552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6aa8b068e9f3d55f7b8e133a7c0dea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371ac2619527236436613427f382ca4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f57dc4a4c6579c851735ab0d91fc48555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19f3a0ed4f7bf4f0ff9ad55c1ad5ea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716524f4bf9e24c9843a75f219f45571557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe657a8e1cab02810e36cae73aee0e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b174a3bb24ec2f542b5c2b9131b2c2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48feea067f2c132a72dd993c16a41c3c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8a7ce33adc9cfc9f1c18c7e276125561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2cc683d60c5e23ea43eab9cd09e40562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1d0ac613dfd730452fbefdf601f09563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc524f6662940d4683dfd74c955391dd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793f95869199de5ec6b0d2e16af6cc3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92c7b84b36c7e2c8cf15f01657cc20566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2eaa9d95c8858ffa71bb7d8d04556f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb922a5c7231e9c81173655c90f075568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1cce1ca447225a85c8a64be55a703569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aabd3cc098018727a3ce0642bab4c0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555a0a644bac03930cc5ae95a2ac980571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4085413bdb0a3aee99d8d7bb17b92fa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84be4e405f312ac7a1df30fb4a50773573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76b7f1e878bcb29fb95641f8adb469574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a0287c21b7f0dfd0198ca04d1b768575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af5c7608efb0c960f8f15a1379ec9d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160977547699eb4d4a4e9e49dc79c87577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d580a3b69d9e386759b4f56755a1ca9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b794405b86ae366ea4514b644d73e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0b23c44f4b9a0221d216428107f37580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81333ad5b8867365a63f85b1f65af861581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342d0b9b75f87adf80b119a849e1327582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd6014e2eabfdaa1d80b8fde47eda4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df6b545756e3f9ea7db5a203a6ba43584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122fb29e5a3da8dfd929fcbdf57ffb9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01f38d3f077adf7e7a38f100b06157586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73e3999f660ac0e13d7c12f46e9a59587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc727b899062e79421fc52337ab9c410588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124d30f76c8a999fbaeedfdad95f5f2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004d1c0fb314a130e6ad47c8a8e512f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034d16dbbcbb6ab20c38db2d63644a8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8dea47270c1fe02b07bf9f6338160592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1b0a069f6d494ecdbbda3386961dc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ad6a17386190cb1a823740273999d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29152e4bb320aaae3afd4cf1f20b31595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71b9a4f52a2e75778c6dc2ac47a001596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1edf221b3ddf1d2ac9d4a20848c851597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53419053f70e307b47112525e40642c3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62413e294011825e9b8f2842e5495dbe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e07413778adf869f454cd6bd5346c4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c7a5d67632526be483ea10bae5523601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79c78118d24669ef57aefaffe70f7e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea9a5a2ace6d34c4eae4d932b2f952603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97902dadd17a6a1f8df02e21ad11d30604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad59594a4bc4a75b3ef994e79339d7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e05f6a2f5c2ac5e3cef5527b95a13606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6162f79e065e6e8c2daa6ab5081ffd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737e55b5b361cf579063108cd423552608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b8a4bbf2988ba734025551deabc26609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ba5242d729628f66a97011a360804610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3745221b60f78d35f2b077589dae18611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3c549bc6777768a3aabe14f0190c3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d67d657f3e4bee1011188e243aa38c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b974fb7735f7fd3b018c5954f43dcb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e2b17be6dd2756f65c3774b295df0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca800c25add9af58ac59f36142fca8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd364e07fe2f56a3e0a56d97c460a3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d880506594abcdd4e5555fd76d544a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f5a6c79c89753e7615e55366e8ede619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224464f22b49c7a57854046ce23ef85620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5e2ad2220db2e3b70ed34aa41a43b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae05766b1fe0aeef7dac40473b831a6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f58a6f882bf049b4c54e61e842075623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89bf78864e40a6c8c0a77faec78ac9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96467d5b9b4052d492ea7d13afb6da33625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be41795824583fd6abb63acd3c296b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17705912fbd4aff9a69f3a30be849ee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad163e1a32e8577c845764898f3dfde8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd900dcb0d10626635f9262e3c6d05f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5172e6bcea1e99219b119d5b9cf39630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ba01d65364a68a980d2744d95fe7e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a1f621ab660fcd445098d892186a8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0be0d361b901dadd43636d6ea39ff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f1cd36cecd066a54ab49d989ce2c0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ca20ef6e282ce3534c6e632b70906635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c3c1c9d6202ec96f0083ef7443b44636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa71b8c8c5e3234d828742e977883c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a8f527b571785b4517f43ec1f3a01638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636579eaaccf3819854ddbfd2b0d0f4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcebed7e1ab25882f8a37abdc198428640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a57c3688cd07f58948af6d416b6fbb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d9321412a547f5afc25a623ba39b2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30fb95090442769e807d8365d36bfd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224ca50f8b777e85e51b6134b930731644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ff0befeec774a452e44b992cf4b01645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27251b64bc973516f0bb652f423a8f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5f1efc8c300fe7d74393421be9c48647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376616e61094b88dd4eb5201336a6465648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d310d057be5537fbfdc72bd5b7365f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f913b2822e951554eae5e48239cec6f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb466cc7a9c0317f7ceca173d3e750651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36709ab77451801f1a48b41cd16881e5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10b326f251cf0ea3f53990ad671935653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb5146bc3ac692bee75f15ca6b1f5e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068e7f616cee2e76b531adb0cf6cc9b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31acc74e33b1732ec999dcc98336e8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ab06d2e1bdb267c737bbb928f3067657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893af8c94fac6cd2f0a59ad676bb56d9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc832a3cbb8d811064039928fdeb1ec8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371afc163c5ce1f84707cb5ce593b61660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b235a60874ec507dbac5cff7ba48ea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e084cdf10c4b9db60c6fe45274f8210662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c69aa3f1576585b4cf47e463561a39663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8da0aff74303494432ec324562e74664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3adcfa70aa9f6625387ba1d28de5b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7e1212fa2e98983e4fed00b6a2b1c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292eddfc42ced91ac2fdc82bfd54531667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3061df4f2f7f98fe89280696379fd8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51d2dfe4b10f5a34a282cd301945dc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358180cbca666e005244b869a3419ee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fdf50a665eeed0d2edde87ac0e906671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c7fe207849dd644a8084284364a83672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171282d6aa81db6d3a5a8d63a6c04da9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1b779213b61e8fdc969fbd1cfbbd6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d67671200e4830734ef9e2c69db13675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec43bff74d4257c468f8ca92ddcd0f6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ea1767ae3103d6fdb7eed89e8ef03677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac5edc8cfe7fcb8adfd9fc26b25693678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb43fe54a35daf9cea88e3ef76ea19679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917e6e5247012386d2a40000029e2d2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5170daf7bc81c044cc64d87f7ee62681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1d7e3991bd7c25a4c15987a49cd04682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a092890b7ecf58325a7335172bfd6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adeeae5cfc804f8951da1296850b70684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ed8892dd80fc8776576dc07b932be685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690560fe0d4c81f2617368b0e2eae8d1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e117ea45a4d0c00cf625edb405ffd43687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b34f8ede2618d55f04a8c937b45b4a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789b6bb2361639533e6aa2bb99115c4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55172d999135cd3850288f3882ad16f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee97b4055327e63144bbe4f516295d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d506bf21ef171061e0c4ae6d29f00692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0d6c665484a18f76635ba9178aebb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5beedb1f89f88317d8f9d33cc9b958694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd510faf666544a6d1541cf201b6ea2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc40fa5c9c246be77f50b24ddcada90696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336f0ef81b20065beca7ca2f04b8ad0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950e5450d07da3fcb6d7a661071ff34698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671e04898fab9689f3088a74720d54a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272c1084fa2c5cd5d16cd6f097091ed700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342351e3457c5a7e731297d0029331f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829c5aa8bc1adbbbfab0dfe058384a0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0eb320a708ae6a1cddca0163efcd9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb696dcea56a44dc3950315b7bad25704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbbef3b869bae2e24a40fac8879ea5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d4e07ce128f96a7dda8bfb6a742ef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bb758931d5a626d77628cbde72f3e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe64ad79805c80fd0302261358c77a5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48903aabf1a7146e4a3b77128edf8d6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686a17f4fbcefb04e54d9409de97911710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a365d979ab16b0ca2d0381cbbb82b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700472b61482fb0300cae83dc4e5f6d4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ce406141e09319525ee6e9a1b77eb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8f793a6e9baf736098ecfd6faec95714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95ac1e5ca02b831205e6826c6c6f1f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48983418fde010401c6f7e5ef8525b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498a15deccc68cba557ead21f7c0f3b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fb14b965476705c0279aeca8f2403718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ce2f380c35dd3cf20cd915283b408719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7083130a8379205814d4123f0e88c1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c295c59adea066495e273ddd0b1923721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a7de58b81fc4b33543ded7741ecbc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8067ca17ad5da6f38b8775e8bb91397723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108936d653f9c1dba7910dfe2e36ca94724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248ccdb9545b3e3e184987a991c8b9c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14f20a004cc0e6526ae150d1e5ce1b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c3fcefd621adce6af7c678ea6ab2f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e361b8aa6ec9b7864b01cee7e1ae0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9926d41e86f8c08d69c0b328c183f1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc655a78100cda9e5e54d8d97d5f04730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa341915f202c4667dd50e3b718daf5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d495f26e90f0e1a3a9de47d0ad5938732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bdfb85ec38b68f08254492324a745733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc60da047850f3a0d08e9aea86244d4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cbb4ff7f2b8a47aa10bc69026efe2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80e8481aa94da9ce6781acf32ac7aa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26709b917a46e3bfb578bb1353f3737d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b4356ed63f581ee15b23d3b61e4b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ce2f33c54ed2d903f5f09847ded5d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c0339fa2e90e949eb68cc175b9b26740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445c39a6076078ee28ea9644c70cf5c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d4e07c1e3c1f9fda8801fd5aebfb3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c50af5e1ce15094a3f62eef2c77ec743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bc50ac56015d9ab373326637c278c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189288833aee6a019ad9538f0de779d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9d50708d87bfcd8e63bad3d613815746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98033fbf0b681e5921100338a6fef3f7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38783ef139e1bb5af57a6cf067f2821748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3e5d169b0dc379edfdd167e4a72bd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38be49e5d0040f7b702f4177393b70750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd755eabc8be1050406a70c5ba8a5f1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41591b8963e39d7916e5e7fb9a99c8a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0771d4de7cccd808a75109584a9ab753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdf632466a50eb8884d9fa5e92f171754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90b7db7d1b40e82c143da71097b7fa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe83bf65644afe7dbbe75e96f07155d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bd36cdc9b0dc8dedf155efe848fa6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b52863c0fe6ca6802b96c5282e5d46758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2343a2ca86582613c9460b82db6f01759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327e9199a68c62f14e6cf2deefc0f4a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b97935adb83bf2b678f2ecf206296e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc34c66530ab75e182eb8b585f21c82762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ab32b9cecda72101ac82a63d7d22f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7f07acfdd4650538dc1391fc16df0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30615d6aa630cbe74aa465e7b9d6dab1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198ef4abc04aec4f9498beccf5377a6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cfc111465631a10686b4a9b153ce3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b716b4495c9f47b45c4b395041d696768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512703a32eb5f3408ac3dbfc188b23a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06781ca9c2ba842f62b002df63d3b34770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9055619bdedf09bae1921661cd2b57771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5a1cec52ad7a0416b036265ec54ab772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8b284cad55bc3883e4d414da6c273773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5beb7edfbb01315354766c6880a8a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597724c414f614c4a907f3b4d52ab06b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218e67103a8b00170dee0b07040d8e1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ca6f7a8d146d92a298a0f1ddadfbd777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf656e24e1026ecd251158362d0225778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9625ef14a2f0b4e12a81eec1487eb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785cc7a02477a8034a0a0d53590131f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b058345e345ec33d3ed67a6248302e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ca24e00e8a2b1c9aff45c878688a9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121869758e5be245315410f56844cb4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c7567c9d2e0bc4287942fad901572784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059e694cad6d3570cd4ea2f7feaaa7a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad89fbcdb321a81ab26e0dfe3eccf65786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d9fe3482255da4056bd36532f764c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3dfa30a611aea6b51699f967a851eb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb034104f83abfdd69146bffe5bb36789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6fb86c0c0d3aed7108726e75c32d6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80c69cf1da34ad55ca5bbfbf04dc98791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116be94e738fd77c2db4d23cf5fe818792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12479a821625b241b6799bfac8fb9596793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef977895c66161c5dc208ef4d038dee0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad850f88e54e1b949947fba27eb10402795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6b3b530557a2661570a1daaed2b2b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc282e781e24c579523eb218cbf9533797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ed35c096d8896927ba9f1f8f288e0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915e4f1a6641d76e17c05a5fc9e225b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfd1cbd78f96e17ef699557edccc12800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a308654f940ef6926a5c6bee6244ac801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a0c919511158b2a7c08c5801629c5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96751d7723250310ee862bb1e020fa02803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b45b3818bb8550901e046ad8dd671d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368da116b8229c12e87998336489299805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e81057668a8acf3fa5b7c4c300b54806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e5ce738f10f54daa2ffc534e49a17807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5a4e1f8fb39c0f19c1e1399f15a32808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c282b78a29a8817b99458a6df0b84809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864370a79cef10944122fc18298cbe82810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216279382a525968cbc7e61f27f69ae811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627c1f00424efe51aa38bacf7f7f614812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14d48045eefb442a629366bb24dc0f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeaaab92741ee77dcd464424143a35e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a915fe72d12eea079b76c3db706b2c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c280ab364dc4d96dfa6db42dee8b4e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fafc25cfb6e9659ce3bfedbfdaceb817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412d7897419065546f46ca9241f6dc8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbac875276d91a02c6d49426136ec2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6390ae63da5ae6e87e68954ca7dadd9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52a5e796adee367722ab0ebb9d4051821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea0f2e870c7e74bd9e0a6de51ba8bb822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca188776546b01e914755bca7707bd823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20d3d23481fae0582efc5e94478745824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436ecf7adf0e5befba4df7d13fa05a7825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf97dd9c3f999d77b3a94a73b0a1828826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d062b7113afd0a61dac1415a30e416d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae4ad7643565013751c5f727b88b81828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b07e0acf0a7e6ca75df3aa98fc258829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b7525244797396321845cd7367dac830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085a3ecb2b30f088165b424d9fca505831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9609218032cb0a0b55aac01e6138acf832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0f0b207c287042c4e14b3556dd60a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021af4660d9d095410f644cc327d1075834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5ad0058d1a507ad7e1310431ef03a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cabe210860c431e48ea49346364a7836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca989bac764da58b9ccdcc03891b50e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f247353a43a909b42b48e474546766838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d553f94495d37aff4609138a10a385839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d384c04998a0d7413d2984455759b1840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f373c94ac6b1d8a4eb736a6bc6aef841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6288e7848562641101418d522bd7ba2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52833007d85d07e5b7cceea149b3a9f9843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e1f07d8cf5bb52a4a624abdcfca72844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d927329f53a5abe941ce9ccf5a516845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfdef73466d1c95a84feaa8a3092b3846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2601f5ae6e025b13b1bba235d1e90e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e18358e37b0938e8b128e3291d7ab848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69593be5a8a4e69702e127d3a55787cb849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad8f9e5f44ce16ccce75fe5d96ce76850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894e3b557094a32f4f233fcc8eb9e04851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf250df71c14ddb00ac9f87783722f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0f932c2478baf3f192eb7fb1708de853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba68f6309c05af2ee1db8af7816c3ae854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376535279a4d4fca003dde1803207bf9855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817235c1b95e6617025195aea71f910d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33babfe0f5d58a63f3dd2ffdbf82a1a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2be6f3219d508650f0c4f68ce3785858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5d4d4a71e9175fd36c5713d812420859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4b218e81523f772d9ee30fc278b17860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31630241e6a0b8d6fdd06ac1a789db861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba79b52daeb95b1855611993825b8b3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b17bb30233be9c85ee8b406f217fd4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a4f4ba2479674d5402fd96e3d67b0864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45a64c022882545bb15c4299e2adfe865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3948a6c24903f76298daa511b5a793866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb8a000b0de5a2836576b45166912b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb78f2940c1e4d0a7e6051acc2c6c6868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988f339e76559fa3ef7d447c3ced798869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0f48213d6bca4965c2133c31526ef870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203514482a6a0df3a4dfa942c2767c2a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfb38c120bb42b0eef6582c84eaf9a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda17a59252f6897b17b002b6a7fbb2873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a367cfe50b4dd479cea6d21ae83454874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20c62edb1157c276218daeaa9feab2875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924b3bc5fa1bb4c67e6f6c04ea03555876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d29db6be630f3f1131cab03ae5323877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43b8ffe653a80fbc2ffe2e6e8fe5f7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59a59dd7aa61bd9934b89b501ce553879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a975aed7102c6d5750a9358f4718cea880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e9e9969597e5983c3a724c5193708881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc607289b5a6fc5e2a07732c83db93882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc462156f4ce79ba027ce9a0d0c93222883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630650354fb5aa6b9792c77a67023712884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cbab5f892035d38b1e59d787301b6885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01766a4b8c1d77dc913e2b92bc9eb23f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd9f5958d34c0a375623a7a17902db887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92300fc59c78520311dc93b6ee9cd5b0888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a39b9e2167ee2f70776327c9da5b9889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01802d0a2e1d85a7a8c783d4970f8801890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66636de30e1e749329103b419a9a779891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc7a1007618a85cba2a3fa02da6be1892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaec8235c9cb01bcc06e181952cfed9893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7d7c291e65195315d5393be22b9b8894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0928d64e8d4e28cdb1d729492d3f30895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd756e2dc26a51727061b56b1eefa5896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827adbc953d997bebbe3f7be39ce1234897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c696d166ac9587fe13016ef7c9fc50898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943885791a0f3ba0c8b27b4dfe3a9a9a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d274bb78f5220cdd1276b68ce71bf900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d22f7ac1ddbb12d6f18ae06d562368901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86b355a806f888f0559907abb56231902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f4ea69dab1fbc85784d9cb464ed09903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae102b58a6a945fd966448615f92e5904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c99f0596ce43c875c3aa9c942c811905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb20faad824eda02b3649243454bbd906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bb3a4795df3f91d27273c4bfecf2a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ec846f603129f1ed6ef7f2d6f3663908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678e0c5bfb1e4aa059fa0079efaf28f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b5bb752c634c51c7e6f5b91fdab98910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d865671e158550692ec05eace276f7911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6d6d1abcecaec9c4ca91f2d965569912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b8c7085467d92ac1aaafd3946a0dc913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65c2228355290e926c5996b2b7c84d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cccb2944a3d57e3e13e44963fbafa915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02e1f0142792d3143c3b394b69d551916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d711d1efb32f0f7d640e9ae947dbdd917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36905a583b3f0bf0a7322c0d287199918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62ef9410daf3a63ae49663d910dd5f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b001bc9471bbb1807bf7c0a2186b9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61651718c99c4a3e062bf18c47dfc24921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d54d9e8326fdd7a30fad4e7c4e1f45922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672179c7846c0e4338bd39bfc244537f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d8729c79d6ea1179cdc8049d37707924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfffd1ddb65c0c521c230627ed597e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181ff11ec2afd91cedf266957f43d54926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462784e8420724947d681dd4624789b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd305afededb3b66c65c958c422d14a2928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06fbc62788851c8c428b80220f8b3c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526411aad781523aeb6f384a420d362930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218cb8a7520cc86549c199c1550ab98931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e8eaedfbe1c33b70206b67bdeb30a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db045ba8964066796db140b7542819f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664a37676416ed7c54512e4dc422b41934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638d67c51cea67c73a2b62b7da743f3935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6633a3b04dbdacb15ddfeb73c5ef4936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d1e44dc01a96f6d15d3d33d765369937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914143dd7c1a1124d69e951ca0a6075938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52896edd983e57a096ee5f853dfe0bac939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d62db6d2b6212d1f0a2d14e21bd765940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8e3260967e8f509faed08b586725f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620271170a4e318028498bb0391654c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5066df626853d66d1e882991a63aa943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f671b513d4961b836d72f439fa9c5f4944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2749d606d0bbd003dfe8b7aea742a25945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eef2c7d6b39483c9864ffe65413288946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9b3e583ddf9c00597ac2dbb09852a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11955ff2daf493d042f256987825bb63948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67716a64066d7564addde9d30605209949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e34a1e393b07061cbc91a6ba7f2dd2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5c579bb15854e7a8c4a3a595f18af951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07613a9478b084b65d4b179b6ada8988952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d0eec9d13a5fec3c86c679793f012953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f95712df25b9df291009e0733cbe63954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0498c1eb147da78957b9b84891dba8955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f202b8b134016cc6e8a44bd7cabccd956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda2ac4b18a019e435875256d058c11957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bf95827ad273648f07db82cb46e4a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036edd1f8f3ecbe79780daf380a35a97959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d588da9d5768ebd9d8a392c24ef9f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089c15661ec5aacc23e70674045be33961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8b87e4b2f4986311213a56ca2ebed962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57a193bc6d8b71c8a1e1df31d89b0a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14ee6254454176e119dd85d2c4fe5c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859b0c5950634acb65e068eda0fe72d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac11ff8a958ad9bd2d72774dae68aee966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d301bedcc753b32f0bfeac4457944b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57097a502cd7086ce947e5814926a7968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51253f516865a2c47a9c836e27ab2fa5969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841620295bb416b686e1a78e6ba2089a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cedfd711334f43fcee7904bfc9749971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2dde7c2019e4f2449b2311a6bef5e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdc9e2f9ffb5938e971995c4a58dcf973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422babbd0076d2b176d4fe8e51c65d40974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a92a1df2c827f73543606ae07bbc9975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847523b23b2cd3d9344b22cb0d2bd2c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7429dd2e59283003c64469c78c422b977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>