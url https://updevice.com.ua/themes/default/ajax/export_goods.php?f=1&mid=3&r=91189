--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c51b803a751a9f8c95bd2e55eceb931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519c26e13e76df733081bd20572f0fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd6be7668aa0372b7efe5011fa1bd43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22177d4a3d6b9691988698671383c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb385219a984a4c175e6cbe461abad35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0532d2e176ba7d1e2f9f26e1a516ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42057930869cdbd633907eeeac468c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78917f28abfbdd3b29f92a8247fd52fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4cdb1097089f74d969031a988dcf79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0786061eeaff786d7fea762bc41662210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dfd6361f418972eaf72ba932a324b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f3373ea1140a3d00eb03b18de4a9a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c0b417aed20f5982b7c57482ca41013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b0a76bd323c853d0d6e266d80204514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564ade7c70d1298e72deaa787202e6e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0a1051f738ecb4dcf986fa04f2c8516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e529b3965f1b69e31341fb34f36808317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eaa5711332561cd316081fc538aa7718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb1ffab56f1c67b06a8f1e9f58b9f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88555024efc66f30bf3839055afc8820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114a4651f1946d672dcb89d425e93ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272b0d8e114511281727eeaca61eb7322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a465e0290dd8aa75a414d8efb39af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1d234e1599c91297cec7bac34806624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4fe98cadc0fbaf0b4d1747d60eb8125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37204bb450d869ad5db9c4e8c4c8dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b953e9f0f901e72ba18be83181b80e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74be0f21bf6577da12605c35b7edf228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb634b8a4aebb32ceba632b135dd653e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8ecf01946530b7d1988dbb3bbb46430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf0f2d343e38ac59eb10bc55332a0031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756148c60fd5cb675da3e690fc3fff9c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737792e0859f68d2921fb41fed4790333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f63dc9d38b4f6deab5a56c614d2f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480228ef9fa7684af47d75ead627a79335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5021651224aa36b33a3c2c7e62d2e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ede1601e3c67c4c79f7062c3fdff1737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606cb3b3d3a68421e4547b2ea00b6e3f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2404e2b35460a074d3ff43bf28c13839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b42a078750a045f0543bcc59690dfa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992db8e602084a0b8593b147ab149f5941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009dbdcba9494beb9417f323c7acf39242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b2ad8729b3dfee0acd87d74e532b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f283f8e8a9dbe29668f81c59fa7908244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71305a8832a7d3d61afc69f9c17224545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bfe6335e3ad2e7f58acfc257aa81146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36a5152f6576bc386ab679914a78d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595af1e5a5571ea47da0e992d74f3b4b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0f8729c313ce57fa394c6e948974249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c94129e11cc81b63906c8b07ca81a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf63ab6b04fb5c2d75a6a7d748866251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a77822cb439a17fffc5dd5786e6f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f66b07ddb3af11ed18f44dab8a10853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55e03b25715aaf664f43382563f04854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887f33f38d28e0c5eccc8be911a6cc955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bd40822f7593ed2077e4e8eefd86656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44749a360823dedccb6630f64710315e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a5ed293b8f0d21fbe8ad628caf39558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fb1d0418f3ad93a250cf59530814459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bddc16f1be95caf41f94fb3b1cda3c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45163166a56195cdae0888acb441fba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7147f3916fd49e2a38c4a44b96e8ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344eafa01f138d2d37ede226202b43e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c210e3920de5cd62d219d14024cfca864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7607d96822312b71b6978f08dc28bb365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3214fd6cbbcc139be185de4a7a7ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fb8777c310d33788d7fe933f7e77567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdbeb650cee7ef3290a9fb6862a00268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa8cdf7c7f685a438933a95acb0af469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6b55aea931e7fb66950460355e72470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7546e9669fcae042193703913fa062471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbda1d42a74cbbffcc4291017a6c4f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0461865479a63371939d732ea75b3d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24323efc245807c49265f20b6c6105d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87410d5d3be32302914a084f59fb145775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e44661aa14f0bbbf877f808324fe476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353521c59824952f31596ff40336834f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497635054985bc309a2e62fdfa119f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b5a9afc16cb0cf905381b44d11d0a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86ee09a4a7ea7bda779839bcdda78280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2f32f23b12e95ced132c79c7c2fac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d38aa49d7a5121455088ae1c5ba76582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92dbb86af17fa73d6390e2cf290c52983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf73eeb5dc3bf73790f7cac4ac6af484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc35223b1be8bdf399c9056c6f365885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e2e8841f8e6daad90e5c356dac52286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971603ee0728bb53123d75869ae8f0187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99a6e79ccf4b6da9720824d82c9d0e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1daea444fcd9dfb7451ebdb79b1f1889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a39c96891a0ca2a54725917e4d51490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535c6154d6ec06c8153ef67f200300791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818d970de59bded15941e51eef1cb3392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd887fa9f94231497faafe7661d32293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34288ca3442678c5a25c09b2a5dca6d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90287156082f832dbdda0fe668edd895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2300de902b0f11256f26753451fd0e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c313296ec824bcd6f2c46d6d40ac197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e7a487380f2f4605ef8ba3a1bd11198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05699778d71751656646fbacf04120d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e024b20ef1dba003195bae860550be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ec03281630e54cc257cc23a661a6c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11866d7188392e2e6f6e75483d8abe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676fddc4c84ab82efd0002163f1a3d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc714586ea952b1f8614bcc8e98de38c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2763cbe7bf44636ee0a6e69dcd314a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e18bee35828e7b9eea0b6cbf788e28106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd86b13efda0dacb01f3f492d78e65107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085faf9c56cb6865d3c9308982304c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7855632375d1ab31ac2cace1e3f11109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b32eccb43232aa167c652cb9231c82110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee0552cbffe90c31a630e5a26c2c6a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4e13d78678e91c427ea40c41bc9c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb8379f4bf39ecc472a2e9f128d2b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c2990e0d3978074b1503b6192d37c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71be956adabcb28876dac0130deae7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232013473ae838e847b4f28e4f09363116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76712f19bee53dbd6b8983158ee28c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71112fcd959f98f9c466afe0e85132118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101f18cf0e7272654e5c15546043628119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016a2fdf1ebdb90092caa7c6d779ebe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c894feae54dd70f2906b0fba7f1132121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcf96d4d9620d2e09b03f819769bae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d27cb3ed27e90d1c95e35ba5bb63b1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0fa08fdc7d25d34ba3de9edb18006124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb2f610d7447081fc628fe47e42d58125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded5a8a815799208e8a86094a9c8662126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa5d66a21cdbae31cb5b7d5408d45e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e2e77e481947d810d9b2ee458ec28128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcfd55e913c9443dcf5aa72f8ab728129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13c86daf975fa6bde1dec2606b5228130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b761f2acbc61cae857cba1f0a58ea5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e5a0e8554ae4cfaae3ce470c79b08132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37588f4a82e323837dfcc50df084c61d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68596db7419893e420e3e118e1e5bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40e2ca6adca3539877e7cb76d2c747135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db4e714f034ecf45feff25c86088c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedbb0b441bdc4ac6d0b194fdd79944137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d5cf4afc4f1f244bbf38c2f64584f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cdcee953525008ae68de3be41daf0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ead6059ab78fc1ada8b4f6dda9026c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530ce0a646ef6b8f6f319763c97dbda141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e383710263cc5eb0107cf46ee98906142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965b580ff7a9d6c11bd2d403351f028143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f743c3b81dc457c6af478897c8f84af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffefb5971aa9c36b81e465684b7091145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31343db057a27c1afa4f6cd5f67ecff1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d7965336d3006c5314707bc55be82147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac600264f59f4050688d87b79b7fba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6270556cc799d231d74ae6ab2fdcf2e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d35d9ad853a2783b24be7f3b0c4300150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d2aa08d43044b28b7b0d6749f432d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f7f340de3ca046236fc4405192910152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bed2d7eab35127b4257ba01f45d8db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581947b147a50bed00739ee87916abf0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070740b3ee8c0f78f117b2b42086728155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062aa17c67aced70de09114cf0afb0b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72792319918ee72e91831a649412ae8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777beea479275962a0c92f52cf90cc0a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d429f34418d63c0c44bbe8ddc2253e5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae70c25404252b243c681ba6785a6a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2f08f8676935fd77a8007c8521a56161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc1e75e86871583a98e0d79cae2a95162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd7d483248bcc14a5f77c9e142257d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc982361e998e620a080930da29075164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bd2c1501e86bc7947164c8f965e64165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a0a793f18403a366012281b2e11c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8952c014ad7430131e434ceb6b19317167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e27680e056bd8b088bcb7ccd06f939168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e6a46b434507bd248aedb1c66b9ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff78bceb76452b6769d1c3a98661d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba434eddac6c9947b2dff5f62d75e58171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d23d528395008e2f9184401497b86172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b91704313e13d82ed1dc804094bf6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5464b98a7ec1f7b7051d100e32b7819174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee93bb0fa8274e2146fa8437761579c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf7ce140afa320423da3ad2c9e69dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4816f0ae02627cef43ca1138c64bfd5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851f9a5d5357673aaed8690937893f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab60599749abeac412437a7c1749b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29ff9b15d0f6ee849f7369c3ca17b5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2b7aa025153ab78e884d88cf718a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a587e16a4b592ff8274dcc62446cd3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fa24cd6812c1b15468bfe553a787e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b210489c02d9306a9a04c5965319841184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb506b631df89e48a66330022588d9f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171f8849ee43270c2c473fa5127eff8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb5daaae51f458f1d1f8de1360a740187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1063777b794bf9ae2bc416052931a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d67ee20cd3010a7dc754d46ad3b9a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab0d6494a472e2fe27ebf07001aeae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5da257942d1e92074d7954a7453445191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0883b6851d613706ea2692ae43c69192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105adc0c4700428da8f34f4fe2da26f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7463a754bfb2cfd0c49d20e221873194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1679f85c2708664e0f9d20b2e33983b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7cb130928d0bafd65c00770309371196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f637104a2931b809a3508a0402dcca6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227d4c76314a2fe61b4efd08e4832e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90a74c798ccbcdf9af96550c8ebe18199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb333011949061e5b59248ef4db8590c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809436206f68de5f9558d5a426365eb2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bada802e12d3ddb7f9185de92b59f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f4c4d57666503887cb3df56c3e2f5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ea36d3a4284db795dd46da9f1dd1f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66430202608426a5b0cbb745659a42f0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc43b21109df25bc46a03cc89fef28206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b3117a92b30d6e4b246e3bdb2702e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1821cac151b45cdc8b3ae6ea7e7f2be208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d1aaa03dfe7bec69019d2ff09e9aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef48353d4517636c521bf181c4a6fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b768afe68eb0c15dd954273fd4101f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c51ba7c72a55631c19fe4707ae3d54212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d6c80c6fe68f1e828d33860fe6b55213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a687d046d86550ebeccf3f2ec14228214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106afd98b0ccc9471935cd2f0126cb5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4757ae0f9fb3441a1e86a858bac7823216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a055c2c24fb5f27cc4d77f1f94148217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ff4a4bf053a98fb311eeec2600e46218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a822154b947b1e2104bd9c096b7230d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff24e121d37437b0e3a53e0a1f36b75220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114c73a2461b60b2ec3b20fc00d6b1c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725503dba7a4f4b7f170318b73572ac4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff42ba74ef457dcd0597d0a305628a6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba99f1b0c2386f5d71fe8de64b00a2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849153c0253280f642f2b8711fa181b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb2844f6d0bdb42c9e822617aaec47226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85cf94f8c20ff88f2880d0205d72a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c292dd09591520c1414ebf666dedb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed26b910683fed84034e7ebd4218910229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42ae9b51a0bea4bd3bbbaf930b589f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d17ef08d3675e9677e03b99395258e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b22d3a9792ab1779de1ecc27e9a27c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5294cf0f47eae759cf467fddf6b2b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721980eb4f4f32826492e569c0f2d47234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9dc32b574cf8a2dd686be6e3a6117235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf19c436390af3977d1c1dbbd0be0a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278d7e155379c516d7d7d2d9592afea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a50ef7f226bd2bc5c1452ce9056d6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a80dde9f51ceb2e3437ae229e7719239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de42696d99cb4d4d778d7aeb13b0197240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c311e4cafb5ef6be163e73bb3be7c45241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26923ffb35c5cdfef6312428dc53afab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fbf1612654d8316ca77462f42d4d8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abaaa04350ba7347cd6b54bb432910244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b48185c6ec7d0585a1a991aecd2bc1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafbec788c91f99abd1414717c2bc71246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9934bd12430af4cc7390f6bf39048eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b1a005416b4ca6ee1856b3a480765248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178291a5a229a3df8a7e3d36991f10e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90735d965183e67dd3cf47da6576e74250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b95f872df91095246378450a3e848251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a080cc54d0544fa03707c219e56375b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69be980f6c2ba7e1f7e263b1760d2a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20e86431f057c811d6d3cad275a88b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a096f5ad70893572faaa12735b02669255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c074093ac1705b955c22949248e0f3f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd963265a9bde1f0747606139f4e59257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdf5a259fc3d4565a5913c0baba6ed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a7a66e84ee1cef3629434ea8874e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c33d08adf2e50ccf15e9793324e39e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752902b3234e03a9b7fd9b2f63f5661261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6186a11d294ad890e235e651e33e95e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95140b0a1b3fe8ce7b5802572968fb0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e4fd5bf394e2352346cd1bacd2dc3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864524e8a630fc8ab561f94327d72e10265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8576286892371b87185c88dd09637266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf0de0dd4f79bc7b9f536ffa471a2b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c428f34ffa6c2b483e94c12cc21d5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68df946d65fa75f80578808d65c106269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17475e813f10b029bad0a96aa2d9df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68001789111c2868b53c36938d949844271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9a9dd85791fd48895eeb28a901602272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f21a1e2562a7bcaa72da41e0dd1a47273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c9f27d9bc236ba4fa63235ec90bf1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d234246ed0ef6501d009a8ed3d829275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ef1d35049746fb1862267ec089973276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac607665dd6c95c36909f0969c824142277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b7ecf9e654ebe1d8e87b064a503cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270f572042566b465433a6c50252a49279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694170b4fa44c8d10a4a966f51790ea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbff8bccde604081513cd9e436ad82e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8dac36a1d1569cd5a8f222ec64a33282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc8be0e7c1717af5e310706e781885283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c8ae6395797606dca1536348182ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff9890e950c1c80ff5283dc191e6ba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745df320b01ca60954ce25b4654d1c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf867b940fe311b92f02a19e59ee3579287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48fa0991b10f2afc72580e6693c404288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff46e7d988dbba24435eff9784c15d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae29fbd8a71c2f136c70c435d7367c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a8ffdefb3ef10e2f114d5a274ccdd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3568643ec0fdccc23720cd0ce10479292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8953277ca340fc8e1b8a2657dab780293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706b0c412cbc964b8ed963333b5328e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac11e8fcb74c68c8f35165a5d16d7c4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563f14cae544611cfc93019873327b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bcbd130ffe5d0baf8b918d604b6fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a471b255b4207e763280e2cfa88f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612e11c5c8121e86ae161d81620e775299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cf9a4e235d7674816afd0f1d5f58a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100e3359973f40daa6f7a696f960821301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac40580541e1842774f29dc05180bfe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de22a96d08237c25229bfac69ed518303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a6d2c67d858abcdcc33b148082195304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e17c0b436e5a7d8bf4b91252f5bf2b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49530403eade07f9596c4579afa4ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73dcfc41deedefcf3468157a0957aa2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0be43a3ea9e31eed8a28cd67d558c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62c626b3c10b211871c915860b5938309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38dee21f536cb26ff50db17d8bfee6a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85ba0ec73e9bedc02e64679727d850311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a180db02b02bd8b5b09c1ceb01be05312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e521917b0fc3a51d9cb9d433ae3ba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eeaa3fab4538155d927c3ae0f7b93c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6b9d72e6bd7fedd467f8761e644d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c5978547ad48376190244271d7ebb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a51178ff55253d5f8646f413a8b97317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772ecfeb109c389b8cf0ed0ac39f5d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2e7eb48514574580a6cd179ee3767319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2047659df7bb5961e0814ce96649f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d940b23871682f36dadbec5fb4ae7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998e25a29484e831ffc960a0ebdb0ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d0ae878dd19877be8ea198b0100ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04527f0395cd31d3e33bf7deb1c727e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be5583e3d0a6329745c03f483b45e5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5083e5bd10eaf9cbfe17d641513fa2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03865fd740431f4834bd6bdfdb8dec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c9ff030bf088c0214ef4ba8942830328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95066403199381ab2ed3c3d9048af60a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4ac751dff9ddfd6a23c484a300562330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab3af1673616a3b4a1b028e51c1057331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694577ec7e76105b631eff89bfb0b324332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c38980dbd0063eb308a0691c1266c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43df5c80c959a52c2bdd1eaa62bfd4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee99f1dac3245802cf8ed534fa067a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611af3da1ae521320135f220f45e4b63336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c5fd8d7d98a03696f55d387f8a830337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0392938d37099ab09b3bb3351a7290f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836e2615c8026e39ac414708ac08562339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f05a87fa759012ff12260a04d1f75340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541a8d2d282c2e30e567414a131a621341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ad683afb9630ad196077de318060b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b1f087e9abcafbbe4fab7d556f716343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1a0eb1919eecdbe81aa88c63dd908344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e0337ada8323afd18004d3a2fedbe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed38a7b91fe7e44c47a15c3231cec6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01b5d91921211d97a2216e60817453347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacebae85507cdeeef58015786f847e3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13231168c5ec69dcde801cda84344b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90d3785d88a990496a36c8987d89e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65fb59a8a3005efeceae86dc7c3a55351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184b79a48fc09575ff4b2645f3a1efd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d454a840b6d3e217b1457bbb416eba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bacc31bccaeb8e8ab13e1e1a4c8d41354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acf3b9df4f6d90be64a75d9c47fa0d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53793e5cf8b4387093f70d4b35aa0c43356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8366157792be1d34b366b9521c07593357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959b3d6d69962ac7d82de8705c424f3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a133ffa96e99a918859f46206cc5c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37e7894fc3762fac1f50c7cfcc969f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d535a8660dbaa394833ddce2daf7a9c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a437d069cc4159cd1deb376b1106ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a442f8851ada742920c6e981bec4ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04374f29bce49ca29ddc719acf36fe60364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21bebb9e5be9fc007533e5e91e85ca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdaf6a1954d39b341d648c97cc70c4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32389c8fbb6c847a56f907a68fbe8dfa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966257955322eca76e4f3b576b50178368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384b9802966efaa2276f10e3bfa87b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bc335aed89243d87823f747438c7f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3dd7114c9bb45fdadc36a0a706a9f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3f6436a3b7dea39c6a2a214e87b43372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99548ced221172bfa7d84eaf441b378b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1b748e43f111fab0fa23c220c1f8a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911957c42c503f5be72a1ef5c5eb5c93375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d62dc03790ecb59820e9f7a20c194376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bfcd19ffcc4b1ae866b5cf63e6cf1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62fe0e7ef7f9eded5a815d72f34abe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c8a54f7e15d9b1a307392c51b7537379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c100839394d9045e23c46f2ed2779df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab9a2eb82a12cdcedabedca3e5478c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdad45079390919030e137ef6e38b0c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ef9ef662b7e5f17f067e01befcd32383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684d960bd9d03481f80004775ed5f25384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c34d24c6ae5e94d8d07c31cbf3650385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4db96a347b55ad1f6664f5abb6a9a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef8afd25966456bc45762e4ebe6c3f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d11b45d56f280c44f2b7b87bc636c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d189fb5c912bd33b1be4583e2228b17389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3419299c4672efee50269792d09011390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4914263fa8f722158d3364163dbbc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb67c08c65c26f155552e90ee4d68b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbde738c7a95cbfd404c9ad5b25937393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2222964502d791e077e57912a348bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084d26dfbed8a6b8f58c1f4dbc4bcb2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d623c9389eec96fb3bb011412460c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504561999a3d45810b463b0b4982eb8d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1efb0d489267b553abdbebc248613a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905582fd7b68848ffd1adcb16166bfa1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37223558a81a2bf2a07a55b21e801cc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7434956b8ce490a576e69fd4730cde5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28fe6956f1da3de08a4e0e7a9306fc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfa88431e08de88a8936de298625fd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a90f6c16e284aaffde0a05e5dd81c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ced77f2976788eb3cae4452c6536c5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f9361708e262fa00b643d7796f78e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644e216be9de8c2a7265a54699e106b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f17dc28667c3e917a207b4ac8b4444408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64d1d54ceede3252e13f9a793573db409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63258f5e215092aa9dcf6f7169ce3214410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb399587a499f9751e634926e1eb0a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a81bc22b1154dac476d7997f58d51d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d824e457623762dc94b779cfc3232413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43365a425d4b8881020dee11b65e057414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73a8e61b0ba46323704e6f0e8de753415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a0602d549a347770fbae20eb3e116416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cda2bc370a1e860861590666fb539417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d8e0e43a9dcda5923cb608c4e72c0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9992b328dfb9c0ce439f94d05c6713419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a89d9dc9954cb9aa5b04e646d9ce5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab4d8b47bc65bfa9b8b7e851ee0627421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368c4a06a947f676e49e894e274cb7a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c26f4a999fa75cf906b68c23628553423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571a7067b22853027bd09025a3bed2d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d510db8479d61b52d17dc03347d389425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90072e3ba8f95018d268d31d725bcf0a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e8f81fa416029974ab8c9adb19fca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d092ab324d6dca061c5660deb6d2cf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4abede700e3a0c8e2fbc1a3338b85429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdab3cd349232f1cea8abdbb3409d64430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7c5dd156d0305e97618453069471c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7ff0331daaa1238f1e8a12f977f9d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e09072f9ae7b95ec672127ac38d261433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d96ee37ca51a89a6c3f41d685308e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09cd1f0eec1faca82deeab806a7299435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902faabcfdd1c5adc0472e7cd6d023f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9082575e09fea54a6fb989f41a312437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a24abe81a4f74f7fda742878ba53c4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6e89d68ed445c7ae0395763b6e36a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e915ae44f7152134500791b563ce4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7d6d3011cffee0de31cc4ddfad2f4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5799c00b4fd380c007bf8913ce705a9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd744ada26ab3ad500b3eaeff90704443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc126d3f63d2624b862c614e3ce725444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ae8c755435d69e3f16a48e4e34bb4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b097cbaa2479795fd4c337a34085eb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bb09fec98f73937a2589dd2920def447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2243dbd2f90c023817758b8329d7fdf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d87080cdcee9233ed3080b1287be6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff391819ee5583a7a66323c7d69485e7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79664585a3cdb5bfa7663c6a65b8da1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce462dee28c8d42359789deee151b3f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a03395a9069ac06a6f95737c315b49453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7647b99014b0e499e3fd80ee12ed87d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50d860fd2288c2f0db94954fdf852d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c62530c281666a984679c40c822c4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706214d224bd704f24fb28db0323b35457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed983ccdad594ab79dc63ac06054dee3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d436e818a32ea328e211e07bc388d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310374b35fb9abb740517b3999d00726460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f01dc149a07b5f9dab566e70b2031c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f26cdf4f269051bed029b4d15aabf1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2455ee2f7b6a6f470914bd553a5dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bca7f8b0b25ea78507166a34225ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494ff50fd227696b8bbd88fcb5f2bce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0e09e9c4c319ebd4aaaf1e36bfed7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b4e1ba21a53e4d75f4d556fa757ae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32debb297422ea7d2c213b029862e398468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe598ddafeb8d562a80865c5ceb4ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4757cdf98ee8cd7cf7d916a9a2dbe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a853687bc4161407799853600fd10c9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bed34bbfb7b99aefca74730e03122472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf5591e82f840aacbe2a16464c1acf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff9b5b9d0758168c4be6b506ec64f9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945d66cdfff4d19832749c5140c072b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c336968bbd6a5d33eabd223b3bc2bd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f64210ff33e366319c316e24fa6f7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf977c835c4ce13d8d2907f922da87478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b5d62dc979db5756f3b6dfc0e81e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6826fefe1a9274a4d3da5399a25366480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea131a1e115aa4959d7b9789a59a109481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bea717d3e259d804e4f3b0075f8e7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39682e21fa48934c5cdd5bc4646b2fed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e7b0bb3223e411d97733fa0a60602484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76351770d570e9a4a847c5c9091d3f00485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c63ebad9b71aa546df4a10e97c5ef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff536d3ab038f78adbcf80986e2aa981487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adca36ba1d6d40da257af89e2498a0b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d194b2f8517b3c47ba1fbac7669f3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff1b4b47b3ec288d3019a0c94340a7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc344708cafeb677ab7c5895b6fbc9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47505773b96ef735d873420b5575ff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba2489eecd0555b92528c8c6d44297493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21349f8093c9a1628991a4bfd6eb36494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07eac663fc0d16115507f29048b9b61495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c0bdfead1eca1fcfd40801e2beaf8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c7424584a0ec6be31ddde04cd96a2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf7caeddfeabb5955090af9740f55a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe8250f30bb81d4c073caf7a10b241499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950de89e2ac163fbf31eaee3a43e7b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56f4983b3c48beeb1e32028b4f4729501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2798a9c2448a23d6f5d014d438381502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9c9e48fde2c68e3d0a47486d84edc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0808dbde29b8ebb5a7ce627bad3cb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcba627283d4d2812053a0d014550b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb8d7fb649e4b07c876afcdbee2426506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724d79211ae28fe831ad816fef8271d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a3e5f5366bab6a4fe3a0fec4e99ce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a56997f323a766dacdc05282a7136509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3cd1aee627dacb9d51735b195344f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf2fc20f4c7fe4d4623d72ddd5be09511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187199bc3d931f3ff63e57ea7c11827512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813cb675c9ff856404d46b6f6ffb518513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979144bbf8e7575c28b171281fe353ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c03220922775d9c681f5e141db1de1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc36039f68dd1ced1bbe7ad5003c0c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d11637df153ca64e2fe52fe6c7247517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aaf56ce2a4a715dc565562373db30e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54387a6a52f9134a8d41c3d3fce7ca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded718637c4c1eed38394ee7356f32c8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfa56b8fa6fb62cded725722349d44521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5643c42ef591757ae323575d204a346522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b82440ab9f128ab8e292543b817ba0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2b350b52174457ce5014ea1b5ac53524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69357d4220046e4780293c9b9c47d1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e4d76c34a50c7232613df9a30a642526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c2b339e3f45ce568bc988981c32ca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffbf2d1bb1cd895c54344121b83e5c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4bf2868be9d348bc300c57bbd7ddd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7740039ef1dfdfaf74f75bbf99bbe8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fbb22c6c02a69fa701ccafda1dd60531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d69a44b30d1de91ac4e64622ebb9e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b539bba647d94b76e81bb31d9f97d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1908b5d773120f94cfebb83b26ba2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8480d7ec7d0035d08f386461112a5b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bd8f595262a45fe1fce1297155c15536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ed4771871287e98fcfd2999a38731537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c7493bf90fa050da7bc591bdf3863538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ba51513357c08fdd75c0937613748539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f83fe64a617295b663baec891eb1d8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab0d2aa0bddfb70b3b8752f23256c5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b11cc8cecb12c47510bcc62aad0f0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a950ded5794ffdd3d9bf79002ce18f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795558ca9908817ee8669d92699f4a62544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd08db3e777e6351b9a9b59f0519f1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46b792dc37be1a3782df64d6d30ff0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3585ae80a7a712ff36eb033ce1896547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5120642009f9ca88f863e1845d3dd3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd5d16f03b6cffd2a44cb8d686a67d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776a5329443048bf2cceb693d9a6968550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c10f04e75f0821bdcba0db09bf7b9e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701a5acfbb376bc1ec6282881e0ff8a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dec901b2ac5b0d52b923f87aa2de5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6dce31617985703fdd1cf85caba275554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11e9de8b4b1bd1e2dfb5d668763bd5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2b42fc0e7f9127f69ea0813e95b0d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768fd80864d298f4d12bbfd752b1e8e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043c8e6de3765ca1813694561fee3eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0140562e3ca380bf5971ec608bcc508559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c13af4bea73c7e26d4b77b609ab2d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3a0041937b67fa8d35fdd90446ab9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d37abeea7513734b5070d8fb3ba7b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcffdd4e8bda6264531a825e5a510f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3a933ffd17c931736160e73b4c9f8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f4b1f7669c9d1870d290ba774580c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10b4d01c833273764858804cd0ec8d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cfa1910d43aac7a252fe9107057f6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3474ba45cd568784eb17e8f4f8743b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a4ce26707996b7bf6b3df7cb1d5e4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1357bff31c30468d8adaec5d98ef36c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc420bc046ac12c3550e2a7acbe16a3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b03b6a6ca5da7e880316157b2bcc9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73b95e4892160f264d3a827774df86573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e841670243c1dd6cfe02ed98640fbf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5558fe9c14c20e494d22a2b005993575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e107c4ff30a4ab0ff76baf52c85dc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e48dd161451377ade642eefb7e1fa1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6e765a2214fd207a3c3c0e4e2c3d6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967039f1dc12c69db6006497ff663f8b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61e213be7ea6bd271947a0d507ff25580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5371121145da3adafbcaca212a3656581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93874fc66e0e439e630265cebd644fa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184e911bfba4c5d8ff61b32861e108f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e060c67c3ea7f9d6690ba4af66e929584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbde465a39bc0a4c4083a4980edffd5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ef920fe2c1e00f19188189ed51a7a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb5bb21fe612e7e667d3fd6fc7266a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561873ac0d97537bc16f867991abd21588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fa6f6d0ded0b3d6fee0c37783070a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dce0a88e2822605d6dd5aa884822a1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70854668b73c1504c955e89121add2f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc31d3a9672d21cd909669a53ca631592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237b596d703c825bf533398e2a3d9f9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392e4f9b1d3fa466fba2a9c92772874594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb17b61caf5265ba73225b2d62a4e24595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c420b1e6f982f7c627eaad00be2a7e8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13aa39f65c79fe67be463fe83c041d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7e43ff9dd860dbd7d593ae45c97ca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40531561978d061870e265ec9c3bb06599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7768cc7432a6c55aff1489ce768e8c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d43707138150573ea95cd58ea9c982601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff420729444f8593ca4ec22016484c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53797ca0f87934ce5bd4ea99412f8009603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddb3ed3ca638e80b8626980b550744604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150c6d2429f6fb47660ecc65ad662ce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa6f2b7ed6f4258f280374ac8fe8cc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58643aa666d12c7bc71b603c2143697f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaeea056a37172f106b89f9e8188ef1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb82248410df238469480de7618a3a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8a75633a7197890a46f7440613e51610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f850c4689559e4d92047fe5e515e73a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0a1b7f5dba93f419e84853a524694612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1dae897fa8c69613b97cbe478cf226613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd3dc6dd8ffc34223f48fbcc6a6cde614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5454ee057c5cc2110550b2a07d71e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c8b8a12a4de5f028a1caaaf295651616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e954f89758d38395f2a019a0979d6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f012d10fa33d13b10ca6f2ef5e8e1e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1578c8f9e638d5e5507940b5af303e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c1984eaa7e6f278da4aaa282089d8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125c2131c4056f57b45318998410989621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484f52cee40f1477079ace0ed1a8a3c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479ba0893c86a5f6bab38c9ffde3111623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52511ce357735d18a7d3e6d856672ddb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a23496c5cc251b96b55aca18697db625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43945793cf78176853cf78cf48b9deac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f1c22fa1bf4afeea8c0c2ef1b939f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd445dc9f6ab782c9ebe86d2e3ba00b4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c41d8d05a29157a31a5ad4a69e8932629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2ad4b6f99596dc5417c4fd522df7b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fadde885e1b99f4fa97dc76c27eee1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790b370e443b453bda309f5768bcce1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163c615bed94e86e952f674f22e013b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bd8dbf3865db1b77b3dd2842c697e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255df7883dd917dcab25bafcda5c822635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed297f66157ca25127351e924364263636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63786e7574593500098d98b23fd6c9a5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f888d07e65995aa1d5546f867983c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da335c7f5d54d54c09c9b8dbb2d9ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ee0380258ef50ba42ea0f2589643a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929066d53cae9cbb91ada5ab96f09353641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafc3100441d561dda92f52f18089e7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b915558a71f1f421ae8a47be625d1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfce948963308918f36ce8dd248839644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9240099b94540f7bfa8e4198f7c84e3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01dc58bc8f51afc5e58d60604ad2f1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094af7a08e65071ef60aae880c19e61647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2e23b8e11c0ffd22519264bd59bc3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9041696a9b929f31425ebad3cd83a9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502faeada63bf8b9f22924205031880650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651627faa471dd73597f06e3967a8e07651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c000084f00687d87e83ae42a12ac5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee88333f7a7b1e811d21455beff62f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2216e959f91ff7813e51736d21479e6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a2921a24a4731ec90ab68cee62ce6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bdb7cbc700a86ef4b8530cebddeee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccd7bba606b030d5dfb063c752814c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b9ca57bcf787a796780b0eccc0afa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fb347377a21e8827d407223990d00659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a13320b3b03656bd1d09dcb741928660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fba2a706514e46773166b0215c68c5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19c2b8c9ac2b686e2be436b10bd0c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277143f1b26e0e57ac83af65c5442e4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35d493135e6aa690dbff6c8980091c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f68faadc9c817cffb5ef82313a036665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a459412fe541d3598f7635684c2b7f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b267ff13f4564cee4173fd3fea2b62667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34435a33cabe3f8663f1f575ac9cd20a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3733560ab1d26ff4d90ad025fb93c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a79757d729ac0ab6e180a8aae770d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe5cdc357df54883f7dda209bbcb9d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bc92c132aa2b252dc81e43f94d333672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2c71a8c1d8f2244d19d253007704f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af832279ead0a0da22f22c475f26a943674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2877961d813ee383417ac3770bbc8ff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4a88841157883b6a5bdfac33c0902676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061c4e45c762e4d731c6e3217d133d7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1256062352f7450540bcf633032b7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3562abb71fa97ff3316e786ce41639679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10778887b7162c19ad6fa499b7aca4f2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c963a715b3e37ec94128ff3c152bd37681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cc7643b3c8f33dd0004a966ffe027682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90f1bfe24b5ed44663c9fcb28da5eb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c995dc777c14a25ea9b53ba2759e1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ccf8d295d7ed3977594862912cf92685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153efad8a99265665459b983e42b1eaf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b6214fb52ea02d02691e0a9e855d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478cd3e8f519f08171db83124b058f7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf9b7b201c36363d8457366d9518a4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc87b7b0865f3aaa5bfef02122a15ef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354024cfa3d433cc68032094c0659eb9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a23e106ff622e1a45ad9cd378f49ff692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74381f7def9b3ef92ed2148b9a9cf63693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b3ec23da37388f92b554d8bfe3442694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ccb4d623c76908f1b44470b531d669695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c71797d715eacdd61c81ff8ec2246d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60342740392171064bb0671959027b68697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb0706c0305c0dff76436eaba4db79698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7277549946a4ff5d275f7160069943f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4271e2080a0cadaab3988f57198ee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781fa2259bd90579ea71739be4ac1bf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a493b4acc16637ca3054660008aa0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622cae1740c15574ca50664a73df403703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505b1981a481210037a2476b22a2a6e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f9f9595bcfed477d697b3cb3367af705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768804498e118eb88b82f82f78642899706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3949d0b460c2392a7807e18ff45d3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af979ecb51b425f243270523a4e8ce708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba667209299aba6a565cebeaca62963709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4868ed46babe83fbe2e9bb281edbc4c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce213a867dce747878f59750521c3202711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7a64ff6aa463a5ee0eedbdee23671712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dc52e88cbdff748f7114d1d58a3fe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6194ac2832a55cfb7e19c6bc6e2167714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c556be83f9fcf1df1d7a3a5bf6108715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb203f6657d9d59f9bf65178ccf0ec1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a05cad8f1d658c55b4896a4742a097717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6e8a2143da3a23ed6501337d39e5f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947b9d6124491f6100f5f8fce6777f5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48629a0428ec5a7eafcb3231a97e8f3d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb70efa16496ec412b05cb95bfa1fd0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fe9f54325bfd9d46569f4a3cd6cff722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3272801c345be2f13c4c715adc555723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75b53044b6458363b42538f57609b0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6a09db975fc676000d3f3941f7405725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048cc36d1b8c0eda67c3d3c6350999b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33697da73c1bc8eb9a95fe5a17ae04727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed864de67a9bbe103042401174512ef728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f241ffe75c8691c790ab34872e84e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2153c26100ce196e70cbd18184e4ed730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64bb7a4469d9d50ba8296fe4683465731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3bad5473e069e0b553aa40ea7420f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84f16de1572bbbae25ac16e0429b72733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcd158f6480a5bddcb71ae46fa8fd8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f71c14dd528f2b54534efee42fdb3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45635155815866f7e829d9b0d432a695736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc19bfbcfc0ff5c8ba10653970f9702737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a77a760fbd919bd66500b96848ecf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c96eac61e6ab4dabdcafcfe805f45739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07c95a5ddb7fb854ad14d17d220ba9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a2b9b03594b4a504e19e600e2e601741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9f1eafdb0872636acb6d1ba6dc9fd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787431a4fb67390151b730f21294d07743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a0719e1b0b020633c93ad7fc4f16e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2b8e42bca182ddd82b89024d5674a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6001ed74f525f332e9cc9cca0e8d5b7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba251680719f2f2603ee6c63f68971ac747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc590d44b8ab65c557a20bc7e93e45748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7760ea0e99c868c93dcfdd6dea01ae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850c3e43c11636d76e25fc4204d4b1d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfa62921ac8c162323f648d1d15424751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d977a0e06c7645ab91c7fcbf7b1b4c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba2fea874ee9df6cff496ae7e111ca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3fd893432b21e15e7ce1cb1b0a111754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00d1693db6ddb672d693f27624321b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f873f896ad338c27efa1973730ca9ee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa935f3f85d26e60b56934f26867887757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1a4d31c4da6fecf73cb9b3f04b258758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187759e6420246941ca1e4396712b7c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453b59c7ab246ccc6da2c815706d266760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2603bda32cfbfa8a17541e519b9ce761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d516c8ea7c16e0d7ceb34c8ced750b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0532a988494419ed8c5c0ee219037763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf24c63efd1ab90a38a3ed9b13682f1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c2082679955ae622d779accd736d4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0ea2c9840f18383c97c94d67f7490766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc94a1e1e50b255923c341c9b5c0a5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d11212fb67471f7edb2b8a7d4b2132768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae19db582360cc73604c0c69aa998f3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885f26b07f15cb564176bec66ba0c3d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e4c7145e0d414a3fe01b594774a5c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a974cd3d71b67ee2bed5de443f11f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186164a34d56f91277b96bc48e0ab82773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0314ff18786ce3e57db6a195978239774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a78ef7b8e9a69751a40f0102ca0f2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee0a1940f04248ccb199ffe6d52896776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754dd981077621a545da7466822450bb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb32625af8f1a5112f83167a30b294a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e93c20dc0eb652ec9528d17535d3de779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a05ab761bda4f1b72f223fba7521b1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8782f32aaae76d3f575803ede39edeb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b65ead88b08f3a642594522b1423e5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8029b8ca646d0c6407853b40281e4cb783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cb28647235d0719f4bf732ed37902784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98635038c74fa8a1c4664c4305a87033785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db57eb4e90d50661c0ca98d574274e6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13552d43323ca7be4f27a03cb7ad796b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7caa03f6fcbc36f24de6f791ec776788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3e3f4d9e9c533ec60b06421d98fc9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3e42c21bd606d58067f12c647d69c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0887a1934d16e6c3c535cf49cb1d9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da5b063e7fdd3b91f47e9f8cecd39d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639fdc063ac49f9b539c642bc292a19793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45271fe1535220dbbff248b4e3647b9d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44411459bf5e978e4a2b025914aa41ed795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9b1f8d6cb8551ee28de405246b905796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363be6c58e6c0fd51a2816afa572df2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363efeb2ebfc74eebee2184a6b8075b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa129bb88946f9e20f3d90005a44be799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc7e0a0670057430217c0f5f31f877800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b3667901b373d19513e7c8285a7de801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f027dddb131c08150551f902a162030802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa0ace64813088ee15ea4fd6063a4d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531454e0d56e442c768d06f3c363c05a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd341a42c0f321be0b5b0576c7ded8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6095d82c56f20540d5c2a1be2ce762806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ab2c6d42a2bf7f2e06d652448c577807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff049ec7e703b58ddc3a05ce7995be9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce59afbcab8538c36b75615750eac02809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410da057cacc3ac7ce998faef1d64baa810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f6d1816543d79d6cc418d5dc193e1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df946c0db3cc78b7597b919c9652bca1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c70515ed4e4f844c0f6bd687da0e8e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fb646fa5536a7be9b1ddc6202e3d9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d35baf407d2be041d8c1f314aa25f4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047dd081f81275e6a4d9f1183155749816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5762edbbafa804c519a89f57ba537f9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d485855d6363f719b69eff0b0ab0f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78a3a379732a45fcdbd21b8d920202819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc78e02719aadf4b6069f717c2efda820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24fc8ca6b7aa99ca739050c742cba2821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0779130967de3a8e8f83078dbe4bcb9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbaffc5bffa92d0d130f7e8bc872e4823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5781194ae3b12a0fb92647d05544c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169fcdacb1eefc391d84b5f43710f71825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76ac916077ab71d36ea47654735084826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482ec001ae7854c813fd4dbe60833db827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25800166913d2eecee750684758ca3aa828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23269f7b13ad077da248b54859c020829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92824ffaefe32cc8d66619532692c836830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13293f1da14ab3840ffa52c3e531a1831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ba974cc7945baeabe6706ffc62018832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da72e2abef1776e6d944ed47d775a0833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb616a5b07316e75b100e0a493ed1c2834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefaac223c55026b1cf7a36a0b21faa9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc14dd36cd5294ff99dc9e9ef05dde836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a51af160b7548d9564b11101b9c1d6837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8616a59b10c9ad63d7dad69055a7e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e37b66f063e36fb942a020935fcc1839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716cfe877a69ccd4ea7cda0549352b8d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2f350a91503278ea49755596cbe32841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d1cc5331f235ad50f64a28420843b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f994304a12a32329185066ebb2d8dd843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92d3bfe3172e82c9f708442fcb5532844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95175ac28706565d51876d59a097116845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6443b365fb9f28ff9f1db450e29db6846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ad4f2312e9c90dfc947fa20e6b625847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c329e942f509af89872810dff7df3848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7558bf35b084ca287a645f79d9107849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411ba455ddd981c2b56a5b90edd6b56850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505f974116fce153bfdfc1290e24529851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715971eb70a1f2addba10f5f1a15376852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3b8d53efad2cb3887365fdd4d4a47853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16718eb7198f1116dbf0d39b7654c7854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098c5fc1dfb178a2472e29efe2617b3855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca138485f1b034678f576eaae7abbd2856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ace7fb4318b63aac379f4671348cf857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf594589e68fde25d5d64c5cab9a6a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3eea205952610a79d25b9e4c375209859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d09bf89d4c1b5d475d3707034ebc9860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954dd4985dd6b1c5bc5497ed9273f38861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb68d86b83915cae1b09c223b7e726862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5292ab189406277c247edea2b86fbc863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6f99561b80f65fed4a45bd69d191d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ba74640d1470f6d7a08017fb9d73f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f63eb2e10be3673443ff55c66eb1ff866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a76fe79ebe8db4d36c07301d4ad655867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e43203950cd28ff87aeb8bbbeddfd7868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7adf2afffa6cc1f84f4a6db2a8be9869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1480790dc6dc9b2ede180cb2cb58c09870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf152c54d112a045a062f5a33ef603871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7222838bbf110b73281ca2511a40770872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262d9e7c8184fa4b77c51bdc1d4ed86873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946798a4068ad76ae8709ddf0a8289df874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533753e207ae5e90a1662fdc6122b5fb875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b12a6317517234364f3cbd5ff4be1c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33b178bc94bffdb8f230f66f8349e9877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fbf5f4f37616f629573a79bce2e7b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3193f10f6693c95fd7f68d6e7b395bc879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cc2e965ebcb53c91fc3e2b5b69588880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200af75afab8d21103bd8b8142d1c04881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c402043f4ac3ce9f32701e5918e3c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f6b15f33209b0b3ad2f28b2e7b3c0883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab36c3d49daf02eeb1de723c4bfe97884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8afa707193f296e0f2309d9990da9885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754fc06b0d02d5f08d2057ae4f645b9886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650b7011a371c2d5e2df5ae03027332887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d324969ca9aa23a1fe14095d416a57888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffcf5b0fcd027e301fbd1774f53d5e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee183744eeeaf4d20f8674f680b27189890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77722c8b80f1dea2f29afbb4587e9747891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619cd981f2640058474302812064879892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543026d8c6c0a85744a8ecc3ca937835893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1273eab34266cc25b8e4d627cf21eaf894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f0402a3091f052cc6137cf8d38699895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94a2f5da8ab1fc3180b6a85a0dc748896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f84d4810d0c2f355e469dd50da56f7897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e52552dfb8fe15aec2602b1f2acdb898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623afc7c3a92321eb8b426b771d2fb2b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27e7b87d9be750f1da5f2f7fdaf839900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82885d38a46a46398e90d7bd7665c2bd901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b4985892eee1ee81ef09f552c0af4902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9e89f746e5906cc7892e64d0256d3903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05919f69a5fec7decc654b50658b39d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f2a29a42343bf21ec6484418ce8f2905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0938699869510211a8899d996f27687906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727316a2ffef78577c285e1fe4b5afc907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9066e5f6e693a93668fb31e49463c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6f4cd46211a28cc8985e8d995bd7c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20bdc54419dc162e91982249ad4eab910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7643cfdaf0410568abee8826e3ca58911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b83d0123d2b0d40aa002a11c13c8b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b19898d4cb42059c104e5688392e3f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6e5045f86abd3c11eec2e1c12d33a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff3a76da716f5254c0b216c3ad3b9a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35220c89977cf5211863bd175ee7a9f3916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda92fb47ccaf41e03728a24919ada16917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064dbd5e69548d6e25923232057abaa5918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f80012f3079c995951fcfd5ac6566919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1943dd2d942bf19b7d5d2162a5f3dfb920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ef4bb8b2ad7a0db03722cf1e60931921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bdbe7ae29200551052b40acf5db1c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8797cc54dac559490000c60c11761d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3e1f2f17b06ee61223fdf5c98b2f5924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78573a015b3d98ebefbb454cdd5c2014925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606d45d3b1f6e07ff53437ce80e8d97926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d913d87098ed13659b4415f0893026927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3b9afef4a02fc348f1a160b092985928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a541094b80c2ab996ab67935df447929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c0ca695376cb06cab614108e5601c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872d6c9710130243cdba510b8aec97b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371c399ec0bea139cc619cf941df66a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df79181c955ba56048af73b18f2c8ec933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ab5d2307dd62646533eb2ddea5f19934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3023f4def4d53ac93b77be584f96e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c927843d206c6e3a6da3d550e4ae65936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770606a6de5291db76062703640ab44937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59ac5d0cb314d89a0137e3e204cfa6938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265ba1dc3a1dbaaa112eae5a716743b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738b98f6aee0dbb1b5310027440ae87940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7cbec39858509b9c95ee6bfcb6670941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef0ec2112c1afd2fd16ae3f978f04c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b0ea82e02a8f4d74b08a34643ba5a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79edee17ef3e9a6fb3badcce64d029944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203cbd686a699df900224a16ff8bda7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e993d2b760c7cea5121d449e2cb9f7946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ba5a86a382474e33198790a5a510e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307263f4dbbe7bc887120c3deffe5fa948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983ff847e3c08783e55bcb45281f122949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afb56965b4511ea1f5d4994ff70591950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5419edf084405233ba229fdd8c39aa5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a679f827cd4dc7f50211bfdc0f62e0f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2a8eb3a2ec2db983877624371fb1b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b8df262d2351a2de532dee881a1ae954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64b1469779f8f8c9b260dc19d8d295955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe9255b66df584b1a96f0a8f96d903956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe63141128c61fe2fc461d2c0de197957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593eaa9cfc31470340d1fb13f8a23991958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ae2158d7937b996510e593fab877b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd615f3657ca0e8d44ede8d1813403960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517f65101c97889c0dcb329c5299f43961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676c4f54bacfe03808adf82d2dc7453962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5dd5c8741f29bc7aa950f065ab9a3963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407c8946447e49a2a33396c537e2c62964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba183089de5d2688930e7d425d48c61d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19c405f90f560d8b824c6803b08693966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a95aad4f9178afdbc45a435210abc967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f4b086716f0a1995ce437dc2652fc968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd9c4fac8aac97323f8cfc1ac6e3f9969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fddcf6a4858868be2157dc8f4adfd970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feea9fe346fbd47c49f857c271d31f9971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95044fe96070af972b355cf2d69c87dd972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293aaba9bbd1b7feb559963a63d0e38d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08da329aed79a0b971274c762c17bc0974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46755ba81245253f636b1e1cdf0cff1975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0b77ecee164698add31bbebc4bf48976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0791189b9084d8c40fd16312d5a4e2f977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a921c70c7ed1236ef7310925202fe61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf40f155703aa48a3fe9850cdc8b8b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d9b512e3a027c60f83b7365edc42d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ecd68488f7c7d6f535de6b98a9e664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9894f4f8c19092f152e4f588a657305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa503d1ff89377f5b0d5e5bbdfbaeb606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa90e6d619214f8b0d1663116a7b637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457b645a03c8730ff442a11d395d54e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09917c3c7e3318cbf4360be03addc3cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea6cfa319baf8a46297df6714fbb9010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43681c86e6cab3bca9fbb2cc352d02d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76df0bb2e681b16d1fe2b1acdea481a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07918dd6f6ba3959daa810ce0cd4c18a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7d67acb2764683b2a0b26301a901b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ce7cad8b745ca89b63154fe7fcfd415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115088e45782f3a33259239c1aadef5916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352240748d4dcceb0db1ef4e23fbd5117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afd1e19a46c9f2c1c82a1fca22656518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3499cb7e7d3d544af81bf748c8283f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8e769e2d48fdf5cfca2d5625abf0420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fb664257360178eb15dd2cefb9fa821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659bb35b42ff219c4f429976da4c7a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec9c888e4f45abd45f7cdb429a39d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0eefa33634ee4ad2cd8a33476ce5024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87886ecba4e88851282b4b8511ff57f625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a634b24ece98edd151b7c5198fb5ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875c72a6040c9b3e43debf81a63c83327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18001d12b96ee2b60481f68263532b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4862e6de45d4bf58a9742920ad33d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac1db6b02f4233a2d00b824e047f8830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1823d5dfe822962b8de17dbb7fbb7e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bf76f8c73d7eff1c3de6d8e516dca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c83a632b1852bb0b0de606b5bc8f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c537430587a9ac466ce1c7df9f216534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700086a2464d8536ffce901a3f7b21cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3290e7714399a9b45b26e065893d2236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045318dbbc10ef9b9e4b4b97b56fe5f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f5fa169fc25f723b3df3fabef462e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02feeb5a8df07a4985bb80ff9d931939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8db288f44634796f6b01f6e57b68540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec6065dcec66604948df1ca5a6885f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5f78200ac4cf7cf7ac26bfcba550742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdfddd953e9204244ac418310a78a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564021159b3294ded01628d1e040916744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f4df1028dae091970d47557e9146645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cea9c59fa54c9961bc8f7278e944e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f99fb0c3aceeee5dc8bc924cf7636247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766e841dfd392a2f19df4af892802ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e4d5ef8f55a1772526262f6b8829249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab9506f645fad112ba37b84cfc302150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3af2e8e1001b32a5eb579d0c99ca3c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f57ff3076a7194763726e4a91fe2152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47727d0300d9a41e39cb62eebfcdbf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8011d9a03cf5fa4ce2c74936fde0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f417cee5aa814b5f78b3e6c19d08ba955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc38b43d9481378f3497920472fb7156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9b1a84e3c6e789ae4ed0adad2568e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3640149acc017cf2d5a231319a52ba258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb176a02fadf5cd695ab268f4b87a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7a03c1cf90a1e49803f61c0d6e2b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e452c9d7f141616bffc0cb9cfc74a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acccd58827ea0b8b15976761cf3fdcf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d38c1f0be0ed111a6db647f85419a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b38b2fde98c5e1c05a900885f9cb2c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2168c04fbd201e81372e17e295c9cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc752bb81149cca361dd424d04a6779d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132d56c69414e3a41302b63c90233a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c047da4cf8ed2144aba047cc82dda68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdf339705cd502f1eebbad498e6cfc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3295220c54c7fe55c0c33706099d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008562f0fadc078f302284dda7e805ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcaba375fdf0523b54a7694e307995072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ef8b43e267dfc74f98e2a6ec208d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0847da68c952d52ce68c56d1b007c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eaadcee2783b7db1bb5612a933b5bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55436637ebab9221c09361a26313c3e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f872f4ed475cae6fb0cd7fb219a5a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e85dc71ad29ab128f528886fa054f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5159ebb0075b4510f3f2dfe1eed4be679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f42b21351dabf2ad162d4345d0104280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efd5b95eaf181a673ad828649422ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74768f2613e1a23f37a161ee19b4f6cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c4f014bb1ad956812bc085d38cf0483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2ee507a0b641c62bd217d96a7d21d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45399632596b92657912e81015971df285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2799c1baee2c100efe9fcf638749a3586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d652695599d00928b89b2ce9bbf592a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae62bdc05cf7d40e230c079f367b5d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb361930df0e9e81bdd62af1b9a5dd189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c622ee06a279d15cad6e8f00b4d3e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936881e82ac3b1e5430944c2f76bdad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620da2726011a7e6d37da491b878e9c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c19ee375ca574ccf6bcc371d5e3b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1840008ecef203533efdcf638f2cab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c0ee4a4093217c1d62639b7aaef9195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf617d8875bd7ceb1dff0f4ffe9db48b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340641680898d4171acdf2d2259f21f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4408a4fc43b52083c4449c5abe07798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185b52963538ebfa3f1f0ec4909f9ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3055fdf43793a719acb7f441b0207100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52574df2ae3c18417cf5eeb3cd37eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045bc49fae14a5af4fefa6e04e44208102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346b91fd724048e37000c146d8628e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed9b6028691fe8c87d20f3a0df206b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf34932fd541eab948ca0596921162105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d9a9962b245502d5d521dd685b204106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e622bd945580ca3a2f98cf5716c8de1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2014aa12db206f61127fd92979f22108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f57f4a31adefd22afd5d4a3e41fc4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d759539485f5d1bd1a1d6beffc864110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3820c52e5b95b74fb8c774eefae2c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b73f27c37c348a02362c1f76654dd4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252329b16578caa3120269df1e4ff13113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cbebb7a04976914f71ab87fdcde14114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3885c50d0b3c06bf06efb4c522fe5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c121e42cd7472d3731a9a5ba1ea0ce1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d798db03eee0c336b9f31f49f9740117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465a5a0c207330248f973bd7aa52f9a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805a436b3a7f1f699c8a09ad0a8572d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d6aabdaa7431c59c0b03fd83965ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6786d97e686d80f3e16e8cf33ea16121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a860b520e440cb2074cde2ef923b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e58cd4db2769680e2efa252545e2a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a4f73282b2132910ffbf924397806124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40355fd02be7ec0245383cf9c4b52b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebeda2a01513c9f8167e57d52e9602126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1107c3d40f370b7855177dfb6e209127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93173c3f7a234f3703754e22319b6fd8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4585b876b25115fcf346857ad3167129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6055b26130fd38bb4e4d71c51c87d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c540e1786d656669338d1c864e86e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0b98c9304836f5426b47be997b5b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0faac4329e2dd31fed635490aecb25a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91deb222331c545dd9b8d3d4499b6c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8078642825053b9fb309f40a6f156135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd72652ab6538d237cb0788655cbc2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39308b7cc4e0f4f849a9470d5083f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942729b32978ba80495796d5ba4606d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b66758252ae8f667e881ace232d55139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa92990cbdca1af6c6517d12eeea65d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b9720f1c92aa4f205bdb6aeee2052141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff8385dab1c0ec989103862d723a47142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70d811515668c6854332e128a76b60143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859a68da257cc5a18d92ee4ad985d03144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c005e46d20894ecace6435b55f2c3c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6986b98c1aac540b1b3026d16db4c62146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e312b5d19bc999d71f8f28f15971337147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3838085a76dc0a5bdb5511ef1d51ed9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625f3cdab417a28b5d73840d2bd78ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9f903ec89e4899da5aee6b888d14d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaaa6b490ffb3c22c2a7661e0f0eace151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9288a40066f4d1ce03b9cf4d2ffc2b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbd07a730b3354267f337f5e0a2686153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ad894feadee92d344fa67c5e820b5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567a3ea0559ca83e8620ceb71cf4a40155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682ec70d8fef32491ab906db2aef487156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3f1a7d03fac5d85c7163ece81b7d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4da446d8388d22ee17693009ae7b4b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034edb8befdd914f4d428aa368fa6e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c81c8498b35e6d91d791f3d95c8bff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85ccaed258064c57eabd161ca1cbee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2c3fc8498348db94c6a0a6ba52e81162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20179ccdee6feb57bd74210264ac69a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d599d9e656cae50d6e6bb52bf4888164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862553c35a99f327a167da08d476dac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99ac654db6470a10ddb627b7ca83f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97cae5d5046043cc10ca1f3df0d63d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0dd216fba0cbb8d7407bbc08dcaa21168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c64a8ead671df4cf48496bc1fd7e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc192d4ae837af262879ec3c3163e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eccad0e7eac286948b92d2b79b1b96171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a572dc8f64b42c2765d22861d0548d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2eeb7c4bd4e5541b0ffcdf0f0cef83173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f9f99a6b33edd64b104966aecf534174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffb2bfc46caa0b35e293680f04b053175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65878880ce380535584c83dfa765bc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973baf96d08fc6054294b34fa3505e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad1090134ecbd841ac669850db2c09178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b236666238d0b4eecf07b6fb0eece179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123fd03b755f055b16f74788f252e14180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b075dcf90a298334d0db5075ca3707181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22ad2da33ee254f68542657902177c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a07862cdf7356a14c812c55c63725183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791f13be34f232d88f4ed86fd097a82184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31933f7629e038c2ca7739d32f79eb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49db44deff43508d14128c68b909c31186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef167cd422446aa492ff37446b14ac2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba65030cc21a8635b7decf8e9235d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd229f29fc0e3bede27eea360ee74e2f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5885058cee8c59e3a229d744f60ed3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e152cef4735f58243440b75cb8cbd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b4c76f7ccfb88d94f16be9539f377192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78afa937ea3b4940f972f1ca1abae47193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55666aa0e4bf4a1952b7bb3cfa94c5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f193e6bf594d2aaa5e1eb6a8df1e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594ef0d2d26fa8282d5597d91c7eec0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21dbe584d7d1edf58013d4201d8d8e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884d63d42fb5e49367ef9af7f701d5f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d73124a091a5477f662cb74019b755199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38230919e5c513fcaeb0b1bf1f9f130f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825cfcbe34e8110ff78adb843af8995201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fa07b8b119964477e588b4f807950202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d6671f2c9ef8576cf2bb8219130ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03d60cbfb0aab1701ccf7e5427133a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcaed8aef96e141c3477b47e59d487e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a45b07a6676a43096dcede0e63b1ee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323030cd2c33b8e8e89b7cae128794e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598747a821b4be51a9516b34a6b4c02e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db1c77451d47088a933c1afa428ba8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cfbba80bd7a096dda023408b120ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee701f137d450bd420dad9dea6cfa65b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7439f47661634f08881cbc5a1d3e606212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c047c96acd111963fcdc8e37d49bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bc3a43d35d831c478cf66ec1344e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ff5e834d89a4a776b892d21c0c371215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f6d2f1a23094887b99719affe0426216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81e89074a8883fe3a38a429371048f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7a12d5ae5d5db90bfc69367cf99e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e68d44847f10b90fb1999e3748f4ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b61923dc334b1a89a4cc588a430b2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2782504f629738de9b732b370de4a8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecb38126f393bba905bfbfea8fb3c4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740542ef921fc6cdfb0c81ba38afacf1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33f707312d84fe24de293f53428534224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5eebaf80f393ee596805e43f8b8ab9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1e05c38dfb7634055739ba08a1604226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a813b0687ce234b9f69ff1b3bb2532227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ae12d515dd5ea88533e647b4bd614228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e1dd15a8746d5d8c7a43f2a7ac60c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c2f6f494f429171a33b22f2f5e8e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702c4e97abfcfa9a4fa6b9c43d4f7a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13776b0a45c01ff5534ae9023c50eb89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21f896fb5345ebeefba1db62df4953233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985695d4bec555b97d24a2fab2c18998234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da4588566d804bff4f32f94c8e7da6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53a8efcce3d8b9b5887c0004401da5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf985756989d8c473f6e889c6ca484237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3ff6da8df1caba118f88068f3737e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ba372be9ac5968b001776d697ab11239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d531df3426cb532a3df4822a772296b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad884db484cf69476f2326e34694ad04241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07aa668b597e65a12d00e496e2b8e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216dcd8d0e03d6ef890d7d6080434ef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76415661ed71834dab226e7bd51029a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2400a25a1a499a721cca59db2860936245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57de43ef6aeb3e005d8a3a380a0feb4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463ea055f52f7675f5af223a27e7aa7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0355adf5bcaf8d754fdfc8c6d025aae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de10d39e5df0c6d95ea20b16ce1f98249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4c036cb6d4415150e3aef576a732c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fcb446dc3a483294820e6b5b82ff3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fcf4a1dc08e418343935978eaedbf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37567aba80a04c2ec510e5fe48a5e5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b49e13752cf1ded8bfa27844fe205c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc92518ad1c071c7c90fd9a3558d36255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642829d843181ff17cd9c8c28b646cb7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f87cd7873a6bf2fca2e2d53ec89291257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76960da476cf00dd47fb676b69efcd8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0376c6b2875625cf85987f5c247441a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4fc5812d917228dcbe98e9a575cac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b43508ffc76e30130c7f9759461c50261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ef4522e182585adc55f82cefc6c1b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721e153e957b6cd3e8fce10771e8a31263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d59260d44206147d22148ee615a08f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3eb4b2822d0f7d64981ae62b3ba0a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce901fb3e99f9268adfe33d8d29e0c9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781b956bbc78ba0cff7d110c0b41d6e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346da0360cb21e69b423ca84230ba7d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a1851b593e24d79ae6ee6b57da249269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ee45f7fb495d99d98ff210b57cfc0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7e04990a252e95dbe1baa4cc32360271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46162e06388a9349389afa65b35975e5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb5068eb8bf8ad8a742fad4621fff0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49074da352e5386302ede385cb2cdd1e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603eb624cdbaf9f86c4091fa39a25e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc5c062bf004ecc9bb3cff009a200b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5dc2245655dbf198d84ab0d6e7a17277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d078423a7b5393e2bcf3368f52c6582278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d413cdcd3d262e0ee6d38c7c99e0b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f65b4ff8ae97caffc3d38b26e4ce37280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95c383581f64df19c6578ddc6ef44e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b5625ab92b53fbe71a5c1f000b21a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fe7b8d548a55170f09afacf4c77a2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcb67c5c786e054685c70d3891830e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643949bc2006f62ed0ce30a41f7642f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af37e246ab54d399d685767da71fbf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c130967517d62d699fd0f489467aca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce9329ce7b4ece8df07e9643dd6084288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b01e445f712959f6be401f4c8eed5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cb7225f80df4d33676695d569edfd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259aa85eb9245953513d3ff2c61f643d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d03091c54d4efba55eb9969f2976b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487b0a496b505003da6966674beae5e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766dc64dc778dd93b6c756608e2f419294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e82b9d9788870a3b8e287942f6362295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2ed8fac5411eda60791ff944ee1d1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f4798290b4f73e7794ac711103c16297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2a84589aa86e6d510e8c1f5c818b3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230166d217e430a918258e26e6f7d92a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419bc598a262ab9b4ed99b2de93a5e4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193254705136dd8bcad8394f0fe28d41301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf9e89e5a9dfe2bd42d5b9598b714c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc915511aef709c0c5e715d780c521a7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76609f1a908847bf1016d695934c7a6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0298b342a2d0015042ab08f6699cf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20eee769871415c7472d16fbec12bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99010dd27369f7563e48ea809e97ca7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341af12488160ac756f50a5e81abb10308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ce5e0b57a9a4c3df17f7172ed553b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7cf40204cd48ccbc9217bb2750986310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f8e6b9defc3f86aaf8a710b588d78311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c397f4ee86360a5b497da1eebc8fada312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cd803fbca157cd1ce201eac8eda01313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eda62cc6ea48d9f945c14e00fdadbd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694e9118b55c59508e72eb67a4144af315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a256d99afe92e2f6eeb1b63692a685316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796f1a377edc254130a9983d299dcd3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c19a0c0412f4e60c151ed899a527e6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa37f3c1052913ded66f1bbc4ce1b9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643467b994d8d322de1783ad2bb8ba47320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86b7f0fff5ca37d50c1bb96bd2b75b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684d6ad638410378daef5749193a400322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a3161c24086976e5aedaa7226b832323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949332fa35fb05359e565a1f0ec4dd6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aae40699e7e697007e8f1ab7996d99325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d526a4d7fdb346e5bf42e0896ce1d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccba9b5ecdcd6ac3edbefbe326ef7d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6595b87660fdc2d061bec22f84759a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90751ba4945eef3f9db67facfb97054e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6c9910f83b27ef1223789f5d9f1fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9a45c9699bb2da49e160192eba296331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09346324d93c1b6862a8bb968ed2e5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a80abf36790387a24e89fbf553d91333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf89d8a4f3ec8546be5b2f6add71910334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d3f9220537dcc8961e09d5efe59d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c74565579e24d98bacc55dbb39cff8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57259bfe0cbf68852da1c2b7922d36b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71d43fde65151c405f447a5c56e37e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada44299eae6ad8573f22265869ee29d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb4bc6ee816647a6bbf62454ef7533340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265af1c189dd7fa241ebb387d4bf1464341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd91fdbf0beb995b58f4f5f8d4f08fb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacd18f5d16b3c17c15f1c7c08698a0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c55670b97aa05dd4e8d370f4711119344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde88bb03ad828d36f4dc45afca0612345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2b0cf0794b5eaed970de9c09eb387346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61916cbe9f51f88d37aee0a4cde47205347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b9ba0d23308fe3f18287eb096f8bd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eff325a6c906004ca6dda266be0e9c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d474be66ea16324466290a30b71c694350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db844ca9479cac834748376a187c3cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27c8783c63a4201a226f086aa1cce1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd2a51d26471984881a244af4c8cbf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c807bd40644519524f87d6f03d3af1b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00263dce2499fe18254b7be6842ee645355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f8bd1d65171af7f101ce8ed07b4b1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651dfa5b89917332a7090dea72514de357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec5406ab29915e82b250073f595276358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc3c09529a8f6ca261c42326d82814359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9be0fe337b895359d0b48d58f7546360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875169f742bdb6bfa8560d059f5b382361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14c1fa7bbead6c4230b10ed66c2305362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46a56720cf9094e2ef99ebc7d28eee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8889483d4e1a0d862637b84f304e1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0c8f9a2de82ec2ff387bb356f36d7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612a625431a25603204954b2e00005a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011b7452edaead70fc884c3dbfb479a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e3e5026215016148421ecd3a149a7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd6e16b47bed3e594b9f7044018f33369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a60463cdd3d77a833aca8d8d65a45370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666c4de913611100adc8b261aff80dd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305884586035c3b9164d925f5b991abe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2986041f984055856f23ad19414250373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915bb54ec285363b71af5763193ea9d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a72fbe1083cf049a36941e0bd479e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4934dcaaa98b4f06d4ba245199b0c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76054c7e0cbd03bb9cdc1e00761c41da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f36834beadc9d0488542f2300f58d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a85a03b15d81315883ab7408b3cb1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef523fefb210e90182d508078186cdc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c78aff4f81e8937a17ae898d66659f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee605cacbda9e1e8e6cfc834059fca53382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70386f8910aa73d92bd872427cf781a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3f1801d676828f425886874ccec16384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6411b232794f2562da9aedea1078efd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf6a20da9bbb858e15d4862944c81c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7dc1fb47f99f00e295898341a98fd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988bbac8aedd31742606e2ec7ecf6f8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c629b51e4f55f433bc40aabb368d436389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df08fd7e63a17190140301ef2018ac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10aebe4c46bdc86b009e1034ff2ae6f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ea084331d5c0bf64ed54e46405c4d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a0c02969e3705978bdf2d28aabc90393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e00acdd7151053a6b5446bf48f842394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76d9589e4f9a612524383bd9a97b03395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a1c5f0ca00a5abffeec6b1810b765396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d6120de3eef21658ff60640416cb1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be3c3f35a1c7f6aef84177179318fe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2e58e338c4358c16b2a1279f76b0b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48aca3862585f28d5b0a359e4c156d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e782041289177295cc61e50613751a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ade00e8936fe213dfaec5d06cc89e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffdde4630ff916b8041c158dee5034403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d4f18f82355c5db07c14362519189404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433c676cdbb0a4d29b44f8c8a6d135c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e1cb09416cabd4ac73cc6ee066be3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfeea837e03b0a9f19dd3ab97205e93407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcde534cf9dbdb09e6139a939d3d1f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d846f1957125d9a49f338f2e8eee4cc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4179546ca07b65bce0580747b0f6b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63b80014287f644de342ff6770cd86411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e56582fa1e641e1e8e887dc858e114412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0045ec32a8849594e22f37df32062413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585a1cb155951af80dc3137e59c9785414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a555b95053b41bb44d69cd0cef78a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bbccf050a5961959933048afde389416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626923655d4090b89940d29c0787b37417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec8bc1bcc9c403c6571f7a18cff6d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5750d9f2c2d1dd1d5611be9f6fc978419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece7b5763ee30f5a465b1f1c339ee4b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ebcf9df53731871b62d56d012ae42421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b867f317b72f810b6ead118d5411a4b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d03d8b3b8e3ed5bc4b94fdeb1d1925423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e66f6475e787a813bbdbe0231ad99424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2ac9acc43df401fea6b283abb8756425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf08ed36cc3ea0cb2a3d7448c9b1aa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c37346f48ab576e199edfd009dc9e0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f3b437a339196a280a520e224d027428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738f5394e68f6f2c355edbd3ce08bb4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f32c5e3e5f3a5c72b3645c1039730430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f51c73a9ca70b710b59bf67184cb7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256cd799b5c8152146e39246389b9fd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350b649e43dc34deb9aa309d3a6f5e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155e0d72a505804b0bf64775ddf613e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a94704f5b3619da01df4e26724b96435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305350d406f6a6495262c8b055264d49436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277732846fdcbc4ff5d85e6f8c748a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cc552a436632932a0ba4767d858a3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4e79d829ac52ca93cdffb6d8c607a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94fae4d4577906f7b85a5c478d1dcb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2642546896a65b283fb38a7e1c012441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399cc6d617e69e8cf2cc849ecebb118442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5042f6254929a1560b46b3cd1c5eca9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539a2e918bf3b7bd685bd74a76d3dca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd92b3078a74eb28dd885809d41d27f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da4664cafaaead477d425f7e127655446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9a09edef5881c4c15d44c4965c135447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cc8ae0ea23d8dece2c4cfc013ecf3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4040a254d44bac08978965d4c66cfb3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bdc0db97aaad0b22cb7d8019b21980450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc1e33f481b826583b9b7ed1d6f59c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56819eea66719e77006329a871a63906452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eda7bd164f320875b5abff769c0d7d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13951051bb01b3fb2d52e09547d34a64454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c7d70fc1b2c4c2ee824ef336dbb26455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81020a494e7bd295d2b421ae34c2ee8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411a1aaa15ce34dea51e30758012d52457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fb400730d0cdc50dd4aa6eefcb1f0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacefff77deba719d94903e23d0d42b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf3e12fe78623b7eb6871e819fd0d6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b4c0a519e231d574e8af217bd4e4c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6243dc04dd6f4cf58f5b72fd1a914c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fb37f9311f6da57d1478ec9c220b7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfde7b78439a7c6c2c89965230a49f5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6e07d52c1acbdd892e321c7a39a35465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f9f9b0be6d1531376e15530f08c1a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c04447617afa2db5d5aab3ddcd62b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3780d1339e8407ea139c788c1486c9d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e96081610dba797f8cdfd218f8792469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea7e0256ddcf7994634226eff2ba06470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7058262402d35c200ebd97e6159699d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b755a84859d9c05d50aa8c9252875472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813283a56a7cd46285faa35e064732c6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93663b82b7f0a54139f3079c246917d0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4779698003ad40340166fc28579771475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cc0cb6e488cfd0615f795939dbcf4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8df5fa7049e49b11c4e65ddde2501477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5605f3955d677c371d5eaff13cf1de3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c320ee0010f887e42835127c230086479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db95e293eef6c604d277034c3a7ac1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aca7287cbd3738066b5c56c5a959e3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fa9c828ddf437acc261bce56ee149482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e349312e69bbf9ee06fda14612e51483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05744be0cae7f1624f879cf3d01d3b4e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd120fb71343578d9a3a02be39ed251485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117fc0a9b6236d7e2913c752a6617bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888598f4e31d61c45650f01c3b48b81b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f454ab9ca2e2e36649e84382e2f43488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2de3668e60908dd3cf1e18b3dd8d3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22bfce15fe63aeb09ddd932e8df0cc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4195d8f4b408b9c810a0ac0695920491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57c830ba5284a0a47360bb5d356918492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218200939e46f94f237fadf7452747b1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b14bec6e28565a5540c841637931bb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6bf94b079862253d3790177650f1d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33baa43bdfd369a29039ac2681c482bc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bd10bb302330f0774d8bf901f1f4c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac799a918fb8c7a0f27dc56c3756142498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95590720afb02b5a7e506c704277a621499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3b69ec2a9b7c2485c6e67941654fa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8faeed40f3c6d19036f47e3a7848e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3e37f9ffd3f10205cfc5a383840f5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0b99c306596668d7594d684027386503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba85d8cf1f9a1604130a19d1327a6d5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b3db3fae03d1868f36b799905b81e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4cd8bf014af50ff73f8088078adea8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56357020f78198da2a7e0cd1c77faece507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29093012fa57c01dc331c088f31545a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8d13a1d87692e5aaa24ad3306896e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200357b9ca76d254920cfd497b111cf2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24951b9f24ebc1eef08ea309fb6c6a6b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f181bc807700751f13e2df7a81c354d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c9ec14396a31a61aa25b5f768e478513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc05bf9359f1f44458d71f051e973e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15feeb323427937cb03f5b4252be57515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc500e0d2f44ba699125f77b9cf6ac7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef4010990f69df54c738cd2d782c59517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416ad1435c99cba3f72ac23a2c4a553518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934ddf94a48c53fca5c509bc1233d5c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c2de9f7b56de7b117e2e7cad73fa6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26676d27bbd7af1e149dc646d8123f20521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9aa73bed5e79d31b387bfdc7e2069d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d197e5ec11e99901d0fbeb6d25aa8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4952da13ff92625d4724e83ed0856a8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa11dfa800f474c327bb122cb7347b2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d85fd8661d467d1c99a3d782b497b3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3e7bb3246d5406dc4f9cd90601ef8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273bd0c1aed4d4936fcac1d5c0b4050528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f7ffd4db0a43efeb197ae21f1f19d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611f6a35d8b61c9f8b1f3377dce3654530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b40b37dafee16403dbced75e0fcbf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de44dc9eb45f40f5983f2eab8a5b45d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cb30ab65885aa6c5a998010ee8dee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701cbb09c7fca54e055b557f0d6e01b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35db597eec4a24ffe9ec4d4814c211535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78665ab795ed77395cfe52b61d4b0220536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672dfc328a694080e0afa013f70f395537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049c604ac2f246ad7676423882cfe55538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfda5bb3f316c3b0733cc215fb0a76539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf70e3922ccf6b1579a7006773fdd7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cfc90167862788fb0616446c8f176541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1572fda1a8a5467d0d8c0f05eb5270542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8d490e498d8f169e65b178fe37380543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a39d79317c57df5a6dd90126a39114544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0e974ab37403ab8a926b9b5f7389d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415031be69160a112f121d66b682e47b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6e0b763cff22fb38536086e2c8928547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63fd71fef92c29c4df03999df2a092548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648d38c4fdaef687868ef3ae9f70870549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f6fd1088bcefb969efee917aedcba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478eade0936110b880b0c857884a91f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254f945723b172d14b7fb1ee8d5b87c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8115a76f02c522ca15220edda675beb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea279dc17943aa0e528d05d708ceef1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9e695b5478e5bb03dd3fceab8ba0a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ff29a64455b339b916160aa146941556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad41a58d531ac6908349fc1e52bae8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bbb1520da2f1b76e09f6949a6d026558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263a5e5db531cb60ce5819aa04ebfa1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b2aab7ef9df3987c2a996bfff9c38560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb65fd355b845cb9dba90a16338e307561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec411f750d1581889b5d644b645813562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690d8fdad86a7e29d1305af19b4978e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f058a89bcba4fb6dbd0e05465a7a4ab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b0becfab9d9ffad5a6bfeb80248cc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f518abff5ce409b91667b3e0faa59566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240b7ddc2930c3f2544154ffedefb2e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f08c9668e2853d256ae4bd76df0d0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ae8398734c9c03952367453ec090f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316b8845642cc6de064744cddcbf73d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d975933137d9ab1b54d6c3ddd1a8db571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064745868d6297b8f93fe45aab5a005572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e540ca960d7e147ab35f8f221a6deb0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9eba9d1f306f6b3776cef13da58b6a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c311646cf7149a345eac75dd51f95f9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a88245b57c9cbdfbd52e1e757b8e89576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138300d4ceedafc2b52364341b82920f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98843d763ce1a756596ada7dd3768482578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ba4ee91d2abfa2a4748f0dc433270579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4845f124ccfda2ad2f7ca314bdc8d74580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877852e3a20983fa4b461facf0b3ff4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c790097a62df51b5028afca6b816ae1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e79e998cad485a7b5b6d0f779a4c0e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b459c416064f69293c29e394bf2da584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ae87f8484090d2cea32adb2a287e4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711a7d18d4124c6541d80b2f38c0231586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcd377ddefd3032389de141f97daa8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0463fbc6a7928d092b5de01fd9d4b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b843f39307b813b4a6915c390fef439589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be661cd79f3c4b060f24786260b252590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f9832250612c689a79e9f376b4294591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1f6e646db70374015ab48b5c4ddf9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe0c16bea7f8adec0e53e9c8171afe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60aad165a381c847107040a71270aae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979628057053136d02a2fde4742ae11595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e2cab7c896d55a1343163d97c9310596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73411faa76cff6bf7940279bddb4ae0c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e903ad8ced78d2f21d8802fdd1f04598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fb137ad121b8dd3c9e8257f29ab4b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a2e911e124cf4ced35ff045136775600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f454170dfb6339048f056f58bc45f70601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a775ba4fa7c7e94a968c8d5dad69499602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0885e5c8a2469b963f5d5045c143ca7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209486bff6e3f26432c5f43705beba4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d11cd68a52a8b0c707c3fdc9dd595605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c23b93a2d9b4161a2ebd8dd9331c0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9876e96d64dd4b5b938055103d40559607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67037716b568786403f0d5399498fb30608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274dabaf369e52d3c599863a9cf7e72c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccd26e2d231eac45b84880d1e14400610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a13adc0d086ee37103293fccca179f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff34c46ed74b8de51686c8a2dff55e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb9ba53ca2e847ba0a7fb574a6425f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f8f95e5c32d3e2a2b2741e830459e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1ed59b2b0a77b0c5fd592232aa8d9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d7c16a2570a183db968e3945681a7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ee92353ee36e18c9b4db42c4be6f8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f00508f3906e1325e62b72ea9004fa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223506eac7038e987d731b2c93c9582619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4b97437cb0fb6d26bbc9a313928ab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ba05aadc0f9ca332e532842734c34621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90df601c74beef88acd1c75802f617622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046da070355b5128fd649870f3d7a5d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f0bf56a5d31f7efe096fc7161bd3b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207af5fb41c8abf095f5d69b1d9d0d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacf58166c503d4ca050a27a518e97d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c916bc5f165f9e69139c2127c00c2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab9ec05d4daf1dbae04ccb43011104628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be03237987e4d58d775662f979e0f9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d5fa66e5b64fbce0133c9a6c9ce3b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920d2b990536d2c5e24be8caa319956631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db428e91eee19c12396b687d35147c66632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746d8c920618d19aed5ffb2452340f5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e226ecd7a2bb6a33eb2e73227a87e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6572bf1b4781f32c6054739f0aa78635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ad4293a00fca9a9855977c5adc57b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02886168bb343e3947eec421823f3dd3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe39d92cb994b582df0426f81ebf6c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d742cbe25479350f4054050a8a416d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5c8f1d06720b1ccfc8a000eaec919640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21f45847b8276186083dd294ea1fb9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0957878651a529ab26bcb49c4d2642642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9241d74c6438cf847f223f2233fe9a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e266c64bb4919cd7bd1c307235c6d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b3b6e505ce21e9018e0246c8ab829645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500d65a486054cec7558bc714b73d8d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be39832b042c38113a7ff45bda819a7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b6e21c7f40f65278c0624e85c2969648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a67cfba9657d00b77f4979755389c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ce12a3d72569926ae450b13b59149650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9344354e590648055ced21906aa9836651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2134cb75d30885cea913a530450fba8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d4500e30fbe6bb49bed188be8019d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fabf10e4ce725f4f8fb1a7ec9bfbfb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e34e5e768ab4af1c1811fbaa8d977655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78202303aceab858f96f079c85098f19656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398ed170ca703bdec0704f30db0c293657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf8d834b3ce71b8da680ce7480bb32658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2792487b41169478622baac0c7de407659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4463a3cdaa923d7096e442713891c4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fa98a7c429b2f1592ce8ccebd856a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61be4a211a93155baa49edf176c535a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ff4c67b058f3b519851710f7bbff3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6684e111d6653eac287f30b7eb9fae9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5356033dd8bf0340a9befdd331ea2da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4951866734d8869967d15b03a1fcba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8f0bb3eba60998271e14505757c41667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e992784be9597f8e9aec7e0737f38a9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2b34f71b464bc1319d1f21b2815cf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311a08679a5b76131f526fc4389dc87670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c26f7c7c3b87ee7bd3092c4563fe64671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257910c62cebb8aa3cb39d4c44d40d9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934657e6963bf8e0074be2a33f23496673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b98cf4ec53f5e6e64db5ce98c3d7f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29dfe170c0eb42d5808767afce3d09675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af29ca76ee1817e5d7f5f899d2f493676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb361e9fe646b9fc8a0632a0982b590677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed614db55f9b4e23699e48e0bb794f87678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781c2136bb4f4566cc6156dd8bd6c95679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd23df72250ad399263a7cdb28122fe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544d0c8011519d643a8a7eb9b6fe2d0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adcefb676461a473f8b634e344c50c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483ac5305ba988d29e0ad400bf87169683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f3232fabeb0fa4a5902607c8cae18684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90eb7234d2f9fd8286a7365d58de79d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08c5352868d4a7d6099a7c778d9eaf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea9f365fce01faa4274770bf4725ea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26506f7549ce68d57cf8d7eabfefb06688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86c98fbb6e0a71e9bb0c2d1bdd6e6d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083f55eb62c272e01b8c43f92a6a621690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353f385ae8f0fcd6ba74ba6e8b95e78691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32c5c566c72e81e851f72080496fe1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cfdac4aea483083bd081b52e5e365693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c88b21000a769a00e021c3193c629694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f2eadd4b936723a14bc2a800afa30695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6237788e7aabf396b2ac738789750be696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7374309fa9497d8be8035d10b75e5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98627e855db42e24c6fd908bd9e5aaf4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcaeb1e9ba45d019e9341fcf53e29ce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eca0f598c4cd4d77dc96367fae5ca6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416159825900789718a2e8fbcb16010701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd4dbe1f33fde7c541a81200e88d26702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375b34adb97fe4b2aa4b0b7a1ade14b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52f2c000bf592be9d3d2afba057121704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7ca5c4208fb8c58909cf10ada3695705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414510806cb7f635335eb5ac1dd8615706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076a3200fc4af9e383d8eb0cda3ab0a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b16dd4c7f1ba91d2d61fb803cf78b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c70708b5d046a112f9603401d7ae40709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66d66bf63c273d63df71626e940f4a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e127f6808522706b5eddebd3c14e3a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e173e4b2aceaf12295ae15fc09157c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431c885bdf6bc4e50cde20f8fbe3d1c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c443a2461108d12abc485e5465612714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277c34f1ff94e28ededb1a664096e82715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4ede994a6e7371e115016f0a26e70716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f9c9cceeb345d50304c81e6ee28a7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936c6e4efffb63ea37dbc649c8026a8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead75f7a9a71658348535286ec693b5e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce164fd2bde9fd3c5a03cc8b25ae0ade720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d0fc5638a55bd25257f125035587b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af779451f3879f820765b27e2d321a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adde0ca2cf307ec02c6a11e37a665d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09171c0fe19922f94ebd81a81af53f93724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce82411c08b57293c7155cbdf7fc9b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c633e42379d88f9c89f6247f516a4b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32da92153e1d126d6c51fae99b5fb1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c6951934a00d09f459d91bab32519728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943879c4540e6faa2ce45c4053b961d4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8614fb0d85467d2ab9d5ca43dad797730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e3f87f67e4f971f9e3ba783b7d42f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49490cd6877b4ae9e03b46d2343c1c22732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585606bb286e8722f4e36639c9b4577733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd7e71c8e1cd0c022620b1d2f1b0af734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a9294fde58394e5686e2ff29b2b3c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a6658c6dd7eab3fbc8b4d95a09564736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855fb4de245f734598d02e163a43104737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492ce5a476841e67e4386d203dfc440738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834f7f937a2befd366275f82dcdbed1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99ac37e38c21fbe416157d5c9813fe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaee065e8a8818042012c13eef9c588741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56a127d791c2708704909b51e65a4a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cff18510028cd7e918688d9cadafe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60cd1e1cba3dd0e89a38a3a0bf833e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06232c7aa7ebdf02e48647d6e8795700745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315a6a7fdcf331f5df26e36e7bdd015746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711566ebca7b29c94fe1d847955a8f10747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51f86a7b8b99de77857b61f64b9013748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316f8f10c39d5c2b2a7ba4a077ca75e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7c660af18c01a5ca2dae5770ff52e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc7d52bd612d29ac44e8cecbf723f1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a022c19f468ef1508993cba0dece4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487dafa5d059eb99259ba7ec054999a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c1704ede39f0756849a8ee06d59cd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f46e2afceaaa2fa454354c80137e82755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72176be054268bc95d7511fb90f1d9d3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4f0eb69a123ee0942ac62e84317cb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bf80481ecc196972d9f20534c93b2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8501cd9b2b112195d54aa9451e3021759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903aafdcce572145726b08dfed04ea11760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7315dc53e5127d76858e6579be4b173761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ec8ddadf6315334d35dc6393344dc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b3732bb24ffd96abfd64dc36c88a0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fb4d36721b2946590a0bc9836f417764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5d220b898e8f81338993eb5ecb2b8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f842d4f17b3eae2013ef009cbe0a1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c4bd90a06c422503e6401ee6247c9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193901e3d77ce79a830d365e6f63ccab768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259aa0a9161fad304ec0a0f0c7cca32d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea2b6940c83eca00978f048e3d43a7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96d06d5cf998b5384cbf52bb9b7eb2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cb51c98b450c216b12e3b1e28577c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c600bf3ab3a5b1f942abfe1ad997654773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e556df9171fc4c8956886b22a34b78774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc89360be30b7e3d49d3745151f5e4a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91253e7754451e35674c03862c3be20776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1951e348f8aa609aa751edcd5fa876777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2d07028475d3640682d76f9022f35778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c43f381b9fefdf7e07b8b7d8e50f78779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f20dae46f476de856239d9aabd836780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fc5fd6ec7bafce10ab0a244b0b16a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7060aa286d812a30b86e37f15027a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed47cf599bd7c913e40c08ec95cfee783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6abe9703b9d4c17361f2f8f4a4c4b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848f601d8a7876c081a253e57b9d8bf785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aeb623a63797f69fc264843d84c50b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f8eb4df98e44d9da9148805c917dc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37759e1f2683980b88cb34531298e415788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840da9f343e39bd58565a043ed8b33b1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87681391d609e434053509bca1a396c9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03ee2ef0fd6529e62434fc8dbac803791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6a2b7568984671b06ed22ec833aca792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c301a5c2f6c581cc2fa46037b12275793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2397b720df79b65df123a32acf555cc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb92c443cebc4399eac95ff6bdb9d7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab11876a3c85cdcf1ee28719a1e613796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c634c03f3c3da58cda6fa96f9b19c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e534a82504375fc7b3b69d6df7b859b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419a5a0e20248af2dbe497fedc48576799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443599e19435e4bcbff66ef1a782a66f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2374e9f85e1f2560c76b0e2199b32801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7928bd7bbc0cd90759ec358b5b2b0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac862a129b8cd29793dece6af2e2ed803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e3944b63338ebdafe081b6019698f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f25b95dabb344cb8617a35e67284a7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ea5df9247a5f04de01c33fe673b9b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212258ca30c8dfc22ecba8f237951dc4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d85c4a0382f980ff85a7d9a5b8374808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736d1fea10b4b8e3cb2a8b8fc5ae56d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e652d9b5828e7094e1a9d6046540e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63876d93aab3ecb1360ff1e86bdfbb2f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da133a032028050167fb8a3c0f192819812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ad8e48d6de6bc99306618917c284d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a95ef28feda5cb8890926e614d635814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cf028dc563c43db6903e3c70acea7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68204b404dd6b89ecc7543d31af50f81816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56753d7e608f45682b8e48c4e62ef36a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9c93a0acc06593fcaa8da95b2d005818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9480988fdaf65c9d1fecacc3e02ef15819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a051293e66c030db08c97ebc0b8f5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf66c8d502dd2c758382208c5ecc23821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c1d5657374154e8b6f214746c5ba1822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc045bd4522142951752d3849f50b11823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7229e1d92d9ebc0d9e4589e602d2d0824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1f59304099ed627b1cbd02cce5680825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b11cea640ca44e406e31cf3920545826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e236b90055ab05a01529aff3dcf4f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23f671ea6605544eecfb26ae284bbf828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1c8c9cb6d35277cb1fb83d847a166829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f0052805ab26691a4bdcd30e996b6830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa1334bba26490ecdefabfe5db888b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0ccb165edd4bc221c6fb7c70c3f61832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea8f872f9fa510268e418b1f7e17d3833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdba61341f171078a41d0f725237ff834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d7b9582c7c43b6f9f20d3eec68334835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4e07dbbfce50883f6f3c891e1ac8d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d5f2f70a76e83d3746b9fbcf8ae17837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee99f3712849b4ed17b36b1941c4cdd838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537b9575cac3f145509110cd5fcae31839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17728b3ef61bf54bb4febeb4ad5cb3df840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a26a31e5ae97f7da2002b61eeabb34841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0c1ed0965528ef9033835d8818691842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4004bc5515577b0f67aa0390e3d96e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223073de0a44a3ae6986e1fa095e074e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8436d6a6c00202d8991f7eaf0ff9264845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce4d3e472c22bc96241d0b1c9c5e00846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8b8b9d6824974122361af92619b05847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15c648cf55d07b5938af1f03dd4dc2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50080a610b6181635aacfd8b4c1a8d43849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24494761026182773246850eb158410850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b0268532badb66b7fc24ef4c7921b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cc2059b04347791c336ab295c47dc852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6594da23b150c265d5af009ca2023d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f36e7dd15c84356a5f4e292340fd6854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbba4bc4d15840f6b6ee926feb63368855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226953a8254e41df513fad72d7fa0763856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cff9c93424b8cdbb9fc26095094a9b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946a5b780a145c0602ba05a927ac014858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625d4ffa744984bef5a41a37dc7b979859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03a53ed1d6742e23fcdc68afd76044860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d70bd5be75b2d9f4361e1dc90823d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121adc81fe1630b052e34199bd76628862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174a8af5c48cada5f5ccaa4f9611aa8863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49ba1170c160d48875aa032928bc8f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b64dd4ed1c0c669eaa0a1cedf26db0865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e48e63ab4ae2353bb8c4b5bc434bbb866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbab9fbf39044ac6250663af2942a83867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5e1d33193a6453f8b665a85e4ae10868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fc6d72b5940f703284b69c7633fd8869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3ea988add032d7ea8f2198fe92c99870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b34c6de4151ff584156cb1f58d0b0871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea525dd6c81059769cf292a844d50b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232415eb6b465977d15a2c5a4bd4021873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f491026d19f3215542f14dbc214948a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd367fffcec41116de299262cdd72586875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262b79e1ac09df5787a4c82cc862c06876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5482aa9faf85048c13e68a35b71d6877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e8ca5efcfb166240eaef52749e041878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603927b3ea960a1471750778e7c6370879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83336cc9bc5d612dc77a72c47a482f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbb858ef1a7ac4939d782345e4a4c8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d528a6ac92615a6c3eab1fa33483669882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ffdcc6003b1a04931c8f7c4b49f10883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077721ca031bdf2ad63d49826b4174f6884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ee80e2815095c07e2f20389bdb87c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643979502e5e28ac7a7f76be42b71d00886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d0a711d10ad0152cce4a0ecf658a4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8599ad9cb6b7fe15f11a1a34296644888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab92532981c89e159969e4206b3752889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26d95118991a87b40eb3788117aa6e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca72ba644c268b7fa64b4e3cff5a1d6891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077d1c5a0d0a32b35bba785b229db31892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a71e56a3d32f521e4eceeddd46ecec893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e634d7c37e45b1e50fccd6e5892d5894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0eb119be9fffc9aee3d14b908fc57895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d094fad47d8eaa0a7eed67a22a4a44d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd7a337d00032de7baa87fc82e1e20897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fefb0c9cfae5df83018e2090952bf898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fa670b138d6fdbfbaf15ad20a27b5899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8c66973122a048a9638500677f00a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffd359a0bd659db1b909f22ddf7d4b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14345c9748ca7306b239e9777adf3d74902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671633a02243dd168d0b68b014bd973903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227e5b3bb3cd9f7c048a02968f29379904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b565b8a70b98cfef63c03436b11113e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b6a1cdb5225da08ffb3eb53a8f617906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba87714d72293b1cc164b08063cb9f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ced20e018259c3da35b490128e790908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cd7a4b9e29c7728448ca637c1a9f4909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85eb985593b9d269c825e67266cd5a8910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de85acfb1ad8be47a916f51c8e6033911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc448b7e2e51b99d239abab62e403356912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c56b367a5c161df6b84455325872a9913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45055119f50c2442c409bf16a79a507914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cffbdc661cf5fd809b2baadbe81659915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea4d3784acaa4706a4440a880aadef916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5370f29674d5d12ebf941957261ce69917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc8facd052970e514e026ab284ffea918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdb74d2909e19010cc7b91cb09edf5919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b118a1f7b750f3ad68d24297da2d2f8920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419f6516b7505b91ad498a8ff3772e0921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce13d1cb6635cb5a4e652c95f0dce1922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a7eb735cd9a9565024090fdba5970923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e560569f7abc0a3ccb761b1b3818311924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52584b76d6c06cb4f004cc4e62ba939925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65ef5b465d3ca1cf890e3174377da3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cf019d2099ffd0eb2c025163b1d68927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371a817cbc6385ee9cc460ade3a8ecf928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461db0b8c46dc2c4cda731c8d0ce6a2929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64579147ecdbe4cb89afcfdc08f5e820930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fba8d9c82ca7c835c8cab90b5fde3931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df055835c17dddbb0e48b4bbbc85d6e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033470948243eee1977d6175f20e9ccc933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30f428b5ef57ff5249e67dfbfae568934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a6cadaa4285d73456a0465c1603c0935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082f14cb25031146198458051a8984a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f8608a329aeff20ee2417caeabac7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0ac26690059b1481819fba95190ac938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f8a2bc353a514dc03d75d7c88112a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25e681183a125cd92c183d91eaf886940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7f478026585b86b50609d6e35f4f6941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01d84124d5291de91cfa049981282b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a36d0f195259587f0885d696ae3a5943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec600cee946a472bccfc028c82b8ffb944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813cd0b8dc04e4654887c505bb97c93945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425efa0c8b0ae805fd9a0179bf33799946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913190d264cc36c49fda37dff80e7bbe947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d736d618f69b392e3c1660ba837fb4c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dce7ca4c841104ec7047e2cc76bf4a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13aa84c2ea258f6ee72f19bb2df8f74950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540d708083f05bb6787492ac0807f0f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652400d13910c29b96c03c0e2610690952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662a5412d8f61c69ca6574944ed3c82953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13cd9ff6220da3b0f9210a2d54d09f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313651cf1351e2a7ce90c95d938a8fd955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f4c7f629a60d9f6e7af4fc8e81be3956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec714a01b397e047e30744ed1eb3a2957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62468f6a4f222db525b564620f6b92ba958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ff554ce2b2e2450d7806c554bba0f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d6d94f555ad0cb47bd6bfe2ae8aa4960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f7c14eef3ee79a7802ed18a43039e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcd0abc09a1565a6180d67ccc136b8962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6325538c2e54f92f9ef260772caafe963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ba5f871eb998899fe623182b26294964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915bdc461a319454b03f7f3ff93c9de965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1d70cf846b8e31739040d7a68bf07966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491948448f4f719385e643d40ae3900967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fb5e267c89856dea94cf09efedaea968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac357e5718b077ba6578ae463bef96c1969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4c5c08d65624b357d66ff49e54971970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251227e9dd076ce45346e92748b8bc6971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c299b18cb7389d97984eea0a19a7c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c206ba507f594986ad9002dde1a840973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b198ea7106e813472e6213d58c2219c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8a114af7e72920dcbe4579e3ab6a3975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>