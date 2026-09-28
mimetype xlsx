--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287ee6cb0caa6aa1c076d37dc909d421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19a840601a9c5bf89b254d43b1ca162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44cfbecf1f452105691e13b73b112c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a04ca34258fbaf0dcd62c71ab41f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1096f79b36b3847f0df6fd69821e7935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7859848ec0b23168f448e3eae0f7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9687a2193f52d2f268a050682685f467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54fd827011a7abc289ebaf4289c0098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d499acb0c8f98cff32a27d6b2a27f2c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8716633bb3918b9092db3aa3a95cfe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8dec32a6a167e97acd7f0bfc9787b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824569bd2286ab08a6c65d0324b2675212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a33f2ee87bbdf49b745f5596bd6d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6b24848ec8ffd0d99307f98cf72c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d6a0eef76eb6e1758c89a1849391a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb89ff15452035b561eb22e12eace316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c68c5672a1bb3b6bd2c3a45cdde3de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bf4ee6271e275f3bb3222a1eaf67018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ea0c9f4cd0f723578141b9e75495219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f382e9a63647a2c6e410db0cc6c5b6320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d2c28627706ec9c0b7535cbbc0d1e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a64e975ee3e2c827964b6d65b166722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172dc44eccf08edbec5354911bea28db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310dc3cab631a9956cd6faab0eac4b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4e31da4dd73596cde6a49dff5e0f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c597544bd4f30c173e2ea02b6eab0d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f504d9608c60329701122a243eae2d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99475caf220782f245de68832a359a3528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0cd5560ad284c6bf87eff7c7de1b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edde981098edfd49036d30bb2023aac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb35a4dd4fc4c95e10ae7c1ae8f087131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fac9c09058aacf13d6b5d7777036832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d6376d557719ec4d8690fbabde5bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69794325c97aa2fc452f6c820bd4f67634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea97531cb30e05775dad910eec960a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce7c34c0490ee07deb7caf19841f9836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246c8765eacff7364ccb1daaaaef1a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41363ca3648001767f218c4c1795c44b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d66e2417fb3a9515a6bd7fa3ffcd3a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b331b7f5afb69b0bf4b1bfd38670be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb12a8d1c7b65f965f3b4804792104f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa8dd990c8a7f21cf20d8b5309286942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49ba7ca4c3785567abbeb01ed2159743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe582553f23a60adc245d61dfc8d4844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c24fe89d08138763bef844e7a7c82045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a716000f094cf644a5740dcbf13da9746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50be6fb24305b17dca44a6b819f71847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de5418c774707a750945b27e99c0c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59dbf45f7bf0f3280979e7364d2e86a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08db493b2a423738d60226181208d950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55b7cdae8c079292df30b57448de1551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba095cd132e2fb1c370719077fa9afc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb18a6813bdb57489056fd787c463e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8780c8066ae684eadbb402f2272cd154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6758b0e0e94479a466bb27f1f7fc63055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590cf0a1616e45f72e702bf61029c9e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310b61c9ef37762e955140a2c0bf05d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b9cb442dded8fb2f5b49df7972fe458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f56894aa50912170c12ded8897a4959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ca2c9e3faa7c9cd8e86b6d94ffcb360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88707a21e013400c6484480d47af85dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63301141b08e5c2c73df0f893f6e2bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc3f9e263145780ae392018d3a7f6563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855ea29c7ff9a650307894565a9628164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d620aa71b6603b99f889d331e6a4ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b012a2121de70b82f2ad5b48086c9e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b89d1427c68e1b80b22e2674ef3e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1df3ecbc326dc18f8db63d510fa1f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef28817f4dc77e0c3b13dc8aa92cc369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d603e81065551f08e1f564aadbd6670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd883b6705e6e65e6227034b3d382c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646a33b6f644e8bae0ea460daa8a0f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13ba8947071f7b90c967aadc1ea17573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c122174c2b4180a0839a173ed57bc6574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39687482d721b0ab25220fb3f44c94bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58b9aaec7e4ff6453b5289a226c4cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22945367806ef213e7c765efcbf5b3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a0cbdafae7990701f30c53fb8b67078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74a3efeaa87d313a5d8d1632dc6a3079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d000a8400e1a878ee20664c137681e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e35c48f97e56bbab849278c5dda86e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e2aabf8afbd0f164abf54b5dba3bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d447c84a8cce7e1e1922e8bb75d54783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560ca09d99a201f9cf5253375df780684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea46c9a792c3cfa8dac5bbe4d91b7e685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ff169533524f0abddce93ecc158d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bc1efdb7f0e5946051c560e8ce1a387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e2aab1a1b931e4049be4d313279f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5c7ca45a35e4d6a9d09deb22e2d9e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d549758fc096ab661f6fe7c0c7a22fc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e86973475e201f91e7f048c183f2e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c615393685f9a23d0373ee12f2defda92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d58c5340810c66c4b22b78cf7ff1a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffad8c7bf300750bd854721f91163c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd50d10f702c9b91e42c437a0f0dd6295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607a556d449fdb82f515b477f4e5cca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6148c1826e8ec2d024b403e3557d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c183bbecb540f55b8122e644c7b90cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecddb753fa9184458ceceefe67f22199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd484f7272b67af34dd750e2a53cf81100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bd4268202146a7bf034d506968d22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a278760951bb30a824bf736d717b39f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c640ef25125d82fda37f851b503a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1deba2e9748933e8a6ede043b646f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798397b571067347da7d8129a94812e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1595ef9f180d2f3840b7951c2050c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a02be4e50e81be7f92ca4a22943355107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a0679b32b274bd056682c4a76e8b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830eb39ffb5390e5a0091c2d890a5169109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f693b75ab06ddbe4d6093f6de5c6b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96935a5df9de906113e59620a64700c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36286de8670241d7c7c61426786fce93112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0827a12aca2b72b870fe022346c2ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdaadf109a1248a020458c7cf4a5bf9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282bd7ef45245695a3cbf7029cfdae1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d18a65c452ad1d14bf97abccc9cb43116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46159c61506ff61de947bce09e80b7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb35306fb2205385bc8c58af496b2d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2b783d774132bdbc5272af47f444e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273f945ae070eb77d3afca265ef3695120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4f0a20fa239e37cfb4680adea202b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b5a29b813b1ef9011dd951ce68fb8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f5f7b93568f97d381c91a01784644123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf4210ee4b86966c32bcd12563b05f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6c1581bca2219951eb387fb1796dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596ee64f57f3f4966fe0a3d06ab77bf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08fc114bed9440deae188f20dfae64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba9c5dddf7bd204682bb851d9b9881128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69ad1ea7af1b4c57dd8786440282d2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24901f110db021aa13624e49294ed0ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e37db0608bec438664205b0ec255ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924da33cab5d451c2cf9edc2c028de01132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4847fbc181b5ea01bd470c338cae2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f0bcb1b77d4212ac8660f85165c7f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba55b8774a9ac0218628c43d65bec9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b834eae8239dd35a8e6f9da3fcd4a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61aced2d42067e02ec995fa562d3333137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c164298a90d65afb4a6292f771bf87138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3acbd0bfd7d98e36b51ab1ea13aac1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cbe3ce53377ccd52b349fe556ac5b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce7bb0724bf0f4c082b0d384422adb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08f0fd5cc986b4f3daa2e2183d66dc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3deff7e1113d853474e8e79f1581e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78f42c9d55606668c8d5bb335d9de0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e49b04c2d694259d631cb7402eb03145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01a49e5b14434259be8dfcad5b8d20146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e113b1ea33429cebc055e0f9b63fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f44017b534bde1b29a4efad760e229148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563059d9e9d4a71b82a74e3f50987cc6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd01f16c52448d5f686c3261fcc5d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffce844ca358a43f53b79199fdb9d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3e5e55c9cdb08de24708c1400dae5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8fc6873d9f547189207969f7be0a7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99dcbc2556b4eb28db1cd7ecc358ea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d22497ae19a02231f85c9ac3d1f96155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887e939fb4278244971040d79b7dcb5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e4ebc96d971fed5d2b9ddcc03b397157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223f1e91c9480753185a474ece47f97158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48daf2a78e5716dec2d241547dc3c9a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a836b6d3bbf8806394fc42b4fddf0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee06f62eeccc89b05f4187a1c9edac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06156c5a5a3bf94913f16a8c6e7a6870162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107da001f4f320a50d77f59f7ab9f7a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14bca4123bee4485e6d501d92822a9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53fd3f378928251617f0a09ee8e3ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7e818d10c338ec92c7166015b87ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265967eaa4ef04b9b647b8a5b50e4157167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef9ef32232fe6f179549ce8253f946168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f175655d6d8e92ab3d968b0daf5637b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48b8d77d3dede01525ddd3a40d1daf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5fc8b1a069011dc5cb6d37dfb1e38171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fff1c165b6ee6b88f97a40c979fcc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ac45a5ce795fa08f312618ce9f75b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e46483bdfaf64f798c0cb1b74d5c56174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a42af45512f68ff989e22d7f2f73b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a6697203697c58cab4297e4ad75c3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6a8fe60e856fc1e56a5a4c06323d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811a8192e3c6ed1c95f2990259e8241178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca038158059022710ca17dba81a983e4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06735bea7a7f3a4a6a0f7df30551403d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1990c52437bc765eedb30ed6d595ab3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b448319b4d0f25d7c7f83d5d735cd0a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee461725d0cd312b47a33bbd353eb58183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2609e970b0b6c46097a8629b636c71e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26575cdd26204f1d3b404ddae0d94a9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796070b94f37f6b3e7a73f15c32ea19f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e641ad64729612c9a3db0f06cb398f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f171334d10096a3b6be7082467658a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fc691f587fff21ac39abba6491fdc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb263cf6404690c62291ec5f446f06190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8448511d09dcecf97377aab22b3bef7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0f51abf24ca491f9534fc87da6064192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af2fe3ce416691e5218d4fed96ed83193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e41c1cacbc543c6d033ce3163cba73194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323ec460d443f8e736dc6453905c480195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bad608434ff42917f57274ddbf238196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcad4461da425346706ea29a900080197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f194685207a6ae94532d74425fd6e07198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb830ba1423e53baca09292c551932199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c92166ad5a2bcb61fe6b9ec7ee0b05200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c972eccca6fe905e0318b0c63868a7e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37e0cb7f138dde26278b3da747a136202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec55a3172cd64c77fd839ac30bba198203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c43ac1b2592de4df827fe2e097720204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c940561f21e3ca7465dd1419327e283205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd9b933d64108fea4b21ab6281927e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f137e30d7d99e06461ec53cc08f823d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656de5c645b41fd3be056ce1605fed4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7ac345fadd9a2b15e0c26e2f1d11a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ce3802910d696c30db14587cd2238210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4ef6fbb9963e3d04ee23f8dbdf473211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc097f1083f3f223975aa421b42105212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85c0360e0005e11e6538140d6c7b80213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36559863c8f453ef5729a45c778b230214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb960d8e32e9ae2d48762a30cd39161215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c1826a8dc5b53da07212396a11764216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ea3113ae6411e8d4781589c5100d4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84bc3679d1534b26b06fcb5cd16adc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9fde84ffdcd2d9871ffa39187bf93219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03f88161cb9a8d0155922dd07164f0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3857d0e2a330abe7623db1827b1ae2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697b006677ca5d28264276124b253d3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083ed30525c959b5f0162189f728221223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23611c6cff9bbc3db518a3c35502fc4a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef609c82fa0ad3cf9e3b4f9f08e60c8b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc91c2830df02db562db4fd0709bb18226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77078b849319e8a36943c4c016d3c52227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04da382602196fc0c20f311d8f19d0b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2916da44c1442ac4cbbe79d0e0bec15229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488d751f41bcb9a57887b4ae1c3cfa7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e232a5ad34d5a12848b5090b50ab8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efc79b4921f1640c303b0d5f25c4bd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce472c8d106e6da647afa33fff3ae230233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe08bb788225271c91e6aa81492ba7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71734115be9305c76ba045233f36d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7d2ce8466d9d6906f2e2826299760236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ec8cdaf5fb1b57abdbf5e3406ade1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228adca8726f6d827919c235f91f8ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c6b2fadae8d4fd4fa8e731a9b5f7e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c478ffdbf1911fff57a95a939b694240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02ea251dbd74851fccf85e61d5e276241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d884cb6e82f5e1639391681f0a7a17242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47182892f894486105c233097ce58a8c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c891f7e251c30705b594b1db67253244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2ba22e8005720992959d5fa8cbb5e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139b5d5b22bfb1e9e7d215fe606a85a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb80b4a087615f01c037512d365e43247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecbbc471ddb141a159e3683a7b1696248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9fdc07c5f66ec520d529f4dec0e15249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46939ff7a5312bfbc6ce0064da0f03250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4aa0406ce09ec81c2b8eea18ef1a87251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00b6ba2c84f2315681a7cbea9bba66252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba58d40fde45b41f9b1c6246dab9c8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832563a9c04ed8e8cd925ff3071603d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ae0fe824a8ccafc8aa19b1f3eae20255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbd2bd3f222f28e283ad43ec9b3256256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee5cfe73bf30031d0976e206cb331e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec23c1ce75ab05492b1ac0ac25020d5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44c396ef547c78c97b96f41e8c24e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713b3f4cf770b5fe4cc5cec63274486260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f51bc972f3e6cbf34f31d3a3fa0d56261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0195272361c12321065992e31afd2b8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80d3afbf44d9cd8fe90562606cdd85263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630ca3271b15cce7092887813579b0f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f56b99ab46ea00f562e1c6f2050bc3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec31e72e2b1bdaea1ca3b8c7ed89b4a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a344876db48dac329b2a14d9a8f7a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a3b81f93ffd5a72d30cedbe91a970268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06b790f3bc2165cb271010ea1b07e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0aa72b8e91342edff0b002a27bc26270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26554827133ffff71a30a39c63dcae5e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3c0f200e25377970af5e067aac3fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ae6e4f38f9758e4f7bb5585654ba6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7eec430c0e6591260e0ed3ac5f657274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc82557a7080bfe1937a3d778e3e5a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a34652acc88858e1a2c9d011a2a4da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994483f1a914868c5180d99b584c7be277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9eb96237377c074917c683d6209b82278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ef25cba752cbe8fc629e61a2ec750279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4280c704003bc859075e6500cf9e22280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099cc4ea6bdc4fe285a502c39ad6923281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f7757a31dc489e7bb5efb597eedb2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559ad79a90d8694c53a411e1816c904283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbebdb00bfc1f93e92a33e112331788284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff949c995f88c5a92ce0fb57d64f2c9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a314326c4450fbd9cc094073a8dc20286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213cc69847a35bee27d568b81fd3a83287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d53b07456988ce0600bcbd77c941b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c003803d6c033a9c3c593df416e07289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758986d0fd5b3cb468a20a6d829f861290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81af9baa22fbbbe9bb8195cc36cf4a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24666c770a24119ad3b95179488682a8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bbacc593e40483792eb78b7b49a64293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934954eb4098a1287ac6e1a4d3b155fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fb52fb1b441ff73bf84b809ceae90295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3245c6d61512211200ce42ba37a49c7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3298b826db8d7b44e6389ef251c0b2f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c372f7de0523da812ab06c203d88d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7a52713ca47aa4d34f6ec06bd865d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2afa42e1c7742ed5e134fea9357fb6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50076ef2b5778d1820d34c054c8849d7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fb9b41ca592d6810c869ceeae74b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c114f5b1e250b8e293f262a6f29a92303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5975c1cfb69c9751488b25cfdc1a4b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbf5dbcf9d46193d6c387d7ee333a5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111577a719e0cbeae5944facf8ca4d7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8778b53d00bfca205102aa4fede2623307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97b2eeeda860786b38c40432fd057f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7003ba173b75f1b6070eb3d5ac3543309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610a4e246ed9cd98b52a9a977aefbd6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5cc2c11253472ccad070fec930931311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71057c3e710c878780f585435a575e28312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d568ea58d22d223b74bc87e7091c4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c26704b6aa9c8b20b067f0b2f55b11314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a615882d1d525058a5ab21cdac1c7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb026563189886ef54e4f7d8c19f19316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d13bab75ab7d7d7e9ff9185089138317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff2c49ee77f1ab58d962b53902c166318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8862d7b1c2cb84af4166ed9196c7c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63032a9aedb99513e33a78c2e45058320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f601f89f4878cd9a6ae386af32cb3c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf5a246096ad1186e624126252b648322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d16ebd564507c2df6b6d213d91a40323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac8260f0d42c67cdab27922751edc9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74508f1519d3157cf23c2261f98ab1d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99c42f42e8b6594c75e9069f126ca6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37f81cea5b26d3ba56c6da89475baf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2855dda87603aa24a26c52bc5f07544328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c63a92950316f17d09324bd3a01c73329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64943cb08c774d90cfd73384f5be24ed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc2c62018e39cc3edeed6402efb5e1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8392c70f6365e6c59d7a27bdefb17332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d38a71dcc6f2acaed71b9af4137bb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a3062835707d98baf6166aaeff48c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd3b33279f85d3eb8dee4c8d24d7ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95a527eb37bfcc7abdcb511dc593f4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdf75151aee4b2e00ac26ba6bf2327337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d8f172f11f49b9587ddd43bcded9a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31167dda528ecd208c9705d2713be3a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f85cdfa91f7e0802eb6e69774742fe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff38d717f8d58d4e7e069ec6c3b530f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bcb22c09f903fd3e83e33d3a1addf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80024abb0f3bd60175917af6b12efbe7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069ffb3692cd2d25141ce204a1f7ecb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15e1ea0f8b617e94e1c60943d5f2f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa138699242ab8b7e9740b05831c20a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4146bb323de698ea3f09ae2fc94285a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1eafa09946d38d54efbf1f44f98205348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc901f4d3128dd4170425bd2f55439f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6ea8005f7246d2cc532f84d18a7eb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c75fdc3e415d669ed75b72bbd88206351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb32bf01cfd2c110724326e3ef1736352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b2004de7fe19d753f25f28434cabb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c33c758c1810506255cf1e5978e45b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4320d057d2e9aa009a2fc54555fcd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed168c9b4383296d2469428ce4eb20cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166db7fc7b22c76b0f85233b7f34ea3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206eff301597b467f26ed0ddbaa7479358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c53c9f443ddcf6961dc8b65909f801359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0307f6615e88cb2cc7ccef904db41360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cd732615135396468d616e1098888361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948f2d8db39031e1e7aadcbf76e4814362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f9bd1e87069728853347aa826b68f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25daf7476a689567f8b928c2eb443b08364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc83b500dbd8b739be30db0891af3e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09d18907d821ba4a0d26304d96a76c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45ed54b4aa1f4b03a26237ea8fc152367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c732f1419eadebee2533c4010dbca8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df446cf3a9210f0be266e8968bf3ce6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537455874f33cbaae0cc57719652bf3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6254ba2cb610368cafbaa4fac12a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f675d098e408fdbacb32d5219022ef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28673ecb31ee0e3e323277fdfdcc4916373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93194fe504a9239f0714ce488e67da2b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc74ed0c8adf8638c1d7f406f45d02375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260910e3e5671c03691b77f37095e20e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d01c8c916ba65f7c86c1111f474a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302f862acc648cc94c7d0aaa6219bf8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec184e5703ca0702e1a5c8970de5afe4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd11c1b234691741173d3d30bc2aa58380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88acde398af54ca9a62eade28a8542381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44c00244c927d0e6f029fcd07a5096382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6268e4ee11e2e58b79df9e969f219a2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018dfe5df133238a76bdb3cf8c41c833384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df82c64535ff64b921fc10d8be5dca3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3ad51fa50507bcbb00292f4a1d1d9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b171f370b1323e063a7f5e9f8465631387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5755595b83841ba6b5130d05acfa355388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b0397e685dfbcc9536affc0ae85e5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe4dc0b82a22a6c7c352bd1ae3f540390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae4078c5cd302b98bfe058cd08477a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbe981e227c7df6e47882b16df2c3e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322c6fca74deab4fabfbde1652ce475393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ee8bbed8395b6631f809028590e9f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7b4744fe5f8cf91f713d39dbb21ca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb65a2ae19cb8c60aeda33cc89e5579396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fba23f423c18ea0b9c5263a4de0336397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2c07d89ca2cbb2d5481e4470e89fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f9a2db51373baa801492d5070455d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa066d196b76240410c24486b9ee20cb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f19fe1b0cbb61f61a4f4087e0eb1f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38da3360db38ece90e67ec84a96dbde402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdae190fd9b2faba9ce9b54f805bb95403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae70e1d7f6a655e78b0c734c1e345f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1149412e2a0d9c2678f465052148b5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcac5680f7022911e3de56f14ee181c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0fe8df4cbb2e5c2a300a39150e29f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b33a109429bb2164b6e90ff1808a47408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92593b914f93ac61e4d580e124e1c9f0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb3e1ae1a1e79bb542fbb27113a32c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118dfa5596da776fed7a6b1a293dda8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1956d3a6f55f4830f18f7c1360637d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20eed67585d5d7878298a099c9d67f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7eedffd1185705c802b00fca40420414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06c27d2a1a28f026f2e08b32abd198415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b500e8632904825849eaeb0ba16158416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54d55f3a3757d0713ff59d273b4fd5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d088819386fc8e18958891603f0e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965e35628e717044c4e1b3cf55867b5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672aa12f479edb99bc12dcbd2184dcd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e21988d48e49b290cfe850d76875fc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920130828fdf106eb7b3627ce9bff76422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca90d20332139773f6291da6ac009d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe18b525fc9bd271a20d48036db3611424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187479f3a749d7921ff95273ef48347425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369488013a7d86f7d3f0642a8d79185d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d8620b9537caeb377d4895ebac979427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac52bf2d6149156017c28d91ccb9c1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda66f17496950e0b76547ed9d1e740e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc189f0da8d3932ae402f276700f949430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed905245d7d8370d484865482280f6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749825261f89b8f79227e0b79ee72b0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0f75d91551f29a8218e025e0fd7d4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b128399d53606917be31e3a75dabf6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726898b69b9283a0a3a1933c3160f65435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc9293b0292eca5974f493aaea7975436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cddae14505bbfd457347d8e37191a6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d479082eeb1dd71ae509b64c7f7f2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb894cb81cea2327ed3801e38d19ed2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb97fd92c8d35915e6a2deeb1258e9c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6494d928bea739cabd9bf775787c593441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be100d6df6e6a728b486f831bfad842442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb98e364fba12f9b41e7eb55fb1992443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01407181d865aa8f09dbe8ddaa24e163444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66807710b5df20cc289019c64f23b5f5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a02be1612257f721e39dfac1ace8e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e492bcc8dc7377c1adc1a66f085812447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add531e613dde1e1154d318b2bd1f346448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c015f977b20109457670694dbd423449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bca795743aefb0874400bd66bdeed450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887d78084cfa286fa7813fb005be244451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd19893a94ddedd33b16aa578f94d7b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6e5ccce85c50e5bcfa7792dd3b028453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955762ab8aa840a46d7ee0b8ffa3b5db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70ae9da7fdab26b6fffa2593b639dd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff84d1ea1c8c26b6efed5e71248440e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6dbf5275fa0186b51a7dd8b42bdb4e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb5a733095f13897cbae9bb49dab91458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acbe642523746c65f985e2e0a35acd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4b257027afae2547d5a2aeb1ce343460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c712b33eb4590d3953cd734196471461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04944491c3705b3aaf2d4b7ee965b399462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c51612e8fbefed17f7179d19433bad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112574d4c599fa22cf65de31ccd75723464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5de423a55789ccae6fa8f5656918f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2d7f67d931b8d8f7e20498a53e268466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f905714dec014e192d3f98de56d4fd6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f05cf5920fd8329d00cb3f78d733b6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e38e6002c142623e2ee76d6b4ddd8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfd03a77529cc86ebdea1ff1f41291470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba3baf61c7e7abe0f83c37f71ca13a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70096c3f4d30f5de4a1153acaded61472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f87b51e2af6286f2b1f7f0e8b9c61473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6940c7216d439b85d9c2ac600986297474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb0fe07a6520b28b5ec0e985eb5b27475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ad96054ea569b9d34b972a43675d8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a316f3cfb05377ce1f12116a160a1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32dfefb67631e585753d7ee8bd148ed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929db75b00e1a478d52c67f339d107b4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13086b748e9350395c9d813f757bcc1c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709d4781c330d8830405feeb7037b5c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffc2fa2ef5a47685852c0d536a165a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a02b772de4a437038081205390c31483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bda5b17c1e2bde677bd9d017a4c18484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3d2cb21845fd082c18e0e10ddb3f6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0589ad0a30257a2e3f00503f367b9f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8386851121dd2813720f8693013a9ee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4987953953e714adaa3dbe23d2b39d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8973a56aeb3c89640f0e45dbf5e1865489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3559b5d52b63b7eb600dd6b59c7fde7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e259eff0e88c6cde2be69cbef6124491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cd9cf0cac29ca72f68418f3eb3623492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffb45dc57713ec6ad355f93483c207493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64f56dc7b47577bb16260c4d8d4de2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aca49d5c8a0c12c7758f37f4b0c138495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd133a22d33babe69b1005b31445c3e7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322588148f173f990c2fa97a9f5c425f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773ccde79a229e4ef4ab257c5a6ce9b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad502afddc1641e210aa9898a813ba2a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b11e826cf632ee3778485e2b1fe0e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19bb149b3334edafb698245715cc73501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053a9663e5bc1fc4745b5d14b60fc83502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc122da8d9bc470e2be83a90cc3999b0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df249a3659e6fd651a1e74c8d0a7a6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3eed604a9fa353f9b293dc21ee150f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49500c7cd96a64701e862dad4a3cb2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e0ee4beffd90ebd5806d117012e67507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116e173c82b2281f018475044fe6cf4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab638dfd05ee40c3cda2acc69ea422d4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3859df348d6b1ece10547fe25fe588510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b93a233a8b2a25923cd206903faa0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbc24290ae4c808c4ae4364a61d378512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e2223e5d5efb8ac620c29ab92206d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5018e3446e28c26c7aba2554890f4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984641fc7165b6c35dc2fa3e830c0d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59a01caadbc918bda241cc5b03f23b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebffcaf80570c6e212a7c9164c0d9a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e1b18c5b45e7e8cf5270961dcf870518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047c42b74f9822e73f5423696bb437a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a93baff2d03ea3e17327cec46a7861520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5f5999b22823f8fdde9cc186c26ba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382e2df8f2e76567ea75bc4b86a5116522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589bba1542cdc1661696f8cc7e31ef9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2660a96980bf86d796abb46ad7b112f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb3276ae536ef3d412096ac4d994e3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cc40ab8e2fd12c5032b694fb170c2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8507fbf36bb3d2e64d8b2d77e3e9031527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992828fa6742a8344fc85d54fcf8b437528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1443358a51a37d5fee60fbe6bcf21529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ceebc1ea7de92c9bd7f3a3d9b18df530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b4b401a5f2723beb47c4dde480c5b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07241715f08b04fcf97a42ab831aa6a1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542f8ee1e5c3e570a8abc5e2494ef71533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c261e7dfcd5d7ac156c3c0070ac57d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf8433b4983d9b1daa01aba1993912535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d49422fb4609b4b23384c64b57f902536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4559f06cf94215df471bd5bef2daaa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8b5260f595d992a4a4922b052f4ad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa16deeac6cb815eb89aeeb72bbc4b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c82d618cd225147feb4529b51f923540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fd83ee4a638bef9b022b6e6094850541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f2c952fd6deff76afc908401d2eb4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab9aa13c478f2405110d73518db9fc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6070e946444dc498d15031380a1fe5c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b3c667897057f9c7d13562562b873545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb575499944449dd68ec36ce3bc74b99546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675d013dcb578a9b343b9243b4d18c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db18664605e537c5b1b4f40feeddc64548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fac565ee6ccaef1697c83998940361549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a29f11687596d791bb1520bb22af30550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b36a148e28bb4e35f82b96d9d06b5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b9e9d85f81ec3f5080be06b726310552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c48451031b3c67841e36fa79a69a4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1e737bd1767ce3c1dd333d1ee5205554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469991757bad5332941f199f02bad56e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ce7ceb8c3bfa9ad45c671656524a9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890969072c7ac4d0fb8a6694379c51ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989725bf7d99935008a2e6c2c12fbbc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405c844f0556caf7c0fe1921cbab1c0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b841b94519d19090ddc96d3052eb37b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041fa49e2336cbb733f053762a65d8b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7115173f8d663491c7a80b76a33fb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f844fb6f28c30472d9ad15d570fac26563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6bc790b8efc8cc0faa9ffd3a8c554564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca261d28809e39e2e69281a8c2e513565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9659be3fcffc81abead5ce00e5779b9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90facd04c2a02608783a4650d0bf94eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acb123905831f5da1e611fe80e360c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cfe6796ecf387663766f052df20ee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21577bade4639fcec668c3f6540961570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc679ef2d4dd229aed32a5fa9385185571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf34fb64751efa08bf33e2dd11a4d4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e0b7b9e734f9ef0837eb7b24df154573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f43507d2aeb6cb94997192f8f75363574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274a422469dac32390097bee68d7ae4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0850f7c0e0687648506bde1e804a95576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be30ee5baab1041ad7f611a5fa1604577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa4f372a5c04da2643fcb511a80498578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019b25f0cf7cea27a81274ac4df6ac8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052bb2763089f09103037719a3e2606580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548631669a781c305c6d17474e8535d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb56b2843040aa0613e05a513b1b165582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21607676f3b19b0a872bd48907610b0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13385a0b652054938400aa1681a4f8a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10570e644304297669bb0973aaa6e3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb673132ee0329b770a57e57c59409b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6986954216a93165f785480888a32587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961aa0795915e732ded6f34e14700cd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f40ade7d1bea2a750a13398856829d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54459371a5d4a04802239ecf4aa722ad590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24213e6d554bb26310c57f3e5d51ff5e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fde7f6d2aef15dbdc01cbd981078a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907888cc1c8ee77626b14077d1b1372593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0d3e4174bbb17ce01f54038c60757594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80bfcc88c70964bd05c8339532575a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833205c0549721efedd1973be6c2f27596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d69c5996281f795f94181875bcb92597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ef1c1a2d63e53bcda4dd8a0d1f3be598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5fae74312c504d74ef31c0050d60e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03313476d21327b059dd4a78d03fdaf5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f612f196ddfb11c9ea5889447062f44601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35a48c37c347254d1d4a2f3e7b72b3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a3a0be82b57b81eafb6047e4a97f5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cb4fb82185120976615d4bff6b9e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af669250433dcef4b80b80c418cf1a9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ea19022c25b71daa92dae125833b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56908ad1c8f1f21463ac44a038610113607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972050bac2ab36ec0323d94d488e3d4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87dc84c25430569930d4eb574c437c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc94241caf0a549f63d7041c918a92610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f712b069880c50285fd94c4d0794d92611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafab4906af9eefea9decf38bcf9508612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd817383de0d63b4d4512e1038f0ff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8da51cadb67d412e61ab29876df11614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360a31b88b45d06bbaf6a7641d84e7d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd24adefe489a927d1e2df55bbab5d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f17dbd49b04efc9a45045f2406f478617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d52900d79bb7a98ea25fefcd8482c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9106c6b6c386a536c337d4a5bcc51619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6e043985513282f8a599e6af28101620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bab253abcea97788057a90071bbed2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b442737259a67b695cd3a7d0bb5845622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70598caed66a8dad5d540afd1a6b7e20623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f24bf06c7f38409b9c0c0f6d23173624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25566a0209a1a51601fb5550454d89ce625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2f2d2f8ba879759fb10004c9d6d7a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e579055a5020dfbfe0b3cd5d6c84ce1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cd8a3767af88171daf32a3dbae831628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da62ca66cdf85581c7aa9a7802fd86629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ca2667255dd24e48b35c580e93b62630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67788ff422930babbe0b6aae104bd97631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da1cfe1d8c22f10e0fa0f792b21f06632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1e7d4b0fcf8b3625ec334f9d6468b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984647870bf2b1b73c52eab97cb7532b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e1b4f060cc32250ddc88c0ce5534f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855e3e13aa168693c942d0e9cd6041c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980bc972c6144c06b771b0881cd7615637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4243844ac6786cb9b594c60c94e15638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694d6a759f5ced6a3dfb8dbb8ba9e6f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465268d9a6d8fb11b1b8c0d71f671439640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd7078d3f8329475aa632dd3dceff0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4262c68ee7efad84c2317736dbf3f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc0dfc2035c8f9ea87cc5654acbdd5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5f6cfa84cb1411e348c834bd9234f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc699d08bfdac469f79b79a498ed41645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa58f9c3a09535aa215c2adb103a5f1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ba713ac0118b215b56fbaa4fe1f6e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04042acb56601a4e58c138d5510c844c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb69fe8a6b159ca51153f4e2fade6d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd273c11a817f8284fc1b47f0fa8e42650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab901a4362991763eab34520876c5146651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb82e4ab05a3bc172f7be85423b3f2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca55f9a66f3ce964f3908b28122b409653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce0f64d27d34e82019b84d795380a3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cb1c1070fb0e58fa5ef2e37e1898e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad9cd250dd64386857cdd20542ab2a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3106cc8be941a9072c7eb975796962657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479bb692f051c6c6281ec07ce4012bc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474a7f9261334d2399cdaeaf9058429659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a5d5d23c6744befa5bd6519cd83b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfe33f07bfa846eafdf51a279d8574661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055919085bca45b247779755484a24d1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be70821683ec7a07ebac996ef81334663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e977981882db32cc0fc1d2d7f0edf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94027b001a5af7b3481ba0630212c2eb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a90d7d22a96dd1de5bd37d209e81eb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5c08989b21dfcaba54d449dcbf83c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb623ccf64b30e75acb8dc36b42467668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e92861af084455a8a96bd2b74adcb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610be3f51d33f568d50a9be4f599458670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3105d0f50c5a773bd41293d80182886671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1633242dbdf35b87afb3ef3479aef672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c4e17fe1c5d6b517248ba30401e51673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c75019ed1943f989c6db35d5dc0a65674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65e3b1c384de0389a403ec235e37c0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68337e24007e02c9bc5c097b8b8abb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7429f3e349e329d046b40acac4c5da677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799478fd18d68e26d21f392c47e4e9e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427af6748a23896c235c222beb6f9e4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f760edada116c65406f0fc1682999680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94912e381e28dedf6022f1d6086136c5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b511f5098067abdd7adc0505d69ebfd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5df06d26d9816b53c847448dbaa7be683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d800603e31804a96038ac2e363c80c3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c32fcb575416a1e313c3ec9790176685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cf9aa948839f00a38883fd7d1b11b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448389ec834e61a594c89b0e8e429d0e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c5956344620df05dd7dfd2721e079688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71461933bf4d2315cd8f604bae5d14b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b76fb37a2b33526a17426575ed77d4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6a007e8bdc4e693124d6743e6ab61691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002b08f3ce93623b8344441d881ff21692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec3208705d5b7a26961e1b2d261609693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca46792805a36908f65fe6451da216c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afae784ee670587ece798e9c7ab9ba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07872aed5cc09c5ce9ca2e1060c55439696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b98d8ea2abb4a6750d24aacfa0e56a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943740ae9e5ec3796a94264cf076883698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18716129b4154bf07150e19f7d1c9645699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146552a836795cd3f2e8883574906706700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f85da85b8aaf0b0e0a14ce68465030701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db4f97b1f4fcb5db2919eff3e49aba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4dbad3bc2341f926d2a41c756aa0c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76110ad6121dc1251f13c15826578c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a665eb7533fdcfb3c15ceb4ba4b5851705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463cc2c8401a161af9e8ff1a52e2746706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbaaf0135a5213c441f00e0be79bd60707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b25ae58d091ca37ea2f13aebf1fea6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1123534a9e8fe4b971fb126d0036c3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf76897308bd47a304bf8147e42c277710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8ef0d3c6bfd1afad74a7df462630c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c295ea25fa63bdfee24fd553023e2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d616f26d10587ddcf8486929ba3f266713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27e68fe645b592116ed32fcf7abc3f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b016d1443de6cc295d943b14a9400715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c735f5241e10be16d3b3ae054d1bc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335414b50a9e67ecb1286c600fbef95b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc494ebcb10b975f35861a53c87cb90b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e63e5fdb1b7ea452bcfdcd1924e2fc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995eab978024f5c1fb9a6b083ec8aed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff2f320caf1e9ce5ae6bae78af8d57721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2da3a6f681263d658953faced9abd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3434e2fdc649c0bb2c28b7990e44a0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a826babeabc73b77631afe6d9985ef724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95515d85a4444b97a3d9832c8ce74854725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569b3bddb81d20b8584a16abf38d4ce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e22ccd8ef900c6867249e70d3e9c3e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67fb5049eb41c82658fb8c4f1a16d7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a8ae10d69be6afc08607cef24d99f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae17194ea7c02d649874096d078c081730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf9fa89cec5f8405ca38ceea1a283c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1310c700168af367c128a65a986c4d5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed2acbc7790dfab9c16b68a28f5a15733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d5fb5984a6915e566c0962d31eb10734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fda2926397d3053a527227d9a760ff735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ca24b667018c4f4f09bf074502891736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a967cac9f40b1b1a690f947cffe0ad6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea0af15d82ba988daeb6f040a7309b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941946bb82499c70934bbdfc8601072739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23f6dfdfcbcb7df6e2c4b80343975d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883a79fe0067f4a73d241e6f85ba200741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f65a127300cf59faf1d165ba42ce58742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9330681ad9824603973217e22ab82743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6911087629cf0028e838528940d0541744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c0baa9ea546b2ca1016677412d9d3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc58dc33602953276a6f183e238c6c7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdae6c5d31341627b5f1736fb306fa9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36de1d3527542de96b89de4a3f9b89e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f0e2d015fdbe3b363d839398d4295749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7108fda99840869d46f87bcf7cd846750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf048f9b2c47aa5a89207da65bbb16751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97af717f8c4b2c219eb50cef529d63752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bee00ac62a04a61746fc1bd4c134f7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7da40327c254e54c78e97ee4436ff754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a3ff2b54fb48c17821c30014a541b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6a34825531946b362f5110a2d9569756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecf2aeb6a9d2c11d4f0f7eeec021fa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281040b5592c130407fc16cfbaef0f2f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0081b99a09dae2654b8fde8c638c29f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747b6962b5a19f33cc65214ae1b689a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c5fb352b015610a0ab46146472a72761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717ac154e93d88460a70c65ade9ba7a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ece3da1314e36d394b02b7d221b21763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0171ecfc12fd564e2ecec8f6e9ca8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ca9a5a75839c6204df365ae2f97db765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94db3ae21e75494c34b83cd83dba32766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db766ca0f75bb670f18792a183fe32b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca88e8cbcd122184ff78ee9b15f5a4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f49e3e3fac448501ec01138b95138769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cb898211ec8c6c1e6b07eaa7e1ce0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b893efdf11601f8c725aef8486a1aa771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c431b3038b20195562c591c9c4689b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc97007ea3f1caa5d14858506860805773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fffb8585f6cec5327025a07edc4c5a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f670b4024c8079c1ad9bbc4b7c4bc5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00e0656b8b6399fd989323454d250c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb8348d1687fcaf375c59a6335cafc777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0391cfdee03f58b29b9a727ca5749778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e668569ffacdfb8490b2c2ff8b662779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5dc4baf8f0216b8d0fa8b329f3cbef780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d18285570b8146a53113a3f723b90b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e43f541f419c29c4ba2ef34e38ec6f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2fc85009ce8162ff0441ebedc7f2b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60880681b3b067b06b759427b6be4777784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f7c20d1cd758f737785deb17b078b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0f11d322494daf14baade5582abc7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbefec6f873870709cc3ba9dc066f61787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da539339de49a66cef251f178c6578788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676cc83d2e840abbe581f76df240b99789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd28d15106cd3511cfc54cacb4cae9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0634277e4cdcd17e46ac2518ddb5c0d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a5d563c4808e416313722d419aad1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d4c7100ebdd8fea386d6b4987ec25793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a3807cfc9d6b9368ceb4352cf06f4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9baa95e49eaa9a0c03c87698f9ab4ed795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7898272edd4830825d53fcd81268d59796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a846a8a6d8bb0154395a4aedacea78c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a75ba74560b6b5a4ffa44548b6b7b3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b7a24fa51c2e56702b8a6c9cdfd7d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1da7f6f6f43e4862ee075cf9d45b5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4cae521eabff6c4fcb42baaa5179c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f1ecf7296d760ba730192d28cd64b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d10acb505391eed6a09f77043f612803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a3ff46fb1b60ddf17b802b8ab4ceb804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7298078e7b59db0f1a9112d4d59d95805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac97cfa8e91f7680e5b5eb7b0d4be52806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676be8a92124c2e79e1cc7d8c889f6e7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9d1a4601739f4d33fd3801e061b71808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe033a9f28efe2d64e656020e429f14809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a602d90615c9711c52bff49e427de0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397948376b80a3315fb6ed6095a5b4e2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2f9433eb0922241617cdd49a25391812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39c8ef7657eb2cae13725ddbe2d6ea813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128485d383d0888fd8e6563c4107ac4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ff669e80012297c2d63ebfdbd9568815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81cce8f139d558c13b2eb87cba4178816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b29a1ab88c76904fcebd735c94f59f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d36d3ed349ed66566f9dcb545c2e2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696e14971af749a7199185dbc5cc475819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79484af42d2780ea1315dfb75a027e63820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a634306d3deeb0b6df411635326ae821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466355e4dfef01708014ec5565ff77f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149713fd58340a61b3cb441d46a722d0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3f9902b6ca365ab9497b3e67f285f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43a949fb78805b4698a8afedc8adbb825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c685e73a8c8d5aaa4a7d7a9fe95d2c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170f84e4c5436a5046cb78ac4929976827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83227e6005fe568a9d0c5dfaf328ec828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69c1348da43ef80f1310825012cebd829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667de9dddfc1dfd374983a3f4c6834a1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2e03332ca3de6e79e3f79ba730cf9831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561b74cc70028f01c132093ca4e696b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db632707023234346e3e1c2fb0ed298833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143d59fd461b3b4ccf11c196c901bbc834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c883961de162ec75693ffe2a8e23a1835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa6a054aece5448a06fb9ecaf79cdc836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c43f1c176bc9e2681b59ab76f7334b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3390bbdd7df790441b609249e1c6d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1478d82367ece7b46233fbc6324a0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557764e0c86645d39150ac607f11649840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2fd8540e937519c5e16aded2743c0841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c325d96ba077e3438b2c19eb989b9f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81adc6cb35c5b71c4e765af096051b4843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a3ea5b4e9bb2579eb4b9cf4e66fe8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d90ca9ce899ffa77fbb8b6c7f2e8a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b39d70ed3c653fc1610f0850f46fa846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1263417ec06b869c8a6c35922d11179847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ee74b4277b89d34f7fd8d82014a28848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ffdbbb2d82d135afced6a8774c596849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74650a8e515d9a0a3b474a832b9df194850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0e7a7e646ccd61a58d77306d79588851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62b2517b103f05517588b45be6a9b1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efe83b858084b619708f7e13e7af0e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7133aed18cf43ac41dce1184b4c1d58854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd332bd69a51dc8ace123dda30c4370855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1534fe60862abd018a0c7889ce0f9856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c808fdc3fb20408bee87f572140f504857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9470c5ff06f0aeeb7623be676bde529858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9b1c4dd1320e4403619e0c47d59be859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612621664aeb13605fd13fdbd73ec77860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45d69d72fe3855c4a7e3a06393785b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b08522e3f3ba3f87f66753c91cb344862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3161c27a13669432a2d592250180429863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92fd439c98bd0424e9ea891c3b6590864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f987e11215730d2286f205c6d5c7c3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438dd4bacc7958755c49cdb0f4792bf866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021fcf7d7f886ad35c245ac13783f45867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9803a341352386ab0e183fcb33e7b0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38454eef9c7a083484d7844d3554bd52869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8cc42efebecf0dec89889df1585aa870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddcda68bbc62644fc43ac79b0cbc640871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402de3d645d6d3160a98abde39fed66872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cad60f73fa90be9fd46222134121cc873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91789016da1ec86560bbc23da875d414874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c746adc7e1ad6436a3673c38f573a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26020d3c8cc35eb5d9b25628297c62b8876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c78cfca89c686fb80435a485955f21877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae960c1f56afa3204665890de63b2a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e273fa711d6d0603c47f64b31df54c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e7ecc66d185b8d74829985a545737880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c52641fa77c0c9db123903558e004f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063a9633c6f219a12934141ad47be3c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7624567ad2762ba645047f5fedd8f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0567f651c1325584c30f2577857038884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77904997ce71d00b5dc7473988792c9d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49542c95082ddc187b238c4ee94a87ef886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63988f9f9712e1c4cd767948876c8869887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd895401c7037a3430c49fd7fb6357888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4730d1b1473bdcd491eecc48ba411889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb25c1d687fda137ad501f79abb83c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e891c1c393f00584ad0a1ac365e73891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068d76546465dae4f609b5f0907a0ae892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de241a6a43f3a5fcef2f4c9439501f2f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f723cbe8d90da17b5ffe5d68812e8894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa95b7e08c9f20f0a6ff50cb67747d0895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f715b7e64b152e5bcf5246f3f4d68896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda25c02bb05601fb5940f8868ffaa4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad564a8b1995c4582b72bf9dead2a09e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff27bc7b5cd449d7e635097cf87f9cc899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dae1f79ea9dd8c17a9e616ba56915900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74304baf43682ffd4f9e70ccec4e6e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79652a4bae81329459c76e9bc8a12c5c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b5d6993904a6919b05b0352b41d91903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b62fa9af9dec078e0f35a035fc1ec904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0f60196ec3af0b88b60eb318bf3db905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fb9973de6b45d2741b15dd753f4e6906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8769b6b7f0b0693073c798be9c8ab8907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9ec0ee844cff7163983e5950e3be8908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7449d10f3c4ac020c91e7dbb96d95d2909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8756c0eb99088a0433217634b90f0910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775577f3520e4c4aaa582e9f5468c06911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c768eb85464bf4ddeacad4c99e57c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b8b833b57df0865f0f15bee3d8097913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870074a6b59023acb1c0d943f0a11f75914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6986be823e711982a91e065a3dcd97915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd76961022494550f0bf255ec3135ba916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd955fd503ec595f321c0846e131756e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434bcb746790ea8f6453e84ce85b281918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717d1d5bd58608b5020b3bd43d6f557919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f20c5ad4ea051de7f76a3eece355d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce06cae4372f6c8640b3bbf653085c3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02e0bc92934588ceac291805878fee922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2afda3aaa9e938aa511d9d2d3236a4923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d11050698dea0cb1c52c4b087a7e8924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc55f695fb2a48542e40a79a56427d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c1336762b8f0f7949f390338a1dec926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2e01374250b801b3b072c47d75e06927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57d67133e536dda80be9bf8cdafc82928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74dc1e89bb9baa3879b3724cf17632929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7235cfa5ff965d062f25a555d5ec29f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c700193061004d510c0c1a4d992c1eb931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb01a1b7ae6eec331a9ce798be12983932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca5eaeb4d5e624e755eafda8927fb9933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c2e3c1e08d80a1e6f753757459e7c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1303007e5bb108bc0421520106fee87935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662b698a07ee3489d12e77cb7452bfd936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2c02a42a7bd69f070d4d69c5b3f56937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294a077e5c48cf18a12cb8dcd96bb53938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e08d49a1727f54e76768100b1c2c3939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e52198f15b7dff1e2cb1b5596371ba940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d04bef583e253d3c3fab3e7a5faaa941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea72f9863a074de4b6facdfc552354942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f001c65eac9722aa4dcc8f23ccd49b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8114fef419d7a7dfd5b4afbccb7610944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0dbb12c7ecefc637253319819b939c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c92ebc03eec69198a19c6a684807e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9acd16daa79083401791c1b536ce7947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628b85a499bc1037730049cbb547546948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e335ecf63de5605808841a673f749c6949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bcf72799a89560f880ad239b32526950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e503c1ef4482d015b7fb0a514e0b3951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1ca665d347756799ce13bfbae69e7952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa3227631631faefa3eed780f5e047953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7417fdd43224d73417ad0d276b43863954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c349aecf75f2d1507645710846c6fcc955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fdc57d02da5dae497521a9c8b1878956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7778530307d66891d9373e6c24e46cd957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e6c3bc5e9a53c48c4a265f1daf8c0958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b087a035e6281a615c58b3af573db0a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbfa631b6bf41ad461a690b69634e7960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dedba2176e4952bafd1578ed288e88961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7371a900a5594f71623f781052d8500962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291e97c865d7303a73ae0032add0a7f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079154cb103049965d5c4471e602e23964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836c8b05ec04aa69a28bfda2160a598965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cafe0d5715bde1343767a981c739b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50da2fcb5a79cf252c965b2ac303a1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee5827c039bed4ce8fbb13ff5806db968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c4a91efaf22c1e0134a806a471548969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba5d1cdf8f694a8527a930a9409a85970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad3a04776aa29348570bdcd7503e4b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161be0f09d71810dcc271def6a99f3e5972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f1d42242d90a5a215097edea8b17e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1a1dfa8a165d29b416b907c3fc769974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515a7d9919f71c89e4bd64180c34ed8975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633c538f7eace18f6838f10607f4c9c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93539c3c4228c58aab998ecd3fa39aff977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779834cf4c8846737c1c0f0cb2243c451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3e7acfec03548e2fa096c929da3782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ab1467e0608e5302f2b2430e319543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6c88b4888acb6dc5aa7560c8af6d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9a3715b1d8c62acc51e6563a6c3325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5312e198e0a457e787a1e8519cf8836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269504b60a62165e07302bbed469d797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5809574a65a80b398de4d0a48b7abb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d22cb083650768cba2feff0bcb895c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855163424c2ace37d00618ff843038210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b6abc4b7f5e031bc689d5ccba4c4511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2551fff7c41144a54fcdb8175bd7c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57218956eb90856e985cf76e7439098413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31a8a88202c60f605e54bd0c1932e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e7b4ee2b20f906c37b05ad5e9adc515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e8fe7f608538659eb717c067d1b7716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5f76c2a544e975ed6f53b328cc37317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afce8cca19cbfaef7dab6c1f52ed6118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f80bc77b9391fec62d3b2046cbaa819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f276b8b73798481c69b334c203bfbee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d01ed1c6c7a89454d4067afd004bdf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a4331daa18fea6731edb55ffe656722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aee17d16408c2b7ae851b011fbc32e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539df00880c19529ff7a1695abe26af524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c497a2589137ee75f71d30d0b28b3325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb169915aa1c7223a3c040c718778b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e499d8da41010791d33fc356ebdb1f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cc625e40f2ba3bb1fa56691555c9728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836c9ed0b03097b81e1a5bd8241916b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0473f82a4b944d1559ed893cdbaf78030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdd72bb2d5dd563c49f39642dbf26531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459ccf4ef954e11f03e6589e4b8ac5232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e004fb557f9346fdb2ccfb71a3bf933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24ff8b128c0668a874da7471144e6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76de16b8520017c70523767b31c35f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cec177c65d476eefcb86890b1ed18b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45aa4c4eca9940ba05dcc0739eb49337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6149bf64ff378a3a68a0e0fca4d82b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b351f1101e99dea58fa3035076c6939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1a496934f699b48a8d6035be32c9b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724238d34746349ef52356a5cfef093941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341655bf29b7ff085650820df89796c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be7e68a3ddc84198460a119e18439d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320349b37bf213f66f34f6e6007bb4c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8915d9c8156a4aa00faed385e709d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83f1a9d1e5cf061d9c4f2c2664219b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb284ffdec123cbb4cdfa145f87e4e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caaa7262d4dc354d11522b6d0f9325748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237ef77cc4971d497bccc213c69deda49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0c4942054a076a488cca531dc5b2d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7814001fb9ec347be16dfb77765463051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174fabdc0077915d3eb39a9898fe01252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17b7decb904cee6fe9c06b19de228f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba7478d6c91623d472bf1df3742f0554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53832b64cc805682aff974abf40c2f9055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ad4f1a2de62fc40ece5c2bf31786256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64daf60f2a8bb5590f525495c0b38e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400bb382751d5dd48b9f9a3d9a2a3f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95d53e34c37bbc73b4b9dcec2cdceb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f4c17dd6d02c275be820f3935ee6860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be786ed32563a451f0fcc3d6542d6c9161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31d9673e37260c1d006055041a70f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e8a81c667b03dc200a603facbb05463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b93dd057e98d3403d432490e492f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad02e8215375aac79aaaa1177770f0065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadf22d981a9afa8f9c0f68b658129066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e149247cebb31433ed69e9edc3cc07d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd1eb08db408b9e0ae9b9dd3dc230e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d636a4462dca35025274a6dcd7b86769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb591fc7f99e5cd2ec06db968ff08970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e559cf585731c40d4c959bed8ed30b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58458b75db27796ab2d109f51efa60d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43e0c3bd618269f235b60fb5452b6273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b36ed26eb8f3da1a2bec0fdc070af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7956215040118bde87950958b829b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc346560f5fb6d1e4bd15b8b00130f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709166362cb1107088980b8d3917f90c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f55974a10fb88c5c69ce39c6a575b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec42cfb8e92153917e217056cdc40179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5957f72e0bacc51f72866145f9874280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79f6a196ac30fc5beda418c055fd8881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc165571d679dcf8b23c550e9dd3d8182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175a15f3af3ab6ce154a0e47c740bc383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b6858fdd6e93edddf680dedfa8add84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335c4c82a9e01ee17782590574cb00685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2856623175cce31b99c48ddd9716f5186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8f6c3839bb27b9160d672be59260a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0030da9903794a28fdccfeb86962088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66f3980e2860b57cb3d00a19e3638689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb0e12fdfb5b39ee0079bfc2f7c39190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8aae14a9e13860875702b0568fbbc991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f53cb39093d7626a7002247c71f1692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978e033ade3cbc9f1abeffca927659493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b34b67b482c09df68d086b420f37494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097ffab21fa730135aff2e08caeac2095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be296cf3a27c9a64ec64c9c5cf87ddc696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc01d0e642547eb9f27c2d5f356b3297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba246f3ac5b33cd73abb8bbb0fd11d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9921eb84a13d633a35ad4e207a15fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13d2c2d69e2703ba2f1d0bbad9035f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27e1e6b435f2670c94f123f06a91fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd148ea50172fea57aef668175c458ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55248515b7f055217510d251ed48c7fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445314fb18f77d6eb182d28dab5c384d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b075d4a2ce48d10aa77e76d7006dc8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0dc43b8418bf6711e745bf3a23b1d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c4ce546963a643b6a824580b1b806107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a7750ed8000f8cb94b9886b78f22e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7f5f38d28dbf161c7ebcef55f613e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bd7ff29932d89df617eec5f8c48bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cabc611de5d5101b29901d97e32f59111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f723929420871da74870f3f5e7ac098112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bddfd9b479ce0f2c8fde0f8e35c49b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517263a8a2d6486b006abaf478fad3a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f564b3535dd2a912ea7756d25d8a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41173f0d28ffec1634cbd16fae65e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5227da484a355351302f62301fe3fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe2a84374838164671c4984c265195118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c382d8d463e7cd96fcb16a1b811e4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962cb8107a9a297b726654691836ba7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919de81fc90616b29346b792150e232121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3410965bb7c312584693967f10f7a1c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023a5da8e52c9a53d08bdf8a87f771a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494f6f6d49674d8701ee20a8f375251124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f025640e0fed82fd50aa3db5f67ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8224aee86a7613ea81a023705ab0f2a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf61cc315a60a31ad8d187cccb3326127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff6b4ac3f9b598d207e1d646e911cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a181562df93ea9f69c9d02d5cb03573129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc539cf75a16e7a7951f7e8c4dea353130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d5ef9596a994a0be42ae6ac215d62131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db721f2d0ee955d7c072c46cdce925ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965a9ad4243155c84720404aea0731a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0563d259d017c0c73994a0b45012de2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944576e03e5e2c3c4905736b3b229ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df16385e84186c75cfa210e9486140136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ca8cf898cce3aa0ff79172cdaf940137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1740fd5e973da9ce1b04fa3c297a61138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261a2206edd85efa8c61e6955a06aa5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f9dd9f40b97e90c107d730653e007140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6227ed3077bf5e2a6e065ee50e0e50141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c60fb80eb40b565710f47b50dc4db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb19b9c7537b57446337cab6824234143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88083c80909bb95c825f0269effe8b4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daad80a6dacb1d8994671b9af4a332c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c7a5fa595d00ab16e8581c7fe6746146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e035ebb9c2fc5ba03e0b880fe39b13e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f57a652dcc7213faa77d2b8d11239148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764d215b93a6be82680d3878f70e344149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff59a4a47e9cebf1f48eca6f3960b11150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209f234dadbcf0e0aa4414ca901f4e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2dd6a48a8dd3acaaa175dae97f979152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fc45c004e7620b414a8162bab8c1f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2f619cc18d61e8c0a9739239ba8c7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aba14a62e46169a073fba12db0d390155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690c9373d32589df13427963549f127156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac8e36e952eb41e1d1f12edbced0f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b98ea738be88b1b37c5fa39e50bc0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5d666eb1253a7b2f99b74cafd315b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36144dfd4191941b5d2cea7821bd5c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f156ef867d4f0d4a0052818e8f87b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a29ac1d1111622445a188f716e42ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1e429dc93bddab7a296ee76a58d37163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de79593737dc2aaf9d39f66f791d96164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835df9e1c3776cb832833d7bc1498518165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce74c7c90287f547693910b5920475166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd8bc1ccb4f0d8a9866b1c5802f696167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a86d776af0a74f29ac7222d9895ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fd5fef9cd67bd2779612a71c4649a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764eb7c886f7cf00884f608b704a9829170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f7c0971aaa3cfe09656530b9e5a4d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c8b7b25ab0744e967cf7ca02c4037172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7de25fd0bee24417cb86c3c5e2238173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc12ab3969fa1a4706f6bafabfe734b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842719c2c9315d6f829e2db98116758d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58059da3e92687253ec545ae571363176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b787bbfb8c2399fe73ce6a1a3490a0e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bac0779b391efff739550ed4d08e0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c49f29087d0d200c59be755db34b4a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646664706483173a739eeb6dd0ea5de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f48dd263605f0a60bc54c45e88adf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3df1a78a28fac259e7d9ccec840c0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852caf652bf7e4e87aef83e9c77dfd2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716579e4943a34d60fd55989ccd0d54184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158683fcbb884c0dbd638b916b6c331185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17435d82f51b36c5e5edffc63c19fff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc1d921b785fa4829816be2632549d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996c9b2bf52b4ac08718a131be9749a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c691aba43ebc792ee33058178b3a82189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40771e211cfa1803b900592d76af0979190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3067eb6b0bc20687317bd42723b3dd3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256a63589c4f3ac85a32bd6108c9d4e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f58aa01fd2eeb8d9b144b3aead486193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b476d9ad4689abe1f21bcf036ade4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdbf3319ae00bbfa727d6402b84aa6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15738981a6f2cb89c771e26620f93dc8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7846762a05fd763ecf180c3b3f57a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737630a039f1cf37d2bf341c11977cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dd56d876e257c9ddfcbaa4c2e935b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e49bad9395ab84f6646238bd54e99e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e14a1eab0b7ec82ebea70f6bc3d27201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193f1828a8096b0646b026c33a88455202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6ca4f78b1101844453c15404f0eec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2f91d3708413b15d95e1b6e14af80204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc05c8ec4cb8477e7d58d9ff8445009205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3ba146ba74370fc57b4374a6de18a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a8d25d32f41c8f3388c5d1a4ba6a6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b79fc4b8954e7b3988531fe159eb9d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436cfdcef12287933ca38f15d4a457a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee601a1d2d7f2bb9b5038cb3bf461c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8b8ccc05cf73cd493df3b0e156dc8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af008c1afcca8fd712c83570da044c98212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d660eaeeee4cf70ee2249211422c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b26f2b86ccbf4a92379bbcca46f96214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785087158abc4df8804128192900bb6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e0928bf8c2e8915d4a09de08c0e40216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28236e1a6672bb3b61fdd98a1d9163de217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e3ffcc481d1a53dd342687db20968218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd81be49ae79f38574897c11aea171219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813130b2237664b3978d3d44824366e5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b824dc19b938f1b923300f144cb5e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6435c6f3c075c808353e5a4a95b8dd7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36337ad151e6883ef1d9e920556a73a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c294f0a222147f683afc551a9b0ecd3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47485c8a4ab555653c75c01e1a0e9554225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e026f3c8424679eac4cdab7f876b1a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26f24cd49a764a46bd891b25a98b1b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a2f893bb5356139ab8e8658ab7113228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064eb93c19864113a4132a0fee7ed577229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb7956ebfe025544e455e35a9ba1dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da26a2dc5ca4555919cb944693a35d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7532cad52e46b49ba30c18ba4d1f240232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf2cd22c733efdc1f7b17643b23563233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b531815797173c54c5484211f764fb6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3b8a25b1b45f817ee7b37b291728f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20721bd265da052734c54315e368a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133ef309d06ab87a200117c0f280c4e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec8286d73db2543cf71789532469dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb110ba3abaee23a494e9a8b7a457bdf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fcd6669c0a41d30ae695daf77872b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e2f8b497877a349f222375a75a757241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c187b58f6c66280beb4993feba214ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a453b36a9e84fe54f1e53fa6e33e714243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23b8899f80e952dca515e570da0bae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d28936d4b87b99fa10c583c2bfc264245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bed63f398f92878045241703b358d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b7394850d5e4c9264f8b087918043247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dcb1f28639ca04524903a68f5458e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e900c2b90ae53220ba6a81b24a558c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd68c992cd6feb6d2a64847dd8bbb0c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2e5b0c203a118eadfd2351c0c6213251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624defa1b301e70bc40984a2e317d8c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0064ac8d0c71f2c763457bef407bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6353cf03492dc36998d343d3dcaa878254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7f9fea38068c808ea9babeecb4ff9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd199356b7e8bffdfbe2bdbd54eccf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3a33d4b777f706f5334c2ff18f1c9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623f5d08e3f862a45808c023eeec1c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3c5208db157e2f625cf5a4943f96a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87cf8b8b54ec00fd880f7f2267ff76260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86add5c397151aed08a71de8ecb806e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9cc1948c07153103e719518815c85262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289f6400ebfb3e5cc42a94f97db854d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066750a547dfb1259631ed5e60108e7c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ce248a31375efe0a4ae7836d4ebd7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc67d13dac9b6b499579f7c4667ef1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2c1e4dd5357ae70e855db6cb634f0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213209430fd5b1e7a05a13ba4f1c4144268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424298d2f481d889ce48d0205eeaea4b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006ccc0c98f0f917a11dfdcc6c3f909270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222bed57b19ff0b1e9e5a36d97fe829271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adcb6badf98aa68ca0170b024719a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b264afd00fa9dbfd076599aea42b93273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532af20bd7f2f71097c2dd3f6f99d6f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b725b254f0c20112fccfd635cf83162275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2824564639dd0a12ad6a881bca0f46276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee081102483553a60320a7cd8427134277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601edb063bb8dce1a928be2e7a3361ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536e84d71ed2e1faf96df90daebe1c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14813438bfb543b1ea7121287b5ca84280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785a78ada2452cdafbee4d12092255d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b0b7f709b4cab87a56c69af37dc2f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6f3a117a171015687221f8c5e6d66283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95ab94fae266c8ed09d16e5c72efb3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdeacfda2f8ed3a3686b2da0a1a196285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407f73a50bd92bb1037dd30e000915c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59eda448d94a90e879752059df596e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2adba8c98684eb6b7b4f9cd234a0de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacdb6c5bc59a9e3e504870dd604841289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660e13a832c194c8abbd552cd9d6b26290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a00634f8bb4c32426a8f03f371dc6f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c26f4c985d547037fd1dbefba2eeb1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb765319b0c0fb1531c2e920019c34c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873d146722e9bd157e533b988fd46dc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226d58dbfd9a534a33d54572a18163b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffead331b660e02b53d47977b2ec9d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a955692d8f3878ff29bd80390d924a3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762180453ddf6b9103635336012519f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c75a67d01b01ae22e0ae427b5d3938299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd59d20ed0bbb1531fdabddd42d5067300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcfb2136e96401b3d3cba76a77f8f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91975c23c8135a211a0794bcc150cb1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7adba9636a823694b906314780ce2b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e0e1b7190ea64a6954dccf842cb35304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a09c02292149fb3686afbb1aee76d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b911d93104ce3f788c2a4e75ad6dcc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2dd587b6c21e3626041f6869bd26f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2e20eba2e6020d17884d98c199564308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872b3826e69eb7e25a4be71c59169b0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23b1eae6f34c85f377286bb13df870310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413dcc1f186af41dc116659abf5eaf6d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b611e4228f9595b5cd2d4af95a9847312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10e226950cb19649e221770483728c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168acaec5796545b3225cdf74295ff19314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31010d92e7b4e706f0b344d9a6e504315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4f3cf0b4b17e997a11d18af7ea26b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4a597bf942ff4b2e15ae63ccc0ca3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c2d331481ab51eeaec2b91dd9db29318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3699f5b0a591725b6cfeb4bfd1fc25f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef018b1297167f1e30381afc0ae9fdc5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a3dde1cb75625a6cebd3b1a90486b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfb5feeb9699dbdec8e136665f3633322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3e0c2d8f81439aa6fde201c40f598323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e01c76ce6c30c0174edecb62ceef2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141745ff7090c738e3c7e20f8e6193b5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab0859b890029059dd6ad0dd0950ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facd074f6aaeac4c82ee704c831266b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662697e39677cda16d10b391dad7127328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae9ac899cf66ef7aa813abeff9ba18329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612590c7cae840b01859e3cc937cd67330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ab2268c3822c1e27a7b03d1b86c60331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3669661c440dd52fd88ab5ac242c0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb013089311fff4a8f947d829dd99a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb0f7e35b07475283f933f915c66ee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a55fe034fef31db2de8671ef214a3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb03f4a818b5c8b3e692aeaeb506f07336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a06a40b3e7382ef08490d727e8b03a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9860c3a1957297329ccb19570b0e03338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462991360fab1d073668dc9e1536267f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1fc526fe00f0c904e1e58954d7225340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735f13df6e26bf83702e5e2b0463f39341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afa1ac1877f6a59d3a16148d6ff3d6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0096b43ddbbf2c1dfa1ad3910c5e5c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4ff92b6acadf24cfc393bbfeef94f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d76b67c55083fc02f96643a9979a47345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cf7b5fbf76564d41909f8f4cbfe94346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d210567a419a2648715f9663091f543347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e56a358c4757d68b2fa507e03756a7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c66812ebea5e502d860445fe22e0f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41298f67dd09884f520e63ae63d454c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e333ee315480ebc9eb0c2501e96c7b1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a8ac9e35a2db21b28c1f1d498ebb6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c9bc71239a4bd6c4d5031b9953973353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd6eac1c16e691b8d21002cf6e8552354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27752c58c3e707353692f8a8824401fc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09c93c79fad61bf0290a795b0db4f0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9413f7d383b8885f39dc3bd43a1e0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868817de2a8029b05597e84b955c39e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7e2cf32493e473a625fbd2b18fb04359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bb708642000efaafe2974711fa258360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5ac9e2a5e5581d81da06e94c828c8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc35dd547e2c21f11c4b290d588c0ae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b274ebaa48cb6a53bd9ed2ce3ad96e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc630571612ba57c21aa37afa568757364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da3d0d0e81627c044c582960023cbe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c212a5712e363857c2321b58dbed5b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e58ce697a99a2148a33fda97d37b9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a498fda20c8fe4675337aaf80cba8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff60f65ef9e66b5448e98046e5c337369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0819621fac9cbf55214d38aaa7e571370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e48a5c656c0a188b39ac52c209a0b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e62d6911c28cd2b5fc016275c337af372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2310ebc4933e832378794b45302a199373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5ca362be4bab4419a969ac0d61035374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d8419d8251fceed7e356b264ecede375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99967283d2a6bbe4cfcc87ec3283c284376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53201f84819eea9cf90abc8cfa1ee8e8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9b35df738739503f0942f200e2f48378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc680bb305a709176910a6789c4556c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819de336b24088f8027bcc2228623a3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade8ffe1934d351ad0ae3a28849eba8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce4dcd89073c36316ac99323d7ddf2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31427280e1c8a279a2184d14e83b1e7b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f50f9183dd7c86e6038446a843efbc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410847ad96510e940d7bbdb57118da9e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7cca9daa599f0c19bea5f95fc0b96386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fb007b8740b6e6743fe432ed7e175387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34893c8e24df5d72bdb950519a30dfa6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ad0bf307f6e033d88b42ce4c9817f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29aa6accff7103c53b619ddfc69b20390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c18d266129b9146e186cc0bf68289391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a072c4652f692214b0b1b82e9b0ef5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad603440c3e7473548c1e9469694f0e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ff2d144aa33289ac90e4d6c40841c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ff05f77f91e40cd3f7c791467e654395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c88dba26d502c95795aea63b36b20d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c281819a8d9ed17a2fe6b7aac2053397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75059caac85c9f27878068e86a1a1f44398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe038dc4dc94aec6e5b16631c87238399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2d29106d73177acd78d75439b2dfe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4b0af85d73674507140ffd57ea308401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b67cc494b1cc742e4dbdde9ba1842402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86351bf8ffa722255b0932232c45ede1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510c0ee11e721a1f70e0bc2f09d8991404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8db2dbc4d7cee2905b29ff4a6dec91405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ea705f427a5c0bdd4c2700997065f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b79dd9559574d6ef475daa6e10a15d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40f22f896cf41243f93a314b213faf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7168245a5b6410591d899c8db8311ac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b33495030533fd1032cdc32f0439e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819812b75068ea06f9f45cc23f96be6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7eaf5fb964f71a101b6187fb25fca5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a7f2b5b18184d807b95116a950334413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcdf64c4ffced4f077b94f3cf47aba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ffb45a6d30afba37585b90a73560a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6f79d5ddbd271cba52328d63b313b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee074999fce67d9f861f5eaf0b1b99417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b295ef281dd6334a60ca2e3885b7ca5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9e825abf5f52fb790d05fe52292ca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d14f3ce4e641d928ac661f96f8c8a2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e987b4eed3a657caf3c5e3a401aad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cb4d9cf5f06b519ca2a7b3ba39f36422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252f68327d8becabeb0e57dfe6ae6bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16832538d82fe6bc4bae1e5832f1ccd9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa3a220b8d4d7c613d3b76a7fc625f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df600eab35efc872e380c954fe79d6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5a26d0a6362115bca714a307c3406427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9850caf549a95fcde71346a5e5ee84428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600e2b502558fb7d863dd72b171f686429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092b7d3b6120d221c68895bb94004b3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21815f61d4879492d1a2d97c0069e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70526eb09981cc2efb614682ba83d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685743c39d42cf2fdd6e91dc46486775433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e8497f48bbe1f634f872450eef764434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1cde053400c29d80c433762f713a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2f019bb5efbf093da6c91941dcea1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef2d5d2d61da5c492dced8733f76a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390f4f40facde2405913b1dd38b46a9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09532f712551d4c60724eb62bc7368f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b23f9b854d4ef9bb9cab99beaf6023440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498eabf15f515145ca0a6469846e3944441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466698646d720252b522d6edc005b535442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ae937542f59e538258efe3ee6f760443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814afc18e5d0373b94e320b9b8fc263444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a272b290b6b9d85f1dad1a9c9a44fd2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db13fb1743f5a004556d86754a908e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7140eefb788cbf205b0158267f24381447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b06411105d7dca89eff0849e2981f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a2201820e95278ced082f648a2a02449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba6e2597f31df4ad51c5f392801b81450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c173956bb6d0e8478cc07c9fbf6a5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb923084f7d98451139c511c217ccbe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169db2e86737b60017cf00dc013bf32453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2503d376e96cc9b16ec7c4cccd06532454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5c75a2c00eb8e1aa98ba7abb4a16d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11ca515dfbb5aaa5115633727ba00c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd44dc46482d6b3c13afcf8f4bcf88f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574a1a0975e56f1c3ceedeee462ddd6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286204065824fcc4836329495bbe20a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b44719256a2420928273f8ed33d1b7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd79a9faa7183f8e16a0ac8b0f8a142461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ad244ed8db94b002262497287b3d0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b746866202acef9e2d3de3c0c135a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846275b6cd6228412ef5e1414bd0f90e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7b687d37f84e5e95bb2858d61d480465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45660d7f8c5bcf354655d4eeeba16398466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7f6e4999898ef975775fb38b104f1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c1c823a77cff9073851d5853baa41468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91749e75e99defbca682cce3d213b842469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f7d53d1f5cfb1c377c9daf271c00b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3f8da2abf08c43eefb4c89812180f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc27d1de24b7b79eaf476bee73ed423472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c30d9f248868fc5f15b56dc2b4541473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5723553c716912c7a3be78835d60c9e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2c56e614d22b8894d55844c2d0aa0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e3b4e20813e5c32349afd9ce409ee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4fd7db645341124db36c2fd0ca99f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd558b8144ccdfb72d6887380fa814478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acac1011a6287d11ba0502a1a7cd7d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409034fceb69799ecddf7f05bafd187480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12638aa79210c9f06462d6c214b64968481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074111a8ca841d9e1e87d7d90c4bf0e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734742b239b39f2798fbb6027f80b783483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a631fbb275be75e033e51ee332a9a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d752461eb59786c18173ae74d1a7188485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bcdaae752f341aa95502e4a4dc029486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf4953e49ba2ffe694817d86e3afbb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d729912e45d98f06dcc2e6da36dd6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf574c213aec591341e5f3e7a1f8fb21489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21679c8a8bfe06ac4b3f46d8300438fd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11467b8c3621c2232822ad5be4990679491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e704be555cace98118151fd1a403b1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260a624ecca490ecb57b4cdb2f22a78493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c338746fcd707cd81bc556c4ef6ff6e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff359afd5ef693b138c6d579f687a0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9904533f76b1a5be6573ac83708af38496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d96146fbfc33d1035c6bbb86ffd53497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034a7f3ac5fd8582dc1cca9d6e3913e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c97ce12d7ecf9b1098571584c5b1d1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00b68f3d78078022612cd44b1f42ff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ca3ea709038f36ea069543f6dc8a2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df92942b34c5ac99c7787d1d7bf4cd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf341c8fd89018c4f57caed1fcb599503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53beb1293c416ba4559ffb3d2ede0b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81985316571512e756b8379378bd428505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81459c59a72b9cf71beba2fd93de905506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434dac1901bf546855a8eabfcb8d39b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eee38b3fe3708ae08f539d12ee54d8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f618399acd7572cbe99c412a2e57d51509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae4c4a7faada736e09d372de088828510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b593738f1f2782b4f1fc2ed8e80dfc3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bea15091ec02af788386bce4aa88b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d2240f5d79f550b298578e14ce4a5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330359806c8ee6c246566712b7d67760514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b74576d41e01eb8359d447428f0acb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aaf4ccb3bc93b959373934a1082663516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382dd81f1c178cf0e39f7e82bce7df0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d8bae8c7a9b3d834d4a262965d21a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d8dee5a9053957eaa9e5566951c55519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c051761282f91b0d63aa5a8b2eb98520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d5e53cf06309c0e4a7e9f348a9305521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a951c989446c0e486b3239484128aed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1351e3cf061aec1580bc933641f656d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e38285f9424ce3a3a461b7c0d53da524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df547226dba7449a0a22a490951a805525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16352c99b845696453fcbd170b92c907526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657588649c3cf2282819705bd9513f6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c64bf172a2f7d2384e8c1105a620c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b3c2f2dc37bd72fe44f7a7be2b780529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1dea4f9d4064708fec7045079fd88530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2acf7ee98b15f959bd182c5ba1d8e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f53d4b26dec3237a6a34780e44e20532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42abca0afe6a81d691c08af5e52fe6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef03f9945b72571c8146ab0222c22b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43209f1b2cf36f46ea1a13f08a25f9f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558150f50c32b635fab37ff1934d4abf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de9775cf3134ca5a32ccc46eba4a55537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5189312398967a08f814928bed804f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb0c30e6fa574f09eb18f6072390a0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fe7cb5b832aef701a42853672e863540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93001cf7bfbc69d8eaa28623caf713f1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc849977ee6048e5fb627adc4e7540542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406fd3e03dc9318ba508715c54dce07543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d463005b0efa4c32c30b1e5ae4c02544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a69686f9531775f6cb693385718c2e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9ae4c39c2c64642e4c8660a19e922546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5c108edf809aeb089549056659c8e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519fa771ee282e7aedf52831ae33ad7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bb0965612abb64b5e1f4002c3b3c6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa510bad11f2d31ecd9beb04c95d67e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84c709686a70cc8c4d0dd56da1a030551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9bc83a2d2fa43a0aad5a5aec0604b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a125c1b48e3678d5c05af185332eddd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae1323dab29f4be3bfdeca133c0dc1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64a4f56f21bfb4046e3a51aef30f0d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561ece69eff0be0d4b42519bd936c1c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7eabdae7f0a14536013c25211d3303557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8045dbb5df11ce111e4b1cae8a1ceb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5a0a3463e1dcde4a5856a47cfef9a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab3dd8795ac73c77008405f8d88f79560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03710bcc73b661c4405ea79badfda89b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee8092c40c0328117071865d93db3c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e401c0247f4f1a127942ef6694daf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4b7bb3216724794c6bbbd390d4e41564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d7eee8acfe0b77ee30a0fae30ee69565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ed1169f4a7e3e8ebf8f5d1f01da69566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4353e9391b70d5a9ca8acebd58d608567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478dd030464509ac5d3db38192f040d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923bcbd3706a43da289b02b401031d2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17705396061234f51d73b0aabf63aba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4a1186aa84e9c521830fa6990299f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212f7bd3b911e657d50bebdd2991302572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d3a2345256a46cb6d56fe56361f88573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b1c6dab4d145080e5d2e9dd7a2b9d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179dac81402777b16a7a323bb09c020575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d24e430978fa1185049f57524d2d2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336dd4d97bbd3d1c0231257ec96674d8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864af0148b718d78b71755760fc5837578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04df81f161d1c3358c7bd0ece94f3f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f1b5d94557c2e21638c093dafd690580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269aaa7e431972d6f4d166758d7879a6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ce2c0b110dbf6ba619e8a7eb017ba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b451aee560d6d4b82f70317633f1df583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99341766d0c8c86dcd4f6be7c80039fa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642617930582fe052c937517d508a602585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840bbdc415b742e04a2a876efa4dc37586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabac7e017aa96d84f993b6103f1529c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d235abe1410830588f837c7f7e0061588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7532c1c9387726faf7080319a26590589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185b2d71270dcb192169524ce54b2d0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630f248da7907ffdcdc0f59bb351132591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419d8a7a6a178f0f3b67f959ac7a608592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03525f53fb5ec52f5afc32fbd1d17b4e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be21859652eac753787a7a4ab388c28594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daff644815eae82bd7a702c16aee01e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a54071b7ecd87cbdc910a649142cb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a04813abe0974c59cd653d836693a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f3fcfa0966ca33d40822662845d7f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a50d8a0c557981f229d055a9762f1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b233509c41196da848429f6846fd337600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f929d63679a5cfb5663dfb5c5321bb9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896885c2b03464e13eae101db0e1f980602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc856cee384b0f65c6efe53883d86182603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714812f44a338f9b110f52427a72dc8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbef3e4ac6558bbdf00a9a080575c0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4de5af4215a0a0b1b6b8d2e5a185ee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a54f8b36851a053ae65c5a23f5d9c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e99a4cf0f6262ef9bee9db868d3aa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046135ace15bbb1b43986215abacfb63609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d009108a68af0002c962d396bcfad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934457d6dc1c36dc8c82de3399e6426611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc24596573550aecee248b6feb8456612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b2f58ea864607f72f49898fbcfd02613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d2f42b70706eb1b4fe78ed8293715614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77c814bee0b01dc8d73f3c1fa5cfae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbcdc79e5f57f8c18a3b9b6d55dfe5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a653f63e5310a3987996a5b3e7430617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a59c99459e0b75dba5df90b8603f6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc58329ffccfb9a937d37d70ec17e2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ed3060a71f7f99bd98ef6aa07660c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d7cc9a3ed23bb1f3ee19491684e41621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525693ac3998ecfdaf0846a4aed3263622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cd11690fa4dbc472f03b1c99830f6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e0d23967d1e9d60a39bc0861aff34624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b5fd7955534d9b4895dc725dbac36625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db44e06b17e1f587f16eb52dfba046626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba4f779d72a06ebdab50e34558953a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cf2842fcb84049896810a6d81b5ed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeda67e717fc7a323d70891912b5945629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a736d2ae5f6a7b4b3d77fd382e56c4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac54d63a50c2e0425a0204dc8d936c8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb925a911262dbb85d53dfec424178a0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982d7a6f42b237b7b4acf16e4dad36f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294056e02dfa60e118e8aeffb1a2507634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241461bc17efda8529f4a2a0f47ee485635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b165d526508b53e92fb4d94d15d1c3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba27254a2811d03097e00018202fce637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a79f5f8463b3841f6b8e084b22546c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232a911f9ba7ea2840150b1c44f950d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9674ff1a669a2832e00ff77e43f345640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe73c23a8b9f5782d62a55cea26f9a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96536fdd8c438d280f5a969f0a64ebb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7a97118ed1a851a941cf15826888c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102f7fe66221bf5cd3dcdea13f6f217644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ccf9ee2f981b28d02c68231ca77ba8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34989fd0d7f85fe7189d7d8d839a4076646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce3c551fc73b4895edbfd91880ab6f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915b9b8952d56b40ba0cc7f553f8adb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bf900af9f8f724b672f3745548d5d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4374f2a4a9fa83a6e9539778769d6c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df55ee24680eca484c209715e5e7640651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afb5ac153695e6f6b3f4056ee57fba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95154d85c22a2e47f955676b8f85b7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3416703f35e05d78d64dd6eca0109654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8146480948611bbfcd2d749cba50a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e09c7ca9e25696f1016935bb46278656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0965f72fc6a1b18284e74092bbd657f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885068279537e2d96ca4c345cbc2875658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41864cc01da2eb20f2d3dacc8918922659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4afd6de28f5c426f8b19160d0f3be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da9919da66b90f258aafededa9189b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801669e6c98c64f1e5ed01942a6971a6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d625896da9b17036690f112975054e4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536f7f9936a3611799edff31e780008664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e649a0676fdd21a22af274d423327665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af556a189d3ff0d81d9e089540be06a1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b12757976f6d9a3a10894faaf98e67667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36ca4ab59ade4463cca638a2c0dedb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d79887fda33eead4efadce0d50185669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490791f9528690ebe9616737cf651a8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e3fdbff348cbddb7d2e5819a99177671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc99fd642d0ba905b5d47ad61fda3fb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875a1062d03de83caf476a27687c71c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c5944dbe208dc1ba98a9bb151ebdd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318a31d6596e06e69ed3980ba978dad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df81c3be427ee4e1ac172e75b1ff08676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f50eda92bb613e92afb3ae981f73e5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb48b0c810b844dbbe039e9bd6c04b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3402d0843137fcbfdd723e1eb4746bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e391a47be8da729d23084b58376ce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2557c950157b2bf0a501c84a9b7fb8b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533a20f1f53118ddf17d8995d7a0eaf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825255eb3ae961b4ff966c42d16ba6a8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e75c8be5f48ddf958e8675e4403130684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be4c46a94e326fa0ed2d1f97d8989f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7ba4540173bc893cc74afd459883d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246835ab71a8549a7b9764b4c006a7f9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c73cef8e8e4255515a8f8315599d6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbd5c7df219f0f1207ad190d10d1b5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f634a3d18b260fc7d2cdf9713bbf960690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93942b3f4c2ac47e96fb53fc343295691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56df279f899d162be6a5927d649f33a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258f1e0ad9da90a824579a0998eaf30693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45a7f9f2ca4673c87eaa68e7b13e6f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f630c351143e34712d91757770fa2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4410beaf77d07fef094659dac492a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14dba57e6441a989b63a8d814f2e14697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5463165bb08bf7dac3d8a78156864c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e5c482a81e600b4d6ae202bf762f5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16ba10b5144bad0a189d9ce23eadfd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfd599bedd913637909e994d2a09c6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7018f30b74f04d8c013d2c1a49d18702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12afbad8bab2e7fbcceeef85c76328703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531922076b81a73fd808661393bd47ae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af670b6ff8f11894ad18d3291652e7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6f504c7e92853cdacc2109b798522706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca786b6ea6c97f3d16a837848098c902707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bbb9e390747dee86584564ece3997708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888efbee7162a2b910551f3952e4d768709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f92f467f6f32b996b003e61fbef7c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10652f9ddef7635f883da7dcef94719711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5288b6919a4d4b3c7ed0174e3636d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9904b6c17080e22b211e1857903cf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef7cf282d801c34ce2ec99e4403118714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3da76417a44a2c253ef511dfc9f65715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a19786de59504b84f93a0ed65f54c6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecf5fde81681e4cfc84e1eb0ac54d0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03411dd1cffe43814546f5f8db7217718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97a1b6e4b3209254cb33e6a534df6a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44784f848062a0e5282eb4391c32d12720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd46d1c49d170e2c3fd841a386d94c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b8ad2438c387120a8937eeed4c6e5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20aac95caa26a2bd5fd344ab7b96d6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bc3354b5c97a95ef7065d32090198724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dab9a631ba99a9fa455cbfa065c51725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8412c8d4cbfdc3653c623f5170759ef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627afb5ffe82b2533b93df5d176f9c3d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5219530d59074cdbc3fa43c97a644f0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0a671cfa9a6e8a4dce78856327410729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc71b0815ef81446a9c2326e99efac4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38e70835fafd6781620d143301a8e9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edad4072763bf6e166dfa40e5f7809732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60cedc25d3f6f157d7dfe6ee6432224733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93565b61b528d7ece899551e37647154734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a96203c062dca24a3531ed05f3fc42735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307c68e95faabba36895123a110f5b2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d277b8738edf9d335d85656c9b6a9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5801b04b7d1cbf379e8bb2cc7d15894738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcc538b1983f9d763a579f83014d2b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d73da5e2c1eb3b6ca6e069c7d7d16b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2164b56526d376c1f96cbc192746f2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44607ad9d17a8c9349e82182c2e954e0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42358746ccefe8dfb812e5dfd9b7fb6a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7f588035bad2e4521c4c3679a2ac5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7f6794adc5c99cee2516e2a24d832745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34af83a1378062569dd2e3053d6850746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152f4fe00195f743816452db91049c1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bada58d6abb96ba9e97cc9fd57fdfbd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e0c0ec0811011ea0cc578d2bd043f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e26e4409af3564f7cf2200c7a14b62750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40508e1f5cb1954f74e441b77118b547751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1feab437eb82856d97c00dd1beaa30752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74117a126e2c206e55fbf2da7c4c828f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f52ca265119ff21d070c05c2a2df3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0393270a88b81b2adb53a1a4b81db0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61327dc747cefb2e400b7c203048c3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd06dfcdcb311331bf727c5ee377a8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae964057ca263d3d0d6ef9fc230576758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5a89f6482415c0d865b12b0a8eae4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5adbf6e9524890f587c730914465fb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db2ae0a3b21177a6b4a94feaec137f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f94d3397b048dda0c2cf354015ebfc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d9882fb1149a295dfd0370cef7f49763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133048aa07bde41270f6022128557001764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec96132180a082b70b909e2f7432f9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264f21c1ce75b2d934c361906c3c7ba766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fc1faec42a892dbc6814353fddf85767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b367fd4aeb2784cf33697ce16b898f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82e04f4cc994631969d02c83ea2462769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239b8bfbd61ede3063a460cb36b86d3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49929c589d074d6b4f291bcc8ced05771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2b9d4e55b45730d4ded1c888f9a61772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee623ffbde15778d07b97c27c37517773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31166b4ee3f37ea9bc780d3184dffa8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad64a5cb22efbdfb1658af6a21e80ff775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052f58877d7e03ebb4b249bfd67a07d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1b99c7b8f1a2b50d886b3a77800d6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332077afe960b1a9853133707665ddc778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec30487455aac43bb386340e9026707779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc449f0c75bc92051f57c1c23451245780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2b74c8319b494a1cd095cc6225d4b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5bd0c36098a35e41b03d92ec19e03782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c71d52f6c9af4caf9934025119daa783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf782cf34b5d77aa5b08393f5d70b6b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d761bd76dc65f7cbf13f5710c31004785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd66871ade6a27c2bc72e499c5fc4e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f098595581d97105b2fcaa80927ff5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d086a34557e9b38d235c8236a605989788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9c814b330d4a1e7d1536a15249355789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93630b4e692c17e8c2e8d25b07de4e2a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f62a635562dee4f54d4f6d740d855f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aab821c5a69b51bc4f9858107c57a6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5355b9c082092703094d02146e3cc54793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e39b3a084c3e8cff8df46c243a662794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d5680f0fcebdd8c2a71ef14266892795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417062e99552402ad43d61079143a6a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9cfb8281986a3b0d3939a5ad3696f4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532a4f33917a925e33e8ab24f4c3fd7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e0b523b7a43a8176200f6b3d7b0b5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49a9d17af6a3a670b2cdecb75b31db800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e33199c8f6638ca50ae2e51a2046e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b13b7353105ac7af63de13fc19ef8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc75236dcf9643dacc7a263529f9096803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cafa4d08cdc714481d94814184da3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3042f68c07fe7fd07db689fafbc444805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130f70c6989e04cd6464df0698ac9c4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a4871aa0fe4eb8fee31e62a568fd2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a16b1c06c3c9ef416790ab407d6a3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93369e3319deff9f799c27e78f8917809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44798584561d6c6f6a76709d3c7d5813810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3e7d9b4306e1906f48f0de5ffb6ec811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b5cca9efd5594abb9e8d815bac6cb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c1e6fe5383c59e24fcb3f0a82085f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea9eca438268488bb0d4fc64d99a90814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c029374600d6b0f148275af8c23fe815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13485ee8a2d89a6bbaa169aa686d301e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134604bf3cf523e8189129df03b3249817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b8fe8f7c9a648d62b112f8163e944818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd962e72d3c414c731c1b80c0ad5ca4819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f72407504fd6daf8f9646eac5a31c7820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81d094e431bb8ebd34e7392a210611821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885acbff3b0b14cef0d82889e597189822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9e3b4178391b1d479f457df583008823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94154af2c231d1ec302f9c239b42565824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3313f46fd90f7c22274b5c3ea5c9a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca66cae1860f4c83a2ff4285528aa3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0992713ca7551706dd99659c7dc297a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed82095e79fc3494bab10acbea93e8a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc76d209809148bc2549d4bd9840f1a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d3f1a41145f0d12d1c9fc402e03b8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a75696a060fd970e4097b5d6f2c3a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e17a3181821a6fc8c19800121340d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470eaf88ef786bfd579b6b85cb95b33833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8564df307dbc7e3e86350091447d11b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e86522eab29f599fc718ab4fb4283835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b8cfaf1a7039d0eb368da884131c9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab73a161242c8437559cf3c7ae6465c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0ca5a19f879971e813b5d07abf444838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c2539c98bbef9c75578f85974cddf839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6bbe069a13449d09a1fa1ac897b15840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3be293dd02c8c5f566afed72f4b96841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e18573a5759e8cc82f9881a48df9a9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60d80bf486a3b2e6d257b5ef7807a2843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9d05bd3d2cb062eaf17321221908b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e888046f7b20bb684c09c66014fee845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29fc239bc078cd43d295f11f4f05e8846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cb7407c90e859246ed88cde9f6a88847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad114d99722ded156d1ad40d0839c5ce848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5ec9724a05c2ce711f55907760888849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7804c7f95260b43259deb01735bd2e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4b748c91eb5b71d0aaeb9e0e9ccf8851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d098fe7f2b6e322d1b3b941b00ceefe852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a745d5a9d63463d4588eb7e103fe8ce853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e1bf72edd116787d47f0f03ec17e9854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd791308bdeb70fb4cf43d7eb21fcd55855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470c0dc871d90e3498b5446c51587ef856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddb42e4c2b91be2ba5c24a202dbf4b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f53f25bb607241b3f0092bb66741ae858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf60189a150163115e9ac22fe96d83b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899997e87ff6cb0e1e637e52210b276860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddc0167aa6694c008da5961b9ab135861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d162455fcb174e918a39c0db0d99bf862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a3650f9c265011a8762ce4e330259863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e50d3fad963305ecf27af5385cb9f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a9947ca18736d99897ce314d93736865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f53aa2ca8df04b69aca004f75da622866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4e389f7ec4f897f5bf9a28a7cd0ea867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcd03f5a9c100786badece9c610b50868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c479e8693f0cc6c4bcc1d995922f15869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e489e5bbaaff1225393db54ee8829870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ef5a1e7aa1ec3bc6bb4bbd8ae0df3871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9662726587560353c8e87cad5daab872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddd1ed25203813b478e8ce0488f24a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7b0fad0dad8b9c16b982672855b21874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a35a3a9206ad006ef938875c5de98875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc9048fdb30d6a1175b53ea76381d6876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3f617195f40c544bd28e7baab5759877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08611d29e1e41d7fcb2b4fe73d318c0a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5bd054797b62b3cfec974d5d32377b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721176e3bea2d87a47376289491df0a3880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a271aa1cc680f401a923b5c9c7a574e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c8a605db91f12dfd95880c2fe8ee5882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12c0d4ee929def008501ddcd74fa21883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5703f6bee15f95739c0542552f1ca884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836fe6584350f7d51d133bda15213f2885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d64143bd07132b12bbea4b8302f17c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc6418c47a5ef0540887473f50fa2f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7eba67d6bd26ca31de1d167bad4928888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052e69f79abdaf7123a38111c8aa0f4889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca6393919e3750a0adf4134e100de2890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd8f301db68e47cb18df3c39da12ad891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52ded3974f21f1befb30b43763e33c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014c38d1979ff5ed0536b6b239225bf893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502af6ca0c291230c58886315abf0b85894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee503b48c72cc84103f2f2099f76c7d3895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cad726c93a4a0024143d8d1174722896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217bf6f516fe4f797b7c5b046eebb15897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab1459fde221ee3847f58aa44eee4c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c600829d8172fe74137f3ceafc89597899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2feb95f5f3bf642850fe5c57c6f5c8900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ca9181522492d852015539406f1ed901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96fb7e426c7f42bc22fa7052e3beca902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa185d798f734ea75949e001ebdd364903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c659c1d34f19e561f6519b101d249d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3334bb57f9f4e4e8962d149122b68f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb086bf5bb8a7881e74bc00d6796579906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca1ec7dc506c39ee7f00d2f7fb376f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9ddeabac7f85a99d5050f3d2d86c4908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fe11141213e17f94e0184b81603ef909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73216a10bbbd88800d8ca6fe85b2a2ff910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b12ed07ae901b3b570b8b29a37441911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d54c7acdf5588311737d7a8076ac4d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a20c8f8529a884bd17640594b50aea913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de078e282d55b9f76c9f22485f0f7f53914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096415dacb5e3c308eeb0248784da7d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75419e40578cc7ebe731fa933fca81916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54469e5f46ea90db9ddd31e69e07f760917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d065b586c8a29d069ef0eceb45545c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37dd235023dace6f24058356f0ab341919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2330585a0290f7dc96ea974aaf47155920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f661975858cf454a540ca818534f266921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec523a4aadf76940e72be53b0830956b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbeb1b5c6bc644a82e29f040f2d45e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db269f7f0f803a51453ca412a19b1a78924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf51e3d5ee2056932069c6efbdd3647925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade79ff3a6a507c74fd46eebd8a6ecf4926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307928a4b7e0d0b891b755e8fc46e594927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043db70eda21dfa64a29430af413d238928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9d4be4daa425aaf5491ae38f17171929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe295baed6fc6c4006a662b8759c2f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f700497a5db7b604acafdb6041edf8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91117c7f1c43657a1dba6c3a364e45d1932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c585e1c769572f4e76f2c569cc80aa8933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753dedcbb61f17ea970f27e353646b0f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c8e9ca832da764c8e90f479e85435935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0657f0cc16ed64d23e7400e67bd035b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb958d78842813ac79dce8e51bb9f70937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916829d8bc94096502f092088cd0c86938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc82b40d30b667fd7b15bc47f76f73939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e20fbd4da379dab54c9b25505c01b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7161f239b3719eb537c80f60b23ff8e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd69a75d5b68cc7b23ab1325ed0942942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319612b025670b668262274a7d2d0c45943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bea67971a69599c0b376c5a77786c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ad525c57b9f54e93141c7ae112a87945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e896877c318bd2ab3d5070ce6f7f6946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5043d57c0da4625b981852c32ba90947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05081a8ad1d373548c1b48fda0479c47948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6cf49b94fdfec1ecea1b5f8c2be21949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6275e23f17b686a3f531eca6b0da2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf4a5dc5a47d5f9c05ae016b7588f5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77a7d5e18e25b2ac55e17a51e22db2952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b85dc132090774354188aea648606953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd544fc7a6f69884cd0bc383f95aef954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8b0f702c45d1e25b243f03184ac70955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2f2754b412027a4e5dc6c44433043956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e9fa9e9e599868ed21d59fbb11b36957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeaaa66d5532571467ebc6be1334bba958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193128911fc772b9f130678869160c2f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c283606b345db9de26ab2c927269bf2960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf64342fc366b7b810d49919ecac7c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc4870fee207233ca18e8e360b034e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8598ef39fa7e1b9e5f1b62b96d6cc963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1eb46f61917c3dce67a11a4e2bb60964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e680e0332af9bcb4bf3837d1c84fc965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba8670bec6bc5fe00deef7920698ff966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673e5b28d08232bdcce36d030e82ca4967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bc3aebc30030f0ce8044a8cb4d429968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2da8108446f3929d9ed72e4060425969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020411d29e4859f0f550d77439a1b2b6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06dca4b507cc70ac9b97f2124e91a2b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e341005e9e3512288e98d6b8d71b7972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896c317e5687106a356477c305499db973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd385cfaf77fbc115035f1919474c55e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118367d3c8cf89d5a41337b3cabbcfb9975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344908faa6c25b0a1b35d2ef679a59b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdec3916db7902a2ec6cf02600d70a3977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>