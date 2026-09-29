--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c659589061045e14fbd29213163a3c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66179d7eb0d1a7111b6bcfd5bafc45702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc13b203331d392d352bcb657d34423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf52936b93ff19c64252c243b81f3b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d622cc7fab4f8d757f482c5f6181e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5b4465061bfbbc5f1474c1f743e236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78439ccb5ebb5689c1aa1edea92f8cca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036434524e6332ef05e9772d7a520aee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3deb3262f75fdbc933318b57a1c9f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82b90938c411186c50365bee364b3610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166350ec8eec696b07285be567d8316d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bd98e03531fb30adb8b3721b0daa712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d96a1b6c54d323fd6b047e106f45113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe8cc6b7d071d99005c72d6414ca4014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0c30dbd7d34972ea5a1bf942f6b9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fe4aec501ba346987ef19d2d2775a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49d6426b61d3158d2f972535c4b15e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972696536cfd6ef85f9c13f729e5e5a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87db63d1c8da69ee3baae52f128d96d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6f0e3e39336bad4d5ba37e4477fd720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed853b8e7c425f0ca05a95fb1756c6a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8f7f532bdb3665bd885ba55f9d6f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e6f9e717a2cdd97d1b5320817cd5123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86949ada8604ffa164a1b65e6271544024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cf4a93370ce4f75986e0ee34538da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df29aa9a05be6936a1c56cfe4a5dff426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cffcf6db6f4c732e170ff9415673627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429f99b48081e6ace3a1c447fa4aac328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62831b0cd757ee0da03e7ecdabe00a6829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82122a1ead38d2c6498f6ce84b580630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c60290957bd2c9ddbb3e761f5a17a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2caa42cea2d464944e7c98a1325f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f30cadad05757698604f0e444c9db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea270db185d18fc69aee4fe7eedbcb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0762c4743ba53e52914f32404d6a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d709094845215da8219832ec3bff7a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8540b7d9549d8ed1cf720382bddf0c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528370a0d8cc6d642cb94ea606ec1fba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b75942dbacf8254551d8f98cb7119739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32642a765400fe1b85f4b8ed5186f9140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb4a014b319f7e65da2446b23e018741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5f56f8574f291d68d45b186eb26c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de33f58d196584a02f70d1412b67ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536ced024aa3a5b0c61eb04f47849c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a1e0c3012614658200836b34f7db845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754468945b4ffa739e08dd718a0df6646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bb63889408af6024f620ca607118f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94051c77aaeb93e72ac533e07434d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b23b1856a5d0660115d04329b1793849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27a6c05400eca6ded996ec4283058750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdf530c31fca7fd39874e74a1023cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf7a8049efa4feb99e6d048c35961c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c690c71299d8ae51eeb6d99d3eb10e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb1893f94c506c9c00da17a6dd78d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc73bc3d96c0f78205ca879c7aa36855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bf090a6740e44b3853a0e6475260556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88292434088b78d755b141968dd696ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1c1d2d07197652827b379b8abbb8358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea89655819c34f800f730403f0450c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebb514d2b45bc3618e19460fd3476d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5c20f9e97b95bc23a9f542bf2396461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc65c8bd76e7781c08b63949c1184da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608f5df86d7ccfad8589a1cc057517a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6343345bbceaf1b5dd923c1d61c71f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2e7ac48813258bd9849a45473ccaf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118354df1aafaf27be8fa592bf127f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa2e764e5348296414cbdc81e6d70f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2f54bdb3cf457e4fb3b55846712c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6133faf28dd8663ad1d4f1e2fc23a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad46c50b57cb6430158b5b50ae17cc070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56662981182bb28acd7f9c7a5eaa6af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d597dcbdac6f1622e92692610b985eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e964037ce19ddd0c5cb72f3fbc6d9873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8912514d1cb1d725dbf4b167d2821a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c9bd8cdf161236776148b51050b1775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6ee4af9bf17497641fcb049f2ff6376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2043b4a2cc64f6ec4c16bec8a32dc177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d218b91c371a7ec5747d30b32f96e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee3123aef5823c338edf9e394ae9e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c51c4ec286aa0e5c7512ba0913f1b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ff0cf3243ff8fa2bd46dc2472bf2681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f832c261749634bc7ee44ec9ef9093a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ba94ea836ebd62a31d6fca2b631e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac1bf2849fddd8edfcd24ee9bc6b3984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de4dc577474d99cade9725b4a0941985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c64714a391c18ffa248d8384428f0886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624aaf3391c1988aa13e028b262b3da687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ac99de35e11706b5f0f996af44fe288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549b4b46e04dfa568653b5fbb700b3c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab097d67245992cf3c0003a605d97990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31936fcdff36226f4d1b03e23d5eb1c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cca88f7fbbc306a381801c64a054bf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ee7b069a251fed15569c4bbc7241593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d40b778540904745b1ac31938f5b3494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b8207f3e09476d6a3dcd666ee7f2a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3011c2c50c5f249052550745eb9a99f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2dfe149f88e34db62435033ef962497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524d451802eee80a4da9ee541233d3498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498e0aabb6e948a87afd9794e90614799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa17499158e2fa4e8b10deb25bb41a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3667eb19c322318a1b11c6c1b10fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0edcacd88830dfbb9860b42a82df2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31251f76ee325102cb988c17cf577d8d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35d9dd06efa68664cdbac5050b53b6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09289d762d21c4c254b245bae411bf6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7502ed749d2b32bb035954ec3ee180106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692bf0b34b2938a9084956fb95c9230107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10e0a62fc0f43aeecb9799cc1a2883108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91580f2bae9bbb6dbf0cf7bc4d2a0f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69da7ad357337681b85140cc8444aa0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592f548d873e7072ec740ad808a905f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdf9d60f07e18a3f57b8e8b4fea65a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde57408b1e1cae55a25b179ffa094e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628341a9bc25536246f69c51ecca1d47114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66fb111ea61c27579326d1e792b7d2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284bad3d6c7f2e4e430ab29e010b5ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9733d139eba902201b07922f6182a30117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d6773fa882370b28a8c4b30bea191118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a37df55c95704999a424678aab2d96119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d94c77f10c0f129f85df0161234269120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c6a9d54065f389651ff88c239cd6e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468e35510d970702047064160e50b21122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a47edb5499ec1ed65cd044fa51249123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5689ee34c6bee72b6be7d660fa6b53124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7c359b0f3a401404e4c7d11c4ac9e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1e5ccb00dd035a1c3519da913393b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedcc3dd33149a9ca8dd678b9d5587b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ed09521ba440d6cc4a2d3093f24c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b16a492aa149ad43cc927a740540df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3ce33aad15e102112326b4a4197c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a41f461c5d95d64959dfcdd4cdf035131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2639d4100f725f11080932ff43967132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3774eb6b1e3b720b700471a13372d6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54ffd3d105f398ae8457f17c3c3e84134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91952b3ccd12f63586aeef8c8c3c5f75135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2157a9e5e63b5b8e30a2bb25b04e81e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240416ed3d35d0978b604cd744e5146b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b266daace68f6e2f853361101c5e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae9a2043a74c9003eb211fe7760947139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9357774abc19ddf201b309be4edf1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f30c8f16382ea474701a271a0b6af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f16b06285e514ce66ae1bb3ecbb628142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377bb204aaf2c0f06661727d67406c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8848e4bc355ed52c65142071e9d9c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9c0287cff1934e24082adecb2a074145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372c35011a51c1d1766240094f51e1f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46dc28122091d7f42f6abc9df2c8325147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb473c0b9d08d8b054847468312e1117148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90733dee1bd8c9e0381ec2b186a79962149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b2565965ea1410c8bc0b25a0253a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9066549a513b73b7663f24f96080d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36827ed7e8ec1bf5d96ea2b57005e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717c429c24534f10f521105ccd73f26153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c7c2ae6d8bd9c2cf3351e3dc1a3c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ae9ed5d04ffa7fa79ba14acb35b44155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed09e5f399c8ebf1dcbf9e02844d711156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a68b177924be2b69c1f70a82c0b16157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8112fd91a4c827d03ea2b57198fb5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7dcc5f4b8b87866ea9570ed3733154159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c063999db1e2a990b6634c4ae9a4620160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb79b462bcb14a6e994f56d464dad6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c404ce245c73db5d2b99179a8eca04162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ea7b24e9485d1236845de5ebb457f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc905b6d92b4b210fe19c6ff5bca6b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437019782e73e8b450b07d8110b7465f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42379333d33ae6318664e4112bd6bcf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1183a3ff84f375f37d395bcea064b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca589880f5768ec0724bb1062a5a5e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b3042efcb42641b613b306ef300fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479394d3ecec314852bc216053419372170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe63ecb3e81e5073d68f7f70e763da7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31bdacf90d630438efe30b8087f3b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34980ff1d740fbb6959f43f43b376b16173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd6e0243f6ec14bc958fa793744ce9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696182886d5da043cfdd3b6ce54de12175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afa82e1caf6e219d71e41b1e9ee306176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749fe1b3896631a9244d5dea83149d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81941cbd7f45a4f6f708caf4a4b613178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29ab5a60073863e5907ab059d7b549179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6a715b885cb5cb22fb3e277ad7e06180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45eb6c2be30152ed851c5e002f04883181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59636684e1034b28b575bf5975556c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e75d67763a65458f6ffd2f6c28577183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf88ee8aca487905c0e3b6c3f0fd9fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c192f2143eec1ec41789648adc37e7c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a5812853207ab5aa5bda7d1ef5cb8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90277c680ec67aad2fcbcef804f04e5a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd521e2636360444d044ae0034299bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321022e671f7138c8057168c59aeb3d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0f7b6ce1adb72bd28a1a75bc2700d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f37678498398d1b50219fc7c9641ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b92813863d1302051971fd6f84c96192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca859d9020f88ffbc55d321aa1daecf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01aaa3008f84ab73f1413cd8478b29194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fb18275d4112831104612bcafff23195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2982fb2162bda19b53e8f078f66b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971b22c87fdeddaa1ba45e2375e5314197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b02ea3730b6232b307ffe312cb7be3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f5c98485f5645e1ec7682064c9412199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ec2c99c1e6b9a4f43de8751b39cdd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade8812abf40326a2f8e7dd0339368b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c4cca43850a82224f3ce65082fd2b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f1804704bdb5ff3488b1ea78cf750203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df193eda0781fb8bcf2a0bde76773a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2224205e826c53ad36833949a77a5d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead54c2289334cf25cf1bc7963e7786c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4eccf63ed69c96fdbd1ba6a0ded46207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351732da931b32c794207a30b6d29625208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621cbe9d7ddd5d4d8b115783df8b3cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136449cdc368cb39008bb6dd3efc4a3d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e0e9c302e9a88433d21d0bad363e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5108dd09c8b6fd15349be64b57835d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1f43e2afbda42685ab55b925f1040213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731e6f3e112a940c22881a36ab2313b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc18417ff6084c3ebccfb374e5bed69215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab9d8371b3659c3bffe0306cbe0fec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc92e1a53140fae631a4d54e2cf8796217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf77e4dd91d2981cc12bb6335da04ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdf572403143eb6398d5ab5154a85b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19080ed28ac0029673fbc793e5419292220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b2edf2e5ead630bd6951c0303caba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07df67d4c2598989b4d2589d689023222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4305459e592d8397090c541ae201d6d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779e125fa9807e97aa13e8d8068bab7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be418fa1b60048946a5cee247efd6a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc005b6c9e4ed7979a27472110be83226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5390dd9691ec4308f3baeaf9a42cdd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8282a85377136439741ca164bffec8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda96959ac266990d3cb1b6012b09a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41891eb35d1137fe31083c289a61ebb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93299a645554b36e314d1be9c51d800231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a134d02dfd9d72a6681611b779c1f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b1d01ab9f9ef3654201a43c215d81233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead4327863dd2a1959c1a3a0c137f1c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae062cb378b6fa8c643cf3a37b4a50235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34d71e03fb548b517facafea63f265236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039d66747930137bc96e482747c5f6c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba1cd2e6b2cb227af657776520a73a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8d2dff863a9361a6aab9c96d572c4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72020ff380f8b8e4fc327106bf4c23e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda79a55e5b8655b6e64439e0839cd7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4114357dc6b5bbc97791a50114835d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f7a7363eb8c2bf7490b389f629698243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a619214b76bc3a055b6b0cbbde8414244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38d53585b045f87484b06d98d9df82245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f8e2149f2ecf46819608520f6b007246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934e85fa758c3c880f302f197709db1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed582633c2dfe1a8822ce49ccadafb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce9f2896f9dc7f0e8ed31812d406b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdf4a1f0392b712411d699150bec31250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc713e0cf078cf54285cd13bc9a90a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb59c341953780bf99f148c5b049a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba477d8e380c97ab762c825fa9e61f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f30860a734033093157fe7fb34a70c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d34c303899e58ad5fcd2c525d3c21e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ecd1f0b12a680992ccf9d9e9dbbe0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618252206001a6d1c3699df75b0a5193257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1b22184fb0748d209bedd436918d3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf545f61213e34cb93f1d8cbfff7d38a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77beafca28866a301c19e12954d12a7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc63c939e4b53b0f88219e7a23abde8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85accd170fde2471d8de5c8df0eae76262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5b1f52d17e1567c76b189f3a23bc2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b0bc0d8823dd1af7b364cb17b6f7e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155199c04566477a895d1666eca84e3c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1640a7289a52a41cbbece5dcf72b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7492f288c7c0776145872db77d81a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905056df4a38e2544b5f60fe5d00037268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9525326aa08618b05d61450b92ff5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3db6970723c9e25bf4df04b58c1c8b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea077a0269187e2d412767e7ce20507271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b96982fe468cab372dc2507a7dac36272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35948d4784e5bcdbf0675ecb73a5f6b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80451fe212849abb3a2b4dde5b2b2571274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c488a18e6cd6348fe2fef2893748520275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07505b90236d0aed63d45a29481235b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e10099306e8432da6f4ab3d65f0f5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0c23fa9b11f2b1cd7c39f8d997488278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66409e9098ee172a21f09e8ae79069279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cce2768ad9b2289ab659b760daf71280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd9c4bda54524144852c9cf490c3f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3181955e11a57b6203a9ed1056ec6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc34becd819e81f9188312d89377a5c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f19cd748b6b6a9cdbdc9d07e51788284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c4b48701ed59fa12d8e9ef7811d0d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80467ac9fcb3d3b5867a785d94b539c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bc956f82e551780f993fcd832efac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539072d38d0a7f939ed2b613e77b20c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84f223b3aceba08f6c944fd8a2cb28289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796ac740837442ac74942862afcebbc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b00856b4ae3bca4f2979f843d7a21291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88b5951481e979bcba1973f5db9065292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2622b143cb8bda66eed70ec668af6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec145b221c5068042638b0fb5c30f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6487d21b2a9d79097375a1f894cff8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb7ab8bb40856e06cacf01f1caf0e6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a4407f309c2d480c6406b86f74792297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc1f5591e7c0ae2e3966571e892bc5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6a35f1cff38825d1bb417fe75cf30299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790037ae77d87e4fd794c1b742bdc25300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4daf16db5b2e5cd6f5d2ebc80c08f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acaf72638c6a56d5ca677ec3f9fa32302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455d08e2e9c4ae35c79205e45cb23d4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c77b97f00450edb9e8bcefb829bb4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a771878baff34afbbc1044aee93688305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22ac0cc79b436880d1529f2f0d4400306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e632ea2d78dbdde522c9fa0855fed2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37a988ae3d09fcd91af261f92cb6f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f85902407fec4b63a1fe711989675309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468e3fb4c29ea3ff374626fd5f2fe0d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e891b6e9fb08a1a5a7978aa3f0bdae5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a95bfe111a17b4ed103ba04629a89312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4666b7939ed3f952dc9cf930482a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cfd0ca36b3711b8839632a2546e73314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fde8d15c215b3d251a334fb0feb25315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f37527047a75e46c72183ec6415bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c219037d4cc47f2b3018fb8739cbee3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da3e791a95a1071bfb78739369fb90318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3247a8cce4f8b1abcf52762a27041319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc495da7301e2b942dfb51cea1e4ad21320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef599cc773d253824fa367116a61d30321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb5ba59c001fd3f9f59bbd51e962c8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6be76dddc5f50e180516a8dc6c5c22323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70a5db61507b3f7adb3e740ec5f2be324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5765843aa15a388cd25c0710f2ec36325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c0053a114cbdd74e1d1bdc1c5b3fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6aa3ac1a87707b4b58deab9d588063327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606256afc18c4c9ffb26225f282a42a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ce14601639ff422617db4cd3898b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ec582ccf18ba7eaa363bf7966bc36330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47447fb05b18d8d4760bb0501f8c12c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57e3daa68aa0bfd03ef566e2f2f7c7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdf2cf6a0fbeebd47e8400548755d6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0d6c7eb2ef5b532a6392313cbbdb2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da85d1b99c9c66a397e574d200a76f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f5b515766760f963ad0f6540ba860336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cf74e3cb5d45f026662e69f2925a6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aec3308e6aeedd2b907ef76a908519338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6c3b8377837bc59ce2c8f4563a4ab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58bb18f9e02fb4090c2f60b958c8ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6388c3016565f26da378afe20367e8e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6343113346fffb165bba500e6f2ce6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73c0bc618285f5c5b4b523ba886320343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd75df93fd7703188d191fe3a0ffe9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a27a36886cde8a9ef25d89bf669cf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43f9a6858f009c6bb6685ca1fe6a6f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194796b55c8d07d468352fc8b4e365c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a99bc6b62afc6b4c0e3cd6ced640e5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87393844ce7ab24cea64845906ae2387349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb991743c16bf290e7fb888cf4f651350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed4ab8197c2c8863e59daf818a2f8e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96b8fd9325694a4ae7cdba44aa5584352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36d22dc352440a3ba4379f6b1026bd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b6b35a98e209994abc7683293185e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072078b88b69834cb7a379de9bf02c27355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2b9343e68949253879e27f5eba827356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57061f801ea593ab99f5b6ad4e1d4ed8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442d8d9355dfe2ca07452accc52b022358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974882b430265c228a21d16be14273a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba08d373ac08ba361b7590faea1f9ee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da44e3ad7ba50762b3bd835153bc1cf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158eceff3f768069b82b816af08b342362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9425f79b910280165f784d0216c74fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a08ef5cf93b7756012a6fd3bbc5000364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c90eb8358a098d2400e2638232b896365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b02db1045d7e6d6e96c5ddf788cbf4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3b47366bcefada655a353f38ca7bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa232201efee305fb764d2a0b52c07c7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa136663cb2e03f6aaf61e3b48a3d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f1cd1e728974bd0671fae56fc51e5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf7c72cfa77635236f57e47c136f19371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311e070112d474aef06f9355fdf2172372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b52bc26e7d344949cae6cd40d8817b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ba356ed9f7702fd523a87620074c2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3370acd24013074e148b44519e57a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ae9be410ce5407ede96abe50891e7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c7a085d307119248b0a5aa1f5a497377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e3fc5aa3b37cfa0ef94f69e28c15b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e822c179d0e0ffb56217cb15b0927db379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c630600ed62630997539406d988a8f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06fa03ba8519b0073eef008b871a40381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c82758cf62ae331275dd6010e0c51c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871da6650cac4331a79d28c973118fb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea111e4bd8944f58505b490c05eaadaa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bb4163da0b5cfe6d030860d038382385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f688126e75dcf1c50ea38d77e0fff22386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed510a5e22d686948fe5a95f3da347d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470693592ba2a776d94da2a1432d987388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1d4abd9df02362f3ab82fa7dc4f8d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f926304efac08d578cc07c3c4a396390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5108e7d23704be603fa625de1ae40391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981de1eb3eb88bc19252a7ed55d6aa7c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42df54923e37be0d0c137e40935a33393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54fa92d48bec94246490503b49e447394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e25d47060a850bbbb5a3646eb86870395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd3654ddeb8b0e7f2c015f4c2210f5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc442c56540294b62490d8a185de8ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734654ac9ba2f55d321b369daafced8d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce021c08cb2e1b10f87d60c731056e2d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761e87af82ae936038c20c4791783b7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee7652fbde0b7bb334de44abd76496401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15c92ca0d856f2422dd5bbbcf84b6e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff6856727516545103e8a8ff3caaf9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25c64151ed0332a81ecce0ff17abdf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b9aa59e2ae3079a429568cb67fd74405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535383c71e56e5d0a1e9928c72ba8c8d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb77bacb779468e11d4e83c9806f8dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d97d8b2e2dcc1aed82ad77e56cb92408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5828820980ed9fd23668c2b8aebd94409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89034ee431863500ea0aaa34d7050eec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cdf6c43be1c4bbff874bbe8ae4b7e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0859434bdde4469df3ea907da987ed3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd377273ba5e505e12d49e5b12e771413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e08d409501f4d6093cbfc34b6e921414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc0798ca1c6bddbb0067b31db194d1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e77465d4103a502af61d006887743416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed54ec57631bea4a879c23e92266882417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d95dbfa1ea29a53118d74828d8489418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402abbc9ba39aabe940c9ab29773340419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bb795ea0573a9d681f84f8802ff8f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16bf61be835cd86fdc75e765fe8f01421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d427cb36441689a8004a2dbad1912f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6029530e35e5d2543b877aefd1bf182423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3baa0e2edaa379e0b146858e9945ea4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed9f55d6056197bf6af506293131c5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49549b2e73522b6fb9ed1b555bef61cf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506f5a6a405f1058946b890e482da64427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ccde32dc59e538d8b2804eee5e934428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94898c93abb38803ed2ae73fac5ac9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a170fc5f0829321acd9c09c5c8510430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dade2c8b84109ef23585e473a1b20d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428544c8f10266b61deb99f078b16cfd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee3a84a60e1e4ad3dcaa07b108edd9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e771e0ef0929697d45729c3355b79434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36805d4652b2c20d53a6c27a781d03ae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796157e7bb8c4892fd740111ce5ab8e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f06d17bd0d9a778da4a53c6dccb463437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451543561630bdf8ac30da60df5eaac3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be277315147c43fb36861357c775f6f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bd4ec57a803ea1ff00de57c071a0a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84266888ed82eb1312a3e39ca74ea576441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e12d5816e69e7e9ecae2c97eb52d3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddb1355372a2d81bacaad9e049e215443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4be188a521adceecc4f4e1871c752444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af13b849abc550d6bbf2d86a0762d85445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7768119e9b6d90b3d90eb482013ac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd571dfc46019b5712af7e0cce4c531b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864430211b4f06304a82f135228419ec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ffc8a4654ea457e302b0bbf143665449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04390ea78ab948a61d2bd6bf68f1f405450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab99314db9493a2606bc0c1584d1a76451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4fa719c5c1c7afb438dda8f4ba99e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb43dc7cf732f259cfa99fd2172fd2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c864cd5606638cea7192eb23255e5d8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73caf7d7ea922d01eb78a39936e32ce5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea684ce2efc7814bcfa6d0ba99bbfb2c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14ae7fe4fbcea31b721bfaa725f1cc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352afae89fef83aa0e5b633ba93cc32f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38f1d73756877103139f717858e937459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ff93cc991a384e383713be6dc72e6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478405c7328ed0c31262b7b4985c57b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef4c24a284901fabd9fa3be50ce14d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81398478fe649a545d7f4c3327fb2543463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9917e86d6d3fed27bb035b594fbcce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824605a150dcb36b74e646f75b7a52c7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404c6c63a8030cbb3124529274520d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80cd7db225977aa87173944acb97e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc070bf2a35c98753e8a54d8fc144f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e5734fad6fd3881caea3c83ee947a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a059a488032a98138c25fb0212fcd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5b200916d8e421e1e29c63251baa7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950288c9832a5e691689bf36b3d108fc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3be128675f73fb3be3e4d993abba92473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a919a8fbd1b8b8a47cd62817df8a99474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4462f2c07091e59669c29102983c22475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251badc651516f152132edd7f0038757476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19189d585403de8df51caccabade93f1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ea4e2ec1d1946fc983e9335d23258478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ee9d5997a9476c78c0aa10c9cc510479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe3697dd0a0e0a2e31bf28d2841837480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b02d71a88da76ddc17b552ba052638481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c36c667e4e14078bb7f375de76be6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1fa1edcd4350505b4fb166698de10483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e452f1df09a704ff1718df19470c13484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54ab09ce664704524ce7011bb1020f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356926a2c640cfa8993787bf2282c1c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939ab29f4eb948cc84fa266cbc61328487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d7bcebdf201d8d296ee39e7857cde488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b85f707b8657e8f67589abdfce078489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a81a65080c642f9bb18481be1c83bb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58854935fe54179458e05f3932fda2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81581815e8c28ac20d1d21465964e0c4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20959ee0cbcf35becf2f5dd58689d221493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4946290ca72c939db2f64319ff9a8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec0d4d7834bb55379f622af7a7cae6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a03dbfaba69b693cd320bc6b5983b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54b28e37bc1b1908a930f34e953cb0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7798b04af0b8532722c0163bf7580498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8120d897cb6d63af8e8c706f9ffe8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4072eb7b9f203bd0d2d1a4edf7e9e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e72c35c3b628ee5cffd5356ca3e97501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde34b2bfd926c7a7608f14337c9c2ad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa53505622c95340209df7a1830181503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6553fff809648e785ef26773f48dc92504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb5532c528e36aeb5174ae34e75527505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c681e75f69675b725c0d57753a325d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b08934becada4f7e5b0b8ff8b2358507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e43a9fadca81d88d105e6f5ed46f6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44170ffcc0ba543f1b8a34b4533bd8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a008000ebe4fddc400aad5d180c96e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8df3daef6cc3507811ae16bd49112c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a889c2d56887fb45f83bf6a975614ca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cc04cd3059160ad32a46a1bc7f479513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cd6c43a56117841c5781737d15856514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065db42cd7045870d5a6f5798eda806515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c814c7377051f082b863bcb12f4d51516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c11274b9116dcb239d06d4928683ce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667354a27477042e3c0ab10c6612ac4a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9827e04e410ad99d869aa03d0c90b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848f064afea079d2da176cffcf15d2e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99fc7ec1ef8b950293b9a58512fadd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e3db3a0a5f1074d7d8cc680a6aa0b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c781c61e78311b938112baedd76c1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e875adaf336bccecbc88634a20e389524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812d1565ccdef584d863be854dc61aa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9afce2d7ca46810b41683a1e8c45e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a435609477b96520855dd6010c9f0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090ea61d07f4d2826c5d6dc20be23c3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b82570e41609f42d45e78aa5c384b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05720ffb6610a88da1fa047459b829530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e476028eb99c16b4ff9e5a89a77aa6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a23e7cca262a04e257a09b677fd2b2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443048c1424afeeeb02d1a5c486d5e83533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03885c35cbdb7d8dbeadd5c783e4432534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc5abd57e69784af2130c619e31206535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d7373119cdf0a695b0a8bea1ebaa9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c23e9abe8493315bed99173f5ca2e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f14f9212545538468903520e3940d2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a55344ceb257ef9d056a67a866b17539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1876dae211be4febdb1f97f90f4a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252fbde3057bae084e7368b58df68db541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd59c45000ff194c34eef8ad11b517f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f305a63c59b5a4ff0db7fdf30e493543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e33a92efe5524538430c7e5d29b105544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca928605670e7b078dd9264eaa2f2ae4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b5dc7873b16983e81ce68d1b0b517546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909532e462544c6d4c42f35147c7c7e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa16c6f3373ed9921e16dd91c55807548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38679c82308a63ce54d9241df4ce68549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afa3d690faa53e1ac6ab4a8b580d04550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fd34ac223917799301487a62c05a7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9bbbdf5dbb78c1b572c10c662b3fa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010dd5f64ef8db98eacfba63f03841e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fde9e6244c962f51574e5dd7ffe4aa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb29e2e61d2593f861a59baf9abb1b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d39796d095f37cb760e82f67184f4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f13c47f8a48d377dd91133c614849f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e3eb59704084c85ee4b4c0f58b105558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c80dd357f03f188e9ee455f7e5c50c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0dbd564d806d7ad41653aa319b785560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599bddabc0b79ec174715ea5897c17f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d7c6a5d3b361737af69bc2d4f6a2a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485fdccbb119ef07da626da2f46a79c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e0cfc5c6e454b22f56b520558226e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe58f5c4c2c63d8c4485edee68d5a2d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d69006220c7f2d27ba596b02b889b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992ec2f358502a2ad2837bfac7764c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b86c08cd83e898374364dd25d9fbe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c91b7c8dab51a6a9a4935840361584569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ea07bc1b236e12b8bcd5f610e30af570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27409daf5a20d77b7d00eaefce8d79571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c58b25c69625993d5a0c9ce18ecf11572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bf001f1dcdbf3ceca97801cbe52c7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce57f7a83a7ae20d1062167e127474574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19691ae606753292e93ab6a4b3d2cdb4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a859b8301f10a0f9d3e5707355c62576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd529720a24879e567bc0d9cc55698ff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e23e89b79c908917a1f9f59dc6a8a3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a51a99ecaa8a84f2d99ce0257fa2c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bea35bd42514481c1de0901308ec32580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a89db452d91574ec85bf193598980581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e17d586670eea1362e3442c116e7ab582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932e96d047032af4b727ed6a30ef210583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8767ce6744a368bc9d010b766b1b8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed6f0ef44b6c878344f002e1e5caeb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146e3d2679f95d268fe501a4c7bdf67586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a8b9e5873e718aa11e6a945766939587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485772bb88fc2f7d360861dc486a804588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961ccc2d0bdc016dc5be8df642208ea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf228c1d23d47349397150d20c1b4d41590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc38764045e13c8562dbd460f76b65591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfd1afad713afadf7629764e5035f0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ae891da7a33a016610b4e42b4ba23593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6562829ca4df715b0bee52771eb500e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0c0440f3e91160827aaa7738604b4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6361e6a0888bc93530c7158ff3689596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cc8ec9c95089eec0c6407237b57f6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75b4380cc935b3553b3bc66e5168d5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a577dd473c36b979eb6ae00fe657b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc72696e1368fc45de749dc4bb94b0a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5601a622a4fef0d95d32aa207170f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225d9ce47ae2a19e3e0bff8e5c477cf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02146f785efccc98318d57a469ef2510603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10922e0c77e5980fee0c95e7312d51604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d163228820ce48fa5973e471cbfe5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016340007a1a6333e1c851769f550f4f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7a698e18b1b8dbf0d69e42a211514607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ecc693f90aff292a0929fea9a0195608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d807ff93cc0a804a553b11f641bc568609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e07fbc1f8f60ef11bc4ec898110d5f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcd5c819fb353985c1ec5a626cdef3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21504b7b79eccba25d954198a139af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb434f0480eb15fabfa2a8c285bfd7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c765375340b6328c928b9e6739bea44614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad18ed083e5c5925b6c15974791b878615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7dae924446d73585f6c071c78917c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe56655b3f42530e800c89367ffded8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e13878cf2c072cbfcc657c0434838618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6235d2c1f5bf4e2f705306a4baaf3eb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082a29e8f066033ef362a453a2b01ff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7e3112dce96686733148d074deddf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0930db31c7c53878896af6c85be843622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75232926b40fccd8e2b21a7580a41449623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190fe15c34306fec5253a0f7d3327a5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7548048313420454bc030ea3488261625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f5cb44f482ce5f5a88b1385c72bc8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1fdf092659ab1b315caafdadd27f9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6c1985f68094c8ae386a327db4b1f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045711872ac0a04c8e53e818b535aab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f54f8b05e1007fc0435042b222c53630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f55823c122574f0badea0bd8db7b5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3ee25dac5fbd701f5d838b8b75939632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217415144181c58e2d76eca6069aed00633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9de195616f7099b9375c5a8e5a5b1f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a460cf1ee9aa636da7b3d4ee622f6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d1c876ab2eebad1dc0e49e7d631d5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546237d4409cb40c199c210babbe648637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b68c96fab91c9125ee94451f9462e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534262a28d1f9f3a8c194abfa8008b4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadbdbd983b94afbaf2129f204777f2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798654c41d7836b51b2f9ddeb75e9bb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf218df7dae3568d72923322e2f5516e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492e6a33039769ed867b961f4bf70a5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9693b7d07e4fe4706fc51686caf890644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8641c33ef38a39a67f71ed777e0ad0d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbae52c72fed0b8e01b14865572a5e6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd733ba0e83ee87bff48ecd42e5136c6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fd44cb494403438982cfdecd6697d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb96e800116871f5a446a03ed1c0993649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72b8f9ecb15df0b13a0651242ccc84650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599e324539ae95c740bf31fadfe1e56651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6092d6d0998edb1ade17d4a4bc012652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566a683abcd401904d6b85b0a340a7a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d46e3781d7afbae258264361e7932654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3f9ae1c23d80548ae6cdcc6e4d0d6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fa51e205d0ae71ebab30dadf75c52656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa81665fe4010c4d5551e77ee985a8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b18fd45a7cbbf02068ac6acaa3ec8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c33ed9af94737425838db49c88e2d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d79041449537e99a00eaa96cffd3f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b567e7d3c623b38b337f8a66a9253661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d763ffdc1a299d4813fc3cb04c9c975662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc4fa0f07ce40fecb76d58f01a7439663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec43cc8e8281d88a0c536511d9ee7e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543cb4b08feecbc1d1356ba0af2333c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ba2c8fefd6ea77b9d9fe6c570b925666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95831987c741761e16750276b1554f35667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f98175fd523074fe2784cf7e01c45a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb174832ca2a9c47dba8018f5d8085b0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c716654f59ee1b704f615595c6f1c26670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e6bd4c57ea97ea27e17da816cd406671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c717090fa2148b1ac0cf3cc73bc93672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72bf2981fab5ea9c3ee6ab88e900fd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923b9b48141fd2b7dba0def63b1de8e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e418c215b6573c1a2636682d09f353e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e437e51872f03bd56c29ceabec9f7f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2f9549a8b0069f174ccb5ab1edb26677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e904be975c20368df69080dc7f27f59678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c54a1694838b9e8d6ebe97c4067e0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbe7e9343559cdf5bb337547922884680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01e311933519dbeef70a11c25852b2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e002c59cb62ffe63c39338d9b463e5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993094e0e6ed446a49d51b2a46df8319683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb60def720a0391531160951cbb331684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5d050df925087e2fc51bc577499db685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eeb66a1101f892d1cdacb9d37d2291686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cb80a08a33623a6b94102b00a0765687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2ebbca7086a97aed63de889a33559688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90764a565a331cd9d918cb0720bef91689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e364ccfad70dcf538be787818856d5b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65997ddee2c0c875793c22bb93a588691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6401c42c7fd8fe9c83ef1b3ccf8fd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1de0741e81f87a40c83a6dd3f5d4e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a194fef4a1a61a246c1bc29f0dbd5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79e81cb7bcfe5646b317558139433d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fab16c594216c1b28681fb539d74f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bad7ef364c9bb138eada9abc829334697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123e53df9bbed252f2228ce59f87415698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8372a6164f7e0a697aaac5d26d12e0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a420d65b8fb0cfa573c657c5d35c33700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a11a51dc320e8438e32edc67601b2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac26d38f1a11d4d8c0e1c2df65d2ab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1ac59bcb7509c22a917eb529774d2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27992cd6b084cb1d77c8a43c13157f2a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97aa554fb0d9b06bdfe64ff5d45a35705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf5094593bdf5d8aba3a45fc3d8ce3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55507dbc097629784bc8b8d703f9920e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e997527ad1b627cf9f9617d4ea313708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ddaf7d0861069b151b68182ff46a4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e28aae3b8f5e9f8fb1dfa760c0e778710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818b109e147dee12a7c6c6e00c52ab9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0f422aa9932812a4fcb9e7f2776f5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e40f775bf6dd4a06804da862445bf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944b96d8719b1e7998023871e380c8d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c3bcea1c3063f9d17c08261ecde53715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2d3a1380eaed92adca92000b093cd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7e561d0468270745af41f9c80ee90717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf106a3f34a4f3897caf410e7833fcf7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3f0e032acad78305d16d4c395d0b6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4b1595afb40c445f1760c1ea36ce5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91348be7a25c16072be2f4debc9cd83a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137872ac69ce5fe4daa990ee8ffb9254722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691ee317d2d1851ecce8ca529de1ed5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63565f9725c1009c2964ff7966146ea0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9495f417d84c2d11aa84bf4b7166842725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1cc748c7013d06a2636fa7934506e9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6f53b2501f6381fe367375c4902e2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a802dcf6980315d0b0cd2b129c23776728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bfe90c503156a1af1932ec84f6247729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f7615de1eda5cf68031616bcbdcac730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10e3016d2f64a3942bcdaa9b911499731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53015179634b85b216f6fa83689dba4f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428b6fa6736c89ef9340713bff66936733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71b52cfb4baaaa61ce5cda99f5a7bf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b82e2a5dd7fe08077dcf2bbbfef5e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19304498f78f9a4bb415368a5bcd1c7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed22a8eaf44d861d59b9f749698f3ab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaccedcd8f6f18745f4c16f3714ef75738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610ac7dd81a74f84ab8b4d3e3f31609739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78356429c94a135b1ef9f7717562c59a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568be0a3a41caa68bd778e081f0752c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be2c5141b312408c8f05e0109ccbbc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781caf23168292df64e4888af5b8baf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455355941a56fd186c6e850bd14ca31744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbdcb12b9dd4c05e888e33511fc13d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733f8141febcfed06dffff4efca8a8a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7d588309f94bdd5442ea0de85ef83747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cd90735c9ea91769ef59712482e68748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dadd6c667cc0b2bf0d1772e79232a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d093836b43252fbe3216baead501a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9b48d59733d2df33110279df65e97751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d448471971fd9b15dc918766a61fb75752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba837be5f28d3a6f8328a6fb923081753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58545817d91f98a487f70df119deb595754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffbf0242bea1d0efe49d8a2c403c3b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd7acd8877e5726c3b47fb1db06994756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123d2d13c6dc242551e0e1738850dcb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d265cc8da36e6df0f6e0f64449f7d4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe90c8edc9cc85c01744f870cbd54d6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198645e278c606d88ad9a676ebaf96b2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5494d37f261433446e4e8dc912c689761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b75b02f7caf4feb896760663e67c6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf33e8ac63ab7a2257ebc65130bd86b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70a8494cbace30a6703a66a1facf0d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7cf3d62c12bffe387abb7fda84d38765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a758776f54a37a9630e69dfa8a81dfb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf459339942f70d917be5423a91fe60767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168072a951345f55dc0a9b5968d7232768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621d2835f97082c4e75e69c756c5929769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f5f5e85495b71556b8927d8e8d75b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002409c10cacc5cd9c7fd8ccea31db3d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf38dad83dd3bfe0ebdd2330dd909a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45584311a52040bbc7da13f233fd23f0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3dce038c523e76c35530e1c8cdd9b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915cd0b438440c5133e4ecd1ae3e002775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e7056aedc417d6bd79e4578380825776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bd814c3e44441f083a245e88ec31a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c459cd26a382a0ab899d0f84dc0a1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d85995e7a4ff2f51a1b1baa7961b2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ceb31e452ab1ac78d6280027a3ab86780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720602aeea75df1d7549a5756f174d58781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ecf59269e3b6af4d7b179847d3ba5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef012d7899bd484bff7b57d4389bb9f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb129ad4eb52875d601cfa08bd8888784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e5d5bcb2a062fc0d389baa2f200bc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe55a0db0959d5752084d6c8f1db25786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74c2cf685967c71abff3b1ab3e8b69787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e78cb672f308dec3b5c637d2c6fd1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245d18e0bdfb40c2625de5cb1666f24789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df76c6cf54564dee8401911f9390131790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe793eef6fffd05e6783f2453a1c07791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3720ac926a04a5a75ccd1d4c6d7b2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef34264f78b86536d16ac969966660793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6a4d5e0655509672c23194150ea95794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66bfb4d65963e7f4c2db12e6ecdd43795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7b09f5a7f4796d78b1b3889396a6b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43828e9bbb068428dcd8d86148836efd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778cf4ef3abcddaa6f4d97c7dc3ae74798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b0c6a2c6213a586cae790f66da36a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79d1efec4aab2c29984bf4c5dcf3dd800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4d4fc6a934dacff84a0bbbcf8d752801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e562bcfb7f2f75d7b05306bdaac5db802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2bb7f74ac5c992585ba0870015cf3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075dcd30b41780ec1484c017c9d95a65804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7a28d740b0650e1b10a3b20fc586b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498f4853b7f3897204c68d4103dfbc3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23658cfbb5a86ee0cfffb4654da43da807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3b6dd9a35ff17924cb5786560513d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab94647ca904beb06ab616742d312cd809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cc13fd233361c29e04481accd7d6b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d643a11a4a24e02cb011e5f116e384811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcff47fe4c144aa4ab86f0c9a704a52812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422ac891d35266d09aac8b424e81117813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa27c79b2bde3b4997fd4e83cdeec0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006796335228af129459d61d49b7074815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280c654c3d6fe0ffb80bf9756b5903a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a843a488a600417ea4d18bf40db163f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193f4b3cb64c5f97b8674f460894f8c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a9fd395ca7827759f1f6298de8849819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411ae5f1fbf010f79196c1a923faad6820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02afff9b2df667d2eade9675a5be15821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3f8f55e10f2b120490962c05c1136822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48595ff3db3a4cede39b52e51b514da9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1dc69ee85c34299a43741f26276ca5824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9991f3083bc559d6dc3ebed0694b96825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015615771cc76e1a0ef9141d768b3bb2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff64eea84413caed3411da0d8c7b51827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6d61a01d16a85a0115087516c1aa2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9492c4a535e6f484d53f7d05e6a7f33829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cff7d1e5712ee7ce870692327987d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394b27f3a859d5ae24896f535db54bc831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26752c4c622c5a76cc7a140c30dfdb75832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ce372d326c4d28685d55a2f5cf2eb833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dca25298b797d444fd467c8563aaa2834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46464c24aba268bdc67e17979c33273835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc00245e30751036114a31f1e7e152836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b0dd087d47e8db71110e4a2c2184c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb57d61ab9490961f500e16f40c459b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7466ee6c934ed1c855f409f133663839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80757e588e0ba661a8be6aa13f40420f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593978fb1ba517dcbf455f80eb46646a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cca661cebf9e44ce9e9a5b5b530bb0842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ea9473382216c422b52ac3ef751c4843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e557a26cf7c577d96499e7fd5c0169844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22354b8650b31f87efaf427d011c0e18845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2210476581aebf81b4ff7e90aeef044846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a40c26a53963c44448897c74c9a105847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31d2842525308a0b6f77db16ee8ed4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ac33fba0e423e7f580408e872a694849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7be03c7c9f6b10d0e6d910e03e34ad850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47145b1ad18e96d454b5a439946ae39851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546470c3ccc3f0e33e1a446f020d2a61852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b002a8569eef2c6e0b2fce23f44a4a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb17ee38ed2da73966171822df2fd0c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759690fa31bdd70185f46e6962fbe8c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d014f99d6f7e1cf6f99682d65f04a8856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345145be7c7bd1ef51e3bc99b437e13857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5a9da0bfb4e0f3f1b27814dbee90d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3caabc661cdc581e5fb283c2d1112c8859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2647a647d7c6b1d9ab688816dde9c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d3f4718b09b00b9ee4b6f70c766e7861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034706dfd0a95e29e397299359345609862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d249e0d801e9abbf38ca1aff3e948a0863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f2d1ecc104fd6d3e90f33e311aa63864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca092dca3f6ca0936879ea10686403865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d3cf1646d95d30854cce2b5887e2f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a40939f3e66f96be821b88e30cc8ed867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cdc4c8ad47621db197f20e17d35ca868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcd4672ca97acc98fcd65edf663d00869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836e4b61df016c22816b08d7722d53a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63236fcd93c8506f2cf206b72f74d0871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8abfbbc82735ccabeca53c81506af872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134959afed81b72d6e4105bfee9e7e7c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a260bd73a6151d3532341a108e9f87f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd01f87beaea0268d5ac3b122f367b4875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc977b540d439f68648f0086abebb1f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08259711b4144a46ef272e59ce08e63b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24927dd883028fc5184036066815707f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b3f06ecc2fef38b184cb28e6d1dfb879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75da54892c1ceb7726dbbf18749d99880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9d5801c31ac9b719284f84cdd0596881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43d8633d0a531b8d70a273a4130096882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbf9fa7995426f8cb501ee8e231689883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e284bf8cae4c3804b6e4af00880af7884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896723cf2cb0a770c78095a7cfaabdb885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e07337643f7d3f4cc4114bc8ee6c63886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d18b76979212b4c27fd326f71718c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b1ac1cb4a11388274723611a900f0888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4181687d3e8aed5632d8169d30dfc889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff906af7a7383ab51dca6aab7dbb3e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72c64a30703e56c8e10852c9591944891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786d4e583ddd3da395a2e37c865ad37892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc493b43ce8c5cd61ef05e6c866e1a28893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59f632c794745e6899f14fd64fa274894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159402ffa81a3c2ae766ef4bbb92cd3895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d8143d07022c8b89c3130c641cc7a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b20560516655608bdc72790a14df2897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518312d209363ad32cf01be920eeb86898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edca320de2208b2acb40e59730b93d6899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50f214d388cea55c0e16303b5916e6900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfd54e926943d00bae9e96eab6e18c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81689335fbec40e0f08791d651aa624902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835009db7ded4af38ea254d3e8de67f7903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a84a1861ac2aa12d8dbd23abdc5d3904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1bc3eeed20b0ba44a137dc75dd702905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5bcc146781f6db6234ac024d07b6e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3a044baff5fd47f8f01e8e6f8ae7b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6682ff08a25345b6bd2e9e8cfe680908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6ec3fd47d36c3452dd8e447b81158909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75baee75ba8f89b8304612d751940bf910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ff2658d92c7b473b578eead02539f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f99964d08f32f445e18944b0c975f1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952367ae805c1523e3cbc64ae1234c56913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe708a07b4c1f869828d724dd4534ba914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9216fd3991fdcafbf6a9024b90196915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0bfafb6653fe7e1660987f2024349916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c58eb6f70c40135566bd547d14a9b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43429ae4e2cecefe5e8928d350fe886918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dd5297831d4ba53e7088fca3f831a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0e76225b30a29b07cbc9ab8b6aca9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e27401413f0e6930a347217b035927921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcfb0f7bfc349282a1ad38abc3fec7922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddeef68a8161b11b51902e345d6db35923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eec56d60dc7dc1d5e34335c37a0030924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91a3d2ff72cd00376934b64544c22b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5ee4d2b66067b7fc51af0e574d66c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f2b4b481446a1d580fe1d2855d5a5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca00154040d7e2d40e3c73d708b261928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90336152173b8de831f44bf5f19459d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86571f3c47f3945147661d8e9f3ccea3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf81e8056cf9b6872562008208dfe8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80401ada6e8216b4be2ad6c0fd0879932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61832b853bca9979d52eb079fc2f02ab933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4f4d2df82b65ac786c1bfe43429df934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01088deb4119b91d8884245a403a99935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04829ffbb1355c48dd1bc39454f486a1936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d19d946dc7c2e78333e9a8df1d816d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7288bddcccd1905167eb0d3d0c71033938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df039ccb0005ccd5dfec4aa93841a42b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a56ee990d1598898ccb94b97e3616940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96ec5515a6f79abe0d07c40aa28a76941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544ac202d1da4e8b1c4e601a0fe67ec942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1160af96b568f3c8ab446d26aaf156e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df925a247153ddb773f4c96cbcb967944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4657d74a50b7b3f48a3dddfa71372d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37676e5e89a06a81d260ee9b97395e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08a3f3f12d109d669c725f41cc7a1c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b80dfd893a6e1f8bed1cf4eb32462948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d046d482b3e30f7640bf611e88234949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0e8b9d3f33019266601e7e74d679f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7969d13b800bbfadbd87403b2bed3a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba731568a7a15cdd4346ec640454cd9952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350519e4cfde77ef0001ee2ad851e4be953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b8d6b0c02207627ba1f1d494d5468954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757df4047df819697340fee05e9831c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1880c509c4c74f3e01c9197a2070c7956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8d8fc8f532279f50ba70df08653c5957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a34aeda9989b8e9767bddfdf8cbbdc958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d8be342d3ef6e7ff638de1b44ca08959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab63d4044eea8e12d4c20fc7625197960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a1fadfc464216e90a21be893584af961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fdfba85345554e076b7282731c73a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07982f2307ad249205605ca23e3c468963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561d79a0c47f5e66e341da43b0f826f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd963f72ac8a9bbfcb9614af53bcc15c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109518202b57e1bdd13ce5dc9ae33f9966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e3363b60f5cdfee47a09ce9d84202967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92b34cc595b2cd143cd9602529edf8968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0065358128796601d324824ae233f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e74ac6d23ce79beb5b8dec0c61a2d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e728ae01ce05ff7c9d010845cfa6410971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc976742c12e7cb0f8a1cfb881bc52972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ed46f88e8af9904b65786640c9bf5973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ff8fbceff8b778878f9b254f5b039974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1224ab9e8f3d2874bb59ce215fca365975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443baacba6abad9bcc614bf414123e1c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db17fa3d5bb4aad0c95fcd42ff7599977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a0e24e33d34e795d18c88d3f3badf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045d7fbde995a00f11d15e5b4814c032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768520056164987b95adca4b33a6d063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f45007a035d4db65b7983f6ac41824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a48239d476f81633e4416125560ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94274e0d21944f3742e6c23af524a1b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301656bb17769788c7b2d3e8cbb8b3c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9a6a18d4b34920ae485ee8c79a9458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a78b82d3e3e8218821973895035fb49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c247ca90ba65248a3d2a12a44d24710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfac8330b2e3f5446c40d08902bcbfc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5b30ec89b816857022f7f46cd9bc612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a455b354167e7aea2826a8c83049013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71d7268d539c6617db56208249fc8c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b5eff76186b89702800a83b9ad21b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57aaeaecf3bdffebf98d962af79eaf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e534ddd5f864409e651f3ddb6ca4b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5b231afc8e1284ab89ae7cfb2c1e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e12c67bf541c94d26606bf64b49e1719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c8e714d1d554432b1083934b6c6d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14487d7e9d2d58ba6f20e63d4fd6f4f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d90f2b3532e65904948e05662bb5e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b2d78ecd314f89e2b2fe8f5e2b55c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006d1b26ece0135680665c7101e48e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe94b29081a1b67f58365324abee40025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb712deb6f3e8aaaa061476015dc03026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da42cf539975a7ec990c1c303ba24fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afeefed6aa3811e756866232c282a3f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443ec496f3ef4039eebc206c504524a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3adf70f9f4cb87568c9197be751f7030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cec309f823646d3c21393c3539920b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f4e53289a28413e51a7a93d727bfd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f391405dd1fd33501c1315bfdfdc52833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f5570070f5fde4eac615f4a2207ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188205cf9af64b52726148a1d9d5e2735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba38737b462aded92bbabb3bab2c62736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf93114ed919788d1f676cc7ffa4cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3524d1411223d1c1b511e0db81212c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b1079216b2da0caf5fc578f34421539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28736e7f5f80903324a0d39d600252440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f618c89a32a46a55c74cb534f981441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69785ec486265bc8f799bfe5511cbb9042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49b0d72544a87f1834d668dbb5876743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39e1b3c260b53314ce00ff81bee42b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3319869ba3485c164892bbbb96964a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445ce534b67cda2c69686cd282fe2c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d11b863091a6480d6d6aefb9136b5947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199107f05af19b3118419f84a9c6437b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c627005179bf3f7ff52d4063f397a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0f0d0b5fc4c0cf3fa28815b854f9350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5287c06c35a5868d34c8e63ebd60b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c2b22adcb4e49438ba544671007d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139c22e32c1b52c5c82abb280737f0353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aecb948569ab8e003d386d01acc49554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7c401c9924996f56301b8702cfb1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72807a3a1216cc4778dbc48eeb43cc1d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d5f61f04acce2be9ad26be909def257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0b70fb7d815927fa90d047737339258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f45a90dddc3d03ef15bda8848d100759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e8bda025c57c1e07f336bbc4da8ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c4f8853c5799942a05eab13966f7c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898276f6212bb1e264f30e02dc5ebbc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d709cfd455026b59e2c5e060f908dbc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd01ad0a6257ee1bd3e84f877519e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfebd5acc6b06c47e210e50abcd12c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1420dc8821a385a9a3ac391077521e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1297a24a956e25491b6237e7ecbac9367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6aed0f0fe9caa2740934cb2581e78568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f692fd4009dfd712ec399373bcc974369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2241f1f918b8e5513ed458639cea870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c8242a25f8bad97219b359a2c393b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff478007d8d4af2305796349001b3d0e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db78304703b9910e1bec046124edd6a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de0319e82be6cf6c7b769513ede81174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65215dcde40cdb0a22e820004cf67b6b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7332e1dd07b5165a79a070ad559fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fc83026afdc7c36f57866a209869277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73dc8dcec54f16bae5b6ee1c2a01c9178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c13254639ecf570c680c3234442bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b670ea480731a8a4804a572814ff9980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dfac3c347ac91bfcfebb06e44070981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d3838a8baa0380ac6530c4e7ead8e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa7f1bbe8761377a2b8526b327e97483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca3839268a147bd844d4be4149a5f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342979fb2430cb7be087233a40889c1885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0aa37dbccaf4a4c4d99f4985198a4d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052dee5870c556b31b47c4678541a37f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c51290a898b939b536a9e7dd4b68e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dad7f04281ea97dea79d693783f44589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b4042b1c1008084bc25254fa6f01790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96df6e22796412461ca2211ab8ea9c791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8483c1532a5e1c731c5a1c789f9e66292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f60caf7ac14f96f2b001b1bd5acb693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e38fc719da3418be376117b3a3d8c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fbfc320775e7427c0296788e8917495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c17e06ef239cd1520a4d719e02073596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912db872b5f070a40720daabee0294c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29efc126bd14dd4728321c3f6a74eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd381e8925121f14602dfdc192bb94199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3351ebb8c57001d1f781789c0c76d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bcc122848dc22f53a68dd52411b5d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45211cd42eb5ea826b8bd780566b3c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da5b78cd7ca2a0fec36ff07f9aa2b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7e32643143d67b370ceca0aa24ddd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd53d685bcafc7b10d857801b60edda105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671abdd0abafc21c70db214d70f1aba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4be037c405374520cb5d0e3c45dab7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76126505a8e5902630b4760a23b031108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152fabb0ddcef41b3f8083f9c60cb97109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881169bd38cadc8846f170bf0c77aa2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6fcff39a6cec1a224f3beef882dd4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33f31c751b8179b51dc255920e9fdd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e133576812f2404cd1ce5338e3d6ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c012aa6cd4641b75db9424fbf3df77114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f77853197f21bb61beb309c8552bc2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95fc4063027912e985c1d127f8e80c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d04da69478b6d3770a1336dc3c91ce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d5ff60b252977312a4edf8b54e0a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94e6a9990e10ccf0ff185645a1219d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e163d9767701331dc75c3809f877ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bb79f2a9bc94121ed0ebb51b02fba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddfd75e52b47fb6118a15388baa4d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ca00c52a9d8d78218697edd1dcd81123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7616a09d8c0526e693afa4736f64f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31305832cf18e4ef3637a7265dd86e04125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745fc35e962eb0eaf2611a777980f11126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70c3f626e30b8c471ff9e6401509a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b0231d792f6a7831a77f3350b4056128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd2b3444cb2889d27ae7bc60fcce65129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33799b583a1ec21ff37fbda96b5b60f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54597e9c6d005a2ef0e8a5485fe6ad42131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994189c53c4a1b7a8af620f3fa9f2553132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43317e8b8584be808e65849c9799f5a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060cfc4e6d82058fbe2c1819b605f6b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6e4cb489b6d9c6fead54207a9f151135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ec4e999fb929305b3e7df29052a70136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e9102f7d12da5c01f0cb5afb6be61137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775dff59a3b3aae5c7117284f26724f1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7189c3d75362c19352678b75c6226c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f758a5a1bb8809893bb1569e7d358a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc56a49f4a8b8f44db66bc895b0552141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d95d3d43a1c35f2f311fc19c9d4f85142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb4864a5f68b34c9067d60c403d0db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec341f7d44b04d31d4f5ec008fe9930144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3212dad3ce2d5d4e965f197df3236145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0e3dd0060020f30b27c6177aca68b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b591fba1cd729a38ef651102a789577147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b5743bc1262cf98145c1dd89ea8f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8037c90fbfc7fda78204b2d6690b813149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fac33a0f6517cabda9cb7575255ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc084537b75a11a98248bcb940511b19151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a8aef2b22bc310204e7adf39e11b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028658928b5b9a6cc6281bf822318532153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325785c337e4c6ad23270b2939bafcf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a2cb0d68d477f0519a1a9de77d2d5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffe16f4c9040ae5968058b93ae032b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5cda7b72d8594fb9d2fd5838f34390157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c55480cdf4041eac53a24c9018e6b0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e21a71fbbc1762db587ad83504057b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02523e450df72cb6d9e54b5628c662160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00270e1c7373862dc12a8676a2bc7b6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede860606f3cace0a289907c0df63a2d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27ffae480b4f866267b0bd04ed5bee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89431e5b416df5fa3d91ea5a594480164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd74e542da7e2d4b281df39c6fa5180165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea43681489b4ec42babac87786dae6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769269aab2b27b4c6494ca82decc4eb4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1614b884c9eda3939d5f6d3c84eaff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd53ea1c6c75dcc30cfa6817dc8b67169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5dae142d27540ec98ff86bba326cd4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da50ff96f09c60829f8a8edb74ef28171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae306a847faef552c26806b3d4cb02172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087541d68e23c27ee8f2124334e9d69173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113dcae7424b7b144d6ddef4025e5c42174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca0ef5a606c78e0ba6d8301c42f808175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2454f0346f136f59ef6872bf4dba23176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a36359001d5039e7fffecbd2fd7c37177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b4e552a5fb4717446bcf8e57a435a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dff34f22bdd234ffe2066b9da14d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d291c6ae9e81184efc1a631967f7a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e80944accbbd024d2ed7ff87b23db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2c4d60740ef26d96cd32a874ead83182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae6211e0ac4606115d06403e3367d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49563f88895f1f506d772b115d1e20c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863f3d1241919fc61dfd73dfa8b2f72185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc4f987c2e96e4ac19f3be23d5f8be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66b846586421b346c342bc3ccbb1eb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b83e7b8bf94607c932d2182daca8f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26d56c3a0bb30cd1c6d83423c1fd51189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f6501732a9346dc4b8b61301b748c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a799fdfe9f10862a5c950e66ac66c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c27c3a1db2a01f7ea634f5fb1eb533192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfabf3528fe6a8c326d5c61dcc4a05193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c58f9558d9b8144607aea4721ea57194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05564ca28c1baf8e17c7b308becc287d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31261bb5a646508c68b5e79375db90f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa443fce8335fe7116e77ad697d80b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed726ef7495bd83ceb6f3661dcecaab3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0018998209b0804f00aa71eb328f0c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac10d9a8138aa5c7947c0e5bf8dde7e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede18eeb011621b756a3354cd40ca75201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb911c6a81a87b471b9d3d05bad080b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be797c914ffd4dbfd77c162f38ca42d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aae665af97358b57bc649956dc90aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78734ca71ea09e630e4025564ca4b6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fefee0f5d3afa52e7ca440d2478113206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d8daf594639d0d18061883dd5c859207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d530d2304220f36edb20a4274f8e55208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8cc736bb23c70734c8d278513b7ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00468516dd84a54659acbeee9102fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5210426c6255658b88becf6c804b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c53d3cecfa1c535091f98ced95d07212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46baa4f0b8252a3e1f5db701534c5d46213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab9587c073e8b0e7a53d50b4c667bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180eb698e7501bc9765685d4903979e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104390b633ede9748591dd9e5b345a2f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2711216fcbd1a7a7de402f4b606a55b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed26b1f2d5476fb3ee15ffe7a29243218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bb6a257a7ba25e1cfe88f72b3d285219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b85d9edb267158ef75c173044c198220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398bc1cb0521d77cff89826a0641f4f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfba763d2a0974b0f8aef188757f370222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcdeebadc3acb48e8e30d9d62911fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf47798c424afa5d67b6de24178c8b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af05949b2046953966faae63a689dc1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ba67c257b25b82ae69558b5a56421226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edf4eedf782c181bf644f3110b3d90227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad6eb3ead6530a76dd1db461cdb927228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885c65c07354073139349ad7be4531f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0b93424e43c42272670b98cf1793a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a59e51a5be594ff5eaeafc1190864231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b0415c00c01dd7f127a405328ac9c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86a3b753009c8809cb69044635cf74233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd8fe386ecb32a381f6908c16d7aa5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4067eb725afc5eaab7aea2e573ba6bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251d7d305d4cd0515b45911dbd568f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b216d639fda37a64bec7789979f68a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fcd1e448ca43d7d3104ea23d9173e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc3747773e5098cff0c7ff712f4561239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b16a8de0163ce0e1abbb61b7909114240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de066060d39bab3eac422df666a08b42241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75208baf066e70a9543e7dc36ee294242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bad2b956fa8c753bf032c61ff5e1e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db42f98427692e49f35aadccc173b01244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1424de2183501c30fbfaba968aef69245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e49a55abc4fbf2747e802e93e25af7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb706fdae4dfcb4172fc2040175787c5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f288c4dbdb4ee83a4caf6a307c12db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b24ea9f63e38c6ad05e2161661979249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37371370b9094a361b71dd38506c30da250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dec9c7d5ce40743f1a5a34e4727dcb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f2a3346144485adc36f5b7b5401db252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcd981cb5e0e0cd690994ee576a5c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb7546c4abc03121c97c56f3e4b7e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574080d00782f39ddcc1ffb41916467255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18d25380ee1d1c2f4920b9e4de84b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666b79c27eb635a09b9765e4bfc472a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c5107a6ed383cf9110df456902d3b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40864261e72346e1a5352c6e63fa19a5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c91b0a254ad035adcee3a69cf126e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a91435a84d90c9117ebe5a99ccaabc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849301fa65dca99b6ebc8394464b841c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478027b500c1d4e8f5218f45754d94d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9865abe153721c32208249cee7a404e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4e46ad1e09d2d330cd00d1a5c8943265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930062e08c6d8814b21373a26697f663266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c4ef3fd18194bd4b1f99b60a80ab4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d716a31fd0dbf92f615fb4acf53517268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ddc4657dde01d0dc6a83117596324269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2dbe375a4f087df729bf70d49b814270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cb46b85c98adf40443965fdf59319271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6410a0ff1d6dc4349a48b9eb1c8be6d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9b74eb6b29e09eb1c37c99c9db838273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d62cb0142c8d6bce8b457e46abcc7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbbf50b75dd183b3171d70b1a4f1b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de867c9e16a0412bbf2e8d8666c9d52d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8257e96972f84e577d3cea0ee0580ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6df1ea1612cfdef612dbad96177229278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f155f5ca1cde20c7b4beea64ccb371279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76891772cdc99c05bb953a91b9056259280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2e7467ac9a00da306b9b858afbd12281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1019ec79883c4dfcd8d45477234860e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be2ad8398b62dac5c2ff71bfa6dc66283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9bbee189b9c76fe257d9628b8e39b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72276bb080467129d60d95388366fb98285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88766ea964e86e092342f2fb35eacfc3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a45f3e646868aaab5e12c7c2eb628c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ac7b0f1732f0042b096d82f144dfb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17f6728eac4e9de419999ad6e5ee5f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa65e7b9c80398f925fa0ff4bc235b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c66120e3c9f6ec028fc0564e161d4d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3030117b38e44538283fcc97e8f5f25292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9687607c3e8da8da5b1c20673d6c00d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368414857c94ea25f3461d91da36f22294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e95a3e3c11bef63489172db3c9c7bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb839a9481e95f4f56a0ee0e12310e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56742a1166d0ed607544f8b37d09b347297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c16577b0a62d56dbba23d77d42027298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7310233961abeb07c91aa331119cc2a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087320dcfd7645edf713be89b199b34300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc27b5c37a50b38b4094e5844d14994301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430081e8a246c71b1766cc0fcf7775f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6dd90cd7f2689677e4b505d56df6b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae6120bc2a4350ce02f25e7c746415304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22569c2f9cab41a66c475522e786f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09565f2b95d440d052298cfd5cc714306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fb98177ed169118cce042aff1ebfa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e7d255f7ad490b93ec99fb3fa62a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39525bb0d2dc497c0e5f2425f80b87f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6db83fe24ceef7cf6c0558c3ef682310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89758cf59214503fa66dc11dd1d6668b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67095d7df2f667a1847eddfb018a431f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2291873fc8772d7c78356adcb16e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbae0d8898cdec7c2b5f6f2d4b913d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925af50c8e50a829e69f458aa0bcc80d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75303a6a38b9b800d27ec5d899451bb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb7d660631eb64cb96889930139976317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cef4ed5d9b7faee0f1bb775b01d1a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e9d8dfa0b89294ece30b9dcefb524319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af86c1a6385a4bf47e304df1272c32e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d008fa1d2278ca5cf49095f2ce3759321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e745424674748d12d5f74ccca53e21322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca17981f1cfb9fb84c6cb6706bf797323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374f1a3042c80a8011bba2136b1b0d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4696d2b6a103506a3d7e2e106b908325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a290f3255790389276534c0ec6f506326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5186a837081aacff03caf86b3acf2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5dbe819cb29b86115a42405376bb18328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43bb243c48a84119a4b6d3129b444d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f410ac437cb1a7d74915a9d396e0ef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf135a08526b2636f7096a078da2d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75105626acb8a25b6340bcba3d8fa5b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf846ba5b637b70f9aa64bb1fdf480a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091230d7b42531e584dd1feb23f73683334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38546d344e3444dd9cd8e3e8682ef0f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18ac50da7ab95385054773103da3cd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac55d9752ea5e47bcce9fbec189c23337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89940e9c51d18eb972dc7fcb531264338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9c60b4231267a62bc19759c177f03339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70607fde6bf7450c6c22aa6a50e0ef6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057abadccb871c53f7391705ea08955341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf802212ff926ac91de066bfbf743da342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3d82e3ad920375d298d906d160d03343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a79610f8b64fa7cd0c3c5e0d82bfa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc5f0adcd3c1016d7b9ff7bd484ae5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79c48b21c4d1bb0d69b4e5cc0b6b76346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f880eda30b9027fc6725e4a9d1215347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3711a6c2bda0efda87f12986cdd32348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca2f97138e9b9da842a4aab3143d59349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1239f4ca798704ec5a50e73a71d0aa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fabcb361e5f696aaf9b38576d6cb0c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d77a96035d1ed21190c66649c9649352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841d2692d05078214fb9b55df9fde4c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fb59bb174f5a25c4f223bc75c9c61354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a0f20e4f32fe1acced00c84354f96355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d7f137f753946d49c2bb46123c2e0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06bfc3d818550e3bdd29558b9dd467357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871dda825de96310f1f912bd1a25ed54358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4ac43ccd791ba10e002a7789ee518359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51cdfceb0fb0a8376070e89ce95663360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d5bf24764ff9bdcaa032b68328603361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10622a94089ede3fcd71c331f6341313362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950da2d2241e77529cb21ed2159ef9c2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809af1b2efa1bd7202f510e15aa8b62364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1aee2b681e6e1b569e03531a26407365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f20d30b435185fb642ca70b83aee5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95636ce102e09e5788bca9066709bf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373b3b112f97b4acc46bb81a9f6ce23368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad583e1de8bd352d6a34240525ed11ca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56f1cdadfd936a9c58df8f47178b71370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bcb39c04566504cc83b4cb0a07b25371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd872b532e39c3d0cbc1e51c56c2b7f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982907e6aa98ded909b3497155232a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b019832a0773914e8c0e96791ea9fc3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3382580f5936a49ef6f4f07adfb91ff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d841b701dbc7b0fec539ced994c8c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70e5f221ab121396a6d90890186b37377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df62dcc2e14381b68fa1c7607771ff9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5660b412136a9b0116ac81ba59527379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdacbac8857ea5eedb1a3f6929c716380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295218b566f8e9648334278dc1245ba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa26a04b76f2882b343b77a37560707382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36caac5d224795b783b88e5c079dbf97383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f753057d05861b60db3e90d3f7442384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa75a6f43460ec3695e2e52790161c9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff0bb76cdcc8764752020ae258dd4e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cac084400bee15ade1638d8ed0ef15387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2db4bd99b198eacf3d6839e49e7fe6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9068b269ac1d19a4376c75ccd08ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916aa551c3ffadcae13d295b7286385390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8255f0fc2212272f0ca8b180e7d4d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52666126b70f7f07c88ef86257d190c4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dcd64172c5945a671052331a2025fd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee823032d9730d68369f4e6ace72ed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da6029b15dcf9b67313059eebfe863395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efb0323404db8d8992708df61843f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8792fe4287dac37f731237fd39114e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e0976e7ab91e5ec10d8ea6255c725398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c88eab65cdc63f2530b834f72c5bd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f3b08ee2edd48b1f96c16e5f002a1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405008d3d6a936edbff061f1e703746401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfe01da76ae962fe69bca8a8057dee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88465c2a408d621308a6fb82ae0e28403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750d58b4f4aae0b3d0a157c0b9800ac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82f0a287af60aa813ba2bc51e21e20405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b266dea44f2f07dcee1e8d9f144e3ce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c93c788cd9ef81b1f37bf51fc44764407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98687400b9daafb88612921d73fa5d95408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5aa16fdf6c6ba0fa15b23b61379a1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172e3bf48626033147e3b76dce9cf73410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b13dcfd7e6e3fcc5faef5d5fd531a5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32b6aba40febd1265ca407a7ad1ede412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26401f29c6784a31f4a31d24e40905f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186209f1ca20e33f209fc965d150534a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b6026d0022e278184b6ef2c5b7998415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c2bf39fbc4fd9ada4d76acb5e426a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ae217454f177ea1a2e5f5b4187e5e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bf1a205c72c281f9673aacb165348418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc60eb2b7a1d707d03082041cebab9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309f860e0dce8a8d6a258b61d556225420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175ac0285ab02b2c3104489f780b536421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491282b2e7416371dd91caeabf9720ac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa2567b2693229a98e66b7fd2ab202423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78b1d973aeb099449ece076a9119b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c105a6ca8c61745164236f52c4cb2e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d328e398978f5af13347fd0159205426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55fc65562299424a1c1cd9947e0383427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55f03780a23657e367330c119a8aa3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba3411fab3b0c1a1d5e05daae18695429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f2c46735f601dba6defef0d12081b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4890dd61c51f5d639b58738a3563ad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533367a93b563d9a3e8ae8bccd648ee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019572ea4beea6ef91de77f6443b24b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1ffc649eb8a960257323eb68b6fb3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599a9e4efea509ea96e075ca14b3dc7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af639a27f0226d57f042deedde4600f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ade6eaaa8566ca26b283ed58126b7f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aef27a6492570d012e2163203c231e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb006dd06a7efa6014d6f987f62ca60439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae639ed6349c6ca0edf6750861e96ca1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcbb7582e6df5959ae980c58bff866441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119f8c694a51b98daa81e0886e3f70c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee539e57371ee7fd2c14a1cd454c66fc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee47733dc62459843afa68a1d5d960b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187a0c07b17f65b524afef9f39ac331445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a86c5c0f5f349b2b8931089a6ec84446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d09374629fcf8acfdcd1725a2e5eb1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6f43caeb1a814cf4edc0da068936b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b67cbcacc8a1848314b09cc0f8f63c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68316eae0b27503bddcb318b847fe181450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2ada9ceb6e0c5eb12fe8ffbb11c38451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512304ac0c4ee07776b334e17000d318452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1f7eda7371c5be8c7c9ea5c38d77f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d3359be868b91f4bf3ad49c1a23dd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4146f3327119284cf6cd813313805455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2cba1555e1a7433abc88ffc3adb9e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6507ceaeb9c53ce22af9237eb503d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80f7a0a33f75c496688eea9882231c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d26edc102ad39d390936fe88f8e2f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168ae32229dea5d84e9bc33ed52161e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40677ce9187230b82281a068e4c1915461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2bfa0256c6f16e0136108d512d761462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a1ab4775830db972c554dce9c46b4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d0eef398b94b31d3ccfca7c0ebafc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e332cceac12fa722a3880d56ef23967465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc748e5d155428b80385cfcc23b7be466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de8d2fe2d39583870c07e99abb09e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273741a8d0368e9a31895b4d1227594a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c466be22c206e8a8f5220076c5a119469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aac0bd03b6f63d613f22fb22c4b08c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f3c80919f8a2b441e567555647dbf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9a99f28718124c67573e6a748ae3c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cba31025d3bf7208221b8af722bd6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5a55504d9442f0846a49e1d83c3bd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a9786e1a82930576d549236bc49f9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042015bd48cdf88bbed67a71375d7a1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86320fa4336211c4ebec92a9b5368f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c451005ffc87e946856e01a0eda99b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984fe886a3e3d9e817a093473dfe5f1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ff6fd359c57e5b571e9906049829e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec2ae9b6e0636f981106d8838c9afc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2624a7974d27a2d0f8e21162d7531482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775f0560eed4ca61ff231b547201d3d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a0900ee9b054f945915e04b190d5d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329db4ca993c6e7514acff4fd347c46485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a2505806a31476c5e382e6c660faa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b29e93f90ddc18689cadf4a445fb13487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784107d2d23547c65bc46e033f5f1e0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed89e210af055686a4c5561493f639489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15ed155611bbbb45b1240eb26a8e8b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341afd04a7f487173c5fc92f80ae53a1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f679890adb47c1451dbd7f2118c50492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19909a3dfe6943aa8dbf079eccaf61c3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e46ad1a55e0f7f324b4d98001f7ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ae80ae2435f30a1cb16064e9c87d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1a7e1d71c247a39f96bd63f596b3d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8ca8412dea82724ea94da62b03e70497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c519a940a29d0b64b061d627e6725498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e160f6b1a3da329e14627d7634ffa8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530feceec26a3090d612bff76ae0e61500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b180fac6ae58a5747d1ffb9791a66501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afab721124157766ffebb485b87380c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364611f6e50cddac2d8ff9b384f4f0d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a490f9048d3f02c9cfbcc83b12818504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210770c097a676fda981cee188d3b3e5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bb772af2d097ba57a97159bff9ab8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f277e6d1f61527a966d9811a3d240a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026647d8dd74e966c4c2fe2b2d76ba5d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b29d897d8db2f49cb17348b2dad32f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf088bc8c2fcfdd6ca27a207764b4b9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42bc8af3aa11cc33c6b41dc00b17c4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ae7555e2f95800891c8331e2f5baa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3e0fab6655bec982f2aee009e8348513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8732dfe9be3e69f8b1b6445c6ef5c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc9266616456743c4acbafa1611786515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c733281df9629180544d46213528c5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae918101d7e9388e115600dc709d2ee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5ced45735a79346c8860419ceb1ef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17b6d3a2d560acb40a8c71df14a2d1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312efe980e0163bb4600d89c3b51c8f7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e474fb64426a6962f1eb0ce5ac9458521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387240b19e75662b70d201036ed433e5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49acbf7280726ead0263dfa29433691523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b9da20e7eeb33469b07edc59b647e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f3ddd6eaffacd6179d5c91c290ed8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af613f0e5aeccf12e710d43e0d5fcb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85313fc0a317b627daf9fb44d5a50f9b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840fb885fc155cadaefb0b672552522528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9692d6223a8660249066f3d9ea666529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148617d88a31a4954bedbbbeee1f223530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea102300d134b7fadd5dd110dec0bdde531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9904b827a871dab9f6ad83d380f55532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85997425c6dd6b6a677d3797619bbf4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe9b49bba9022aaaf34e6e09248532534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21426b4feb10bfb291142e0996b3ab55535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5e1ba4926ee375369e872e883fa57536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bd1e5ef9c8bb21ef44369503e06ae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ffd1d3b314e748e708eb8e274fb82538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534a8934bf7bb67c5108f02d346ce5b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e238937301e824cd1598e9f0acffa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b61b4877059bd785abfc76cae332b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ddd8c92d9f2eac55d4c99124ce1ef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf278f735edf3f9f821131d5dcf1e9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa7c311631b7430e64bf45aaade45f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86c82e0e525fbbf895bc485fea2d61545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994762bef0cea33bfad344133e9f3cb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9da14a2f40f91d7e11a37cbc57b955547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5f32546c313242371d978bb39545f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3851c4590a7b4954540ed283be9ee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70772f003dfc4056403134271f9333550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69074f69a8587e689fbc594b51b7930551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd0d509db466ca2ae421ae04936268552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b696501b41fc0603d037b340332ad553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57503695322602f44234814b4ccf4b0b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519625b0058125e993af91b6c86aec8e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4e64a9c1b9c3c41f5459bde6bb9ef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ddfe54fc0cf7afd870512268ce6d5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664dbe8312c016dd63725c5187d28b7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d582b14929114ffc1c3e52fee960ab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794faab2661b2b8bd1459929ba4ed14560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a17c06205623e7251803dac5d51a3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911aa751ab670a33fd08fb0d42682a03562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d841d4e7478e7866a4737e85e965e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d9c900b52e8b6acffcbbfb6beaf24564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e3af6d35185b1bbb204844ac2bcaf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4773ce2975f672bf5f8e1aea90fbbd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a03950a1c746c19958066ac128992567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cc14f122fd349ec1c4b1d842c6231568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4db56bb11780f0aa5e7bdd220fbe3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43f1abd137932be451feed3d3b5283570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4562ae919533a5811c3fca91a2cdb3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868842866f5ea5736a8aa186fbd10e92572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e72e5b2e1d2acb8bb877ded817129f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831d80702a6c9c2bc98f9600ec676fd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bd240ed3bc0be9729b1b9bab52e3f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62556b915b0b1a53183a8016b0300ee4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39ef77fe0864d4a54ad77b8bada839577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66476d87c02f655a7c68ce1d6979b44578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab6bc4f852bae661e83897721d8f8c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ec0654a4b34e3b11ebd2a1ad3d499580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadfb716a05e3cdce7e114764f0cf22581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28708955a99846cef18807438833f73e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb709b83d83fc18e5084f905f3c43ba4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba42971765aeebad5a7cfa58482b32584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdd5d3bddebc0cfc916bcbec4c4d76585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08adbe2c2f011898e511c2ed64052e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2df1a103cdf05691c23ce534a02bfb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efff7d2408b9becf5b36188139409b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649224946064505b755ce792b16ca97589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04df2f2aa3824327bef6439f69a6987590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedcb275e681334e20b977e5607b662591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1dfcea63654d12824301383e4668eb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e2d8d88d0aacf3d2be9c9dfe064ff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6ff3e3ac821c27f2caff313959539594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb46ce205ee339fb4dd3e975c7609d9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31f25e2df81bccab0c6b1c72eabe0f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652de74ac0293592fe1f8d30a03ad00597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71abceffed52f430295e8597457c52598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd881c79409e30f95296cbe2721479b6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de105d99a9e656eb59f2d71f64612a07600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b1c21e78ab8d5fdde419f774d1897601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5556b9ad225de10bd7e932d923e15602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a0eb03366dfc0512031e97efeb8e0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2163898a0405b8d71ba98991ba4c41604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc1dea4a1e18d5c0773c3000bef0c3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c095c8a704ce98b2e0154b4d56c8b4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b738168686ed306c23c531efb3d98607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c6d2590a1f1586b5eebcc5704c82d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13a9aeecb70940603ce726dade236a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2269de83965a3ab17ab594779ab3bf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa42a2b027cb23ef4b0cfc3c2487fa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4dbe844cd2111c89700924eadf3247612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff6a2bde5954657bc461a278ad0f21613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b823758d015fdd632b1b50b0b53c1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a5f96243783443d4690d820b582d5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f5ec5ceea05a5ecb1dc00a210dcd4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764da5630832879864d1ab724ea3c44617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80994355708334ca3b4f73c4631dcb9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b6a06a70d0f0ae67b949706d429e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388c82d7dd02a48ac7fd3d625f22e8c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b5e619efd539637e4dfd9f0f8ef1e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28616e459fb82de016ebd42190d284622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0b608793eb4afc5093c59de3551ed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b099660b1c07d8b19849bba06b01b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144ef7aa14dbb19bc5a42d25f625e95625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6aef6b5cce42c193856b4615752846626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a3a30d3d5e0dba8d3280e4b68b777627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625785eeefbae8cb00d2d7319710b544628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f555505121e3d5c74921276291f1d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296f15a071fdf8d448e21da6f3b6b98630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa1aa28297feb0ec870783874bfe25631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9429a2107fc812778f4b7d55baff21632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdd5245b1f0fd27ae621f687b5e6f4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef199f85f64aa6ead0da192a8ebe63de634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332d17774ee8bacf49dce8ea14448bc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd89ce843884ad434ac6ab6917817fa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41541efa241e8b20162f2dd1666268637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7df6abe15f26075f72058947cd7018638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7635cf9d04d0047593242459c2c7bd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494355a09f4a73e7384bfd6494fbba16640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c33865b6de1b2ea199ad3de0a1ca8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cbced0e98909151a3bed75e77df9e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6f800c25896ab0be728a23f8ee740643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f8d990a15e1e62eedf383bb50ef36644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401732a5c866b015673a4bb8b8d7a834645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb2d21adf5257253922ba952d58fd7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3838e5ade0883d74cc029bc3e10442647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdf5b1e658c8f4b72f9d107e67f4ea648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267c6c9cc8e1575d3300dc3e2733de6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed63964cfccb46220d86fadde40439650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299991cc7377b57c5eab464ed685d70f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ce7d74c1586c868442ec5d2028742652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b1d5b83c1fdfcd64fef836d3bcaa6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3630f10eafe399c388d0a4940f533654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3566b7753e0c8f15e647de7aaba131d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4358618ed1a89396334ee78ab3394656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803652641048c67b028663c0564e16a4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161a069cfa386043da49fef4708e2ed658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a7793c955b920ce0434b5c644e366659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5cee4184bd0a9d725dd92b658a9af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35bdee047c54bb5ce57a766c172a94661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7cc5993342f02967668e080f53af0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53bcaa1da442cecc9010116a3a603e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947b04a380ad6c3d97e7fcaa2606e9c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b988fa3dd636effa6567b2e0d74138b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3384aa0589590c2d183d76f4a9b727666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39b7dc0c382e9cf1520022555d48d0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28cc196d19f008717d8377dba91a0c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f88b40b983cc268a82600c449ca9ce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733661ffaf9a5541cc6b554f7ebad2bc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9715d98a9be4c067c57a33df677ce99671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba89384c2595c932936fd1a6fcf462672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cc94cf0a48b815b2ac387823f6a3a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e88f749d19ce934cd401630e21f6e2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964306a306dbd8d2ee8926051834ffb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02757cbe7a8f70bc07fa314dc481f3c8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1e05e466761cf2b4305daaa1f3657677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9fe61159d841225ee4dcafca79d1c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac4ed8ab964bb7725231ccc878a1fe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77b90efed690f929d12fb75ab41a81680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7ac6606fad4fe07b8e1abec29d804681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9ec4409ce15078b0e7b60c1595656682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac08692a4196752d243d1d399df1eff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4f1b1f9dd3e527fe9f69ea64b0de8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142f8aded3fad4b74c1e61ad09e09cc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed5ac37ba159ad919cbedcbf2d4392686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fb4d69940ded3c540ac799dd399bc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d0b2a1a94f4d16738a0a8d00ca829688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec9de2b0d0e0e474fe80266142a27c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c120a2370dc166f3bde4ee9a53cb4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b4e79336ca33c7d187f133a1fc172691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e350144c352887a465a11990b0adfc7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362bb887f2e471e3f04775eccb36e95693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef342e58bd63d2241523d73bc1b77a26694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a44fa49bb2323d3fbfc8f7ef04c2f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5de057804abfa6bbabb72c24251e8b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18870554bd7460c1f001e136fe7cd91b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99b5d49cdd5b60c98d22585c762007698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409242424f0d7fe620e974be63c08c6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22c2c224cafdcb014f963682e9e63c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1d22910adc16319672bd1f4625092701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf637b66270c53b56a87331b346be2f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd06886149ccee2646bd13671b8ee3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287317a18167c7ed7ac61bcc54b2eaf1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387c5fe275c3da7abb8bdc93fc472ea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da4be335f494d3c96a288843271445706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf98fba9de19dd52501d738a3e2bad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e230008176166cfcdaa2fd4e2f90dce708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec9a1fde2d33ac7a83500e83f034c6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a20b476f7377f2484eaa5922f1c45710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e417d353d0a88aa8dd4cf0191baa772711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1b8960c91f2091521a381ffe2127d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca50faaa06e9731d9de519c84a1ab7f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f45cbbc76d60d30acda65b8ca1427714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a714c97669801eb42fdff752a8122715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15140c69320f74833e6524f8dcfd31b4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afecb6f80fbbf130c34ef84081c695b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb3d78cefdc29bcb252f05c299bfd1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5f8d6078fd74426438a767ef97c03719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05dc19a8e1c762f4fb59265f7b8cc1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c25f659beb4f499ba1945b4c0d652721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbd7715d6879008b9eaf07860db0d4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1e6c2b176d63f97225c35dd8f74f0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09fa229f9d06f95626c93bbecb40bd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49faf1263856e21ed0e25242a59c26f0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c020ede75f85298548398ea70766eee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77ed570ea8d01aac5388ffeb9a7674727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b199d68923558611e437caf2fef1f62728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf3a183507119411339a782b77f3c8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06445d0742a612bbada862394bf7501730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0af15fcce00c43d9ff553e4d698445731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6831f73e163261d9228c8d6967b0a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39551bcc4e3c3f1f0845c20bb63e7a0d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fb56e6b4dc912f421d086debe13c9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cea69b64648deb943d542f736fc0e4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25098f42e5317c5d1008773b0a9b85f9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd10b75a7d5d8e14cae2fe04fc8299b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212992c44f777678c02c50b79182db04738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407c6033777c6d4e8455bc5149e55f7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7db33d0ad937eb315ae1398549340a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c537dac2204c9fd0a7658220c74dc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef73b684276e66cfa506370727a47f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112ac7d06a1e9292de99ca6cac3ee9d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb54e2a6c2feaacd8ad9ea721912cfa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f93cb91913fefbfa0ec0a892613cd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cb077b22e2c42449da804758e761c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827649c6b2ff796d12fde983003d034747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b806655e88dd6611c93d6d6272d89748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4282bc155ef1d38ca180a2cac3423749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197f9f18527e7c926d7f1c1a407ca1c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e406bb29f14591ef988c225e32c131f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5a6531d77db1fb93c1b1e57fbea88752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f585c2b8b0c924e61c4eef4e959ac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2df946b36c26f72614443258c335b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b740b935e98591bb998fc0e8c24dd6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3cb0ed77e44b1a2fe520397b54503756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c606845f660c5e6f66ec2355469a26757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7244635ee37d338d5a40f5b4e5b5821758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e7c547f8a52b744d662dbf2b45997759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed51b0f4fb80edcf3e11fe40f1ad0d5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131a53f6cec1520f63377a81e16f908761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ad8d5cf37f95aea05746503bea779762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3b2825eb4a9ae23bcba1aa91e7d13763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec827ca2dcda62a6755e874064ddec07764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56a2f07086570586f59229307bc9e4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebd0d6b0a6c933aa13e6b2710c82cb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff5cf713faf4350471cb762ca4df0f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146466dfbad70122a25557dd9d92466e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0077635bb225e90c1db88e8198e0e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6d891f5a9291a412fce767546f37c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77c825db7f4c34315c2c7d41be8e20771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf023ea62afa45e1c5dd0d5a1d55502772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eda9b0bee1f79d70893689e5f58fa6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4ef30bdefcf00bb963dc7f41d0b6e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef1541a0db1e895804f5f9b4dcfbf2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88754cfde0a60f4af6f1b03bc2f8d64c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2a577aa02a991750d479faaad510e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6f56bae98dcba94740cd79a33d6c7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494eaa17f63c060bfd42c2daa7d9dab779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da7f26de6e1f37765354109be20c70780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9047fbb65e51ba15638b7b3ac4a4568781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2700a4e3ae008e59660bb6ddaa79778782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e58115946b522da664d8a05db94d47783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41510de4ef1fab8a25af78f8a4f53f6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abd2053fd520bf5698275d4a7fcc66785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616ff988ae18cc7a48a15be516a3acf786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de390f8fed0bae74597bf0bc4213a8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255655b7f59a43b91c2bf10d0e266d4e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc113377e29d94153d2e1bc8b4285389789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067497bc95cb0f9a3cd2abd157724085790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d8291110bfdc906cb532394a936ef791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa7a20b29d3353782c364775baf319792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188876f17b2e88ba00a595458759ef5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572bd518e016b8fb1e54c884509b642794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148392e72b7506f889e7f9dcccc6faa2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb587b448e34c0f510b457e823c6571796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f32a09fed757b160866cbe0097345797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ea0b588140efcf85aa9ac2c72a305798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5e3d504d69577bfbf7816754c15fe799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ccb034d7e1adb26c547e69bbce7db800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac829eca8a97467ef7a4dd63e4e195c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15be1d56c75e81a5d8916f7b3bf2767802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860587f1d2a9f540491006bead583a33803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45fba8829ed900378a8b0639c2fd50804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de2d413967675478d6b07bd4353ca6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8076f9cea31b910344c95fcd16f5b5d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63de57728bd6ad68dc6aa1a0c6e620807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af376da5fc03f946a486197320d9b1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c7a1a53c91556c156ed1c300b8ff8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc19cc9b00a5dcc5e9ccbcd8ae14a8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af0f9f6ec0eff962e6ddb9c15524d3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e751a0241c5e1abdb67be53434dbc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e0e7385f8ff527be9cb149080b5ab813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b0acfcb6bfabb7509344d844bca50814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60b3b60e672635ae8dcc78f8c72d03815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66967c39e3db483c9c60c1828877c296816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fadea3c309c03663865daeaf0cf92817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa446d669e8ff6eee80a177857d74c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd66888117627adec0aaee2d0bdb101819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074b7e4967eea6816e556f4cdced526820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e5025d72d371924374b593e0cd030821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01741b42d250a7e094698a690cc5f0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb620ad4d104c5c9d95d654d0404fd4823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec80f43518f63d66da280008d7698d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9e16b8848f36a59d3d7443546c7e2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635033bec58db0020e3924912ceeea45826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb375904bc2223c084765c6be3c469827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda72dcb35937e18547455666c55a100828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d6c395d62adefebbf60dc01efb5fa829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389aaa42d54dbf658ef8d3f90836d261830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24400fe38fc2aa42aacbf7aada936f1c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f97e506140b487d6d8fcd584e4dc7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ece6c5cc40a4e18856e3fc6dcac043833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bd23e0fe54fcc87497946991a9523834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731c176ad680f73f7c752c1ea5b73e1835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f8dc0a2b8d49cfc5544a2c0585585836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f7dffd98ef79415f4e403e94f1142837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed298a8f0fc19745e5b31ed2cc753c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739450bcbdb7379d4f7b17d7cbfe202e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4775736b5b7929240848bac7de941840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a339dfe2011f3986f5c5f7ed89f9f54841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448256ac9cc525aeea1ff7ed8f1f231842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa756032ea7e91981c710e262b0b7895843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d5453c7cb915de66d324d448ed237844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa3a7c47d58ea79441eb0342769c3e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1066ff8d20247428a03089afab50cce846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bdda98d469ef21eb7bfb12232c669847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c347dc761041ebd3beececa69063f2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302598afa6b5bb80e33e95c9a2bed7f9849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad390b8ea6b8ce235c9a4accb76a40850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ab779ce84570c4c10a86d3ad098e3851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5024613293242c1b7514c700ea8cd91852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1c094f80976684804b4a93c8f4d21853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf0a81b906367bed4707f9f1707fc6854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399be59f6247d406c6993ef9d8cbb0de855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7fe0c756a5afb38a6597244ad6e8e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3675f2a1bbfd2f5c891b20897930253857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36aae3b5db884f3cc5b99504fb45a49858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa519a89b26d9926248894eed565642859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4aec352dcd016cbab0b58d63c7355860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49464e7c1981d46bdf40db380890c89861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b65a9bafe260f1e81d79eb9a53c9b6862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28eb389991e6d94143ccf371b1c1018863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfdbb563263800e2402fcf86e60dae864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cc320b2d7150348aa2b8076cf9840865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2ddb5e1d7a045708dda93c9aab072866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b861305567acaac456a4965c15e7d9a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c118a730138f8a77f30e52f5ef79b5d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed0a0519568c342e73ced202bc5e04869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c918d6544f32941ce7f08a6ba583514870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354037616765b32857074ce40edfd3b3871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe1ce316e40291f0c89c95eccbe934872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c678e8fc8f4495e7881e5767ca7e51873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada54aedd742d0db98e9b9e5a13b656874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b02fef251521f1859790bce1ad894e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1f69f612789618cf6732f3707fc1d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2f86b614b7bb3483774bdac1fd4ed877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef2342fe75149f824cb86f9c46f1fd878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03350a9a7c5455a0dc298b59ae856049879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26b534070800d807500a1aebdf61ec880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cba27926dc48a99a772af56804e69881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500526712230810a633b12b7deec8dde882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8865b3fec3fc9af5edf6fb348dc9a08883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5a770a23390f4a365b33271c5e481884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f5f600e1ca02260c5c15a2fd863c7885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1375e6e2426fbe977acbbe82950f0886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b5e67634ad30bb1c5c8ca3838d288887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47449efb858263c021524c3de33ae4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f5e8ad64243089f59ee2fc755543d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12af81511bf9864198ac9b65bc31b4b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30058cd8a03e335ea1c9a33fe5e88ef8891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcccd664b417a5f488d77476fba118892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139f4310dae2c627facfb2f099d72e4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31738c1d4c85a4751a171353ca876b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa8a6a8a1c4767e8ad65caa8a2a407895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46182b0ddb48a3d3034b379ae1eb7f7896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e630efa3df93a352c4739e20eaebb897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb607beac95f0f245fa56373f464992b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b15a50b63602f013d0d0ee3b91b84899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a658137d4751e04e0666f29b83432f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7dcc0f1fca6dc7b26fdc327c3eca4e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e449b49facedbe72d90410d38a8cb9902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce315f8376d0c11a3d38007feb3d2935903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb02195f6edbe0e7eaf681bea49c2b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7ed3c07216ba80cfeaea326b51008905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6e168d519d3e9f27663d42e31da23906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e33c782c1aee6f2c5b68ca160c6d72907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205af3df66ffb082a4c998525d75e913908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d7a07ee9b0c818ad3a6cf0f5830e3909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614b976d3bf668ed8819ec88960c033910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d026acf4a0bbf84e189f4334df909f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438009d12c430655af9cf65313800f1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b50c4304c37883a5fca1101c9b175913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fe30613511af2c0515d2b78aedc01914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc672af7a88b1ff54962d0480eb87b90915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73992f39603bf05feae1ebf8cef352a4916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc1fa4721277ba53fa156b736db013917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c117dc23f98194da5a3f5eca7202a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1d8dc7dc5aa91b2f3ed1e3f432835919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8d7a635dc6c907860d38a9b26e6a3920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d283fbf0fed3e2e658430a3d20bedc921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff66b74a588eb5f34bb2c5a9728917922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8769d61437254b04bf6d48c05ff429923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d55da7cfcffc1ac062dd0be87f314d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a0d744373c088740385faae6b05bf925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83d9f6b7e46a787cf567db940a4d27926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e051d49becdc728e3a2cb4200ad57927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceaea767bd19389be3085392e73267e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d0362f403d147566200eb94a8cf92929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee1ce9fe3cc9b6294d2a990130e678930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900a386358d40bf232091b77bd0f459931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b493336bcfac67f879cc127b5523c8f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f35c3bdb41b44654c9fd7448b5f1e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c341b96b8330504d1c18eb694ee34c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d55b361fb7e5f7b421dce0a3451c8e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4c31dc4b806871598f14e184b74e6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7e1789a7ba6721afa37af8e286284937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2bc81a85ae410e39a0b5101545571938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410d4416ff06747bc85c66239803f72939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96263e61a02d64bb6526ce789e6177a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa9a5efebf7a2f98397e083be95172941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2f22c1bf0f8e7e9620c25402e281b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698ce86b781e87465153770b11eedaf943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099122fe22bd74e2dc965f9b3435cc1e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97efdb6d6b707b2d113d6a108229566945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf536a7e274e4eb0cbf3b366612712946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd053a2e0a2a799930538def2eee98947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38953721acd8cc3a2295106e68a6ea6c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c69cf06f23906a34067ae311a79a0c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554b628dfbdeb45f08ca1dde42e843f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843767713a60e56f1b0f4219b3ba244951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a2b83ae2da8cca023fe9e07126bcb952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc35059e6a4a80ff597044924db86e8953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903d5a26b3dbe2339832ce500c53a42954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99ff3601fecc86ba80e986c4a1d38f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cd8b594f27184a6fdf9911dc8331b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f0485df9110a55965ffccc5f01ca1957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e7df51069c1e06761b16f3e8a9206958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c88746c5459316392490ced36d1cb959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd2a787f5df2390c8216e6e2107d77960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2e3f4618a0dd33b06f02b20cd9bd7961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e73bc705dfe8e9ba6237eaaa0261b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2475b247b0981ccb3864a0389629057963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87432fab97bdccbb302a2814245ea9964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87208bd3a91bfa938e55ccccdd607255965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838b76c47f4796442d78e373807a632966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6baad670e241e3462675229e4acbd1d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7bd8b8a42836839c1e9e933c80361968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be569d83c217b4705a9c4de209b5cbff969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce2acfccc688a238a452d5a50afa66970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdc5baef48fb0e1f34d994c37fd0f2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8be447443b709ea30d7fc694389ab8972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd11238b2a99b701f11c1ae198157bf973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0a9368a9fdb36aa658986fc523656974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2bde4af04b856735e480ab5bf2a2e6975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ee463ac5c16bfe7dbe6d1b1a79190976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4064ac56b2f51272be3444acbb255d977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>