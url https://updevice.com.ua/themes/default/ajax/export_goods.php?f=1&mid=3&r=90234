--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2288104a7558389ca39daf9eda5a4e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ca3f5dfa5d9e0081878e85a80b4012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8415c461e3e89ed104fd2b93cc56f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2882fb4d374ee9ea54fa7d129bd8fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7ac21a89de10e64bb3e89c67545eb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8384db6857a7b973670201dfbc3b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b5e93a7f443065472219b7d75f34a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495fd846f77e010b4ac2067f2857ed78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd678302503e08f0f327da68d37c290f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59f7385d0733315e32668f52424ff510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3c9bd01cee91050e827a4862f52d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d9b835e30cb435af58332f9e1cfef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a08643992e667618fcfe2d71a4e4513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cec8254cce626f48ef1909e346365114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e66b2a6b1f70540b9bb91ccf4c0a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32136a6879b09e800ffd60a04ef8a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84f95decf36a6dd1875f260471411017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d780691b2b3f49a56b11598352f8318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9d2cb9ccc5b0a5a8770768d0f2eb419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50171c9e1b0a1910fc42e49a65600220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c7f66c51ca766991e1833c6876ef221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda1810a62b8bf618632387ec09340822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe518205cf397e6ddd563bdd7273fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab56cde352994e5f08e866c7d5a3ac324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53a28311bdb0259a65c057a85d4ce625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d72c03602655596561035d96f2c5226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0676b0caf03524175e94ca97dd4e7927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee7a3c092ca3bfc21177c21e67dd4628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033451567b8460d2b34441e21e411cdb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650ae79105264a7d63bcd8cda4b1eb830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bcad8422080ee1a10c5b387bcd8d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab185d9d08a28641f8587669fa54659732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c620007ff9ae0b150ec63a3ef9178b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12634417e2faca1a3a6fe264d6111e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3629d3260283c4cbe0e0c9f0ba90d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5132d7d143cceb974458a3de259299936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04cdb51caf946ea2ffa0e3ff42be5c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a927eef54cbd0e7d312eb4c2dd622238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c508b007581597cb2b9992bd34f51839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d28d1ac957753695f2bfa1e9c835240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014540a243777baf1176017ccb6a792241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ff7f4a8701dafe6b173df22742c6942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fcdb66cb38ea96518e4e78af0bedf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0accc213b9a9daade16e2f07ef4f37144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4f5f39ffbaed7d1a7f64e713b3c7945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297a81556b5cb4d245225106dc8c72746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b16fb186f04f6272714820f1f0e5a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7820a6267743e61d0beeacff19267a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c603d2f51c1acffe6d920e41e5e9449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7319517fef4a0c773af110a5897a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba409e402c6260824e42785dc97d153151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794091688bf15256ebad10544e1e736952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7db838495fde462bdf1eee82234dcb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b228bbb3f8c198c3578f99182f72854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451224b4a6e9656c8836be3fc5ab0f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe22ef743135cb77788290f50c8197056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb0ed699504b603e590280cf2584f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05a6b77c8c41fe054253940c8a08a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a10add7b023073c88284efcbab8fc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590251d840eb28afbfb86f636eb3d5660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f1fc386d8548b26aba5f5d087f48561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9001acffe9cf8e6112f8368e25962e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6048b8df93e358202cb0fe060c95f5963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d05e88e975c50f76fe4bd4fc4857b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a931acb34dc21c8d2fb979b31346a0065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a74da302fe66e6442fa480a500edf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525121128dc455df739e56193eef120a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cb9017bdeb1b75da557fd106df03b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a867b2560c5bff93790aca5ab2d31f469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd0651be59d38c0912f478117f33c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffdb65d5fc6a35ba78a9ad1b6c78ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a15150bf56166fd5da9f8d2bd9e5b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089594ffcfd103a77e100426a116f4873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fe046a087c38c1e7cc17ad724941474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6007ca72c2be62273721709f31bc575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37954898efef7bef270da5782e61d81476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f3674e9a8d051395210d09b50a7e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d8e6d1174d353a40626ea9eef28d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eafdf801f5cf5304c335b94649c02679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409cf97339a42e978bfdf71aebfcaea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2e0f8047ff1b53754d41eeac87f7f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff988aacc4c7666d0b128163bdd3d5d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe716c73814c7dfb43ee4ec8e8bcc7c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af8e68165f9ed65e743aa6b739ae8884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbcac2be174aa52e07d70d3df4e52085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89ca9d4953b2238f3c621980207ffc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0478cd54c26457f5202ba76311156d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4389da1dca7a8648df004172e26d3188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0c612b5ad4c3f96b9d1159859b84489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56046701739772c4c585ad97fcfbfd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95b60d8d0d3b4bfa40b2bfd4de039f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed71d4c1cd47088f926298d00c36cea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427a0039dc45b32bf48a93cdfe1936a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e910b8a1b71e1ba7123a46e553e51494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5dc72e1e53d8e6ad3546c388d216895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab435bfe9b1127b0624058698437e8f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b45adc058ceb53ae8f67f38236bfcb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889043905778f9b23d7c1df5e54b3b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d573b3f165f9862f456748c0b2cfec899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36debbbd7a0112db2dfd4ed94f71b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcd6aa35195bbd71ca199b85a1a571101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd6245d771732cc7679dedf9df3be1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c0b6654775324f0cd18d13a09ae80103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4d589dad56d7de28f4bc2935b32a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe5662d7478d356ab5ea065c9112a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fe4aa5dc80f1da80b519b09c23579106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266f19b9afa282311ef5c8f2020ee65107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7702b910ca429370014e20d6e43bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36e78cef45bfc36c10dc76d8201379109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5162987a05da3b5ce3e3da2afbe64110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac3531474b29368cd84905deefeba5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15a91c82a277565a454abc52e85260112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627e7209505e1d26fba35c9cd8e7d0d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07619007b5b28dde6ca3a71fb3e9611114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3808be3009d402756cfd8a3f7c63a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bda89bdf86357d2fbac1393d3a27f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e9c7c2c0f5890f5bb0c35d3775587117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfe952bf8cc8133464b2a215e2fa22118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa5a93ca6817efdfd328d279da5159119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc4aafe0f7cecc31c82ebc73424370120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7f8015f7872b20ffc4850ee461edb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df2149046cb4577f690356368ef480122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59852a877e5ab69410801d9277f0c372123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f8510ba1118828a5f3ad9a34d0902124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0843e748156bb22a952ca97b9a4d78125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb71b6757660d9eeb35ac988314bc33126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d15eafd724f5daa8340af9f4f7e410127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b607bcdfc32ff73f14994872d05ca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba7dcc0823a1d2aca9ccb77f25db8d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ef73b3735718a5d36d05683acfca2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f35235a9ccea12d8b831c626f48d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b52afe45487af24ae382b2c6f37530132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b8ce363a629bd698aca326e505dcf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70813b143021c48a072edeac103316e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48fbe2f169f345131a78f053c84dbe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d175698abd29113fd062501ece5d37136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5e4a3e81e7b497586db4d9c2b0b23137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e72a4d24037f32ab16930843a8895138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c849c0e97876afd6d579d1f4d55d52139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001078c5a1375e0949d897bfec236449140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f675708928432a03556a83c9d4a388141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19091b95f8f09c06198fe1693ab5b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cd92e0f090cf008c64e039fb8a4d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15661955794114c7a65122456022acd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb27c718ca6a016f58d57d3088686c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a798ccd35c3e5304e592cc83292bfd1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055238106ad14d3e5e866f7b62a5c8bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f44158f6bea90eab42152cc6fce838148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42124f25059b569607d1af0324ed97149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f1f3cc2c34311146e9c86361741e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab376d67649534242f70aa4dedc1734151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0b0a5f0e72ba5df84d35bd48cce63152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb194eed1d34e326f9ee15a90461503b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4299978eb485298f39943e2630d42154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fc2762bdbb81582d533541ad4f15c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16e0143f074b91e08c232152ea835e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707dc06dc3b3a5847e6c52c6bb8384aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6ad35d4d0ca07a9812d239648b3e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff023c84e3caac68867ca07502f1bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381da9d2da8c8ddf0a0306b6b1c1255b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f9d8edd0e724047145931e60a2420161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c1c7290ad38823ef4cc0415637dce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940a7c66f5ca4b3a3306e97e74e1784163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f105eb4f27ff438bf9735e860326f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e828568f7576dbb492f685f6ee94d03165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426970a701061f88763375d612a3909166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede63feebd7c5b501c3c045fb73dce91167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf30af976b00892c3da40a5699154b3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7819cc4400087387ec23b0acd7035f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2986dddb5356e77b4570563e533ce2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b5c0e734a400eff74fa9a369dbaf3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3a9e315aff10f11560ab28b7b4874172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24866d2a1f67a784c19ca5a946422819173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95792208d4e1dc8231a1c2b29eda81a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5fc5909fe4813f01c3021613c650d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f8b7b10db041e5e274a8511b947b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb201af37e81cc091c08f24e7df7d3aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d654bde4aa4c13553811a2f93aadd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4408315f8be96a434ed6ca9320c2108179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749f44f78e66f833745231ef648609b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacf992272e2ce1880ddd0e61e92dc6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138086c2c884085988e50bf19ed80fed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b239c52e7afc8c917865e7109db27d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4162177ae0a7e259cc57223d441373184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec973aaf06b227014837211fea5bd90185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85db70656eb9750b4361e8888870fc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ada4d13b3ddab6e1b775d089f625ad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb0f5f433caad9a4a73a0b0998d1bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22226423fce2fdcb122f8e303df7508189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd45a40fc0ea3ba21ad710212e899f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b932f43bd060c19c5f635dc20ab0bc4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc1e871c238eaad08b3e260b190259192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466e8c943df973c60787c5ab9f3d843193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21c245120d90f0e04139f20e9fb3f0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496731dcb514e9fafe33c7e79a7454a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a758a163bf45864b2a25e9fb905d82196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44f8755f5219726cf6206917141894197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909079f0858e63646082982efc76a483198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e53095fbe1856ca1ed838ab3c68cae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75108c77e4ab1656be366c91cc7d760a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26df16f073a5a4b471770d8495b2113201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba8e695094608ccac702a20fadd5d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fbb985b9191d2b07cf956c499e6c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de381b3903d4f56609918387fd8736f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d2080fe8c43821f1ba4f11a4ad085205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279c589d3305653996884d209fd8f09206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641e597a380065e446f01cf2a747c04207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdff05301f8c4994b8926c3e62cf5b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec4f51b622f81d9466c0214e3eb54c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314acab9d394a49938f750806d2df85b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdf1193b60acc4135969c70aea4af0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153a52a49c1c0b903049f482698591b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7021eaf1ca3af8e05e09408cc20759213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f53324111a2bda23c7895f7157ab55214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411f47acb70f4c4380b0089b58b13a4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3e94784672dae6a7c1f5bc2c644d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60de78307d26a98147875514255ee58217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc63cac10d3f9bd7248340396e3fb4a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42622618024215c71c719a3e06b50f11219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebdb63097d08b353a0bcad6118b4c2d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df159b2653eb989db6e412ee96e3fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc30f4c4c6d23378eba3509de1a6fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc774abbaa5c35cfefd271694d929bb0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862ed41092d1f3bf0bab29303272c37224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03a6d816908e6f9522fc8dd5ef196d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48bd9713767ff6987229fc5fd688b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab1c8aabd2642cbaba41cc96d40348227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff398c05926196b0a0316f2fe6cf8b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa852592560b3d2b4bc5dd3e657fc4d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02688b2e7ad4423c3dfd2da952794814230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dafaae83b5f32dc6a1216391fcdf90231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da329ceb8d22822c17d12dad663694232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cfdd641f8ee1a018334f4633d984b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb314d34a3bcad2ed011536b48190e0e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf3e303401f3fcfc227d0bda1e3bf3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e607b804886e78d53e0a7fb503d8d4c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ba1ca8db5be178da91e63ac59113c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebd6e23c1ac5320f8819e3f238a8db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75bc8048e2f9cc9b9cd37cdc6eff1a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed4d44d964977349d37aea9566782c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d1fae218f767c2c7f250fd708b6d5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02ed53b2ffc9734de8a6877df33924242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405a93bca376240f06ee0b13fe94b47243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d2960b0c079b5471a74ad9b602d5e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58599a5867e13c66c6f51d4448ed41b0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c81862b6f7572a7f8adba49fb1c37246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3ac8b823ad4f3a87bc2a4b89dab26247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f58c52f66112df1ffef00a22f2c605248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45706093eea5d1d09945e5b9d240d756249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f31a5042b407524a4ef2d0c0c920a7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da7461de083bcc1202f7f929469f8b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d093c5ce2fa03eb1a125b5a5b6985dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec75d7f1af670de69956fa21b84f46253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff80be7e40c1406819da02258ca589254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490d0b0f6f6a2fe61ad84212334601c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c46c7cb4459bc0054a22631ab96c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a9a19bcf770e78ceb9a67657089bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee6d995805588fe8428bc8a9463258258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cd8a516e8e08d3e57db8acb36d409259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a5873062928cbf4125e23f39e8fa5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f739ee718ada6821c5a6258015da4c5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec9f0f944c6230eccb1bf42e7c9ca1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667d96f34c7597c5bf26a66976202c5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153b55bc547dce476d917c1b3403f2e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa469fcb14089308343507a83a8bcb2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c8304153d0e3040d6ce892eb7557f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb82907ffb241309448d03053ad9e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076121ca06d7f1c3f373176240e0429d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df175889f11e8ea85b5da58a2cf59e69269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59720244c1b0907e30ca7109a827e79f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214190594210cb31d40a09dd37037efd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25495ff16703def8d3d26345d857d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c329e88a9094617156a2b1c553f87d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa62ad6dceaf10cf29044348e9cc9b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec740e11a9623d68169a03a9be7a50275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1df879c60957d2587fc7366b71344e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a71386d402fb03c5ee13589b0a4eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09619e2ca2d59cd17ad22e3a0887852278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880013865c51f3ce96b1a6b301bbd079279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a28f52bfd8510bbdb183659dd0159280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7107d288c54deb1fbc0949d9ad83e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d7269ed180ba65f365d323e14b270282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f03cfdb1da5e0840a8879dae99d4e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852b5ac3678ea9b723f672677337e42284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcca14b20d5fcc773ae7974ecf601d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0880dbc36ecafa87ba414dd9bea625286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ef124e6c6c0f991fc6a3cee71ba86287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb5c21b8cb6b5868af6a9a1623391b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a26c2313ff95ee78af48532b0ebd56289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65d290c814061cc0a0a5696cb6efc0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e28fa0d85e52e40f46467a07f3490291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc69d0a26da1ee8a8131deaa21edc2b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341335609646ea2c72b22543c888b63293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc74a982ce4d36eca1e32e6bb7d0560294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce236086aab0439a67f88e224f015714295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78b17c5e8507ff4212755afcba184d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11abfab83ca413eaeb86cf975cb052c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137c3429c5cf08124a01696eb63c6c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade5ac109217402ee096cc9c88df2fb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e111c31cf95360738947394ec362513300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e575cbc47da3d192a6985a24a989f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e607801b89d8597995daec1bb8a195302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3aa08aa961c9994338a033153be54303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69289bb0d1be92ef0e0cf3df327453304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a36f57c627b44672b1d5e7b16f419305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27ff24ca2c9cea3ab1430cae69598f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b76070e8e9b283273fd04b7d225e60307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b99d21f8d501be990454bd620977a6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0378eb845e25fafe3cdcf9ed195056309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf60324a3cc82da86ff7c596e50aca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a3755969af274a04df9c35e9da882311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b57070084ad3952ac35e076c8eb982312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3b5058b846920503f9c8e06cb9f45313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5972dd3cca46a66032d9abf651468314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26077fd5b4265d6f4deb2e394de32e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6c049d1dd2767bc500217cb3907df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb61717686c6ffee8a89cceb80786ae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf1738c82825115dce403e6d607c7e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524f14dc15a8f87493332134233e618319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5ae227c4676a23fada809e0e49391320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec88898e44c6f22466ae6084e38d26f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cabcde3562c6eae2a174888a8e1c6e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3a7711dcda1eb5c80b7bed347c565323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57ef3c25de5a59dc6f572085aa4108324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95d95b68c247c85de3a15bd05b4bd7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d3a2f4a2b5fa8d683a4a5e5d044be326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ac94fb50f2736a93074c9f498396b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8604eb6f15629515426ce1de59a25328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd587a7707790fd447c3a00ebe335c09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3785fd9f037e22aa95d6b81fac4eaf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af4ee3b3708ba7f795687f43592095331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cd249319a265a991306089fc95f20332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f808770cd68c22ec9989a8ec7f2b083333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0968703ae08c5bfba0c6a55b76ad27334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b820f63e8a677b25287eac45085783335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856bb4a41bb339db35b353a34a8a71f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d99bf373b2d502722b1bd1e9cf2560337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133563ad1204ebfde7f97e2f89fa13d0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e37817b1c1b8f9b3774451cbf24836339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f398269c56073fee5a4bbab4e46edec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f151c88a0eae239ed65ec163df63638341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b1ee6c066129097e802b0a2f56041342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5753d884b87e82b4cdb5f212c5371343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e043375a96caa34edcb1eb52f4f4ff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caaaf35ab0a9a67f9eda182224e8aa4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dab62818e0e6e3665eed49d823ad13346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdfcdba404a5c750e3f81b417ed525347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ebe3842d9a648c27fe7df7c4cfca9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293297cb1d4d7d48ba7f033cb2e65d1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca116f62f282eef5c4c9dd36af780670350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc701f3bf3e0e4276d6cf844bba8f12351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0019199ec20c19d6f511c5f3c79fda2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca77761e242108b48a1b0e8d7a880a3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ab18c6d3cb7ec5b5ea909ce15b3ab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36934d3f66897d13bae9f95d980746a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a571ce7a57f00db45797b11a90607356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25560ae2f4a392d431c18b169ac4668357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be320c8f4bd3a709843f42cf380a590d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce06f0e1f1ed13432205bd8691bb39359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b61dc78f5bbeba441e06a9733720e1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03427befd227cd1d076377654a96b9b5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0247cc0ad168ba31e391d04b76b5805362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771ffa6f7c33589b3fc45a2c23e97ae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0865d31ad37ff9e3eb719fed91cc32b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ab643cf4eea7782961b4c69fe473c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c9a35dd314ebdb87d179c2822c422366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9806b784120f784602dce1e3f453a2a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85b7fd41673353aeef7f70ef81b1fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6b72aa69d37528f3d2c29d64977a9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06858086489e2f233b21892cb00ea2f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2556f2ff4936f3b4fe19c162d170f50371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3519be463f2c12ed6cca311dc8ad788372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d28c5b61ea42a011ff673ef277915373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336918843b21f16eedea38ab14cd2d8e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318498538774a4277b203730c90f72f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041daf3fd396c982fe4ce056b4eb6c46376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a253615f7771c83faf4ab699c00fb8e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce74f3dd81dc91272cbc52510643820378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade90f62469998732a015737e82414da379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc450539b45cc9c86e45bef847b788380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c73cd52d065d2c51ba218679497ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b125d913d3a1ed7150223dc6a505e0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d549743e9980cb3e4d24e9c0f96b6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b55b1fedeabc2d3b9965af787ab2a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d3ec6f68b44663e4531aabc4df39b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb162762fdce89880deabf6e00cd0e19386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa18b592938a2978a2e4654da89c390387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd3c93f816c5e7e86edbfe9fb6324b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9630d6212e52cc2064e4b2f836026389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf91869bc39ffc7c6279b3cf4001ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fcc93c2f0616d26612c586fb8b0b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fe467fadaae59c8a2178d1f4b61b0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42028115b7875a78f2d9da0bec1f7002393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68e34fb71ab2136e8be0f94859fdec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d020ae0e958a5c0d6c344453db3f73395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c77f90d73dc5b3eef3339a4f3d4d6c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc4374020f6afce1f73b6a30f66700397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cb71b13ec9d0cb03fdce517189bbd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00217741cae250fdcb20e0f53e7fce48399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644dbf99f1011e07709d952a16228df9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c69ffe2f78a61b25fd0271ab61bda401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97071c6b7277ee1101049673d3d7a35d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041271d10df095160ced279b97d3f74d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d51a0804aba89df1c32e9c98dc36a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89d3e871dd4e69f58fe0fe1c8f746e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ceb731bf2053c066073da2772b59d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39902e1c3208a4f4bd5995ad5709707a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4e3e270f90d35e6f2cb35b5832e26408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59df795632d37cf1337bd77ff745a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655ea527920a73070b51563dcee059c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f932c3545daf33fcad4fd9635d1852e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b9dd548f23f7e743d4c40a0824273412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85e8b4d4e3682e2bd1fa0f99cc1274413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81843a5e7f3718b4934a49a124a9413f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4cec856015286fb988a5532c53d65415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f19e283fc68b81bdf339ed57c5f0c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580ddcfe82e458185bc990e49ea2364417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd22132a74fae21fdc471f178a226d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60349a445ca08b28fc2819ed8d0d1791419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b9d60c003edbc4f83e5a00945100a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17f741fe765a7688535b1f3c54ccb3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4c1abf7345b518e1e2fd5c7661e8f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7b0a00825aa120bc17c16cec565f3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b26add69dc896f83b85fdef899d12424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fbdecff45ee6dc97a7d197432985f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6222091d5e3a352a45fcece01cc32426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14766da48dc422357da4bd88bcb86e64427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad684f6f6aa6213952ac1ec3520ab6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525dcd8f4ca83c6ccfd19993802f0de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875967eff69a3687541bde75f14a5a79430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915c143fc669cd29605772206a81274431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc7cbfdf0f1d7692d5d46eee98fd28432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02388d510e5ef91089020e353f94fce6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd74d23978f179a75b794a0c1762c6f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed20ba17e9e2aaaa034772781e079d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4569050fd4b8483ce94950e6fb03858436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38275c4a47ce46fba773ffe25416f7ee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de640d4be6b3e31f506c2ae0585c7b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44193f347af2a3a74b543d7718242102439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfff121eb1221d8a77955999e0dce8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85188ad72194f19adf7d406bdc3baa46441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d9e18648aa411517beeb79f4ed1b0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed14f4d2161fbf9b5643699bc3b722443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ad2ab868142be7dad4e6a5ca958fe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f916ac4eb795f843d5f25e25def8c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0415a80c13545d911ddaddc6a0c562446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3711d514319b889d78bd2813af865c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebe852c0f9e97b87f021d143262e90448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa6d5ef1693549d0f1dc55139440a7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019bf570e1f7bf535b68316300a6ed9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0f2ffd20fee7fcabf0010480f3880451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85a080446b990d252649fa0dd86d76452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f475cf39b9df512dd73ea0bc9740d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1fe2d677452e4e4319fc7a5a416be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1c11978f7202bc115492265f047de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e9da50ee161dcf0c42a9d3b92828d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b83752c1c74502d697987e35abbb81457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee0168db776cfcc899471b9edf1ea2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c19a53f350e2d738c54c70ff4e34f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2862ebfec8860d4824493a27b4863aa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54dfc8c1cdddb0ef827952d1f00cb53461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acfb9af982271a6a458f9fc9ebc2aa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3569c20f6cf2fb707fd34b3bbffb2b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1af6894f377c5dc1e514689dabcd9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b82ca5acea820ea548416b1fafa56465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2db814d051dd3ebfe208fce0db4f70466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca87d652d07f6ee36d363454064de9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582805de43fb1a47db4c8ded2ca39cc2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f13be4552b8f6122b4afbb4a5e75fc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0526b657c77322c9c69507d4098c0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101aeb730cdcc1aec5265b335fd109d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077afdecfeeba7cf0e8f25ef9e0f30a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b6daa9d4a9c9d091ded0afa179a78473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f45a315aa6494e00b9f78b5389a3b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed334c0c102ce1d5e382c89f87beb3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac883e2a3ea8b8a9f18d222d5c0c72da476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d29814e9ff8111a857e45d61ce4f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c0b893b30533971c8c92936e96255478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b251d9ee173cd4a59fa032bac022a7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731da3075d6176b992a671045979d39480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75fe13c3e3b6a0fe53e381e65a4708481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf58dc3e28984c20ecb261807afda4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03b76c5e1f98e5934f3b23546ff40f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851e10785d9a679d31b43c19ae9a355484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1170e96b3ad45704d1d27fa0238362485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee53e7547082a4d4677049e97898b55486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f6b2dffdcf642dd17240722060dd6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114752c3972108280535d554f0e09c41488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce43b5667b288d7858472d33c4f145c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1ee461c01beae04971dcee11e9b95490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691f6d0439ddd659512724b636103aa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0135162f0c1dafc5c7549a213415d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671be6afd546c9bcb1801631447ee779493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af419a8e7e660f1fa15e1727c3c739494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc651cbdb3416891909c9046188227e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9760918a6076b32b4351f31eb6ea3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec5a00345c112362b3084f0d5ab0f1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c95d1cd31c7f7a3260ff8f3ac37b4e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ad5b60dbdabd86b3da886326ba574499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32781883c13a41a242fb19b461ead2a6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b1f660199df3d9cc962184f1a479e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76987873a5f3246ef8744a3257d6ce34502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad574d2bdeec15311f88b9bde13ecc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff999f97eb1a6e5e3153e3c0c433b86504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a38551af38a5a50855882d42582ea1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e99d3beb66f3e881149926aa71a6fd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ec6e19649d53b5b5f49de6b5325de507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a5a7b97e3aecf7e003860adb32f64508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915a93856b374749aa1ec7bcce26254509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f77eaff8a03e847702d5fd8e0ada06510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3768ce350a2f405456bd1f2952260a0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701e23338b9452622d4f0bf4417662a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353551eda1e97d8095009c18e693b8a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820cbccdbe002a792d5711a179f1824514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae05ae08ef5c5d2c1736caf3cf60b38515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542275ca608a28f97609bb269dbec26516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e32b4dda004267b387bb4a0cd8a81517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69f1f21e52796b9f461effe11da01e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54055a9943074bb34134d3afae1fb2f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29d878b703ec5a54a9f3bf767262a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729d37405ef7907a312c54ed08072c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7135eb8a69fb82dc7e42cb4000d1733522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015cec42284fba951a7e5a56a2b763c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251584ea0c7ad36dc04d16bd2bd9e8c0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b1ac6093040e89d0aad25cd2baabc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838959e3eaee4e93896a5b12cb14d09f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9db163416f18e3eed8f9eab3794fb3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba48d23a4d3a3ab6109b5a4b3b0f72528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60eac80c4a75e2f3352bad01cc6dccc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1270122cab122712702cfa3fe54c3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864c7b692f39f034d7ae80d13c13855531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7caf5764cdd696433a9a7c5d773fb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfd6c96b20e01beee525712b53063f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7107096abaf2de7f60cb5e575ecb8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcc0a4cff9bcf69161a64f486722d5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49473045dfa8824664446a3b0b79ea1c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a63248391f136b264fb3c02ab4a8af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70becc0bff495fa4df964bae48b6ae6b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2626394397a3e9b8474ce20c873e629539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c2bd02a251ff6e3d00ac0faf5f810540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b80fe20b742b5c7f6a33041a44043d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a880efeb3484553e64fb4ae480bd2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6f499135ed80582ccd3c6d261fc76543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309612ed21fe7d6e34a880d7f360a930544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece8404c4a07e35d51aec09f43357f8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a9f45ad417d22c7a4949f7966e81b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb15309dc332f3fc7f296fed1f79536547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d43ab7f1d91f43f952802e04aa7bd2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc949e2d2c688ade5cb9af24cf9f5915549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665ca941ee83a3af699fdd32fff063b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff1791e8d0d2ebbc696f98b08a84e1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db708718cbb8ea2d139ee43de32c577552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af0c5da13b160162c203da6641ecd2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849c0876eaace41bad24a6274f2a11a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3807db465d719d2713757cff3780a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7d1316758f54a4da4afaa05c3a4fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43d6204d6f8b2a4829aefba01317b1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901bd3edf99879885f6fc858aff5f90558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdb88fc939bbe9f63ad1477768ae5f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a9115288d1d673a52068e2efe3ebe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b31495a27cf938367f27ee6f1f4e78561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1377b14a3f8f3b656062896700f6de562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7215bb76c59a2df397b9187d3bedd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d23b2894f3dbcd474a04f1af49421564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7574fb2590e210d871429cce09505565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5330295d4aac4eba8862617740f23566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9ea534870456d4ea1f6acc7c5fee6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ea20af2209c159e412f77230e1fa4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cad55b8988283c7cf2328780a002b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fbdd8ee688884e4996dc5e4b1c5de570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33ab48b8635e37e50ce192532d63e9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d92ae7e88df8bf59cf49dee2a35ee1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ba8efdbb98ddc92bf8d135158898e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac7c782f4fc1b992b27eb80270e827574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522641953563dd6207bfdd297b2e0610575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85e1efd033975382011905788acbe9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4d194c6f7bdbb6284d06c9814f36e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6c9819990a345d52e09533ba40976578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a505d8cbcf5791200076858dc54a0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2f51336e2bf9ec4af95c062c837ca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30766890ff19fae25d7dc68d4ce33142581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66289d73db09b058e089b62d970a1b16582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06934370be0341230166a3000ea09ac1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185d1aceb69683928391d90a5a537c6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b30ba8603b55f8b20484ee4d439f5e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a3c55c6b74df5c4fa9656161d53ea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750022818b307f431f457d2ac027543b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514225bf7537c600cb3bd157d4035fb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d1c9657bf64a5b78996a3935409ad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1d4a59b2010921d08516b05c40181590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb07768d877991b44e9d710a0dba20591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7527bafe5a958675d5426ff4e497b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ce28c3b822b3da2c41062cb2f3d2d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2b380fd9dd1e5457e0ddf274fd623594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26202a9f8257aee2df28084d2677f5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88611341259f7dbb096993545710ba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7672221a63bb3e4c65f1e36d8256e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfec5cb7260b8db09bda27465d3a341598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f877a955cc244753eabed1f1de860c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415659aaac058546ed0a2d205d54626600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af99d0c51d0c3bd6b12a6cd9de74ffd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd10964475a617936a5b3539493066602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921f25781ad8612fababb2899eac59f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b92c9dd84e76837ff852316c43ef1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281f7888766ced16a54d5b9647ce2d6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3517fef16926d926219b84d75e02a19606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81be68e26251279419ff92fe4a6b590607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247a1991f6e8cdaa1d441f10d309d11608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f450f3c87b7e33b5f78951774ddeac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090eb1273b067ef42666865047c2b8ed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc7b62253731c76f42fd83f19d7808611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c18da44c42628d5b704ac8a0adf9d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f2fa6540ad48b9d6063e650f92070613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9131536f5759db4f1f337f06dfebc53614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593204904c30a19036afab72164962e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43360621628ce0f9189001c5f0e40f3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde7c940bdd936c75769713b2dcd64e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d11f61437133463057498fb736b3d1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae97f3054354ec8ce8e0422f03767d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e65aa093477e178883c0d7ca961e9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef977cd116423246c91fcca3a09ced621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852de5d54baf77d164284e0d98bae62f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37536cbdb16bd4ff21753950d7eae353623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcba75d7b0cb557fe5b78c0af17b246624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471945fec9a206084bab57f7c363b79a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1898cc4556a6470cd734bf2c12fc6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f0558453ac6ded4a8eeac83419be9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657032c8f56d10a43b2bb3f1a074f39628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94ef6bbc4074779391b4f37419a9fb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc6f167057284b67abfa617b376981630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a96330e4b8001ad55e3ee0601decc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33052ab2fa1ffb62430804751020607632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d99a732644804d490f61dd3167ab3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba4d70dcba861848d99f689689021e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421530c0a403c41553d2495f3d0fd70e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1d923af83a055fb1ed72714dca5e8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ead0605d5976d6c0f83db69324ba67637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52448b87586209072b6674c22a9aa02a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124e231573256679daec47708bbb86c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a640d79d3e19b420d42a0a5936ba6ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f9157f9faf095683b371240833b05641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8d5b489e710cacd898c4c35deb4ae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59f5ee9a57603960bacf339299c6f7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45ed83e025f42dc924b5458823092a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff0d4247bc9cb220e792aa3818f996645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed590399c1ba9568d5faffc1fb50c662646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8acf38d215f3b8cdc4c1619a898fb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24fe596227a4138066c7c5d903ede6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f3a288fab40645153d8b7de47a721649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae77bbbdac149d35645ac170ad0db31650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd055950f616c80a6f9d34b6608e646651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03135fe1e1677026b96fcf330c8c933652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06398da4eef36e21a2dc9a19fbd8a7e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9ff83e7e914df4263fd301bc8afd9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0c4a4a51912268eb5b23a36150e51655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659429f9c696b55d5b764494c24d7b5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea1468326a92ff92748b05cebe59c9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581aa2ed53e551fe3fc7ea2d8bee002a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9759fae23edd91393a7c3019ea055659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00df039b89f3ccb058e76d93e0d76a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a609cc4e383f0c98ae14eee8ac071b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d9b76719a434cdab0635ede742352662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa163a407cf06b955ca3a789c76ff79663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721047d9f4454627600d6d21897c6a5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228b7129e6e8ed7ab1bfe100b25ec33665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc30f8e58b457f07ecc603fdb9bf18666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5e6c7e12541f1a76253e4b235d5b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942d0910fa64afd7e029968f560ab8c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5c0a5401e49cf89cf77da89bb2c3b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fabcad8d398ef8bff2404b1a778e6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f538a4a0ecec512b0b2b5ecf98b9301671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c379120d9fe142d21bab1ddda1fdf9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca18c10dc7c94d40f4aab516b4ddbd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bebe82b98ee595c9bc25f6ae163c9c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820a6e9ee068f98730a041fe7b4ce78675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a61cff67906e1f47191ba43eeb20ae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098eefdcf8decbc417501c9f9ea3973677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bbf7645bb6962b066a7d5c9ecbb02678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264accf0f936038736e68172aa74618679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fcefa541289eb3842a4d8cd4d410e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e610538af837f2c73753a126a2e1f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34687a4dc3b26b1315567c3b4c4177682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a579330f99a79554d94da5aee6e267683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9260d98ac9ae3c5d05edd90919594684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8b6d695b7ef2f9db663325805713a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ca42a68de9b8e2ee480170e2aa13f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c3d4905ec8415c5c682822d7c64d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fa7a90706ddee4ec49541451f8821688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647f921dc45f515655a079e7564d772689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6901b034a0f60900c99225aa57145690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad4db5fe070dcf0f37734b6bee86b7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bc3bb00c055bf455a7ee96b575006692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f353e82e1bbcac0efd79d583e2a0c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868db1869401e6ced2e6fcc69d0fd03694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6b7c2a9c929309f3bc61458a3c521695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2501d8d12461aeb728154c3be925c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550202ca21ad438084f1e4f9d823df0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09fe6d4b88a4af96b28eb59b59264b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cf09b6252e1ad85537e70c91bbacd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035316f0f4677bbb908582697ebbe167700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ce1401f3c0ed389e83f068500c668701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67a628e3c54781f5ae192e0fbe5ed8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7fcb0e5badc952aef876ee1eb98e7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f497516b12a42dbf1f26292a9778a08704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afc79ee1fc49b8632f01d488a0579f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc45110c6783fac21ee53415e084a6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a82ecea4d8851871462fe2742aa413707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ac9a48db918f1cb834ed04c7044a6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888fef8b4497681d7f16bb5178b75d0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e060453d51710fd77b48f58c5fb716710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb431dfa97464e822937ea44ca49e2c1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acc49de16f499dcdb1fca36ac5752c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41716d6ebb7b137b4aedd3653c33c265713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c904d688869f8e0bda8ebf813820ca1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b80e07a694adaa32312add862d17a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb5ddf229b8632ee791176b336392d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061bda5b4fcec04dfcf409b701f21bd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f29dda03c70db645a4fe33a9d267a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f4370fc79dec75a9341b6506c0e1c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6d00883eb0fac346514d1d82be0a2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fd4fcc0d87f7cb0da8ef3c411dbef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc701bd54bbb97e0b419cced127ed64722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2cb865a06dfa3903b48ed9f10df9e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73217160b486431d2bc37f0624f6ce73724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0c48682ae5227b2f119daea151622725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a38bf5b2ed09f158a8cdb7ca78933726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa1a604e576f2079622408a5bf7dd1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8893d804d571a30ada28fd97e39d333728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d1793781335887e30bd00937d3913729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cc1e6d6a6f6f2a6ee3f3c41256020730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7c72862c7ee9b406a07f09d27c435731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747554303dd80018bc35c1e7dffec60732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ee2a5b67e22ca50dd5e8ba810bfc3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ec65185894c66a6a4856efdd92c7c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c10baf202eb13fb2435e7e9f2082f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631c260b3f52c2c977e60846a07d23b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45aa98c44f0a92f890ce1c6e1ab72c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eada36a31347586775c773d1618d1d7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb17b57d7be5c4cbfcf62a4b58582e6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf081633dcb53ffc4d5250ed51b020740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a05e80904ab7c0bc05341153477a3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d85e4e61fbe8ad0f7c5c88a863b89742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f8f1a2e4fd1f051eb6aea567313cd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a45140b32228660ec299d453e475b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ebaca9d6b4d0f98f812018cc322a1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43408ff1bd0d930bd226a8fda515c7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775f56eaca69101eba671018e485372747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd3612acdcdaf6eaabc1f7db9ed9bd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440dfbb7c9db3fe5eddab16ab8f5d8e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623960b70793839254cf926559a2ee2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587d94f2bf0d3b56eabdef1d519cb64751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea1e284c7608eb11fc5a22a95f55d5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127cb1355139add5023053f14916564753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b86f75382d6b8de5769202d4cd658754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847132bc0b02256322b7a8e823d6eda755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0844405e0f7cdc7adbaa972a57931e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2c503476e28d99ec4596c549f309f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d8ebee9032ebccef53ee1062ee475758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347435a7b65e68c029127e72ed8216e7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bd75abc212b00b4adbf593aba9df7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995212d5d8fedd096f3e85e8a558d92b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847eade03215d0cbb6d91caa880abdf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181498639d0798c80dabe1ea85c2a72763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99af001699199131060ab2dabd61312764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea444f82db256ebe563d459fbe5f853765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926772fd8c8fe5f188808ef70e2ee1d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ec70592040d9f947dc3c2355da80c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe75edd47aa572d07fe650e59232483768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b7ce87ac6dcc682901cddb73850e0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7969e785b769c9d3bc5129bb12936770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a150dae795ccec71b518fa431bc2f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364e9dba2dbfc251cea14be147fb3cb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194e20c6330a8f7bf38637d5f3ddf25773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0108e7f40f4d298367150a29aa4b3a8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deed880ad1ffc9cb20a8214b6ef5a4f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f591f3f8f27c5a55a81e5d4580096b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d176a5fb2ce58a5350b0a0b2fcee59777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173548a4a7539d4966fe101b0f085f31778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246566591c3d9a142f58026170cdf14779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ded53cb0e861693edb8dc0607f61d8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a3b1b0355f35819afbc5ac06140f9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36abd456491316a297080cd9932296d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dac2f4924ba8b6c055c247e25109ac783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4861b8bcf93b52cff9ee7756b99fd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11648ab954ace74bb5a959f56ae1a397785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfafe8c77b452c3d6c38bdceb8b48d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc948b64299f5d139cabd0780aaca14f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bb100b7e2573c7d472e64b0281a17788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79823c5c38f86a769c1fa089fb0235789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b471443357b916cf6e4eb4f9557b8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743e50b2cb0a81eacfc56fc0501924c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caae336999b7af7393a8f241ac6f0f6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c018aa0975d8c7f6534d9c471b9206793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0328314f5c32b9b7e6f772532e852e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35372773f157789e5c4a90f61fc296b9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e37ce0a30f159672f238a0a4327a19796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d8ce22c890e6e3294f5aacb2ff00c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcf3be0053771c3d62d606a9618783798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d558ff5fa0423a486e565f8b506b50e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd899b685dc09d07908282d8a062c8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908d3f7e4e2c4f8aba1a022bd5eed1f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcc2ba3add7ca9e830450b50653b6b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1050cac38c5aafafcc5569ef50be1e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04bf91d68aa1c38f3ae303b9e64f7f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbf687dae469c0a383138ab54af72d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b563aa41b5574e904b21421e52427d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921497ba2690cf1177b5bcdafd4899e2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc95da40bf393b48d6d9c1207a9da0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436fb45e1459ee8c9f4338e30857a27809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06be941a975986cb70e86e74fd722c9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162106d755101671194e496e8e3f874811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6adb2d7f4a09c5652d3bbcd297777b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7debaf7b16b55d5b2c279a529ac681d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8830bc98eecaae787ee228c08af2ac814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e622c2c8f9cb4aba6513008ea832faa815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415e34ec09c079c01c15246bc25d06b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4237ffebec14e20ece399debb483aef817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d724392465cc0f7e8ce674d1fabac1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59097d24847c1ff18b636eff82f8afce819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d535c1d1f66a21f104e5f90fdf9608820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb375c655b4b52ccf5302cc065e82b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcf13c44c63a9d6c766839e170ba2d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb593e2a90fbf763262dccc7bfc485823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8efd6bc325639d6c2c2494b847a60824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0237f09e6111389807e7933f8c635ab825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b48376b16721dfbfe0718bada01b52826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47253afa5fe4c5a407382771de2adca7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51743e586cae57c7a4863b677ebb7aa828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154b88102f373e385b581f8798c1610829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702f30fcaf1ee9050cb8fa8dab9e5c3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce2e492d796ceaad96e197519700e6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04dbed0714fcb2c3225bb59bcf7b843832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a06e53c598fb6103e5b1ec21de02b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fa0a387723b499ce8badc7bd9d296834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4b6718afc4dddba076de80b358532835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0041ad3bcdbe0ba5c0d247d81fb26836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74e96239abfb32abc586f957365b09837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fc5d5203485a14fd0a5eee7273f4e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74d11b08a3d3a01e4758e0db4ffa6d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a78cd0950d1ab52f40f9df86a6dad840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34903eb0f20215753e394787a6f9461f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be8202a786533ceae31ad2bfcc34ba842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21853e2afd0d6b51d8e6553c07fa0f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb3107d83b75498465d1d5d92d0d55844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83235a145492c6b380b64f4a6b6bd7f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f705071d3ed65627559cb1a7ce0c135846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e8081b04b1b7aeed4adc427b65579847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb32ba9495de5ab7b878c06a765432c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac43b050d8a4bb6f78e0591747ce09849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd30dc9f987f5f48307c67ccc64afc850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8a763d5d4522ef1b2b969a6e47f6c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bb493237af5ba81b1b547efb3f6d9852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863002b691c4c91de9e7b7f3ad08693853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea35bc13a5789b218bb78de893d6ad854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721650653650ddf50b6a7f6f1ec89fc2855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0069322827d3e4a14ef74e053e625d1856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb6f2470f80ec999f30047fdf700dc857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce332657a1f18a08edb43927924b85c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb95efbf94e20dcbf9426306837a263859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0f5862aff02bf8fcad91809a90c49860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea061091085a6444c50307c6b45464861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7f38443d9aa3c131ca011aa7e976e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2c8a581712b753581aeb9e621dafd863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6d413a57e5e9b94dbdc82952a79bf864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796dbdadea9ffdb491f97534e4ddba05865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167dd8d117839a6bfef802cc0609c51c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ff85cbe45bb4dbc61a2807ce7d704867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe742b2905968b3210ea94ae187a7b03868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d21f4e71308b059ae0cfcbe94ed31869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588628bdb756fc3bd442adc71eef8e5870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17296396bb55c8681cab03d1a1b216871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143097370fcaa4cd14120c09f13dfdf7872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c892f49ca81837d9c02c8505e2e1cac873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40928cc5ad88872c4da7a58ce5b8c39d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b276f81597d6406775101884323849875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907e1f597da40e8e5ebbcc931aa8122876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c088215b81fcbb558ce391f0c47dbd877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0947eb1630ecaf8d67ecd10e3fc5d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c107a37dc4078bedf73a365fc5072879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6a52eb22ce1051123a13afefb5f2b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360c992621e2827c0c207a8639aee43881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cf0c1b373faff196964620d995959882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae761c471eaa7b08cfa6667585d6be883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47954cd7351b255d67d7da9e66b35b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5e67493f194ee76f67b2eed2a9269885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f3a05facd75bebd26462472f94a2a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df9f9d50d89758b36bcbd5c32580d8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfd3a88ed9ba719f30aa6de0853968888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7d9c1960afd28efe51b4c8aa7d675889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0426359283ce93a39c762ec9a45dd0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca5f9408ebf67053922734649d8ab8891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb946e49678935012e2c5c71ac4c36e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd395c266db58bbec6ba9a6edadfa7893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9428437adf82ce61517461589aaf27894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25fd0427cb704762da862881c0ec39895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf21cb210b25da52370c485ad8b380896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98541faf5c8a973950a57bc632573c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488ec32f574a8eeb048119a7d569f9b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511d65780f738471ec5ea10aba4b623899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5d13801223fbd220a187df48c7a1b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9da87a5a87ac0d6b01d26bdb009398901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2f73b0dadbfd44c6b531562b9a624902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd6711b2f47059963806e8db0b0570903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb5029355083bb67dc2db8d1eefc4c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c94954fc150e23354a7046dc1ac82c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087e1619df43be1bd8d2c7bdf8b647a906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25d8ce0f041e35c626dd990b2b8463907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5351ead3a73bc77ec43270d63ace30908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ad8cb1d0fb5c9f8f3b30da7c40b39909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ba4eed07c76d17d029d2c0cbb9c9a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1dfcd3b48e88736b6931cfa59cf360911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648ef3d1dc534e6ec40acae2870f203912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d034f6e869f80f2d8643438918d293913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540a4851f84e1ad9898d84bad0cb7c0914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a44feda85f484cf1f6cc37fde055c7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a28568741fc3ecb7eac8cc30130c0b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add82c2e873aaf80d324e8bed8eb95af917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81040dde55e94b251f937f9551877fbf918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd065625e636e8879b36e866a1fd1a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619c9b94a614b660e9d6e34cd4562c2920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53835812340e49c1b7ad3331edcc61e7921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b23328f26beadd36e240012b29d7b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f07d457cc3d5992d0fc5a511e46ae923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7ddf36919cef471cfbd9f38f7a6ce924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b737edcb1e23f0fb958ef57eb012261925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfeda700e83f460076b35de985aeba926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3d961e735e527b064c5c9cf652e5a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f007a199c8896e15f32371c1377ed1928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c232473d9c1193b6cdf241c723d44de929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c486ccbdce50f4940f1d434e69d6d5930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689e794f60b08b9cae4cbce8aca82c9931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b302b50e54dae197f4040159c302a6c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c9d62f385f9a2e0b03fc6e57c2da0933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4922c020d041a9a02aada460a7ce3934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0aefeb31f684078c5e5506ff673f4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2da086d882ca8625802b03b98e1c50936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f806dc9ceae3fe686801d253168bd937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09e13fd637b238c224d14cc45fbf4c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf975e0e3dbe75781522215c5e0d31939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceccc1d66883b60eab4f137ca9b2790940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bebdf70cda8fe2b8d6035d5df9a77e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a349252e2bec8740a398725158c34c2942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd06111bb3834a3e50a7b2e1415167943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4dde9e7e32454ebf0fd60c0fbac99944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937dbd8c6a131a5af69df7a5167214e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b8b83019850b13360799864d475d1946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787559abdacb16e15287050822166aa947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c45ae48d43a5afc240238b2fe0eb2948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb2beb27938f68beed5137b419a399949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525478382be1f976bdca3281ecff0e5950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c3a62c920b9feb07f8cb5517866bb951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5eaa60ac74ce9b46632e357efd83a6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957ab3f4fd33e23fda14dc7f3c06894953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b0f0ff9a775e1564358d805157c28954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81191425009468a1035b4b09eb1c5e2955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fcefb7b6273faa83c28112611ed54956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176f95d055bbf86fe6f05b3fcef7083957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ab98f10960d721bd06fecf4d66702958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684b7dc6b50edb64e82916eda5727e7959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38ea9bfecc068eb9f0bcef39bb74c3960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f098b82c0241f34f70539e6ee08069961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149aa9fb7b501f76df5a1af40df9387962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726bea8ce88c8a4dc5dd1231fdd9987963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c53246ec7066b3ea4cf776f85f16e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3e5b9ede4bd5b0f91c3eb26a57a74965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fbd5c4f6394870a962d9ba83f50be966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268c8254f03f973ad1e51e447d92665967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1b31d79db009d94e010240edceeb6968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15768c1f748265eb56f3ff2bbb349f56969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1ea54cb03df1f7fc3bbb5debb8236970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c614977e863c7ce8e6de4b18777f23971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230dfffcb3fed530d40e3246a6cb2c0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0baec0c8386de6289e989c1d71db8ee973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f6f2b188947322c017a951779c84c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198791484ae984d3bd4092545b64502975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b0718b49d0c291295c0c55505a760976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a813442bf19291f6d064410cc715a977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424028f3c879f36984075e004a26578d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d22a4d924991a148345b4ad44f04252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19af82e9bac8baadb2fbeb78d3300873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d607eac4c1eea4b97ac940cb0f3958e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9034dc2d0be26a4afd6d5d7d3b1eba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4f46fa7ac8ec4e82f32e94a40824c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1a433f47511c98d2c3789dfbe7be97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1594c2a896f391d2de591f8750ff908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1e34fb0fcb2dbb5073b5e56271d9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29cc645504ec899ccaf1a4c418628e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c2cd177010685f0bee873d0898d6911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc50ad2ec7be307072df696fa4d1d8212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be996a99d471efc078d13b0f373072df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19732f813c177dceb31639ce9832f17014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e42c85eaced75ac169bfb51a9b642515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e386026b6d4a4e779300cb6edce46bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd336a43c8bac7469a5d011b41b0ab417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be45baafc182db3bd5ac50b7b7931b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592196f13d2eb73027d53597bde2e3f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1e522b8bdb465720d4c1bdff22d3a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8070af03c545c2e7f17a74d7931787121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6c704e1d0e5aeb15a2d2c9822a96e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512077f293aabbd3ae83b7d91446055823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cbf1483d3faba250d1f04d5da139024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0613400b0c552bfc14c78edd2bad125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a829bf7ae772afddb39ae04f268665626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f50c50fcfa2c48ebf263be494389527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df694b2837c755fee14eefa1a947273728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ca3cf0c3ad410c0c112b084d08e7229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915becf2a4a64f304eb3efa8f760c4530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373406719c217e67abf7a9ede8137bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541940891d74dace3aca52f85499b5232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277eb93192529b7273f700ff1a6fb2fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8ad59fbdcce26d5824b507021590934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584323a1769bcaeac66957747d65d5235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d2a9fbdc2911d660127f53766c10a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271cb73716eacfca4b38a7a5f18ed0f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff767223c2c5ee3644d5a36ae135aa7f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095a6779fe1c46e8760806fe90f002c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c3230d51b0c1144f695688feb0ac440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b6a70f5eede2c3c44f8c38fa66cb441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97822ac304d95e8f15668f06c6ab4842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11ede3dd14c4e227213c92aed3083a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79028f1717cd143a948fd03cd3ebad4144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02416499c124a73a6692ab9475ffa10645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739190414b247485d6e97f3e00cd39c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e118917823cfbf22044f7072145730947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84da0b4b4453d23d3e88cabe07ba4748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2be12998f6eb6f8489e8d12238737c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96e8159d69b24facd53f6a1dc13a7550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad16cd46856433775d39a8efb79478451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a83f63edf18b413a1905cbc221c8d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f4cd4a6d8d7997303bfacbed9f50653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902a4b438ee2128ea4db120b5fd1f7354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4c777e5d3f922d1e6c67ca7ed4b5f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e4174cab3f93142b12b36d08d1f2556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18849d82fee4dc1c624541f2c7eb59b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad653b33024701ebeb3f0d7303cfa84658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed831842637c964b9040e9f57adb6a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d044782280a7376719edd39210bc360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e7ed80020603859fcf950e999767b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53875eacdbd08ee9ff1187377bd5128762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb945c7342d454162c0deaa41226483b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ceae033de57fbe39952ede7d9c1aea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312a0af8389a1541b556907bb0d20cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42745206422e1198b578051a3a4e7c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918d6b4a9d95c27501c06bc0809209667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cf600a895c9e1aed905f876424a1a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b835904ed21db305dcff0466626fd7c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86981e62ec5ef9c096addda643658270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befd432156fbd4a828250791a893ddd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d513b4cf2504f67d5ce0bb443ea6be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2d3c93ec6391ed9ee23df8f43376c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64819616d3065834e1ed717e58036ab574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166aaf9beae734913ca6920707d8537c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b069a3f98fb1f1b3e853015f9b83aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ba5c84e897f83f4719c8437b3023077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bbdca5cb65df4c4ca22af1c63fc7078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7afe6177b177d008e4ec6f582705679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc8e491cfa21836c472eb3004fa05680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbaed0b8435edf8ae0c8ff012901bb681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c7b5d5276e533e62deed3831f1fa582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770c9e3b748073c1c639d98fb6b450f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b48273b999ba5b3f5071a4d3bf44df84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e603d5bcfb92070bf86269543c9383e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a1a7066b2fc832c7fc412fe22bcd586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e33035215c6a4ebf0a06d32503b3687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ad973d2ec4e04c4a08cd064c447f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08445aa71d236e26d31722579f1b35e289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a7be1011ed1fd1dda4cbeaac092b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427677cf1cc64e26902d82309fbc66b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6efc48cc3d9efa596fbdb1538cc5b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22ab9d515b996f94c9abf210a79d1393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93459a8c68818dc4d8202cf9ead9c9b594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec78ba3ee6823f95f5f222fcacfe5a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7784db24ea5aaa58ffcb35a4e4d3a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1dd542d9537716ad16f1b6845cd2197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fe59de27de5a0676768eac1e151f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f015da7f87bba4ad20ca8255377a3ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860740278bd76b2c202d92d7703440f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccd3bb49e79f7fee7cb26a7c247852101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21ef547b54854d019f1879a5be98aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b068aa3b266afbf70e0f435b2d58b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7376b7c12b6bd4529155144a2e35c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a358224c76ae5baec03385c208bc29a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd168bdf0a8031f9c991bc2e5ec844e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb44ec8e9a3d27cabb3b6bca8107cfb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4ad3b8a0cbd05f35b965f44ca139a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfe0c7de97c240d537f67f520e9e20109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd203bfdf670977edbeb1497a1f812110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94dea92242e9522fdc6cf851016ff4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fa919f951092580eb943b3ce76baf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a4a50b99fbead1586a752dca66aa7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd20a7a08c79e13f4de9dbc6af60a59114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bb604c5870003fe3605925cab3302115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263d8717e938742da933d2bd21a5d86116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576d9b8c0768d25eee6517f96b0e22d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723dd44abb5abe2dbc52e7bb63b6e72118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dce117430977ce68f0718f0ebb576119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501562312dd307df5632a98f0effa1f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72770cab864e312d0c53f0de7c538c01121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1205a78d68b4a3f9b35492a803d20122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488802fe2f85da03e61e749255bd4e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fad6cb1e62ed8f0f68bde142f9be5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fb59b706bef0eff7eccfbed588c2e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3056beea92e0c865208d94a5fbea0aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f213c0ef73ac107e5ab03cbea1b572127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c305cc33d4a4d1a060ed9885ffa60d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4881cd0487155c0166bd465b398a90129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8fb32956d7120e19005d5e7732631130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217dbd0dd6c2290bdf3d904c9172c7c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f04969e832c92d30dfab06992ade8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f2730e7af5ffe65f809b115faaf01133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e83b7c50f7d14cad6ba0bde651b1ba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eab3509ab10710a9685ec6aff70a03135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a95eacfb6457c494e4b67c6b368d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52e137c9b5046fea324797553d47b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a4ef55a0e4f181a5b3cb4d2197d78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7f2fcfcb1e05e3466166567132bc1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b57803e5ed39dde0056597d73355f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b45bf47beae07f85ef04c92f90e81d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0b1035330a12cbbafe4abb5b626c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c019b03fb3a72666824c7a7ca165f1d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4acd147309e3864783abdf1a59ab4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df42cf4415cecd25296dc2ff55ee29a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc4bbc4a109ba07ce06a4a3262d0f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897327a211b4fe637659bc156cf7fa02147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d8095810450aa59e97d676edc4b68148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72711598aad3098eb43fe863615fcb8c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a0107ade21655015c7be86c1364d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc9d25ad0693b5b6120552786bfb80151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5840f3a09ce23de2b1432e899a209152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84f3df41b15ddbf35c8b052391d2f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea8e0ccc32f11c2a8c60c11db0b5ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ab18255ada4b885b61a19b9788112155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae047e395f70fc4eba78f2976e1355f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21323b5e60922349f94e749bafc451157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630e44ae579bfd668a905cf3159201c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a47f393600b76116bcb6a4601e9ef9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96583f50135d536f506ddd684b2c34160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f051127fdb7ccf29cc8bf4befe052161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d693b5bdda17ee4e1e6dcd6d4e369162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05e1415e8f3c7d6c56ad5588ae6e43163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f5003aadcd2b67033f6d8ad6cc88f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a070a0425ae0f6bc69f1b31a32289d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef36cbc325478b1eac3c585be8eaee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca6a28a52915d82c8d68537c783a9f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691875a4e8cc47690c3b5fedc3e3106168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e2da8cfb6034251f0e2268cf89a74169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8f1d10bb6c08a7e320e42fafe4687170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92c2a41e20677e1d7a7c0c09685596171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91042e0d6e177b6509b299398e0ec94c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fadf09319c16f8b1906f29ecda0da8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2e9feb139dc4b01b62deea4921f5c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f5272155e33ada0e3b8f64198cbff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ba8d2a93fbc3efb27f30ae6f1f2bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d7d064888614cdf050e353ba6998f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe5b289eda2c92fc392a561894e8a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b279e0d68fe70800e56002f7b2ca89179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b91e9bda9d2542d806529da251e625180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389843ee29cec580b0968a959e97e39181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e37cecaa82bf70386bb315cef2779182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e860544ff283833f739bc40c0223ffe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd08936cf5b88139bd54e738acdd91184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868869cf17a3830a68590ff29cae5c66185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b992dcc14300a7c594f1fd088e074aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7ff93588cdc405cf7ce2ffabb6ab3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35236551369224ffedb04179ee46a14188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37143b0a96c69227cfbddf8edbd2e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4d5c8c664958dcc42375557086120190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d86df4bb01b1ad75735b91d2579a4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cb4baab438fede3eb5b52454d769c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720453b8b032a606e1966bacb556042e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0387dc5563b8de84902b19da2bf87194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248aac60af71695d4b2e3f017592e047195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21d659ecb00123960ff7570d0e2179196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddbbeae292f8a2aef3aeb3b4b72231197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fd1d484e1bd2be26374a47400613c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216ded971430848ec3dbe3ae277d379199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261cec8d0bec642a8bb7f27658f7a4d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4b95ef2dbb8ad9b07810f04afd859201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d258e0fcc394a9b63e2baeb6880b6f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90913d4ffaf700a3555be81791647cb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c0d80a128a3d10390b7d3ff7f7e29204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc2806926c9b9fbaccc91ff7f1b86e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb098a9fe937b4c30b82bb442ea4a2f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f6f7bc26dcd507131f8ef5e1e746c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde978528a5df30d5e86fb00022cbc7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7131aa66863feeddc8f55b564699137209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5c1ea02de9090b646da801d77291a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f52fe965f4c00d494de3b8f87df44211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549b4495873a4e2299e30a0ba6e5822212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd5a6119c705f69925aa182000812f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fff6f7f0cc58276a49e5d31a7c0660214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86633fff3fb7f4b96d6deb61f5ef53215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d5c339324c4312930539a111ff793216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db94bad47622cc58dd5128f386cb3a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3397ceb744f6b419dcec1b13557ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f44e62034b97b1f16d23307af729a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b2a1e8f66fd184a25edcbf4e28f18220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef2b739f4c2976d1f431b34449c089221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21000e86a5a295226261a427fd0c8b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51ea13d47fd447f855c1d87cf3e5bd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c79100b423f17eec0aae4b5c60a1e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6e968f5299475f2dc1918f5bd0134225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c6cac4647919c695e2f72efe71527226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c339ae7e891e0c736fa1a28e833a065227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c17898a530fb96f81c6909fcbba95228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6230165d9ad9a1eb962fdfad200ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202613493dcabe3897c039601dcc7d3a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e4f190491cf3dd6826d31962540b1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9e4690aac2f73b85ee5e0f22372d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7210929ff8a834407e51e781c1c76233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fad3143b1d2f0cc8041814a4007c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623069c91509d0d40c1058c128ff9d1f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c8eea19387ddca26b3ba778f86b4e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed5e0c2e2d98a9801c029bfc7160a4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a95dfffc64646c50f8396c2a452d7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fd25f571946d701ec392f8f7f7197239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e499c93fe8a4686e5e075d43fd0cd19240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45980027d391cc09a393983936c7de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214834b267374467bd879c1e86d69dce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc44e1cb73e56c4b8c648e9abbd8167243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ae767965d7f2a2b6c7931ced2621f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e9af5266445792c8c3601be93518f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e9ca41db195ccc7d4ddf7b14c406a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4d87828148dc090d6b8bbe51c98a5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fd5ded16df6a53dbd78232552a0bc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55125ae5a9cf919741491042f60d1b05249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344b3e8e0c7979dd3284e00570fa0aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0415d45af1f37d6ddae065cd3d974cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48cd8a0be43a083507cc8b76b8c6f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a46d82a66ef50dbed5abdcaa50d4c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af35b7fa0cb3e9d97adf67c0269cd7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13826b10d695656e7a1277e0f30791e0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c39a11e8af1ca4cd86ef1a39bf5bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a2f2ac2e8abb22b64794d8718e5cb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2c5a9e8b45e87ff597d6b5a8d27cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af65f53a92d3e397c87f4092cef936259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05687d3e80621a25478f7a5cf4dde6cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60b23464f3be5e89fa9ee0edae8c23261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b1a2c4df57c6c5cd14b720deb5519262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29341b34b0a4f2786c3f71a8daab1f52263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5a03fbafee1057652a631a78cb7df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe291f1725f42280e33194153a2da4b0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50a3de9bc8b5ab8a22fe8e2bb6ae36266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03ed61c09c8d5d7e129dcab428a3b5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7206acd17cdfef4e8497debb4c494a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7a87505058706fffb8c0fe6827ada269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a13dcf46613a448263111c3f607932270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a26d5ecf9df1a983c33fd2ef752d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bf1d5c7a70e4fa7be94e3402e14c5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb32c1ce271b0ef6a471eb4b4036532273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7414369fc100318f54b5e370bbd6e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65605b605f9242c9a50aff45fde15b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7247b8c1bd39af749f2bd09af15b0c2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1526f4f1dad20ca31b4b8d4623454277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a4a869999b3dae0d3608e7852489e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb36cae4d3ffb960bb223791f6ffc31279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b638ca6a593eab9ecc2dc02e179c9a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94291e2fb6fccf07d30873bb2dc7d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489d80a652a33fbe383868d96a47571282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0690ca9978742fffc278f783025ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240195f55b00afef5ba75ff3cbf62184284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a53a5356f1ba1d657bc007701ef092285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02431e17c2c9c8770bcf652625d9bcde286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c299e9ac3bdabd85d6b239af93805287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd27a58b19d8eef5479c8494fd0f699288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d4ae02c43fc55e6311e6cccb8d061289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073b6c3ad5d522ba0bccbbd0d7bccc5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545e2bbfe4f09be153c812b014d6111291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9201e65d04259041c7c2a52349b2194292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aabc14354b30c33f91a5d919dd586b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8761e3235530b97549dbab0dfd0ee1c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a42ddd79639a88ea824feffe11108295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e8d4ee70f8cb0e2f773a0f8c6d4db296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be942240598a89f0ed729a3f49ba9d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e67c98beb896f3e7ad844f5bc40c05298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd87631cbfec1386a873b51033b79bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24a18850b11aab77abddb4462ada9a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b3640cb89fe26ed9bbd2e05df004a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f89833b67d7c49c3c47caa5149942302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e44d861a8db16f0510736a131ec0ca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d131f91dc966b8c3c00f630d7b8ee9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d41cc82888054aed8510917ec79637305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ef8ae1a03335dd90fee59ef2fc628306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e73abf615470c5b54ec007e127655f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efacf1d49cbdf8d91f5a4b8192e51a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19398147da49cc3708a1de048066508c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed96b3d1c6c445842e89b16c2e4c4e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87af293e079356fb70ceec6aa43740c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ab00a0a1b58af4d1859fd24c6a253312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e128f4a84e44182d97fbb87a1cde25313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee7d906775ded6c3d46ee53967250d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb40bd5ab71fa696ed11b2eb96d6881315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07613b326b6f7f54940417860da65ffe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2b143f38b6ffc9ef9c74a92840bba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d307a709fe51abf289ed4f1925d5b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2854ffbee2b25502106a2baadbbf85319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46550a51ca2383051f3f8a3634ceb9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cfdb6e6e197c463dc56f9d32d668a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb1c23bc21fa29717633943b27b2c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee202069a0bf11389d1e7f303b525d27323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6db2b74b276e20448f152cc81a97bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6822eaa86e54d29e090040178c17d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532efe08883d3a38fe5ac09f00fc66b6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cc1b87cc20ebeb7dacfbfefb565b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da009ec94dabf3b90ec162de235b6337328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613ebd2f3de9fc7998471acc78897ad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ba225c8c3fecd08919fbb7a3ce9f5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214f18ae2531b0ccbe4e69369b0b9d3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297b2466ef2bb333efb91d9a7654e99332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee50141f1f9677cebbb9467e6abf2e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6772fa0512a59c62c9777e60177df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4845cfd37c69268fd07f7d98f4a29335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab1cba097f5cefff279bfd802ded07336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf2d9b16f8ad8be666a4ee67592249337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0e0c5c6762518fd0610e8fd78ef1b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9311a027edbb6149a9090015e7238339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083cdab2890496ecadadad0e88031c4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7f9d39fd7f94f436b0b3b5483b415341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80c875a8d015e6ef98347bea5326b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a46252063ba75fcb9022a35f7ea0d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b836df8ff98da74c6739b7e784adf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121fd4e015909775adeb0b79f4e6e67345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed83b5c7916940f4b622b03a3f85cc5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47172e410aab304f02fdb409557b7a3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40fc92b764e45e6cd5bccc4ee3db8a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093d81c1a804313f1e3c13cae78487a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09208597aaf93886761c672600455a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8e774ebfb1f400d1cb2dc4ed23fd4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a8dc665d568334c732f05fd132950352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209054d383d6bf2af4a35cceced155e5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227546295e15a11976c363825059cefa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b3efbeeefe5d0e44c2f3839fc67b9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff471125ab604f89653c65333a4c1760356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51b840421328d31c563fbfca2b09c8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143378ddb56fc800f10e0bccd0e9bdf9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216053e509b5cfc7007db4d91fc4b60359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe569d27d6f4ff3c46304a43c7f330d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85642c035d78d9b06d9e75b13e674ba6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904c5fea990df03efa29b560c0aba45362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100c4589faed4be67615a1246a74b04363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe01d27c9cfe9645669b4039d3fe3b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03b609f59066ea549e858916f2503e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d657ae2c89af7df041d271359603e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78ea8d0b3d8890b9bef6165ae84c5d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8346ebb214a1e75b1f52f400e34ab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9c88d0e5b9e891fa6d8421de462f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc616c8f0fcab0ce589a124b788e0d8b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc922748891169032f54a14d94000f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d652a86e78e225838edd777a4cef0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e40d4570184b5305900950ef4ce905373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c774a829c8973a43ce9ce026b38589374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee545761af845172207b9d302cf0f1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d0da03200c5358ee7527a662c5173376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa26d46fb737c24101e4922da0e82db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618c6619bcaff993a9dcb9836d6424f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57e6ed91d207c10263a7bf4c0cfdc2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c667b28f16278ec46d195fe13069f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936070fc984cb325ea48f9053fa72e7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a921278b159e8ea281042f6924049382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6eaeac5380f4478e59736c13d4378383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e04c9e23534f8f3197f02ec7ad76b0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1654b5b53c6ae8924e7ccdb0b6a70b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e2e92bfeddcdf9e2dccd532eade1e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53221688759eb7bac5fbca65c7c1da9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fb6f0540f7c24d0e093cfb6c28367388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3875ebe32a0e95f905f95ebc67338c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd0822fab58189a6ec00a2c2a7ba1e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98762e32f077f42a0188524177ca69dd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fee1bffb9f5447a44f88fc611254ee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658e5cefe753fdd28fd85a37d9d45f0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30010ce6ee831df3d7a7a3d17360828394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5080e886d8dbac35751c4d9895302395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c48dee17198ae9121b3164b6a13d0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8ecf07343eac5fd9f7143ad001009397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9279c40bb3b75d85231f1176115b7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82e3e063c47d5fb40b20672d18bff1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dae77f3ae867433072c43bdbfc239c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f10a32637a0bb398eac0e54b592255401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499835d290407c03ab877ebcf01f5ee3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c247e3fa4675b552aa1442eee0380403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aaf4feed151b891c95518215e96386404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4bd7ea6628a6c5e0a679b1873df3b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f027312dbc18dadc8233d8e0efc9c37406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b877b1350e676331253e04bd951087e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be762a6a6f747b830f9d063754bb0ba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bda10834778a0d6d5e5f19fa1b040409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1980f1e45d284231f333afacd4d547410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968be579593b1129461b473a014e170411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a43314bb25efcebb855a5c268be67412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f53e3aa9848ee6704c445747546460413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af090a10f64cbd267aed8e620fa33eb2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f348a3907481b69954aeb8e2a84afc1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4747ef924fdddf847d4a582620d0dc7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b21f4d28246442084beae5bef24e02417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29278fec4d8dd89d4c24657489282b96418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a2c3f2b6bbc11dcafd7812f9ea0a9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358b089809293c09ee82eff952c6bb8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355c547c33415574488e022bbbda6bf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79312f1ecb3470eb3321abeba3fd46422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18034bc076e6b565da971da4bc075a41423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6bae1f68f8b4df0661fec7564dcb7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab99f40154a18f4cc3915bd2387047425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac40268a917f8cd0e3a2d037503e29426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863d30b710deed9d12db5b4fab65284427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d068cf2601fe0d20da93008f8ca10428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cb221c6aad430b76febb31f64983e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91b3ca80469b5faf91e278e0ef0251430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45eae15d979665c0add177557635f35431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55312025b317237f31e269111f38e50432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853a5ff38bdc5541e2e46bd467b790d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161be81872ba2b4bc472028d4ddeb368434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579232964214396d400429a45976543435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f300e11c907dd0871e91da04334cab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5dabee2bd606d15fc272457a6126b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54c63614bfa8f117a8450e81015f03438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9402cb7ccec9b5ad9940ee30be2cf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2981cc4636a08ba5cdce67b538a3a2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652f421cfee8aac93d96d8c42e21bbe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85216db9f6128d25ef1b816990a2f0a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088708ca4da0d826009c7872d6a5431443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e28a58d41f92a56aa8db61bfb3ce5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443f7f36cd1f22624e73b6932fbae54445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa40e18fdc370472545858e827cd3be446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02358b35c7f810e57a644d9c9c541558447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71dfe1925e0e18ba0bf915f8e7ccb4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523633cc73b95f0c5dcfd567af08ad7f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73536341c1cbb7955b359dcb3e40d16c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714414e2d3ee98f7c88decc4b2345e0c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b8e278dfe21c666b666f3cf031399452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2354732232f3e60b6c2b4d151a4403453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec52b5a493db8fea691d50680f9629454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef28c9b7066a5aca24bda8adf5d750455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdcad162162933b2e344768470dfe8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244436262b490e5ba88cda77c019b9f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbc024aa25998626aa24e644408243458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cea4ffae92ba11c34657cedf366565459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c96a749aed1bea643f2b860d7ec64460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c3e202a0c23ec4d773f96b205df0e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d78d5ca156197820d8e3237830548462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf37bec9fa6022106247f95c9f00ab1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260afc27fb221cdb7918f16f8686cc9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b341ec14d97cd580caf42c7e09fd7cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578a91a4cfbabe34bd314d3c5f7f14b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd8c551ac5e88f55a7ddaeb4e433c3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653b32ec6a15b5be70df4a44525d91a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacb143142874c679a9b3900056411f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ecff49fee3c672f97f9be2edcc0b1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96d081f71321412c061aadfa217a34471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074c61dde2267e6a94825704f650b55472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290ab0daab26668e19dfa7e4f7ae16f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ac5e5d247c9627eb27128a05d1199474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10536a7a209aad35d9d3593a58d1115475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492e88ec1f4cd2583e5036d0db6b291476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8c0f5212c9d689e68b4d78f23b0b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebaa13b64cf63b8c10b70540231e256478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a241fa9d39b7cc8a49ab751b576eb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395778697815e0cb3647f746f2fe7f98480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac9fb7843d38f00a4e022cccd92a8b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30218e73c90b0ad16d726954a5d78af7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cc80f9083d9ef040f46b8c0c4309b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55124b80b6408a2f453d1a3e13b1bc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea45c76416f03f7b4adf1351fb3c6bd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4687527acec64d8e3489b29fe910eb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd27b82783431bc3df3d78a06081d1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb7f0585f0f49f1911dd29259ce180488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554aa05120f1b83517a3b1cd0954452489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080ecbadbe5ef8c0e7854db47d5c39d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b563560f7a15d950f49a854a78e408491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f98c706f3642cea6b65d20a6d4e87492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd170c43db55093a14593a4cdf840cd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64602b4deb703bb30336534abfa339494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed86834167ae47f5bf64e783da528f2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafc89f210f72db210fc7815f1864ad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8d69dd6999183a6336d244cbed124497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207b9d3595752a8d7d2cae67ab2c879498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931cb60b7d000c2bdb9f245cddb3cf4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279d3a2e05c44d2811156f3912ccd0e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26baf596fa7a2aa98b3e7210e5e190e8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649eb1e440d7d9339e226b06b8fdc33502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87baed6bbcc9446e448ce3f2d03781503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e0048c702fddcc640472eff3f346c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05193dfc2fb18d3f5d165e7040f0ee97505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b1594027a2a6fabf1607d0fbbaa9f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb402fc8ad5540d63add3abe61771f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40b0a1db88dad3f940f21478952a2b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047782389353694e4e36d7956b264804509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786e709aaaaecfb7086ff989cc9e320510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174c5f981db50f2dbaa7a48d06f34d4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34b758325cf0c107aaffc5bd5eceed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee09763ca8a7a6941b9b6f98d1b1dcc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce97ed3b7ead4a835b9803219d39ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f6074948e9b0972b9ff1afac973b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623260ab5f3450d5a45069d638e7786516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243d5b481f7132339e076c0d2776140517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c58395cbff42de94f4d18cf4fa6451518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31209bdb6b3809bfce385122323ebe6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c389ba6298ead503f3cb44c62e95d82520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f25f6acfba52bfc7655b16ac412ab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d28788d731de98c8c14b3e8e029f5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edb203ccf9ecd8cb9f709a86a2ab03523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204709cfa1217bbed5fe0a32a029d52524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438f2c59a1257cfe41a0b0bdddd2b43525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960148689c5b1a6992a134d0404bcf4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba71e7070c22f267563d2fa55d26cc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbf301e9b59088f5f6b36d477ea977528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2834378ef2287f8368e373f68c31ec9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9051322557352a7746e32b5992172530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293dc378915b57e0eb6774a4aabe068531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6136af5c3bebe0a66bde1f3db6258532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c10c2bc69e54a0bcceae29bf792b14533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbe4489415e8e7c481fd0570cbbe65534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718ebad1eb8ef51cbfaf6f133236638535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d808abefd30863d860b203eedb2d7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5899552f250920eee89d26076f0ae86537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3f3223e67a8ac732d6c6e36a87fc2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc807c04a410f57bf9ac706d05abba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4283acb9c56f6efc0ba569045a014540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49579216e9570021c693fc840b358622541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3a73f9b3b31cf0f8f0e8034a8d1d0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51db132595f14a89d171afd6867119a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b433e67a0ee27f3f0d86d47e9a811544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8b202b02b69b3b3c7680592f3ddc7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54822ac3047780f77f049a3cbe0974d3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be08016d1f755055c010241d81dc0f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7c30d303c3e32e46b96491aee5e09548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587baec61913ccc8ee0038e9e8b4bcb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5255f2a9b36ef6d391d29075cec28550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15a4de5f3b20f8f7453ed1a8c003eb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f946dfcc3dc2273e49d07a1d89f4d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4c5e522153b87a2ec2f26d1156a14553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32156568e13fc954a95dab853b99f928554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345045a19088cc4db6d92b2d5bfbf14a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa25aa3dd33b175e4af8708c47a727556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b05860ad2186e07c2b75eed9691370557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e9728a3daa054f6d46d2d72264d01558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327bd1823cec86aee12a04f7138edfef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a6a966e4596b9d93a19fb85d230ac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45063a756e3da125aa0c150a77950ff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405b294bf0b749d25c0dce5f18087fc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32a3c0112f09f21adc20689d09e114563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5b2077c94bad6f813649052cff767564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b035a09b5e74742ae6f308894de28565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d4ca70777d56438a83952c9eb53fe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874809f74e55f387c0afd1c580da27a7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78289240a95f8ab2a28d17b8dcf8b817568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd73e4f17542baf4219dc011b37f19c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafa210e1fd12221e27174980c50972570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83393ea20465b6bf93eb115c25818fe7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b85daba4cedf4ab84dbf60e5dbe1a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e62b7e42151b04b9b067c3c3e372f1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf629adee7b8b2d59eeda9ed106ab7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360481ee2248142c7425ffd33edd333d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cdf70a06ee47ccf3946715bfd7f1c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd121aef8f2317fa7af7921240a1f0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5792fe1f1693c5a8ebd060a28af875578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04ca7b19e817ffcf06cd2cf484311a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055bea842671d631b90c95f5dfcb9f1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2cffc69fa2520c345328231f77fc7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd3ca493200998b447671da99fb1c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcdd13f3b3c8b3a149a0ee86cea469583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591de2852b6f28db12d2e310429f11f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fe67f03c070f7411f86d7de58c549585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badff41accdbfdbe06a3cd526d5f2ea2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fb079cbda6d5d98212e31f5f4685e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36b2c468e8e194293725dc0588681c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de3c4f8236d7b0ffedb54ee23e1238589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f350161e7350730691557acc33fa5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1163c5329e006cb114e365721a6ef0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1ea4e5acfa1371ea454021ed11970592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022269654fc9c5d0fe65a8396bd25d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d13fd8d4be0362b0efe03476383e2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d689b9fa14aff4ed038f55c3d0803595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f500e1e0f21b864248767a61e0a5f2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b00ee4fe5bb0954b666176c7f658a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ee5656be0d458c6b50b027015126b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11388554f02451d07e2ffd1e7fc3238599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad4de949ab35dab19c07ed1d2eb6bf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b686e197a8fe8048a918d32bcbd83a0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224315b9e6d6c67bbfb5044b2b554754602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bb08108adf452b6a2216346724dbb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcd9c7e06832799e1034a12171d7b1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587a96bf735d5298d27e682db90b91a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412608d1ab232660e305499f074b6da606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a61c284815303f95aa9132b9cc2e0f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03654e6a9d85dc73fa63f3c95620f88b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf236a22508ddd615ecea520a51a745b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320334156edd8609cec7378dba63b25d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae201450c1097ff9d93591f6cd47d8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1318cb8c54d94ac2e41f78a65cfed612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7c14c34ca3610993eb31c3dbedb6b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd448122fbfcdfdbc612c192c83c11614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46865dda591484239472e0ff278016615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646eff13abb3911ffb461b38a2a41b4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e99e1c9b97b314eba08d9786908c4b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd03adbe06d9f2ad495d5dd49a4373618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec84c586a92366e9c74894280230da619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18baea305264e0a66ae600bcf0eeabf7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7228fad495c66d79ab6ef040cdff53621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2ec32c839a45ed9725a2410efe809622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041a8df64660217800162cc64e7d543623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751acb9b2088b3bb1b543890f31f5f7e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b62a41be5cb8bb5e3ca5cfb8a838b1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b31f3ba6b5b4469f67d4d2522736e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8128e7e603d88cc17b0c8dace68340627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee89cb596cf6c1218d1481c4ee7c454628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bc48be7d73abdfc13adcc33b72ab8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41b5a24e96ed5c3bf41c7ebbb2f4ac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7d4f293f26e55f47735b3c94d7f97631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b1ffc3d8770917750fbad6c44345b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09927ce890ab719025fedff440f20038633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cec19da33cd509c4ca12b87029527f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acbf3015a684b6fe6fe64fb3accc2f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11976a9760d24e52004fc1cb169d1588636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179543f11ee428c3b0a22bf7ff5013f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32c79fc0ecce27360f7e802cf6c0d3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8534bc756a32f9cb60ab9497db64a80639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908ed84610d20d8bbb8e66b0cec448b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e462297be680a4b2b66019352f6401641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf343d45a12d9674a5898e2152519ce0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987b8b9aa04c10aaf239184253ff7ef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00746052ce9033fab7177614a7c2b942644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c797e30d6c344a2fa85e529f50528c1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687a84c032c60b5caf80fe18cd9a125646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f864b587c66711cefc369cdc346d76647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0dec709a100f0d619caaff2d535fb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc45e45461c941c8ac1ae3268742eb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad18d0cb5b9bb50e02c8f0b0b1b72b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542f9fbd402090be3583206dce6a434651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b86add38dc36253573c29012094632652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c6d89c8cd4e4343937eeb08193263653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093d4b6b14fe916b3f4f5873ae482d5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93d9f5997d17629bb30b32edd3c921655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989be7023992dcd73bae5980bce58991656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2219e266cacd02477f5d58805313f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42ae4e8a22cdab3f65631cbc7ff224658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0533a8c104a914adb18abd77dfb87a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2725f0160897d4cc2098f1b79196ff2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a71275d021ac6468cca51da28d3f05661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfc063d350e4be70225db48d94a25d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175aed218e0c54e8bbfa990242702472663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d31db27b6643c704c1ca759d483f6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe62f0889bff2e9c7e5dd93e9564d0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717c9638cbbcc0b34a16dd3fbb43470666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb707d6de6ca0560ef745a35b0c74f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ca70cbdaa68e4dfa304e15204b2cd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683da83876f33e93339aa2cc99a33324669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8a658245abacaf522938d5b7d2bd8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275b0757fbda17b29ed70120f0c494e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da1c583a1b0c447c20c76f73381877672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352b35969d642da42e8fae75d342cb0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294adf0c66db3bf4724668c60b4458a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4e0c2cc6e547838e6c2a3e03b4f63675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ed84d39dbc4c8053cac44655695d7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd18cf03019e3efd028007fa5a3edc6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f488aeff1f0b569f716d2439fb2657f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b3bdb2cdff6b66bdc70f4f80703b3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696e42a687dafe60612b56dd984b92d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241db22c991a57191d38bed2a26edddb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335ea4ebfbb0962639a466dacf7acc7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e32de8a301964bb2e1eeb324c1c528683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e822b6a631b4391877735b310168e8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5dd414e36a7eae000a1db0e174d65685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14453d6ab01b9093e88f50b713d20996686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c1d6575ee6fe1f1fc2bba669b95ae687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12653013658242c1ae005d58d77ed172688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346a044022b4ef956b5327faae53eaa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5db0bf359e91085e76c332afb6f7e6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20752e19ec7978304b7eeccc45fb07691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add940bc450bc4d2fa0c691ca7c2565692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59430c7c5f1dd1a8b597769d1f5319693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb480d9573af31ced5d5799436225f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031cdb0099c1b7053c315360297c27e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56700ebedf4c04527a5889ec9bb8fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abd627613308af692ce9acfb646f1b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e780c48b071490bbdd246b81cc29d14698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f868298cb6d9781ba5ddb410346665b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd33403a56eab96eee1021a86960f44700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625957ec1180b0f62280a07d3f32e62701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bac463b88564ff44139a6bff12abaf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83e528de47c7862749e13f018d69fd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5f9250045fa0b4e0b13a49959c5ff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4aca73f146aadf8a7b66526b2db19d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ceb16b58c3681925aef4ca3be0b79e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cd7c54974682fbc812d8bc6febea9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60cbd8afea9d85e97e2e0dc48a0339708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ceb9b82469ca5a0ad109c734351997709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352903a0b2ed81b7b2de71288b33c61710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456232558c02770294dc3936be81515711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13891f8a87371ac89bdef5482665477712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1cbb49abdc607a6bd22842d142406a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a96a4a9af6bcae7acec6c3a6c59b4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ec42f71df031c7249b857715c28a1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a3fc00a1f589bff2d1efd1fc9b391716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d802c351beb1bca0efabf50c993abc8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7864317586180a314f8cebebd1378718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a67a6785d4b559cbdd094b95a16f3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00643e396623d631801b248bc010c6a0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cb9b6b1fcc1df3d54830be1aed330721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae53fc5a1cb0a0cde0f74611d65969722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88f1fc19bd8de9e25029263b6c4945723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90be6cd95bcb3add4c1c5de96c75c58724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940aaa34c4c43e113ee9c19a464e1a2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb2591ed45047aafed4ade97a2a97c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f788062717d893935bd941587df828727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1622289408fcce0506d08f1318f828728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d18abccd184659a7e6a5e57c602d7d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058de9f838eb45c1162fd73f19ad564730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6664d6e8b572cf4415b583df60a37731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a520b62ed1355f12616a974f673a394732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41888243bb8bcb1a9c93bd817c3f2a95733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b1bdd97367d2dd09a916a5a1b27be734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52363c7f7e8c055e44c2bde40e983dd2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39644f75080198de9267089be8f6e0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789b064387fecf11fabb8f42ca8dd81737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55ff5cd2b0a8e76eadaeeab4081bc0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf8202e6b05787207b256932663184739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac3fcbcde04e0a2a91a9503a7c9bae740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfd30aa85c6a1800815da2bf44f73f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc6d16b3d6c641f7ef8798a17006b5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002db71545dd55bb38361bdabdb40e41743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad662de1ee02813aa9ed02a432822b8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65c3b957dda93ffb7054583dfc3d33745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82016cfc316c0589ef3bfd6236884c36746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5303c6acd5dc0e821d9e1c4e2f6d9bb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d245d99d88c2505f62e08b3da55ba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184afc8b84865dee70ea44ccb60789e6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388b8fef89d6362a0c43856609b3983750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7febc04f75eed015ef714ab9766e3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c88edbb22c00b6642fefa91994b19752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0710f0a6dbf30b8a4735e7b791c55753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bcf4586a0879712b7717f0368b3dd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb455d87378e0cb3d47762adc08d4c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceef382bfd680275843848b4dc78dbd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6034d9a6cced59247531e89917aea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89c9e640b2dc6d8d2cceb34c12643d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bf7bf94ed75865f6a778d203011b6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a102428b4e2253383958bca2c32d94e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a0f1efaf9d36d3564da130e14c600761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff24c8b1ec432fe968210ec807ccdd4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd509529f7254978987f406697224f7d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c2111c29118cd6a5dffdeaa48245f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7158d032f9d33d69beb5f9f9af91f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688ff68a6d4a6caaf7c439efc4c554f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454c52801900ca8ae00316ae66569dd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f985100ae2ac8d53b7174ba6ba53a9f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b12a2098e43ba8d2e4dd0a109ce00769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b9a925433bc9415f717e41ce632e0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183b53664b901b891bce09383b7129a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec15e14e71f118d5a85229a4a1b10a9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6de8a7e8aed806ea448abac85c776a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4039d6d0a97a6cbe42f48e46e2cde774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367d34f7895f2627171995cf1e90e87775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e85d5dc96227d39d0e8382739f35a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b881bc997127494405d81790a7843777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf36dc92283002144ef02729e5e0fa778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e1970acd96fe0fa6e2bc8a393b6d9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aacb1a2742258f5f2a00d6467ccfee780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80255424e8812624448b1c58053ab5b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04550b48551f558c3e5a47debc758798782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0b9a2f4ae251ec57922817ff771a1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6891f0f4e4b4adb339435a8f7a2d2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512f53277dba177d3fdaa9a836c8eac785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca4d4cec77cb6c14dbbb2df4f3dc26786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5308a015242153727809937fd8a62c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e16e3d33d14d35942824aef17ba631788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290a92422236be35fbd93c7bef3e3fc789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c17869ca2abbd22ae6776ba82009d6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ecf15cc68b5d688ed1c7530d123b7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641beabdfa6e10094752fbe4136e759792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1047d713ddf8ed645c1bff69140cbe793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22822a020b4d300221a883af95a18c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258cf4e47dcbc998356eeb398f60c12795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d16c6edb2d0230cc4e7357f38b4448796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91068515844ecbd77943352dd72d19e9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e6f845f7d9f9a478f6dad8ebead04798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989bd76e183e4f41610e7d10e4fe5fb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392a8627ba179395ebc386b0e1b5d37800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7694f507ce1ae267ec2e58d91b3a89801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776da63e069382696b342fee55cf739802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646df47b4d312b81ab47e7ff8e225c5a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09db47b68e7e1614066589195d889bc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d196bcab98557a471ec3bce3966bcc4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455a91c41426e73e10365abedf25423806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028a118a4163b20007a4c270288d274807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bbc320079a60d46614065ff8f4001808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbc3d548af59132c402ea170231f8d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2606d7606d7345cfbf8c9a80ab0a3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127ab4334e9500c4e96be565b49bc50811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354d855183ff9253baf14d75669b4d4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665caff42e5bb48733c9e0f3eea12574813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1ae32a3ff528123b7343f156d0ee8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3556300f238211ca4f60f2449b14c1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932bc55c3ac8a558ef28bcdb39e01e0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57252ee298f5c2cee1653b5690151743817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7783ffc563107bcc3cb5c7748b89724818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38c784d84795ebb3b76ec640986802819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca4dc9ec741673915e1d7266e7276b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ddd4dcc9e3952a67740b8c204321e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbb959c98c50bc44c02e1b8b17f4a7822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184fbc8d2113e816c188e832ec08afd823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ab7b08f8b52ca007312308a9c3e74824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c6694654dfbc9f13aad415aa29d32825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14e28a338d7841e9f9ae802a7a4b13826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e7945ca2ec6aff586186abf310a78827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820ef606915f9bc162ef31e4ec1e988828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41186be8e65b24094ad52f238cc0f3829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093932e13e1153d85005d87fa7c0631830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57955f3e00cc0b6f26c9098845ad357831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bb3ad7cb0c52aa57fe8f01f3b0e0b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f142fe191769e221405815ec3151def833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cfda869be05150d52c793fa62ea5e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377b69005367926a2defe242b816c8b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc0154d97fc98cf318fb2869e1525a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52753e76086a99b28ed95ec1a18143837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0858f785a58c0129b1cc77d52a7667838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d990ff4582c515fa4c34465f380c4839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c39cecff9b8c7c8f533fe411ea760840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82065af547f320a896f00b751d955e5c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600e49464b83f6912105f04c685e9c8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d8402fd2419db186ff0167ee92064843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb238baffc23dc4f1ff4ce9050acd8d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373c88213db1dc5161be9a352f1ae04845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d123b614a8eabd758836f4398323ac846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232f2f0abfa4ab9c1b131ea4b2df96c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c2dfe28a6b93285c3fcc9fd4c439a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdba5a114b665d133c0685b7a185b7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d6a5b39a4f50ecf237a5d8728f3e3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddd7f83781e5f41768e90c50ce1f83851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcbc790615f7a83f50e4b353a311b4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746518eb913bcb77127968b0425fe5d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5375475eaeb859cefdee6cfdf5a199854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f69e6dee4169675f5593ee0c0309ae855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cdd0a3237716f1abe5cc9ba1e2684856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712532984213ac2b5222253cfc85c93857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc358ab545c4a34e24e6174406f98347858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf66b642bb6321e0456936910c9d4a5859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b77a9d14518a02bd0e0b2e738b1ee8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ee523595cb87f3c8c411e33f185b8861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97526c3107febba446c2e16665efd13e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36697abd045ac5832069b49dec1157ed863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafd93cbd77aa36d6401784a0ea2ea8864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f59a7d1cb8370c636ca9f65b6f9d1865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a645043c57752787a702e4d4c0c3b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72290c5b7335c3fb2df265ae47844d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ef6cc1ffc445921a3791b8808af17868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae059faeade04db6d5a835ed9126df5869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c311f1333ef98736b46eb8e4a2cceb870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ae36743016a08ecb8c0b4ff167df5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abae4060637d55c103d121488bae12872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856604854fabec58207562a061e1656873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d15911d66bd595d94fd9853aa9430874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c00b997724fc52d1041efc7c62d31d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab9d88e4462a055ce11edd3d7f231b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72023fb1a7ea3d94e68590e79edcf8877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaeacdd67604d2275b37cf0fc8d332f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e890c58ce77250bc93c09016773a8879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aac4a9fd9fa3c210c5439dcb734887880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488143504ac50fb87a033e05ba8649ba881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304dab1987812f0598d3d9d5f04b3ca882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bac5d3288955510e82561fd9573a03883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d29eba8129098b88dcde67574acb68884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bf958db09b785139b64bee68b1755885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce82e2a1dec8dc962763d817ea0249f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b72adf9f4daa16b6ce5caff2a5c94887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59828276f386fc7b61049b5b59728335888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a819051d6ab1c7f43eac980a0211c0889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100af36ff10b0699eecdbf122a4af0d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8db2267b6967ff5080410f2f466c4891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955bda2bc1d2199cb1f5ab93e63b505892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12d8d9c66fb85e870fc0a628a53b3c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dc139f6ebf68d60e8e666911a3a6c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f6f12f96273aec16beb649d689ffa895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f98607f8f8e28b335705b2e606d789896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8b51b758f79975386ae7cf83ade2c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3100de283486427aad7cf5c22bf1f7898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f913896b8d25b5aaef138ff37575c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f36183b2aba268f5c4c2497b7f32a4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad057a028fd1f72acfaf003046d06bd901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0721ab243daa216af0bd4e997e28264902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a870dbf29da6f04c17b975ab270ebde903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e4037c534e125c8bfa90b9d3bc066904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8377398241e88ed365e9737a29ac26905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e39894043e678260ad9a9380f4dd73906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8453f1792fce3ff3767753c2b606a9a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eac3ebaf404ddaa16d622fb9de78aa908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76089fc2b5263392dc80e7d00ab001909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca740601aa6d3a798c826427c4190ed0910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38a5948eb16c4e8e83e7370ee23c3b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c87a521cc26a3964a7fbb33e52f9dc912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c42475ff12e31f2c134cf6957816b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be886b88dc6f8e627837318d787aa3be914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd08e2e4865042c4acf8c2944256bc915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9d500ba6d6a0c5553be34c1249cfb916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8ad733b14cf71df6170ee3960db68917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d77e05c362d5763d5c621b5409a8fa918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84cd85ba0598a8459be42a5044988e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2602c184802286b5b609702ec4ac88f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc8e2ef1ff00933056601ca7626a3f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e830d16f4a830fa465a4c70c2491dea922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23327cfa98d7cd2ad07c6891bf29a0923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990cd9e45a2c8d0bbd1ad62bba0f79b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbf9abec37dcc951d206c05ef3ad99925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66fecad59288b28d188b60eb8b9602926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8a4168ce4537eef8460e010577c1b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a144ecbb53ac9f4f58555497b813b2928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdea14e1e3b6d7ff275bf4e3f6172b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f84d4a0fb917926b194015607a0a03930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6050d2fc70fcb50812a2b45039eb8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c807981fc96ea2f68feffef376ce5eb932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05821521334c8f433385186f8f7b59f0933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f06dfef45f3629140d75ed6a8ae0f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e9dc8bdc6dd17727c5f00af9cde6a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6b13486a3d4b32c866c6f263e78ed936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2fc015a6e66ee4baf8df265a95d61937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2d7ff974e7fbaf741fc7c5be987e4938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726972c8a34feb2f070d6cd9298f9f2939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c73dac898a1cf61d6ef31d343ea343940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be671e11900535d98589987aae550f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540926360c6e329fb6a4a37db55edbc3942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702f945ac83bf54b65a974169cfaf3e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529d3515425663cae3eb42501a72b95944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00efa0b0e6912b687d3265525c5ecec945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478ae148960219e547b053b2ba0c727946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3dc119c07fca715fe452d2a77f2a0947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd80559e52d9ddae33b512d28d90719948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0ce7df80e41480a57cb942c5a6a5e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b4f17c41c65bf88b6792d302182a9950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb6c5e96919134440d334904b45bd9951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233990c97a5dc2ef012347f9c5bb8f86952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88762831524e2a6d61584eb16cdbb2953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac3dbae2cd0c2c06e7b832ca5da2ea954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e932730c87381977ff174a2ee1176955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8aae882fa7b33a381c061a37a57eea956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979394e5446e06bf0ce82409d05ba1f8957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3cf4afcb3b3dbf40ab5906853a8ac958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb6cb7ba18fcf7df490ba05bf964fe959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd0177a4902ab6bb4e8c2783a47b90960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a279b15e2df3505927bdf3e3797b70e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a59a1c6fcd0d1046b44a19c721d1d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2cbcb526073a56ab59b5f8836bc3f2963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a5966cb90572a1319b175039eeb07964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079e1282f7da9ae6436e3850054529e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54baa89926bbba3269f1fbb695ff3719966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593fdc696ed5fc220a4068004119b1a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bbb8c13f2378f5e3d887039f08d3d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4096081d00f6ca89618ee72cefcc335969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54608c8d7538e61d282d9cfc626a03c4970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce093585d20f9a229bceb2c29de322d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15aaec3863fa78e173f57d9dc37c10a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ccb01005465aff5b5254cde6c3e97973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad4c116eaa064b8a17ef8bd46025fd974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fd64ae396eca44e327ec2375de46e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051414f42746405a8399a04555cde2dc976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700569b3c978a210ac574e2c5a23f1a977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>