--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40bb48f4f8a5845b911b302854784081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693f8660a95a31401b64d44cde0d1512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204148685141920d2da9204a560267c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa0e4ad8108a282aca129919aa75bc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d264f5a82ecf899c50a877c9f0979db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c12554efae60e8ab90684d34ec9d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893e1791333053377a9c677bcab0fe97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b602147e8fc4e02c120888e8189ef28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30614a6fe5abb1a3edad71a11e451ac09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08be22be6a6ed814ae6da5f5c8e285110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754558a9f24458a8c812eb23cbc902f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a615796f09e87298ff416a35c44a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d72b5a0ff3d18f38f136a658f4778613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204de571c26212aa72c2f25013785f8914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707ba829f46242acbc6949ca2b1ba7a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3645fa3efbb4e4d013052a7071127aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637df900bb7e35cc3b0c8172e4e3509217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939622d1f3a302f037f7cbfbf65211c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba13781d07e79249886088cd19bd6019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3eabb93cb9f20a1c154c70d6c13f2620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef766ed6c5df4544fd519126e9f51721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25292b95e3edda856784f0c33bce9422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aaf3e2f64b08e68bca04c07564fa1d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9659c072dae7d0982e7ca6add882a1c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8870a1959c86dd39e4ac52cd972829c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071c30cbedb1a7282a4052ffebcf89b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcfc05762054860d00e15c999b0fc027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e0c163054c9ec3e8db2691e8daca228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242013522db3961be52eb6e932451fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e89f2bd578e2588a1e446043ad378730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a4a15939ac48f41709d06bd2b892031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de515aaf6b1a82d65843c1e88620939832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cdb76cd8956f3e406ef4f56e440d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e981c62d64c5a8b92aa7126a0f82934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0605d69ea2f5f2d49dd13c369d65535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae7674bf2864c00c2f9c57b2dce02736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3591f5bf26132aca3c3aeeb1a4eff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649b0f8abcc11baafe0c05a0518555938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d340b6b38404da8bcee389ec44f44839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7169d6896086f070ea4bcb1e00a2340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0909eda9a0ca36bde52a7cd53962641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93a6b580c6c15edd47eabac7adba2b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cb986da052e6a420eb6f87c2c117643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cd52211878c677236ddb302f46bf444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b3f115ca5634bc1a0a0bc880f122745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a953df2fc16777fd4675fe7d850bcf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47268c76cec71b262461b06e8dac9bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40166be49fa58db0028ed3061a99027f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793449a12606d98e20280baa925180649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c9ded63c29083bd8e99c16eb074a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990bae29c69dd1204eadc4af7b8184751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a62b772b49b0b3ec954389c3ba210c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526b3fe1824a5286590973c3abb197153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a14f1d3052c269ddaaca1c44f8c4954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d03c8586d66e556b62af56bf6d832555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1359f9a866e36587b6b106c41e0b31a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efd1ca608f37af03f81dad485d901757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df961ae1376d09db5c42e11e8e847e0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120fbcfc557c806317a0330740a1afe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e9862b979d5905e8218939d3c23bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea89846874f93fc29aa166f0ca18d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1280160bd9900592f9ccc1d6ebbeac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181f608d7a9fcea397c0c77e75fb40f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0491926f18a3732b8a69c9789f510c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0c0ef3a34a9b8d36b1f0e4feb4d8f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a03f0eafec9b64fc3d4c2ab8e471fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f27e3e2499b7ea7be9909f9f1feefa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1145710d516b92433f361cef5a26a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd7e7c447602c7a82216696b91bfc069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcb937a93abab209968a1e383b385270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1870b671ae5caa3dfe795fe3b1a12a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a08ee17fd2ebacbdc6bbefd92fa9a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d31b5045c6bb6bc3b92412b3c281a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7cc8640789f1eef78d933b9af9a9874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645239a23b2adef6038625acf1c989c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9294a8dfc51827573a55ebcc059a80c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f574028aca5d4b5c9d12bc6ef08af1477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930a8b003e939ef73abc4ea4ec7aaa278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d2c118dd85f556c5e3d5b9024799c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b82d598f71a227668038480916e1980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91323015d4ca4b0a08663f273ee386fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6af0b60f0d2d0d0654876f9e7a30082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266488ec9a07586d04b5abf44f5a8de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd9ca89a1434a88c672531663c48b284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eebca6d7b06e7f44b65e1e36d3061a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d07239e9625d3af9ab306c027422f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc46491c14ecdf66a55202ba4aa6e7c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe7e22ad0d12fa35a3fb1c1070882788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959aacdc8984f865a263cf1c302d53f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c12be8ba64698f94f7f71d91df50490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa7b91515d1aff97875b8faebfb0c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71d725008bcc530623f1d4d87e086192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e2cf98ce5eb53c393005de774b48393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b580b43272e69dfb1fe00b34afc3f2c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa46113409f24f48e5d03dc1c2c78f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ab43ea250832f698eeab5ff03385196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac208cf41e2968f97c31477971fd1097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc42380ae44551c5c519bfa009ea5b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e360983bf2f9da8317da706db7a5699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6c9c8c542a12b7be7c27161655f25100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abb931195c0e37e4585bbe2a587e06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704d9b4d371f0399b0b51cd7f945b36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a3fc3aa77533d57f24491833497ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440616d201503ed808fbf660e5947723104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec36da7cfdb4c51726693c2974d538105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b66beaa4cf438659c1314f9d81a94106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030bbeda49ac22d872bbfbdc345f698107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410e30075860cab39cc68724c54e0f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f2e0b34e23543826202a8e5145f48109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75843349d0ed7343ab3d9cfc14a882110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62a56279bc4660278861de100f39d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082cbe2eb8bb8a1e1745fd9c57a1686112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89aeaf51bb38a5b6bcd7316446833a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9407ceb1a85e49094cef21ff65abf5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce958a474495d0423d6d23d0fb4fe9c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123c01c2c8615047cccb52c7463cdb7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbab81f21bfd4cf5a14b75a9ba6d14117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f1f728ba7db9583573c8210a041d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad84ecd73345d9d9156a8b2cd5828f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2d393eb7aeb35563281536e15a6c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ffcf858e3048f62b4c03172ddcbf4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8830b0c77c56e3687e4f31f932d42b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b2ee6c295d5abbb78be4789a7f2cd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59f67ec4a67e83dc8e1bfe16c4aacf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd23e864e6c8c78bab444a3706c6fa8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc004528104c6cdc895bf3822ee4bd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5610a6c92a8bc11ffad54f4f37a4c0d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fcb5cb5ac889825fdb7d2eac673d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47944db10501e788d07ff99eb2e3968129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790c01d76074b204a127b35ae31837c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e83c628aedccd4eb64dc74553e518c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c1acb7356952613d8314817012be7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcda7abdb5aaffcef52a0dca8672b1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3e24e50792c70ab0db9d655ea0923134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fb5f045d76d7f6e2df9bbae86b24a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024157cbe1887af15db34ea30dc0d34136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a0aca9ddbf76c8638f9262afac6d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e789cf2066ced041eb97762efacd625138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82334c4cb70f1c74f38a4a91a66b0ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb71850fa9805e88799a3a58d8877a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2363b35c40c7d8c898efd86b4dc9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ded852fb5972d5237853ef67a0f93142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d78d882d0372526b159a72b7a69b53143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bb96ee871ad41d7552b3223e45904144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734d44ba77cc03d89049e7a8c380e27145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338203061e18537d785c80ee676ac8d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81a57b5bea82d45f79a35ae94e5b38147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c425c584427dd448bc1012e7ae0e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79eb4c544466499e3d14677ddbfb3ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b87bda8ea81f6d824d2d65f2a30da0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8f1fb89d5191de81e1faf18ca9f61151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c6072b67abe4e94a468eed8be7266152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d52dbbe5ec45c7591c03cd9f699d29153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb155047ae571d9dc42e85dabd54bd80154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875c4d0554d152302c193e9b843964d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f82518b52ef4158cc069e659fef3c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838eb2882d3e6ed0a6f5b688270c05da157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477d2ba6425c2c4ee104fbf5e8089e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfe0837d351eb4e4ebd31d73ef4eec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7c797085d12b5ab781421be2c5996160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2a7a941a0be6de2498db028c3e8a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fa60af646ab381bdc6dcc28a2d159162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc43058a9a734b6e6dafa802eaa937163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e70662c9a96e281f22daa8d427baa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e17b4033f6a70b47e75da9d4cf598165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807014f669ff4fd401924eeee960e68c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa7287ef22fe2d1c5375acb2bdd44e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04f5043a880c010314e14ee92a1cf8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250dea7db6444c61dce7c635e075d6d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0893d7d9edd8f5aff71a0ca31bb95d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3fb70780acb10bb0688e44deae0c4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573b6d9d4db4f082fb11d046d8c1631172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f31b78853307ee75415ab89be54e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450670fcfbbb8b9572510b85fdcc9af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e244d1af67ef723725e489482c3ad8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aff93790f975b9261659a68c5909b2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b401fb90ecb9ab384ca0f8d50a6aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b5f1673d0cf381fa426aac548e792178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2719260ee4cb0cf7f51527c0511b92179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce0aec935d3b94443d02a5075bd417180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd68cd4a2a1d79eb1a15a0b0c630aea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e16a02b92eb44a2e2cd12994f9398182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242973d5fc2ffbaea5b18876e9f15a01183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd1afc5d285e764557229e624bae7f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0d66534160f669195c6d2e650b108185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45df1dfef1b87608a70a1930eb9e281186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a176ccd5af8b73d53c8bb2e4eacef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45be7e1b35e2fb1e6a7ad3dd222e08e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150654778cd4e07afb8e6c26de40d7d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012b9524faf4d3f92f7e1704076fadd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb6544faa9287c0a391626317a74d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a072f99b257c7a6163a909403f5ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11330eb646b108826bcc2a50e1895683193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74384f7cbc431bce82ddb77e73e16e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54233098e75863f62e1fd6df810e7d02195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173bf290c0c2b1b166f208ad5c9b6c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2ccf2e234adfc3a5fae6fb86d0d05197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ec975580b806f983b4c1242ea7cd2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867427fcc2b4fae0d20aed12f175157199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f647d48e7da57cdda0fc1d6c9d32656200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be2c2d557baa082824410a999f0696201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13de8c833ec5fc2e8a3aea35590612202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdd39eb0a710a0359fb8e64d4a6100203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922edf699b755556445096d91e5c0992204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e89eb6576a2f44a78313dbbf3ff61f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a19878c023d24475c14ee4c258dff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5c82733dbd6593e0a397dfd1cc54d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b16d75bb9fb933f262c2c77f08d0d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe4a10ccf376d7d9cf5802509b4dbf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9310a336c2905632522b4a457a61406210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fcf00ffb4066eeff67a6fd794512b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3783306b4f07044e083f805dbccb359212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e3cbd7e8b1dee16750781284239c1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183c524525fc75178b5b37b7d4b6157214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c71800a9857e77b7226508040abff4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e697af1c6d248295feff16cb75b92f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5390fc66ee17bf1d3c1a750cc9c74e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc634d3e9b8a6666272aea828894dc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11999890e4a1773dbd1647ff5131084219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f10a356639516ae4bda7cc33acd93220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b95aa98aa4d349fad5ebefea8768bb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7f54ac926bb8ab352b36e3069a5a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d80a3ffe1e22930bce3fe2d113dc8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0713f31bbaa3620409e399c2bd4a0f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5ad82cff801ba254f4f1e55926ec5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fb958a2e9dd8b694a35e584d7a720226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56972936731c44a2fdfb172cf33c11d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47741dc764fb6a7f600cc9515fb9c79228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f34279b4d65e184746da73be83cf63229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07679656bbf1256da3fa493d211f8726230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1e16b9f400b309cd62856b99c8bca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee29916f761732fb2970dd2e2b8411232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b654e6bece60c0909d8d1d561b285233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be919b18a38ebe5efafc83c4a3687c1a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52c60d03c628b1870675ef4220e744235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b58aeb4c55648c9c7adafa16b579bc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c85f551f6216468922fb2b1f9c8740237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847b7901e5c205cf90ae6473c8694cf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c03cc7e2cf3ab72856b2ade68852c5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fda7cfb8ed16fa38cd995a827b13bd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9623ac8b0e0ee73d4b6919cb337002241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194bb2797aa156080d7aba0eb44d58b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab973c2a1c409e036baf706f33049f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeea6f1c5f1fd281b50fcee666322f1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df279f11d2ff6aa93eaddcbdb794e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9752fa96dc20f1defe1dc41782b090246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33e7a420f001dd055a4433d02b4947247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00d36c0947f35a6ab1e3d749d82a6e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140ff5bb0100d0036f5d2f65c69fd61249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64aec26b755e4803c0f33347f2f20ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d6f8b47ba4ab5b48b38b9e1e1b7bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8631680d99ef2b02eda2cba7c627e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8237b0e53dad38356e5ac14fe5f94253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98f7ebdcb772af3bc3fc6a50425cb9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8002f256804a7df4534d72314eb893e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786523094a2e5fc0dc2f3c87b5a09bc5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa974a3f61c79277ec1baa3cbe5d0c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b84b15d976ad9332e20e54fae1411258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4751159787b2479e08b38ef6899d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd73bc43a4e33bc04f83cfbda62268260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd45ae9627db64659582e7b30f6b1d2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4e0c7a12f822a66a9e05dacff32a8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a93a6dc44b2ad6ff4f077145243b8e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e2b9c9757e4b34c0754a11ce1746f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a27e1226cc5f493f36ac9921a1e128265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ada6843060247a13aa73ab113a754266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03250b5448ca7b7a54a00f4e7be6a4d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336afbaaf96aa43143dc3a89dfda4cc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ccda9224fb3f1bb8d97f4cffad30b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eeae04eb3501042a887e3d443c9617270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5295ac6ae88be4d448fd372761af9d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af64ab8666a4ff981537f7c44ed85f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8de00abacf8df7ca58b317e71ee7a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2d1ef297f9945dc0d4a434bb313ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19b30d1ce302a35f40f7ec86b711cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91e97e254fdb4c7040bef88ce8f22b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1546d9dac7f7989a312edae8f12f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39fce8dc3e71232369fd83bc0aaf64278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c81168da149cce9c06c0290ac43fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6dc514b5cf85d05446acd42d59b41b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723761fa1598748fcba890cd3ecd774b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5739b7b9642355d260e7f126a6b116282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89026415bf390b044afbc6ff9c217c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2d6288d37a24cdb0319a1422d2e54284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbafa153f72b8ef57862fd2fc8628db285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c46de8619623e9fde44bd76674a31286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eadde71530959baccaa1bff3ae1297e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6c6795bda16a3d105fd4a8c776f07288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bc460b50aac93df15f48caecce42b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a684a2524dd4b936dae7f2cd3c521f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002f0a15ee629ab1a544d8c534e2fd6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f9229191f14a78a88de12edf555b0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289f6d9911b03f8ddc147726f04edab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69596e77fb64adad9fa05ad78db8618294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c32f1c6ef3bc22762c8d29cd61916295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f3042791287ed3ba33046988ad7e2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8abb4abde3d4818bfb7e78ba46e14297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332b624f8afc54198b25e1b182c119c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e837dde642bc570c06cd974a4acae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4084ada8b2b2bb1bc632aea713fbd9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4eb3fad9a7bb100792c999c2e160d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0de5aa538c6d37ae800cdb1b72ad1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6c16dc752c70672e0a9288bcf1780303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fd4669539fccd5b08570bfc7d8e5f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8af76ae68ee2c40b554859ed434a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd4bc8b17427dd0b02021302d5b3de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917ba04ca059908341f28a978fb658c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6b829d1edcc122959bf78796a1c25308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5f7b5268acf50c70a4cfd0b1c338f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fbf1b84cc728c28fa51934edf6846310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef48bdc89e4626e8a2ca4788328b18311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b14ddaea18240c0856146e137190e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9302303bc888ce2cfa2fb70233d9f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7314c2eb97e48c003f5845892e7dbf1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c3359ae34e813d7144a3bdf27a130315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318bfe8864367feda65449aa1e8d97f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7536f7911c850273e62bd4d136f7328317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bcd68936b614afbc52216c082fdfb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563cb3884b1d456541121c88f15cc44319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff63215b7e1b2f31a2a3cedd1aee995320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92b72195a47669393459940b732052321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62baebc60289bbf78d1151f147fe43a6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1342e0cc1577c7feba8aaa3ea861aec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdfb235839251c751eb9f0192aba32324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1245916ce20e626d80fc84f7f266013325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16077da7d63f9743703f10da93d20f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9a774d4d752a1d025b710d1955357327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4e54b09d49e0546c6974a0e9b0b52328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205aede39af871b5629829292ece17ad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfff4d8c17d15de783587308815339330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76005f96a7473fe69f3695e6131d62b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e847bbb31f521c40ceff59bbb368a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1a99b2d8c823e4ff1c8edffe7c99b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff60fba82ff381ad105d957167ebf6c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea3d638488e070ef3d874a72eeec52335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb552e6d01beb052fb9d6297f4edb58336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccb9d7c4e6b7e964b20e5cd70862fa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7731eb00122ac99e1caaa731feac85338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd44e47f67326b7ec0782615240c72339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967374ecd3c2d2e9986e4b7658627844340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4473fc0dbdafa0817f4accd807fb7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b85eba329c855e17c6e6c4e09deee2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd3a42276a82b8f0379a8d3b83700b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cab2f8a689b78a4a81aeb5203491c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917efc2099c1d9fc5c0266eab2a14ff0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf78de900918dbb9ed50ae99df70a7c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1f09645dd5582af5014d5987d6bf2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94246c712baa60b318f832ef4e431988348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa4c1acabf56b9a06c22cc3dd13ec9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf64175e255cae777a87688e4daf77350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb15796c856e122e0c0ae13a5e90240351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980245eb1c2174efe1838f343d01c1da352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba54839283e98318ce090e543c5f9b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf7e40b25163f479ee202cd0d63d8f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0212adc1ab81c72fcf9846ae8d314355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79948ce2dd09ac4cd1c37d67bf01577a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706def9037d8efbd657c646d7a9f211357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb4b602626a7f05a5332bf63f225e3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb7042a0d2093236e937e72e754ca0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8e478604a4022d06168201a871e89360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10f9697831b1052ccbf990589da661361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4eebe7c24ec3126de571726eb1a193362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b490f707975c3899aca1b4d2c0d33b7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb70d93f9c51bb35eaafe50ee64abf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9127f8623376627bc4183ff9713759365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad40b766cf033509188ae4c4d0d89a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acb269adc40a6af214b9b540af2fc1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b75e6b3496df1b25473ec8674170b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0c54f56833c0152cfb2764c6aa537369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7889e145f8e389d50d501df71620b1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ad6751bc2761aa10cb8c7882f0dde371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7195913644401673d0a5a92087c496e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592b0d603e66d5bc00d7930420de8e5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f16f8ea21624fb596784f0e274c205374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2c50b86d228ef796cb8b20b50158f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7458c3449fc97b50a91eb3e0d06ccb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcac67cf51d94de4e942f64d611d246377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cf4fa83f96877b93b0786acf2126d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec06cbfd589ce900872dfde9e28f43379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc80c670c8deee39357b6306671699380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e811ae09c269a1a0ccca8e1ade9250c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fc8554c2185c067845aa9d307f4a1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bb87efa2a612ed8e0b6f734f0f770383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b372a489c5ab1ff32e5bdc9e3478d6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d84bd6842fa242bf5557b0f482d4c0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70158e6a6f717c53476f922334851f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7f2343901f4489106ec9720d74294387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786d45f297ef3f869b37cb63b5b6d58388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c2627c5f063ae2fbc3009199bbfe7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533c07e705548856d2425fd8edb5092390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae606a42a7ecc7bc48ea2c92c42db0d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee11995f0db79d9577147665645aa50392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9634534babe97182139ce6d4ae9e4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcbdef86f2a66c00d013d476159095394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5d46f9cb64254a43f4c59d34f2664395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227439e4735fef37c368e2501b18e79396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28466543889a56fec37faa9650a41087397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076653f4243215e695559bc42dc5b496398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3f662f8d6fc60cda734db0afac8fe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208703a2d63dee56be3d300546b0bc4e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd961e8f45332204949221fb7e4f8442401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af5506e23a59205e331f57f251001a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add80b68ded8f3352d0afa190bbdb933403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8636e311a423376185c98cf52a22d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40825a690bc329c552b952606d29334405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad82a17d79c5931c8c74a08aff55559406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396efe081aad662267a9a856346c4d6b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b1211a4f4e07eda93b7de870c1023408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7d1ca0d390e43cdfd9011f09fd027409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe8f8887cf625608d473a4d6590580410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049e26efba9adb83db35e2cc2b767c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae08949246452fdfaaf278abd6de6c0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae6b5a141c0c5ed13fadbec395a79d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251e3ac4d0e589626423d764c04e425414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff4f0129042a2e290f0e0e3ea477b0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a22d1a57b9c6c099edf8490c8335c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63204a585ccc5ef604d3421b865a1a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957d06841bd7d71c3a91b27cafc44ce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe25161264f8f45fc9756bebabc9e3c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152481b3cf49f8e529903adc3f6fe639420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e84d34ee5b514dcad1c89b26ea88ca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9ba8d44838a782c985faf8c224a43422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a53ef5226bd051520ba347483e02a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14c0e4d600a9c762f660c5b39f2f47424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4046da76a231d7b6eeaa034801e74425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a36bb93068ddb63ff517770a612ba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdc8c69919e8a043365f303dc953fc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab562f884f4a636f73cecf486a692d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755882aef9367b3ed94ec0a9f4b1a2c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d03cd816325555942550ccac26da2e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46cf594aceb5405cc7048847d1fdbc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba59c5d12c353eba40ed255d0051a7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceac94437a78428085a21634fe25131433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af03baa8c524af1fb5733f213300c4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b7677c48b497cc8c8c142748c9828435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76518b9a8a1bb9210bedd745b2af9ed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33946490a1cc9c6ed136306296d1ddb2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90c6b9388086c0c720f3a9c9274955438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca8a60cff24a3c0e94f7ab03401f64439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408a3b995f3933aff440e4220556bc4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196948f03ca310925835f906ecf2902441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a70fabb3ed7fca84eb37d664221bf0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607f7914b2787cf21ceba4509954b8c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231812b59408327a06931cb6c0ccba7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96e411b32ffeb774e39fa4124e022a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673e3220dd8289c86daba1bf08a4448446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78508129fc7adfb15fae991c23e75f1a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f049cf25d286793c4a8fe8dbd6a0c10448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7699e74bedf1739bc52a0683deef3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ef76866490412dfbe06a79ae8152b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bf0ff33b6ffb22d26938dff69e104451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11acce9c27619068d5522ba26a08ed6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521267ffa166b1dbc7a09bd638d66155453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fe3e140688f7758b6b48c1ebb5320454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e96443a5cd088bf7b0ea6dab4eb68455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec865261531d865d42881a8c4f0da2e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca418c8bae3f607833f862c9f6f88d7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25562cb1284953c55944e5e2a68e5887458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c81fb9807f120df83ac6bcdd878ad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12944397efc32c2c5cf2a771a88bf4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c58eace6dab1402cdbf47e5b0a9f65461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee7a77dfe16a5ba1eae69e22d67919462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ac8db6dd5e7bc736e076403ecc53e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a44839111cb392e852a7237fd6da4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb4e9a2a07c7aad0308a9730f19d8c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1823e4123ce9f1eb659e778bcf6ff2a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17032d4f1400b5f3bd06db607c9173a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5057b23a470d591fb31c001fd02905468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a16ba35a6f8ba94ab04c8217d8b93469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccadb4643d38442f45886ad43f4ef14470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf46954493f38fe7796a4eb84acab4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdb8084de5c29f2a0f6951e0bc104a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7ba3910d7933fa46792dcc00453aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683171fa3c4c1a2ac419cc25b9284875474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537e5e15c5010aa9ea7427bcc290dea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7d0940c2d4fd63ea4c657329d4c6d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250936c7f7b3010108e85520178383b6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f78bc63a1b07ac2e420305f5a0fc24478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4687216e32704f2ebc18e8cc81fff64479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408e3dce6f6710fa4fd8ff08cb3aefa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f82cd9cb1571116df86fdf4ab1798f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406fa732d11cfa1b47c891435460622482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668d1d9ac097b28944da25b90c5aa59483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549cce48f0f7ef6aacbb1c75a7f5150a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa8d88413967b6176494982f90a215485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc35ac7040b4fa4544bab7aa9ffc7c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae2c6e64c8f9e9ab668ac7869cf674487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea03a831aef951ce42903d126812a09488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9264ef465f7a7d9747fd84d42a014c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41057ca96f7bfd10dc82522c79d7978490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1584128191510be8397824bc11623491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3a8eb238a58fc8e8f7c94ae0044a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60f1018a94489a20afba50fd73a3e7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730253a4a100b8aae320c50f29c4aed494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b347e490f1a337341f62eea2f3e4ba3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd059763e94f43a4d5d87776dfa6d9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f10474bac8dd4bde54ffaf8c4914f2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54cd35224aae36ad23e27ed6b31026498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cca7bf54fa1e4b67518b1dc3b1cf3f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a926ae3cdce3c36758720a31cf19905500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1639c339589f87a5b17ab2078083dc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f792de527345985566e75bb63132c15502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d026cd007f84ee54df45d0e2a01912503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb250d513a3cc418506e7c28cf065995504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c428941e443bda0baa937a8a69f43ce505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0909334f158e743a3d4ffc680adb76f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d0f4feded181a0d35afdc4a422c22507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefbef034b6cec90d0b31b2a85e1c5d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863325b41cfe075012f7c30f6f453f10509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75942ae09d32af11501504988c219bcf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f549fdb0b654c99cc425528664a01511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e540b52c47890f82300372f507591512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1f401da2bba1d3521c22ca0b851fb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a5537202d647b3fca81b41e8d13a2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234d5ef09466dce53dc11cde885347c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af248084819fdc5a6dd87959d15b49c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17bf0475b8df2051604375093d12d9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08b9e993aa604469326a316080aa8a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80e5469e1fe6b31b705f58b70d3f7d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb62b48d72f41f21e77e5f47a90c922520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8987dc2bab1f6c482ac5a5de60a2aac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf1f1581e849d9436cbee16681f303522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f83ba90ae94fa11f5738c48736abc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfa0bd03d511a7eeb3ce3d6b79d0e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de165570b65df02ddfea854e43570f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4bc43ccd443bd52184f68a7dc286f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68482acc249afd44de3e93b4b7ea914527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4752eac5abd3b7c687e84fa6832e4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcf3716c21dd482ad5622fc78abd90529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193c106c53f81f3007af83ca7291f07530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56953d8b9e9f5500903e58882f9243b1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd3af82291b32b66999f94ef69bfce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb9eaf730b06b1478c2f44f4805ad5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac5631bfadfc253fc7bfd5b4cc5173534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cb0324a84aa74d8ee214719807c8b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8554ca0f7ce855b7d1af1efc7d27ca6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58f6160fe897eefad9f74a18f4b4be537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bbaf2c238aecc3f3058aed3906942538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e5f138fd56673037d321c7104ca91539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acaf086565168b14f01c0064b8bf1f6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8de844c142379160f8799d1d67b88541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7bd8ee3e68fa6df1e57dd96f58f7f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a2062624aa65ec1c2f2672cebf732543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692e73d2f94f9cb3108c6aac542b5b8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac8ba46c3fce0987d201339211ab0b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e81b5beed3721725cee4c9f633cae1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652db8b58790d011901f6861ff168de547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6a97a94a466d6fabc1d66dd1466b5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882463a79684871fda58f0f8e4831ad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe19ecd24e8359f7c5a8a5a607a4a3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2240d609a5f1385c3e41b20e8aa2633551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43517c5ce2e9b63a79e0316b7e5dc86552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a60c26903e18bd4e754b1b84c2a989553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddac7501af89822508b732586accec8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87016164b660e769665438a1864024ee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875a50d234b969ec48eb61ff5c12f18556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95461912ff37a2e35232c8c9fa7d84b1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6ce74e205ec1057b988671e799cd3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dccf40d3cb820e3b7c9d923a711148559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4143da813c7817009c447192b6ad8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac77226574f567fa0285f6e84eab661561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80232eeea3d38d24ee6692bd16fa92fc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace408f21666d27eac1071d50c05c52e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2e70df9a1084bcdf8d5754302a1c6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24a92362bf362d9e8328bd1ee84a48565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25884ec9ded76fbdb4c14644cd2c623566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bda2d559b02a4818b6d7f68b05596c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c085345d08193f1ed108b09f10506f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47630aa0f886882a7eee73f6025a4ad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eee38eac982ae0ddb0912d26ac7731570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67ded6b9543ea61861360a4571578d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1297bc079e73251f920e3d534617816572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bed292e26b9594f0fe088440c17f9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e32ab3379484ecd249ded57320587574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0d2463e72591ab962d307693f38af575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9192462d66e77ae3c14cb9bfd46f6b4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aff11f6097c1a276b6266f12db8582577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680a4b338ec594cfbe01599cbc92162578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba5cd892ab513180bf9e33df381f03579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ccf16c14356cde5df65878d20e73f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e93541af5ab27d50c8d1ce56b25e4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c988b0db2db5b0cbf2ef4592ba5fa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c76622e266f8964b11fc6cd026024583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591bfaf7148d95674597e5bf747c3ab2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea99cc1729c544bc31e10b3e7043ec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1e5d5ea24795c3a60fc70acb3432f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2797550d763b2288a703088db6bdc1d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100fa75bc7b2eb1ab8b2d5459a75adb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc888e680335afbbfa857e7003a82f97589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafaa0018fc4ac74e65cc24b1e6004c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8288557eb970b2032a833f0b9d9f661591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e095f9e145a16adb248dc17c90b01fb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086b22e8a8c3157f408c543140d3b1c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4eeaf18eb08e5cf521b505f7a05699594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a500176cb6bf1ddbffffa8b8025c223595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688b5a53ae65d7a717d237a80fd5668596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0303ec1d298c591af21aa9c2d4bf2b8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be59ca06825522ce2948b0dc9f9ba7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b063c05081368c2d0150cec3f39d3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c53b3342020094e36826f31e69c702600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98099f9013edf1c28d7c02dcfa9c11de601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76445ed2d0432afa7567268d8f009ddc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8408704274c969d924eeec268e9f1e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bcb4a3611ec35e5679a8c50735469604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830049b91ad0ca4735a7e68917f43d9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1f06c7b5ac9fd53704d7b88f9501b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a04ec6e14a5892d3d9893f64f5475607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093aa49d156ce620717a609b19e0fbd7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acf9eee4b0853bac890059942d9345609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5851b96faf61e3cc150d1da7ab5388610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cd76ea0481ae8e63a8d8baeb5e2ee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82172fdc016647e8350e3fcac1e576a5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c997991708995a112f97663e1abd5fa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d070bf2529dd48e689cb503967f244614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3c61183f34cb74f0a3825c645ed50615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819307bfbe2d8f54e636a2a9a7c233a2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9fd0558c346e032886e8f02bd8c9b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecaa1c30ad14157e6a957448d0dd40618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196ba86788f5b8c9fdcd19c70f1897e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1deaa1081eeaea3d8017e9718ffb96620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf899d397ce02d92e0b2253cdf9353621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a360db74e397a04fd1637d2986577622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829405ee10b8a453a26629c57b4ce2c9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d69452b07b34d6a5e5ae67bbdfdb3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef73b237ce98ee64df46f92ede8d8b7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8affc0a0bfbc6d4c2d9bf692439794626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435215ea141fa11c4550c645a7a3254627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cbb6b7be714baee19ae97e23d8a92628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2156dce1a6ef5c127041cac9eba88e8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76123b6b4f5f2f09f95e399a96dfc5e8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4f93ae4163b73eb3f2c001deca375631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b380572f5e0ff2b21c868c0288030632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a1b14d722be1c4c579f5a8d913e1c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a4f8d88b60b70ffad4a80d347bf76634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde586db0b09e12039132b3ffbde217635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af67c7c61ed05b54bb605f3f0313a7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091829cf7d272e0cb6be2ee60c3ab75637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c77002c5a5271bde8ce534ca2bf430638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6885ceeaa0a4f5b251fca877ed01f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb7503a2a6c7dc575f6528b5a9d308640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0d15f5e1a8ef50c98cf18d15547a4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362b39f8e93ff8483dc1bddb6cd5154642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c485f02260346232b7df82f60d48158643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8c3960df4e42b05be5f9a9bb97a18644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb164556d502cc1e3722289e9184b9fb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe3bcdaf63533ce16febe5312eb247646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b717dd04a70696f5158212b7b785bb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a13b26a2875ab2191038d952a8864648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45b3dce7f1e08f317b852098f847ab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e878d5ef21630589642e0fe2ae2fc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3cdd5170a4061cdfe890c6ff5eab9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740bb6ede555712b721f201fa162c2b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d938c97f013b129b5b750a1a2d79a5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf0cf81e881d01587f56d4ff05a725654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d53ba2ab9835910c206f8fda11c433655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a929d22279853d47ee1bb98ad47cb96656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b3811be9685cecd271913f00dac71657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd33dc94096d9b6d516e3d88c60081b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0aa168be5e654acfda8e3d56449902659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7f8b7aa80c6134fafb84ae8429ade660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfec0d445fbb65243d398e5a763427661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edc8ba47e4a09a45b404d281b74d27662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3155c7c663bec34cae804cabd61ce4a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256325eb381d14845fa0d1266f2f6925664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286257bbc06b7ad0f37634e113369d12665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d486bd08ce3a6e54b9696fdfa8b7a3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc08fe0c000ba2b11eef4316ee8843667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f53a7a64baf46956d3fc247d88fd6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f91e4ff155fbac2c3793948734f46669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87524031e9bcca8956497ee08ede2a12670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037bf79b5dd96a3e77cd1da0014e746671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d048c24599e276a013788bb0e2d787d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1397d2a4ee3f25060a01c6974e9ec0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bfd5c7fdb660889288700307ead22674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b887396de4f9109afb28e3350ec7b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367eba7ecf573b776163eaf7b305bde8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee661ecac45bda3f0177e45b5c1c900677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f1e9e517389f6bfe4b39a4da50104678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6d1b11a8506347e23d0a946c1b14c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1761d2e050884eae1484c0747fd2c5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c211240499489b31b82514727c7d9af681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4e1e7e420ea0f2284a75eaf3ad297682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f967923086c67f8ce65aad664e2f90683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea8160a86bb540f87395661b6b6bde684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d1139887fa50f2223a859aae8882f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a72a312bf320596e44b922eceea2fd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00083be0d068bb4c54ea45b883cc0bf6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10901a8f24874158eaab3459b37b7424688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69a1aaae63419e0caca5bb42df4fa5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc95d276427f972ad9b2ff8ab91a3ac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec219afc32a9c84f272c64aa0332dbe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45681e00f0f5ea167aa2e2e3321774692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9e868f51f1dbea29d31c93105599c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e08125bff9c889c9b5963d3573dfc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e041e46d7cf5034e519ec39421249ed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9feb4a9298786d292c03838a64d035696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759facf4dfb15e12a49b5d1a29c1027e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0eade6050338e75ab9617935da0ac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150dd6d5874c52a0242e52dca3768b4a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca301cd64183744e63188325c54bf5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c413b537d023da5aad5e7197c6b38701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63700d78cffb626b0cc1e6072d3ab2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021789beb4ed1b4e65f9944bf5290bb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58ebf7f762793b9eca10f2d02f7326704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23ea2e8c76bcda862a18bc9c8ca43f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3ac81a31fd39ec797b2f2ad41b95c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c07f2ff98fbaa4d435bcbc72178d9d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c639ebbe204a8854f9389a93aaa0d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cab5f875bd254cb8b200a188164b31709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb553d01e0f8a8c5011f08cc4d5540710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622488df17538ef363951d32c27519b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4429a83b3691d35052864bac5731b2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769314c467b4f4eeaeee7ee073f768ec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca785415e60dae4bc01913b3ca42c3a5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920debd744470c95c3cafc3cfaee0e9c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411dbb55e1ceee2b1563b63c3468b7bd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbf6b2a15f0459f0bbd558b15af17d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39bc34787d0cc16a3111561e0970edf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9c42d9f9fe2b9ad9405e745a6a211719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0fda692a227c68d21ab0acf778111720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4fbe952bf51f4811baa2472082fb4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413e79d06708ad5127af3396907ee57722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02780a33ad2e2541ee67dec8017f3357723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4d378df6778d371e62a66fa441766724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b0ee7c5db88b0ef0d6cbf67088994725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c07f820980fc9cd12f1c393726da4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a90a8f18f666d478b665c71ff7f5b7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628006295e65e4d2cdb076fd1b4bd183728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478451f21efeb84e58329a64d793b26729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1481adf55347308de54fe405b2549730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dadd0bb14f759d3f13b3d19101005e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f010e0014e9001c1eaf83b2bf16f0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f69553558798677379ac8c536be481733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f889eb6cec72a0a3f5922c5e44947734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d636f31e41742bd2d157e61db8178735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1d7302f1899810f7471a2fee3b876736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36389f9e59168959c580ea9c6fc75667737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e47a044ef10f1b57715f0862e715c8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3deb7691043885ce53c60c5bab0f4a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0c6aaa3ae84a82336b1f9fb9331b1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a2565149a59fbeb9f8008b2b34b3a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a51ef93007645536558611a4c3b40742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702503953b4295933373c8f4392f78c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42222213b73d6959032ba1b00438842a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cb54ab3fe1948cc31cc93ba8bd2d5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6d2febb23ebc9c501095c03b29f77746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edb59558542151183ad0e949668831747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64555b64eaa8492e1883e4c141dc0fa4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501f350eb613b7d1970c1f137cb49fe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bc46cae23a32cd6765323ca16368d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097243643ca426b010f3df30f9d9b78751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76978b1d6c86c511329f36fb56ea23752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975e95c2c81a5ffa65abc17d6d9a35f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f8df0cadc47a5b93a991d7ce128e4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bca34f9139b7b9749dfcfedfc030a6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a5ba02e2c9745db3d34c67d2f64f6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030dd2bc98c9795dc6e2110c3e2332ed757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940eba86e7fb7c929aea360c8914ee26758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e0817362ff15561f5fee0d5307255759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23d54c3ebef1f2989186195d3d72ac760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36457f8dc2d21592846142d4da59d1b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb06950cec61b52045d9947fd75740e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848990f7def35f061d1f15e313e438e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fa4db8225a4798670446747ac1c51764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d7a4ab3fdd5ad0f3c12f3230013df765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e2c45165541c50da47853e9c3b8c5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5dd79b3a4254b924ca057a21c377cb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da741bb1f1734222004db7bf5140d6a5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5996a437164c5200f014cc169f900769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7fc1d02a287cd264493b5a424019e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53ab9e9989a06dd3f29e8cab2c7a71771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55912a6e8df393080b894d3141b59a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2160008f688587f39974d9a30a6451773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f9d1772721b65694d76c946e7b6f9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cfdf973ca0576d16e4ecd2cf0a274775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf2bf913d7c2c740435ccec6efcdd6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae47a8cae5fab8490aaaff1cde12fc777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf39007d4c4ec6d7e9ba2a1526b3ac7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105816afef522be737332e154d305e0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e79a4202f9d2591d2bde5d31971475780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343570ca12d377cbb44531001f2eb2c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ebb240ea7376057bf623e3fe67e6d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32f4af760dbe2908c6e342d3017d6a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea66916eea94eb3d3d9ec639bd63872784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e5b386d516ddf02382674df8bd5a7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862243d1ade31fe004c1131d22e205a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44029639715968746e6328934d916fee787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3312de8431b300622762e1eff910e8c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e1e1f95061bb09d2913329e60fd30789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234af42a167ec4048793a0812c1a4cc790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244a416e3a1c633480711aa1832cd8c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fffa09c074d0e6a0a6aa3d77817aa792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567083d2556f845b318efcbc152884f3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2dd8a2033f633af5b5b48d4f24ef8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed39c9259922b4e5bb7b4faa3edb502795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0610f6612effab07d457984222f96796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31a1d2994bd71609638204e96cdca0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42f247bd07dd989451b58a7e7d8e4f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cda443faf61e37caa875aeccde7788799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c743b4e28a29e80cacd700a03f829800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07157fea6b52bc7abae21da542c909e9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06501a231c3e74f7d6836aa77ed4847d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016b795d624ed1780aaac08bf042228803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759afd4815a1420c33bb14fffdd590f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906261292c832dd19cd851083bd88d1b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c732cf83332e00c9ef4001e933b8e7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcc06752f4e126d7048bf2bbafb602807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7074a5a78af05316b32e4d1de5562b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5d6f744dc2f50bf74605047ea374e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0617b1c3b21436582c4a83d6d92c75810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3b19a5032f737e48a767b29dac60a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b36c9ddfc7211e448c0afc220dfd40812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98f5de4d4a9fec8c0f550c46dd5fca813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def708fb21c214a93234616557012fcc814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4210cd2f23fb9a60c88c7c5a9a618b1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380572bab3c05af8df008c562ad02d63816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676919741067d4b3365a00b9effb96d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4599ba1e7223d8de032413b48fd15f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcf19f4d298a44da51efef15aa0131819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe26712ee99898b47c5522477e7584820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1df8d7ff4290eae53e9a426d10a1d0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18619f4cd89d72f512fed405651cfecf822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e01d09ce2234f02363cfd822cbb93823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa388f59e8f28de5fd22ed5135d0c694824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968df099bad80b93eeaf31f0cb03814825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaae22e98862c2098ddc70f13c55f8c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bb5e113ab918a7e725e7f8c7f6575827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559713df2fcc6235f5f18405eb7688a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e549ac6796d2a870e80a673b6022e15829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831fcb9a8a466002f9c09b0d3bf2d49830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e62b1cf86368e42a7d6da684710b8831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d393fe327b92f4f1f528ca37b50f0b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b18bf8a75bfa31362b8b44095c5eaf833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd0082a4f3d8fc3ba05d60d14dec83834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33021059b927e6d9f65a730bcd45cdc7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a1772a7e0019f86c6ce0063d730ad836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a78abbc37cac6be1d7ee4bcab4b0d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903545cffa531850e4e51d3d51f4179838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbb8db666687a9b6cef3f211d2c27f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a09d5e8b72a400f3ee127dec7f52b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f58dfeaea2f01db25315f308d97fa6841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a6486d8474b353c40552999aadb8f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cefdfb2ce34bf44f11248d6b44acb2843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5a946dcce5e384c9a9c7a4b269d76844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d25617adb23fee244028dfb2548465845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641188a968fe35d920ba0b4cc0eda42846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250af978c2247b8a723684f8f8f83c1d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59005a922e66bd08fbb95f57a1bca89848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf1fcbb8c574d0493688e9f1ef53ef849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c396aef446f10538bb45456ee565b2850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3823c5d6ef7f563bd55d60c6839d1851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b41e87efde88147630f2a438f93d9852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08c0047965f39e7705ca3803036cf7853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dec28ec634ca000b3b3ab6122cc575854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36cacabd6c4e383522e015983c25f8855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748000449b509365ef41f7d043d5799e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208b7b2b154547d46d058faae15aa69857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00bbbcbb6a034bc0bf4f65d9926b90858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90436089b18351a459256a209c239848859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a9c59e318601e93ed122df3bc7ed4860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c3cb559a07c62d412493941285eb4861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d994f9207ce4f13ae00d092e2d1af7862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7f16507b8a35398887189da279725863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d842f5bda37e501ac770cb7ecb53bd864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e0b2b1d12ba552ca79a6ab4d617ce865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb440f7d62186cd6b2a3c6f5808edaba866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59658dacdb2a5565c3ec07b1be0b89867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f4cffd013307fa8ea252c47a44901868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec9de833fecc913e3f3adedfc02fc9869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bc93d7b7d2d342cc5c195660e28b3870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa8085912d1266525e469c1ec394ac871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563c00af0507d63f1b6efe4f0f40cb3872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9c927a3c4ba4b9bbd4eb8dcd10702873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc6f0ccf23636d83f25b2190de0843874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabadea7f60702a3ebdd8283ccb39aa875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4aebadfd35aadf70bb5d7785920f54876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bc4b2fd9cb0393a14e39de0ec4c5a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23c11cfdf00f759c2bd147ddf1c96f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b26b4b46eb60e8e75c579fa60e7d24879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3593b86e90c921cee9b8c4cd98d070880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239bc1cf45c5c4e598f8f4e6db2cf31881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3528a21fe4fd63157d485e723821f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09893761fadfba5bda97de1809101697883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3dcf1d3fb02289975aab039c159ea884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddd92b45f08a9aeb21aaa3fcc5c227885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723f21f51596adfed489f4e2bf1193f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc826b792ce819f60b2c7ad166808049887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159e3c92cd35ce0ae0d53b04e6ef384888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a0479c605d7cac1914281aa0c2081889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7eb491e917a288c405689523fb50c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e7dd12c3d03867c436167a947fc44891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4572656b69d15f58043b163472818892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849abde7772174e17c45e4de4bf88140893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25e47516dff6d4a2852c2302e72391894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e75f79b5ff0129259c7f8dba8c23f8895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a6d7b7c39734fc9d63bf6614ee875896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fabaa5da1911d2ba75099de5090e4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbf29fa3a94fd76ff17318e4e69c95898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0acabb83d9a5b1b37d38afb5f05b52899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef454d974db0f26103852b71c7695a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552e027bf1b12e6bac14afad3a6742e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b43842617c9f03ac724fb3444fe14c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6aab9596f701291a301c8443e7a03903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e2f29caee850c75152518cf3cb614904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65985f7a8bd866457ca8fc5b97ccce04905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bb28577a10a25279aa29882314699906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679ee753e763b65be7dde6a97521ff0907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bc41f3b58ef3e4229b1daf08e4158908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2422ddb9bf2e989aae2667b206e8690909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df88d9f121cbeecb9ebd213971f5243910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694a3ba8324e912e356d5f09c295b16911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228158faa77c7376ec38d8196fadab3912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9116da36618b541476dea5230eddc4e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d46529218ed271825750d18f644951914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27ca432a168c13ef8dd95b71a06334915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fd4816ce065f3e5472eef381a7a1a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27c0b101567bd50c4c79a205694092917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9dfe6f681aa2f3200bf5394a68d053918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d5a108e61fa82e21e4e940b71a9df919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9313320cc84db0347b0884528991b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1362f1fd7a0910c6123e82398180f8921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57ffc85bbf72e71e1f074f9fc1ae97922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5c9c047494416450d1a8cb3820498923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe7737b25355442b65c87c1f485c23924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6beb2f036a587e4cdaa6e685bc206fa925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c039683eea031b1c0ba8077bdf1c556926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22490b8f19763d2dcea50a51e8447a08927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dac14ccce3d497694d2c4ed5e2d9a4928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a09f20f6722fa4703a9ff1b4867df929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f0132a4d63e9d6a7d96175b2a6c99930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff998934dad28fb34b1f4835ccf7324931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545efd526460a2483c2def9a1e1f1857932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221f3876169365afcfdf9d46ba8be6f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7093c4bd6acde548605e86868c6f43934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bdde4c40d35022cbe90143b90d505935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57ecd49c8e7f5f15a8393a592828d9936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc08257e55e6f41d8101aa2912978e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a14baede44366a01f75762ed01d32f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14530fd86c4b351476547e15245b3e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181a7cabd28d710f87152eb41fa653b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7507d96553e0a39fc0581f0bc677ec0941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a6cd7663979f0e34870a2d8da558d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8b96e93bb7f3cbedd8b49e402e2ad943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915a4f9a874f57aec575dff4f081dc2944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b3d0caf52f2bab2eca099f1140418945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1af8a16e81a5bcc547cf69daa97c8946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18d67ebb9fa06125add59a3af3a883947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74846281bdca029380333576f258b272948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d8e6c323d564611ca470e20a82719949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58500931d4fcb8f56eaaf6d0e92ae0950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0d405bb003c1006c6bc9b93972c2e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab847a4071a9d854b7bffbe1d1ac393952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c3a4bbce5186131f9d2075f840151953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb656d0c24ce59c6a3bc1c885504eadb954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f60095b49025c60003efb90aac1622955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558162d92d742a50f83df4e1626f5b0956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a677f42c1602b4088c8b3394b2294957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfb1b1e22df30baaefebf46533982d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0695a6d318efa3ad49afa3a72745b2959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21b8d53c3e95d62288d11e5c0a5a15960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec0ffba2ccb7a0970c1a16b9a9845f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a44e377e4ad1269cad13d6c194244962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b8b45190363916ff71376eb272d9f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815b1b91192cb76169432d0206284cf964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af58557559d7dbd6931213a5fed8dde965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be879cad4a0f05972b7f46d97983b07966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8a3950173bda2f9469b30130bc3c8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edff99cb9e95f4583f9f6df481a8e6968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888db9cda6db294a39bb6493f64ca803969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefdd43f760e5146c7f136f7187ac24970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14939c134705a9f5324ff6296f217faf971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d01dee3666f387d312421c4a84f1c0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db59115e97753f10e8a0322536a379973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d2d8201d666e465f25806f35be9dd974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f96b45922f63deb313c9d6bdb1373975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d63bff3aa3a8b77053b988d7e9665e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e347388a21ca75aeed309a26c9b272c977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845cb1113578489b5a0eaee065bd62e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a77078f4bd7675cc3cfb3ecf9e546c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca5b471dbc733647fba63693df986a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455116b139e0e3a8f41429b7b99ca284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a96d6fbb0a977ce937f3fd69730585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaef33660edd5bb18a34f0f7c032c6c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68482c0d9b3a46d238ac67eb84a797857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604db789d972e37d2a12fc086956d7d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e9b81039547ba365033544b9920ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221c81e9389ea02e2166d967676a09510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1fb1c1d06ca90d49798335b9f3f3311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98f4a933357c5b60527f01eeaa40c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42944a74cc5c2a3f06b2c29a99d31013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151ae7dcd825a68b795bd7235e2683114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dff24e47ca4bea62d5c4e2e15e1e0515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb16be1b4520c5dc6fa0f93ec091ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fae1d17a6ccc0e123f5010908bf71017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7980b59f96b3f9d1fa2b94dc863f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53e6f3eb97b496795c37fa5f68312f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa03d07110d62591c1cbe830b297f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd5b3dbdecc7c8a423138ca212a08021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5f38aff393c39c8a4b573165bcb8c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619dd954d7885c773eafae20b156992323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9f726b26df03e32430787a2c7b9e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c51de630fb650198c8cc6a4544b26825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66982d0089d66f4c66060b11a7de86db26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87f1c6916b86c2b9b41630b3ef640127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d185b8c7413e1367245d40d1296bb728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bb90f49b9a1a53e151cf9690acb3829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e1d121f21aae64e68eb3feb8f0eef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6eac9f0a022bcba8901ae3162d6a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbd989dd6a7011fe5dc52fceb8fa8632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d424a47dac7f8880ea5774ede7920dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9c5b1090ee5622c8d8e6a77b89c9734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335a13bf737ea7c84bb45dc18bce71735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca835b5e4af94ef3929b60cf5bc95236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921103519c932b2246823eaff65be0ed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d55adeb5f075b076ac117b8b4ebe638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869834b334806ef20f056d4bad5ab20539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc872c8ee1740397ecf7e415dbac55ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05848ebd3fa447e82799564ff4f8d71041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26156334a264b8f1e46851fd36e2b5542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7f19a158fba86a53d232d254b691c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cf51b78b56f5439a8944a2d1c27e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c81b9013871a0242ced5b20a1b71745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b6ee31254c6904e4b424e530768ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e9d20cc54ce56aca009eeb17c8f0047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f84258c6a5fe11c110984c49b0061148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088c96bf6ccb8acfcca2d6be45bcd2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd248336c26be512aedb53b4eb206dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c35c449006aba5709b57b4d2d7ea1051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac671e7d760d2d22be28536a36905ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad26ea9b289c2334ab108f73979d06d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd3f68b6b4a4cd37ff954ac366465f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308293ba2b0de4ea9adeae51bbc4412355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de233898b25388632159adb1de18ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331716c60ef7d49520167dd9f9a81a1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811437572e5a733aac1fd6bc20b4d1f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1425f60f8be3e2ae1b3e691d0d2d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a989d90beeca1c32097eca26b20395a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f023e9036f3ff717c8b29554d4b50861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89430362edafd9606f807915af970d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a7d20b02434d37ec7e6eaf33e68d763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29878e9705299e97c11a6c795958023864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff7d547e2e5a21c4ca244215f6268665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76271840765c0c180a8563b8a1f68a9966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261f3710f3bac7bd872c2761a42d76d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532f2691f98665116fd150c9270948168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624c0477c0bfad4d613928d94fc1e5069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e99e8ad14c9103dcd7b0c9d212b54d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676872b88c8443426a46ef69c7494df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7df1fd27337b6648ed106cf3b1ccae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f652f2c7709a1cf7a7954699acea35e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4abd53404978a0cdf925a05f50e6f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebfee84c8c9e2f67cc7fed48dee57f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b73a704f45e915d4a48eddb10f5d9176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9518c4bcebea2c56f2a33d161615bdc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1bf1e22e2fcc29bd935727bdf99eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4625aff8130f302ce167858e47948b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caabc223b78bce4aac968a0926bb7d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea34ef504422bc4e58452252c1b824f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d6d590d5897a000a05966ac517ede82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947aa2f84c42c0d2e52863c6aa99bd0d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931499318f6aeed464c29835c47c538384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e90ba1dcd32bd01d4a58a1b01a445985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214abbdc23fe3fe9d5c6fe69bedd9afb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d5c2ef4c1ba30555cc55b826f10b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d754bf1bcc8ff7b775ecf44bf2ffa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b81f2c2dfd8e8f4138b46fc2579f4889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98a3174170795c502d1607db95508b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afdb91a3cbb577d7b8f3d35916614391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cf20cdf2390ff8d2922eb22ace9c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4983cf96197dc0a78bd6c7eef4a96ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0c0dd755ff3838a31d1cf983a521294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35f78b8535c60f95c0673f6661d46e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec566f4be952698a0d20d9e524995296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3053027c6d179f54bd26d954ab6cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569fbe9243adaec2df91d2b4503b50a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090b32b0978be88d0e9a9d239261f9d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb8d3132b0d400fb6e1e41ddd0bedc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6541f7d658f50aab555e38876fc32101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad261e9c5a0a7d89a1eed37d5eeb99102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcedb8f2745699a90e0d2551589522103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850137cf640fba06fe799ff0cbade83104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486f05c60b918a0c413838049cbac55105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2ff2e37bd01eaf42d6e1fc1e695dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11cd6286e803f81cfd15a1808431df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadf6e0dd68ac61462950a70f2abd89108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903093331b88d3d421a112a99e706e5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53a6b27e272e1f6c76f69aadb9e00f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56cd8522df023986ae936fc7256e12111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311ee5ee032cbd9b055a53f7a68e53e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8672bed3c79d2466ca1acf87b1a33d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c3f2374db085d9f9676c83770442c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7e549a8d4ab68670144775588b905115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f66c5325aef160f73593bde284a254116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039de1321ae5ff0fac5873f371dc25ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fe459238b4a59fda200c9dbb8e2b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a26b021eced4d1145b34ded3d6fa7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee20612695038de6f6bea9d1694da7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7801720cae57c01857a0591d1f64a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6a86750fb4d7c08d4cc3b95ca7828122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bf13f6a34d4bade102e2c2a9610d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88249cd94a928f383f4ec36d62db6c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10376e2b0c0b1f84624049fd14ba9cbe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d026f6db78d483cf2a0efac46829a20126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e92d6796c69c04697b5037cef5fe1f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc99bbae17220ce83cba6f9bc100a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23cb6337bb55e5ecb058ecfa4209c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbcce8fc23a2d88ef69817dbd88a71130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d9ca85135c2a182663cc13457a124131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4dcc3cb033ce06ff3c25f29f606ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3399ad51ad665774248e34a54d98285133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe920d542643e9159790e6af84c301134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15c1184922dee246259329e37d16b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28220606c2285290d945c8d562e51319136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbc196a2ae4e754407668b83d8b959137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddbb60f9a1df1294b22ccbc26c15b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da31d33fde626d926a2940c1e86515139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3576b5f0c8ce343feecb0864bd61c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b64dce720201c60ff2f19c3b5c586b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96443dddac20f05e1bbafec0d87f6348142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85f5f444ba422e6ae0f511851829e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820af5422a7cd934d5e16e49a7c1fb11144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdddc47c90cd59b6cb1805bdb944eca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55119811fd8c4ec3f557aed1081648f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be9c17da20cef55fcd6069ef08c4bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ba44417a39192468ede9905915ab6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b992bd90bfb8eba05ecc205089a7b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c89384db23366faa69d9e5a5d69081150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c293eaa7acdd74d67a581924f8e0927151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07592457170f6a37525c103bb9db5b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee94216b03b4165e9d7bbde31553249153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570ac474371fd4ba0007dca8b6fc0db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d4c0e316b332f66c7248c23faba61155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a233090998f020e9034fa785b1e1c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda7a09f3d90141c7b50dcc6686c16a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7ea66eee780774f06c323f8074f84158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb9721763e1ec9bb6bde3c7f11022e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e504eb5a75c859861b844403896679e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afae0229f7a2869de3bfc6a5fd9c4a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739307b31ab21f007b744e1bba55935162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a467959798df1c24067f81f655fdf41163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9d74eee9ed731f959d50f0a7285cc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145270d741fe5fbde739fbae0f3d3e85165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779580db0103a1cc9fa795ccaad53c1b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b83386de11015782b10952a214539167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23541e04cc93ccb99d0da1ed235598168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8bbe4c5452e2ba258fea54e9f27ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52136a02f4d36be5d8729f8973f9cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5dad739763040b3b09a030db2103c2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e2c4ac16d5951ed27f5c838039005172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42cf3b67cfcba8d6d68bc22c754d73173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a928cbf81ccaa774530ad0105e1bee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83feff35c7b88645f85237ce11cf1fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7d5755ca75fb98ceddb4ff6139266176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d751cec409fd41b35c2a5f2f3f9ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573800da8e8dfeac0de9e75c9b74c093178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7a04d97dddb225d87875b66f4b386179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa45102365b62a0b6e7395916ca00f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e159697b55ef6725aff1ffd37e0f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10be7add7eb0b4e9db5e182ee05af1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e19e345b69eb4940515a57a08c0d89183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215eee1e255a7e5a469471e3e2efa08184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d210317115ae8a3cd4e026d5fbc66b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c137519c89e1ec7945619e9155dea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b964fbc6f950970c11186e0338122187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b103747afb2be8731f88a4a8c7f57a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e231c3944b2d4c45b43266cf1d485b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d5dd702e51861fb2a6c02bdc37dd5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eea7f00ee7e2a83406e408abf46d60191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49a18605222d8de3d241aaedc39d85192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15008b017fc8902c70fd1190ea9b32d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92a62dddd1bbe0a6e78370a6d25f6d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61484342bb409363ef754f56c04360c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c99b55e5fb33558fe533a2317257d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2e5ea8315f5d869ef8712a136777f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede2c2de9d427a9cf8333f469317259198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078a616fb83072a8494d6ca0d496668199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd079cc0f0374e88ccbbf695cd2177200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64814a7397ca972f0a6fe7e7eefd6a9a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ba577b4f17f33c972b73068bb04d8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31687a569c2efbcd37caff566e53d9c8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69883ede3ccff1598ed285f8412dbb2a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8abc63ae79c40d41c084866897c9a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fecc463abb04ae5bdb80f992e3ea64206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197cb53a21a213fe038aa1aa71e41a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7ac66170dd8db8f311ec5bf2683d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e91493be3f808c482a26ae85280528209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0660a886f1fe80c017bf19cbad610210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d0370b4b7c6109a54be7aa0840e47211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e5cdbb7abe0aa6b2618cabc3bfb41212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa56b7b09c12dd9a425dc828d11d015213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fbfbf485549bdaafb42db07d5219c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94113c45a490939a0293e23b1335052215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a599a7f795cff27921a225c6b3ce9d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75162200d29bab091a4ed82c4420bba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759166bdd01b66319fcc3034773cbc20218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79296ebb5dae57d4471424cabdfb0d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50929cff275af5c9bae5ed1eed5158d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c00e48405d70e8a168b5ca9aba39f0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d0954a5eecf52dbd9e1b7292acf60222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75921e1b108ea7287b6b325cf04ec49f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47c5ea029520335c7219fb3260388b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffcbf929123123199a6be1bd5a5dcb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98313bfa1bd0bf8e5def02682d0a53226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a955473773b530b6c5fe2c7df7e14f1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600c4207303a5800df6e950703f3400228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0d6d14f1e0b57f0b31d9754d3c0d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f03422acf173f32dccb1775004a27a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf113495312c14558be5c100966aea0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe2ad42b078f1bb460f5ebc38d6437232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17092e7d0dd173600f54404c9cd805233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d00394b7abb2d2e39fafd5d2c5008234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e769acfbe2cf3c544dc43c4eb41f6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663d06472ec51ee43bba4dd0d91d38d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7dfa2582a091e16ad9eeb86ece06f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953756d98975eabdbaed5f8756213c1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6788abb9f01d5f2669c9574eb24d7d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863aa6120ea5d6d9f41c4dc75eba09f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914b759ec48e9f2dc364445a435e225241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73358da5fa14cd6bd3509a0a02fee09a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84838602eb53dfb7cf50ed153993fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39c349c48d516dd369b72d0738f745244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba90544cbc7161e340fbc4a94f3a6cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5437dfb572563f1e490a6a3c1abb50a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cc3d0c1d54711b40b031cd2f62f27247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3924faaba634f5ce461c474790116248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324f8060bc87c7f50e79e5fe07b81bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323d6024b1d45fb9e34ac0747f35652250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462d3591f0fcef0af426aa9cbf14104251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b6c4065087c5c166a20aa57f87547252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3e5776a8e25bb14741e29136b82f4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc0f25dfc8485b35d6c202eb584422254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f2eca91771e14ee9e74789506a0fb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772bcab52c04d657524453f797974a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b324bacdda029336460195fe0b0eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57196c8568530d14c7506c814c9f4405258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7f4eb547a58f79412c0255168faed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c014ed86fa3c38ffa4b1c289163650260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55000f456bbdd0fc9547b4a17a4beae8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b6ded9d3f00fa8fe264f83a9d2bc4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345044b21f2274e82ebe53206f4db0c1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfb8d0b50a105b831d72c2c55faffd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9bf721b2dc40f23eb01987e7a0fbf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a7f951e9d14e1d8ec5954e789379f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9537a44c749d71d9e7affbcf9846c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6d7b27760296d908a6c3c3e7c08f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d980bbcd14d1d4a3d53e5f18aa13f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624d0c7737fb47fd191f95905c44266270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8006a805905018868fe13f460c74b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019615081d69c1a3ad8331c36bec80e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3694971dc6d1c10d4fed78bfd2939273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73521df30599c0cc0861eceab9f857d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c75f978362d29539325d7bb562c183275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58d022e8e87ff6e3070f231907888a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be71fc0dad9ba76879475ff58083d3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f74fa9bd0117f43b451f00b298e5d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358955210a009170730b2477b29e53d9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3eaf3ca8a8399e487e6bf957a86dd4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710ee772914d98f86a9359f0e834b4f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b363cfc5e315ec3b23e1ede171109282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29ca7a89332b1cdf6a2934957c654c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb43f66abbd222716b301c35c4a7628284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9d72fffdb7b360bef7a2fd1c78b1c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d43181984f5b50b5294f8aae729f69286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952762d2730b315a774f5c2f1d5ec43e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed64c22bcbf7f96fd2dd9ebe8712e58288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1202322634f17d49a2455ab6a85f27b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dce80a9eadb817c0fc8f4c1343260b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2b5cb6ce3a6d7af2d4626167d12c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312f9540e7cbf4f82b3a604d0467f59292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f5e404b5b89e20161dbcc77f1c681293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713166cda691c9146261a6001d923ab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66bf608819a932ebf5d422e1980820295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8b95797248ea6621490910f036e36296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fd4616a56215a54d674d21ad0c6b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69534433c5581260b125480cb3bdd2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9eaa28ae65c39fd7d6f23eccaaca1a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb85c2eb9602a720eb859f29fcab12300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b126dde2c8d221c5ba7527de4e172301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9aa3a462c58c555e49b03a03f753d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30702fa453bae33fb310ee6a444ec9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d684c8a08ed3603f726022e6a35e3a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ce589cf7b60c35eb04044b10d1e62305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c072068929f6ac9d33b64e10c10633c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc4d4ad1bf7b058b600f87d8aedd3e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de64bd0a7ad3758e52ae12a9cab6c15308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad405275aeccc5c97531f200230b72309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980ae9d2f4633a3eac7e2b7d37535ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27360c8502d4b459a33100fd583e6b29311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075fbfc32833f676e8fe69fba7e4c5d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64238231a99044c8648676b3c505382313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204e846bdecedc782f9ec90369d34aa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6e1d989a56f7c152dfeb23c5e4505315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d20f917ce417f2080b3ee98c4ecf70316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069d32bf2d0a758ca3f959b8a5a0fd9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878a7a1ea7fde0f2e045637d8b20886318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9dffad801d37a62ad24221c3073f6a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f6c43c3dc8b80e1901d8f6ee6485a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94986aefcffd8685ae3097f37db7143c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2575950ceb405f9923fd5d4b2f73c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300a2fd325c1fceeeea95a96bcc5509323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e61b037c6aee063dce8b038b5d0db324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f2e65dc6d729271100a371dec078e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07649985dc0f398e753fa6a69f49202f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb798d1d27975dd2910af0c86fdb6b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b0529415808c8044ba616b02e79d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51458a78d4d24126a4ad0df7aa2dde329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4991472cf86a5aa2660984d90e928d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68011eb7796cb458ee73383ef62d9cce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e83e8b0588014ae9e7c42faa97434332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858fff486680a3c4c7ff5dac706639b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec14504c52de5985e5c571b2dd5b1bf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e044bf5745dc4901f972beae65b728a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc1ebd1d17d760ef2d9547bda4dca0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9dd8878cd18a6298770b1b4ee7f303337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ad65d2f82c3ffbb89c8a15712221e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3089c337c0a5052799d9a7999740f2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aece76e9c8dc07d711037954dd6d2d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d869c20d84d6c48c09cc9699a47d9e8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f75a251b8035ec6f0592bd1bf3543342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03381e553d0e4721241666c7f8c3f8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404dfae98b1f6aa761838967907a0896344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f517d40053ffc2d5dab776ba3a190345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ebfc3f45fb2a9105d7e30d29a4180346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683e359e5b37099282c8d0eaa1f3d69347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07754daef82545e605857e8232cf0e8c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35310fe32a9b063624616785474cbf4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc10ba5e2ffcdcd7f6726ab4c346fa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca1f5fd693ab2ab7e59441fd0d0044351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93098f45382bd2275839c88e9e0130352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec01868b1cc3515be360837a8e0e44353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbe63b5668de4eb590f903d20f7a3e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89d0ef21f1e52fb826dc6260a18bbb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8e46a7b66118e4bef20b2eb9ea7de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ed17fe6ae90bf604fa263c24594ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62867c09db9084f699b2bfd053c88c3e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71f9b4d5c93e3acc1503fe0b3f0159359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac12ab8cc171628f2f1af6ae8252d3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e947b9cc783a976667c25d2520cabfc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38601396de03f7910a7fdd236129602b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d909cd1fe9cfab75ee2d606d3d7edbb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d864fc679d7375638c4db3413fc34364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe95886123494568417eccb6ef74bc4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f412ecc5698c4575ba5952125b36d8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33b79f575782a9824448756f46bd6a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101047bed415ac6d4949ff8b5090853e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39869665062dae005554ed9706c99b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245ab56958bd6495f048190a2797cfa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187f0185761fd5404bcc8e469c67d10371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18453cf744570712bb7621a5148b73372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87f90e2703e523b34895c6f76877ad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027056bc4455742637fe07d4854908b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4daef78229dbde8e1db36703878310375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c21a2437487e927bdcb0463d77ab5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e209aa4d1d3f388bdd7d09c725896377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1de3c64ea03b039606738e709fe9c8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cddf3152071db5af420c04961ab55379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e22d49c3fce4b13ac76d42b6682fe2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56111f5d0b1db92d708b7ac5c2c2d427381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864eabcb7ca81a8e858404808903f7c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91ace9e9cc26290a76a14190de2ee8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3a545cf03194ab6437c4ec1d5ccea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b63df0065f1e43d26af678afc67cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883965ae39e63095f2b313b88d2c8564386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901fa2534fff9938b10891ba4ec6dd8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a2f8cf629d68e8f63219353ce59ec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4661c9662c6e7f1949ae6aacea472389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a7a02cba12d108843b02b9f6d8538390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d3bb5c951223d077eeb07a935b48c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b47085f1ab064c9afbf68c45d688b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b266fe73f9374a0990f4ffbb508db393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37222db41d68d77cab8023dcf1cd1cef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425745f0e44973c6cd08605cae767802395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5dacafb9621b128433c6da9e3a267396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca3e807935b60d93be0cb708f41efc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d724550984342804d48540375b5c3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5126102ba21aecdb869ffd95216692399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f1800d37cb3e26c6f8516a9fc0f9f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747c3855a72d5f3228dd3cd64e4e739401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ec7d3bb146ff3aee19b82dbbe0d2f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687db4e6eb4a3ff727fae69980a31cc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12ab6b16cfe9ae2160120f2c5c3db0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217224824f1c2a4d4c311eadcb36a982405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e97e0738f511347569c9f99319f36406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d05c73c6afd43f9a31969c1616f38407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebf76d72e120dbfe828fe86e048a61408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96fce50b0fdcde00b0c07da5e30678409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64ebf585bf2665c8cbd8432e6e8dae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1cf9c2246ba5c66c2b2abe234217f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d698e1b026f09bce335bad83631d48412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a15b664093dc2127b4f2b84965490413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225e5773120e14cb6fa3995e03e53af414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8502ff223b4a31e716b5f6b6c966507415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620ebbf8cbd3598bc1abf8f0ae709f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20fae891739c6ab259f796bfd6453e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0703e45697a71b54ce18503969359418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73926787aaa2ea0556a2d39a935adb2f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15e8d32ff811ff0999275f10c80da9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78791e0bea9b8dae8874cd18fd11277421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb23447aa3a8a52e5b0b1f8b6474d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c0c45cd46720be1c154ee426597ba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764810fa6601c40017fb4ec0cda6aff7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2d6664d54d920aca7ac6f91b46b31425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7827c8a224fcc1b7989b3d483ed38426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11014e36e31284ab950614010f1d80427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083608543a0df32cc514bb472f3a735c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a104f333327e3ecfc8554361c9dee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e77843b3612ad5a38e59c89d76e14430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e4bfb54dd871da780fcda88873b14431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b599e3774cff4c08dae7bff3ed00a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb908149f2d86581ec2a87e141df63d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe81b7ca1fd6da8e44465f22e0e02c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf14b2cee8782df0e837c5756db2ed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b133f7577216bed5e460bcad3440371436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8f4e84f960a4da2cf2891ed428fcf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506cf0a7487581b222dd63873de73b0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec067a2b17212412637bedb78c3a87c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9665d522251d27681105f7bf116cd33440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ee8beefd336ab1f34e6c778a91e81441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f98b6ca5a55ffd9c77129790077aa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6502f684a5a9e48b149f01e9115aea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b89b4ac93c77ebb1aa1801c458ab2a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ca3b428041010737e63359e869b74445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c47e2a93aa5885dfe5d2be76c7627446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b27c7ad37fb83f97461ec7b3e22fb0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4754dc05371d6b5c5be2503f0edb01e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd16ea93b6c67f7416fc8216afeaa1e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05269020e05e37538923100b69090424450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250173e43a0e176cf01dd89f84125041451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fb15e2336e03be864000aba1534ab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54351a193c8513e7b23d6251e112ee4a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83af230d77b4506d9f1693d1a29a80f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1a0b138d6ec2ff7c61e0f7a7b05f5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a4e7fd40bc10845a73669a0f44870456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898c4c470afeeb144ba99f3a141e89a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9b56b7560fa9471d064e633ec5e1a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e30adf640f10884a9ed58118ba160459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf22c08a917aa45067a280067f4438460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c835d011c22fdd1ffd1ed3f2a25f3fc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74119fde9c8d517e1f2ca03e5019cac5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde508f0b53106f25b13dcad740e372463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681555541e471630c62f158dd9e0b56464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90230ddefbadfb6116a16c63d2235ae1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b1ba370a176c10631a9ff59a5cdd3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1b9881eeaeea35dbb22d90201b9f5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491f12f4ff8cc59364814f2f9adb2c1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8f893a50a70986765abea3991d77a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f91857b3e5f4b752c92ba9f80f9721470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecee13f227d4450c7381cadb02a9ae0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfa26d041dc09710b449420f9b4413472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be9bfb44cc4777e221a0b4e9dd32ef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89aad1dc4a0326efe9971e368cc838a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790dd7e5c9c734d7246f9663c946f9e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e1f9c5bc5a4a422f81eabe9a02a1f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9dd29d982c557ec212d9aa0781a65477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462145ccfdfd2c76dc73f3452d5ac2b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e76e69ff74e8b36bbcd4373ac2a18479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6229326d2b6a771d51d2a98ea7cc8c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a33d551ed951652fdf767c420669b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510940e9526c68a0119c94f3f5c54d77482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da32be4127fe4d46d74c21f25368a98483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca466080e63808e4e372d64e420d900484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ce9eaff63b4341bbc988447e2d974485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665559ecd4eb42a2b50efb7e7e10d861486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75729b02b0a21c3ecd98cee78be9ef9c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63cef1747c0b9ba692d418dd040e35488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ed6a332ff4d19808f4e279c88a198489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fc4fe30d1e900c0ff6a37782eb716490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3059fe4f9ac86b0e0bc8bce188965491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a45fca10f3926c22750148e0e0facd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248767897c918ab4a081cd3e80420c7e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb0f77964369d84eb3d0f81cda4ea1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e9990f096811c4f6ecc6ed2673919495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40f21d40945d9808b5044b7de6c897496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16714f05efb4cd199523f04a66589c44497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e701f60d4aa742cd83c2db4e7368ef0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd939fabf68fcc1cc7a3763f86d8846499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbf9e954ff418954203ce27ea7c4aa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8360d60b114621b9aa30c4f5e5c196b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417acc17c4480b467f39123e1fd9383502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e941f34dd27cd9607788aa10320064503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e5de762e8183324d53f91d145e79d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a67d18891d1a0d6b359af5d329e0b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30c9bd442ade57f7a8d742f2807048506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee0d9d817aef1b62535c0500ae6d8b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0e33334e6bc1a453202f490502160508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee4d9b09dc92485c4873eda867bd98509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087075a2e8bcbe633bdc5d75bea1184e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3bbe0b959af0319c7eb11cebc08ec8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a212124327735aea2f6ba15acecd2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebd2f3cd04b7d17177baa6101f3bfb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e3cc6d41838ce6a67e51cc4c8541d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327247960337042563b22bbc6d15348e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdbadc3fe3107deb1335e1ca3afb24516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a499c4fcd76e9faab72e112ad1e70517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c7110d51aa9f51bf620e4e7965a2d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd4ccc2d2a0d894b8e764f389f75cb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfa098e71effcd2743b5d1a4ce4104520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55104adbd50ed4097d475b320145776521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070afedf736ae1246e46428c3c30a45522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444638510eb682287e93a252b29ddafd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a509775861328d6358068c92b7c4b3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c77d9cfce1d6c690c23de62d1fefa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be685d95cae84f29ee967b3df87575526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c7e5d507307fbd329f219271335f2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62bd5d6fedd5baffabf8c40819ae0c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8de5fb6e49db72ad7ddc94450972d8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4530eec827a7dbf497013212d404d8c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a824c714b129bfb70def3691ab1dce2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a3840efecd63a6c462125e7ff18d8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305321a5cde98bc51924a97eebc3ae1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89203896294af91f31bb4d8953668a5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04be24dbe4fa25d6620c4c60010bb88535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef3ec0f039043ff0f7fea244612e65536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdc346d6f3d85d406fcf5ffe39184d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db8990aa22870b442e49f346b7359d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88abd849c46759d57db4ee509fe5f7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acaca06483cf3e9a3e6b43353a96e2f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32ebd4ebcd189a48587499a25ad439541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbb4f0440ad06a2a88b14e37fc27c5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c9d1a74c76b7696967827f9b398b9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4e1c340443b8cdd5d4cee9c5c6852544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab8f36092cf7bbd5b4bae111efd24b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47483383a1e85683d40fc0dd7d0b3e53546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952740f4436fe7bdaaaf07f3aeb5d24547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2e84548a7fc32efa8d516c5c8921e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696abd982a1108afcd6f04cbbff022a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdbd5fa2abcf96a4395a8520374445550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d5344fffac3a8b50a33955f80c757551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd747ea6fd08d54db1a53ebafaac77af552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d8f99a023449c9f78fae8596a34db553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50762645b584c12442e07e309624bf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bb8141409427d3041305c281c62bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8dd77add8ccc3d92c6bed942f1d3a6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5ec4b5ca3d8404c7ec26acd5225b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80131750f6b7d7e3f9098e92cbac142558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e2710ff67f4d74dd4e9544f8e5652559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171b82825244068ffd75ce0d5313379560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83cf1658a68fbc05036709ecbdcf9b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec2c0e6b1420bc915723cfbd439ee8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bca754df5a67f176591325f9822fce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df699c70b58d33d9470a518ecd9e322564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04adc841aee37482d7118f12d88b5e8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34724c511cf2a2da4e87c6ef280bbe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92102028fa5472e6923b0ef8a95afa76567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e7fe0c696641c086ef63f4fc50413568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdc445f389748f7085df68839f863e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90183f3704d32345ef5d72ce552d2ef6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877d596d0c38326c9c7f5bd9102c19c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c12bb24d8c8c43c6a12c835bd7dc5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ebb95db8f0256e026919745748d3b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0751acfc0a51fe3e97756cea381b9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c24da95eaaa922380a97e4e5051a2f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d48a13fe9f551c60c60f6d6a71b46f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335bb9b93b3a5cfed5cc75a969538e7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60e94e9d98f3bfc371d066ee5b00cd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634241c56c7948578ba3af8e1da010f4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c07332bfe498ef5be9f12e812eae8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bae364ceacf6022e1ac88ef3e467a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd949af45dd6d91ce626cf49faa47f9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed117c6b16e46019dd0c05e58d1cb703583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ebf580885c9c98ea98cf05ed87962584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffa919e0783e962f9920b56bb482c7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c67da94d6eef895bf384f383da8886586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33740091b1538f669573a1d4506668587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334acdc59c0b4275bbb309809ed765e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb075a48590125f226e1b1d5c52cc9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503faa6a1c5ea4d14c1ca54d5e20268b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de5f172beb6bfe206aa1b7c0e1282b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7fbe779963cef52f78daa259ec09b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb48503264d5c94814014022d4bf0e3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32bfe2cb9331874e5ae9d2cf4eec24594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c228f3bbb435778b8fc4ae4eb0a4f62595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffee57b1572862b670ca88614f9177e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ca77b5ba55bbb02df484b817ca757597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e16fbc66c807518eda2d1ec489d824598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd1ff2267ddb0120dac13d28e9b459599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2aa4cd0dec0ae85110f6110fc635e0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75699ad4ca22231880bd589e04c0b1db601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20431f753d4a3ddbf26ffd15a4d547602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1806f813d6eb7bd929ce581c76d693b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464846cc5159f761f469a8ba4de8029604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7fe504c7554cddb280f0c03bfbef7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822fa5202e63fa843e3766756620e3b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a5efee2fc60c68ab60c51c88e2a09607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea337c7b90eb5975d49628473f2857e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763904121989a19355898a0d184da6c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f249581a0c3a05212e59a6b2f007f5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fe8c32c0d3785e1e4f595b942e4e0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c84bdc9a04ae73fbf7adb1975a214612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27f3e0514e8a62edb75cf9f137018f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f38d1393ea4841e7e05b7ff29417b4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb6e1a5852cac2aa1fce7bc30b4858615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d71b26856bd40c18c1e86b5920679616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942e0dcc88901d15c15ecb860acb5c4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ade1227d2972bcce084d4b8c40e40618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d173a04362d02d8d3f714717082a8c1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75fa9eba7979c81fec8b21e6004850e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e3933f16a11a5d8091fde5993c79a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c4b74e61cf9406829b9bd07a64eda622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39f07c87551ec2c4fecd2b1585efed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15a734779ca2f33a901434e3725c05624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850916dd4e4f19dcf1ecac4b9356722625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649947c9bfcad5f74dfe0296a3a3ac3e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30403da4d2adbf84b21f68cc4b6d3e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8bb9ea876b767fd0b67f4a9174887628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5ffe641c845d753482cde414866e6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6dee36bfd7cf0169cb2c9283d4c4b4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d43aa535ec7bc7779b3497d6c9b56631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c142327abd3645543e7e96d5ff997632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80a95d25f0281646f4a70e56c19f6c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef18a2bf11fe7de41363e7446ad603f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0155b940c1f732725b5b9b10e14b59a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b0175a9cdb9e2924a440a0f823481636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570942c1119142ca6de90b68e6ed4e90637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d378558704351787f1af78d70acfd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa292a9839f9d938fead064a1da99e7b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588e8abe0145aad6de0a1ebbf1b7b5b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccb99fbcc4ad139f0cb6f80169357b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e4e43088da5c1bac28198dbe41e38642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a212c21215b6c5556d2ddaffa71f3f7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2ffb1bd3b75370697236ffb923690644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa7073610a3b6675d979b34b231759645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d741860bb07d7c16cf412423c67e942646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4602f25f8d607a4153d0cec159112647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c842ace6cee45824a7f38ee0f04b5d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511069b71b06601e099d338429b9187649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a1ec73245af046fcfaa6905d7c22b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25a1451dd15ff96edb5f6354d16cf7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033916b6ddf1ec7dba5a771ef939d63a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c4902c941d87613d0ddb0403cf45d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835518c39db72db236c4cc55b923993654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3badafb74e91144a4ca604704ed1b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23063c350326ee96ab3eef1f7005b5b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d944f2a71d91fe15f9084b0ff848494657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b1a190321f967291bf299509ccfa3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e8d5705e40275e373bd81f9418c71659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4726aade6acb64c3fe25b834ffc94a2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b895d13e9362adf78fbd0b1370d506661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917baa02c65bdf43d624d849e057784662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fc07c658467388899cdfad0536566663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb56be60a3df8b31f8bc393ab85bfa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeccff2a06a23e0e5fdeecf7b8ffa0f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb83566d0dbf725725e9a72d80a57dd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3891ffacec71bcea01d7363974985667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e419564197397bafc390ebfcf8440f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310b3f06725bb6f0f0d0db7bbb53dfc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2983f4b5d32f39e6c11031dcf7084670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7a2d7b3eee051a42dce2fee397cc0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e49c1426713963ff88037d53f45d00672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9d314ea2e063bd01b3489e648ad32673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cd1da01d0f79af0388a1768ecdbcd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f533923de2bafb23d2bdaa60a222d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963377efd84f8d73ecd9fcddb5554fe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d696d92cc494a1bffbdee96b27138f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0fb704d6f969d727e43c27af99b19678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afeae49f19849a52cf63feedd2c8fdc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1507f11ca1d33933d0423c73d39aafc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85a6ca6306df77a88e980177673b82681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38685657dfb4f84c636149ca6925b9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27dbc9e2226cc9f704386d811de1ab683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e19d8e18cd52b7d8a5522fef63540c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649488e356562fcbef3770d22951482685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e363e8a3cb1cd9bb15ac4c0a620dc9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7c082e723260a7f84da35b85e2d58687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0149207b79ea2af653708dd19f9c17688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a7a11d9ea5155a103a3623a069de6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36848c6bfb6e3099ccdb159729451a9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b210c8124dda73fcc513ed98d6b06691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738159feb8c95cf190bc1b7591035f94692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e4e7e32c45d73945b4525d7be8dda693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacf3637aa49cb3d4c7558882854746694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f30c97ecd5fccc625d5a86345c2c85695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b058fe488124ac42b1e54b5ababa4f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a600b37afa40a3483186d6a9f4eedd3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679028bcd3c11e16186ef554a86f546698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f92548af965da0f19c59fe0a2cfabf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3053c104ed2164814fc26fb1b86dadc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516b827b46f9ec464b500aa6a812744701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed630d067d8814ca53ed5334c56adf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925fd43e1a33546d17003a918fc2a1a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf8597f02c95f7a2fd243d8b7db239704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840053f9c2026397af585aa5c1c61d65705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68eaa102563f78ab1efd7eb6eb94288706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275bd8397792c4d617f087be6ded2f2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e05c9236b243a385a56ca0f871f4ba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd077791a462ab15aaf6fad36ef7367709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b5cd91424f3932ce7f16d0555df12710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e42aa02c430c3a330fdd1fc91b0a5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de48f2c82a74a1fd3b8ef559bf2a2d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a1dc1ac2d520631def08f68c3bf18713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd96183d8bba82f897eea30f30edfaf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7542043479d7e0b85860d101ce2db715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b88fb2d1666f9ded3813436c2e347a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a0e6aecff8ef0d9cc586c2d5ea4e6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ede4bc9d099d8a590e691f573fc4e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c216f2fbd32b29e28c52f620148066e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fcc12d28aa46eebfca044eaa4f883720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06839bed8c762505a3c022346f30a6a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf3e2c2852abd2cb8ac1715f89377a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ceae00693394492a02b09e770dce7a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97975d87d11bdc623092e712602ae1a6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61728cb102afedad7dbf1c027475be3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3737d1e726ba1a3eb144c4691d3305726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b5fb0cc3d8ed089559bea22395c29727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796eafd4ec66ebc7e52ae3cd225ff705728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33ee0e3756b5b2d7bff2ca741f42d2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34537eb882cced17efc5770c45af33e8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1c23fa0571b21ec3461e9eab1791c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d541f5d3d60feb5a01e8e1af68a6a5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475ee89e3ed80c4fca1307c31ba7303733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e1419cad9ac16826fe9341d14ee26734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727c20b8b371970b7b945d379e59ff0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f258ce8326a4f6d043940fb8526dc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14271ed6abb00ff67ee3331bfa4e117737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b2ddf116e999336fc633c29efbd3e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f6dbc425ad246dec3810349871df3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c92060c5415cd419bb84cfdd34cf7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d41f55facd08556a6d7164ddebd89741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffd0dbb05b3c54df84a6531a2ab367742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1132a310880e9b070a41fb2c1523dcb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15c0b3c366ecb0af6474ade17ce676744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c611d7791d48760c08193989b7bd2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daba485ab995bd3d15143056321fd69746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ad9ae1b731134e63cc64964ab7912747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d000e6bca58680e78f43c1f309e477748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb257b858c5597d7e1975be5c666bb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d40dfe9ebf3e531886525fbc1ec3d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a4f0f386f202989c8b33a4cda882a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7392816ec6175e5fd1c5fac71b36b07752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56428e546cc80ebd6fe5521b77d14c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e352a06c79a412fed12a6e538458d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7abf509d6d5f3bcf1fcf523e84f3e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd6e388692f64af3a4d2afbd235a23756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f0946f2e9e925f9834fce3a8267e0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cacc1e74091a170d496fcb8a69643758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07bbb90f64bd5125ec65475c9055e9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246f877b9fbb159a989834aa6d0e7eb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c05820632aae2e9c13b402056ca3c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac83635c9d4c9d2fae73e23665faa14762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee529bfedc7187b82c0302b8298fb7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb88394c6942f438319f9602b166de764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801f46d395364d89b2c7b15f6d252b7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb108b108066e73f014694c577171ac2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9fe4192e1f7739555c8d11738873b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f72ce53728ddea9dbe7fdc648e8e8a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ee693aaa229f40ea4ca98f27ba118769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858fd9c70ffbe05678bd23a4fdc4ff4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb239e4ebceac93f6b6467545e1ae6b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506fa9ae6446b7cf321492509ce6eae772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16000c8a6eec45c402f737666cc23e3b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8262692abb633f92d46cf9868710ba774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382faffb412aa826b296239c41a08ea4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fb7a1105d3b0ccd6a897a93cc5948776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64a63c50ddf1d17b3f6457863b4f32777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb36414fd2d675d0b9fa6a450166ac778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade6c9c3a82a00ca9a0cbf879d1afce779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c38e1fccb47077f970b2caa209e33780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34087fb7fde1a457cba5c3d3066522ba781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47f5030ecffcae58fa4fcfff0e0000782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563b57bb63370a229bd012c67ba941b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22fac9e827b5ff3c5ac47981f9d211784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43eac3735a81cf34f1a9755b73a54a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ef61ece0f6ffa3b97b2d4263bba54786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22876f00f29fa1373aa360827441772d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84099b13d6d60f07528fcd97de4334a3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0cf03e553792c032ce058a1b0af05789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efb3d99aed86fe85c3c80aa56ac27a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5352bf2f0413f602f9f8236dabef78791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c63f527dc271640202fed21ff7e7ba792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f891c36e88163a98caf89bf5b7273793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04d047d75a6c2edaa0ac45210f934e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb604f934d1291fbce562e1b997c5cc795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5967d133590a18b55ee6f936023216796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abe6d18c21f9384bb3104ca1a0c823797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c5339d961cb2330b841af3be3521a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3331bf215b79fffbc7ca97f42cabc3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2a8cb696640085f741f306a966678800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde9e878f271a7764cd3d3b1025a313801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bc77d5be11ce7230420b4cc0b49b5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe69e377f2e51cab93e65d7a1b168d4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ae971f85bcd1abc714ef8f45d193b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27feb1c9cd2371657ad0587490329f4b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf478e90c45bd65715533dd4ecf149fb806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe01637553a0255f35bab3fdb38d55d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72438b66d9c9355ba6b3bc376c78a1c3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc762511a7e28b05ec6f0cdfe8245e2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ad87f2b7271dc969d8dae0f835725810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959a7b7f6aa48d4a9249340a9a64bdc811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a7fe11cdc2d28505829210abbd632812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e53246a7595a49cf0a0663cc2c69a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f4fb667da92dad739c13364599431814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6435a6bddefaf5a4a01a7c530349ed9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08820a53123079e69dfb62e4e3ae991816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bafa5ebc8bcde29d555c766509be0c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098db2970bc26a23c9e88f38d418142818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babf4ddada3ade5ff6dfe97f19dc3f4819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709ff6bb95aa116071347324bfa62ff820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9671f75d9f4f16ef37c3c51f31c9d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449953e86274761f2149e43dfd22f81822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c93e65c002d1045f6aaf2c9ce28911823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4974ef9c1000454b7f35839f51987824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f40362dc42273780d78327a4dfce39825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826c8e614ee5552c7660cf4b39a6c86826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaeb52ca002de6ddd6151a78adb28a1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de9abc37d3ce2a037cb94b5a1d691b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c736c6105418aaec2cef556fe85fbd829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77348ad0a66b3b02079b598cf6e8133830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936555c6ca132134600159e3cd20aaf7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc841bb86e2588527e5ffb8f4a6952f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bec37e4beac38a3da20441090dc736833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010adecb698b4f7e60fbaa0b45d5ed2834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7815f43ff4c4126661e55dd2c9e4f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac0dbbb9bbddb0c29485be5d7bacc4836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a9288a1506d133d25aad9a9a802c9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007492354c0c9f2c34d86c1cc983aea7838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af232b20321c887a235eb3907a18df8a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a39b46f13f301eed0e327c13e68f80840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c95592d948350dbe50204985080860841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbac679635ceb0758fa991303269e3842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e30fb86a15840f24ac1ea30795ecbd843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133aeaf3c30e6ff9e148fa7525d78d6844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722202bcf0e64b3950e28049e147ea0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e31675a73e0e8d95a841a7f6e13b2d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9275361dea5f97b2520dcd3304505d0847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab8364662df61144e5828f2927d7cf848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16eb5d324e18397b85ea8e2f13cf249849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cc86e3aa752b496219855f5edb941850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a029c6255284c36aa5745d1ef5c3960851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a40fb2ea9d049f1372cfe7a18ead4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab40442dd09a904127c0c9b3b85399853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2203da9afecc9abd347ba22dd5f8f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28bd908c505e3468cf6df66c82ffc4855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c129d3b016903d3774dcf0247c9b3856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3adf454c02a67e7a88de3342b0b46857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46730c0b7d4d41d66fc427373d88748858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303047275d8637e879a163774d5bc988859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b076fe6f0935bd3ca53d39461c65d5860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568003f8a9aa40d01c2c26e123dac57861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e9b6e3c9e0bbd4403a286ea703265862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a985297b4d1fe5090e25f0321000abf863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f3f9f641b78a560e671d56f868993864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f085fa3a378002d10b0331260fa2d2865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea11b04781e95b6643b48360f39f851866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8b2bb525543fa2419af82df0869ea867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6264d9886cbcd994217d22320f26b90868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf1935a0b1d375458ad8e85a0d3674869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b52a00184266e639e6a09d30b0cda8870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1a4ef316f746b12d13b62b349dcc8871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b7737092cfcbbd00efb4a655561a6872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b078aa2799c28dfb3a6f8775172a07873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7958dea60fa4048ed8f6191407ea5874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ae7d519ffa0388a7ee9a17784a648875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8080bb2ba13f263aa53a372f7cf26876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93a2b3653c2b6c66ed434d747ac055877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4065844ac2547c2899203fcd9cfa164878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1dc58ccd332544366d85f71b03a6d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7901f564223e38cd4c23940a07f3a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f44353a0d10f9784b7a1bc9db9b106881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c4657b3dce04c89aa7a0c6cd37bc8882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c39a95a0f4de7099e1a098b6caf1f0883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edb372b69dd32fb29fcbc7a72fd25f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb271f4c2d2dc0b7b77d0f6e6ec0aa885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c44cd03d58d72d33cc573fbe3a0f1886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff4ea3aad49fd41aa9607c7da0adea887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d1ce57d3918879bcc08f318a28e58888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bbe64eb9ad1ab816f963d3d28ac1c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b986572e5fad4390479f1a7e89a0fd890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae81c7e5b1c193b7e41336d304aec4891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42286569cad1fef2febd015e4e465e24892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496e1e69951d6d04dc6ca57a01806fb893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643750b22dee25eeee9271d7e83fe0a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5dfa7bfb16661a76cfb1935b977ce7895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa13d70f5574544a0ccd57f3d1cd2f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e33f2a110955a041a0b6c81b723af4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8d57116d0ff5a4a86e223d2d9ba09898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed629de7b5d6d506dbc10d59489229b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6877af7b201fe4b1b40b9055403a7900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e424b5c71c0f4b7c06778848d8f9d33901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8460d4fe85158834f21a32c6b182e3902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afcc7dca66aee6aef49434ecc7a491903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227502ef4bd9c163c772954c0e74258904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd69df047820b129e86f24bb46cbb0e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff795fab60f06dc3fcc792ea83e3d647906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835586a1bc13ef980d7f67ea6ed25df0907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16107eae48fc3d5194a81271107c6ae0908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770ba47f5f509a50f02e5a356505f1f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fe2dcf6166087c237ec444f4dcca0910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6931a74e80c759676488fe4ae74b35e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39085c0980d4c4239c80d31664facba8912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975e42e6bd5fa477aa0197cce46f8c6913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05bccd492f34122d91d56df16fea38914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e34fe1757f06736019df9175491a68915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7933ef3475c01e8141652a539fd7cc7916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31620ea7411cc2230773e777848a415917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6f47e5e2c6ccc50818db90effae23918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d52e1ffd7a87ff1fdcb6ab5e55f497919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1bb2d426b4c83e07127c3941d60c8920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561610ed61a2b8af81a86fe88276a02d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833cb665ca6c00baff7985e76bd4f29922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb202673b25d53e8db063862ffa17f5923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909a7b329b7d525bb08f8919a949f1a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd492727db1986373536a03c13973d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf66cc6751bc01886db548844a6635c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ff777c4bc443b571253a85aad4a3f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0106687ad4c542e671a1f8d04f6a12928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155a431b69aec1c34074822bb6104af929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de8065a9186df0fb654004b943e67f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6dadab9d378953601f514cc43de128931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df5508fbc7c1fe6cf98ba64a8274f0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb128118b065f835f5a55b2b45134c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de001bdeda6143ac1571f62c6e8d5f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e450b84ac496d70ed60c9c5699adf6935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd605b97f925728259b9de175d734f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37107b0fa6ad9ad5a7d559dc5ac0de937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d18e63b52c38eff058e9b5251d979938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a63453f89d826e7836836061ca781939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92fc1f84f7d95ade7e0ac28af8e473940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffc5be1763307391e3375f7c9ff571941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96900989b51d61e54eb115ce9c0036b8942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebbe063c7375d9c32c7328f47ee4f1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c5fc69d0b4c1c08d0f2de8c6da298944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade2209e95da65ac3db390d471b12ff945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19145c38ee592b36a21a3195c750187f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758530e4dcaa7ab1b1091361f3b9c49947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc84eafa55886f630620a20ee2b4ef948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c17cafc5410c75d9b47dc75f3bf2fa949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684b314890db2d839bc35f8cf71a408950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39f764f2ee83d07ab099a62bd88327951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea020dac1c5e71255490f2c78fda61f2952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118fe1ae0f570f4ce5474f6aaeb3528953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34e97d3373919f90baa8fa8b8b730a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357c8529b257105fc55392e459e75f6955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53517a78c8a54fc9738584c3d16828956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed30a5615cdef73146498df711b6c1957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1ed870851beb90cb755b4c17db70c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb399d23b99b96beddafa1315c82f0cb959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768bae193eeeb8fa791a5c8f5ce611d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c06799e1651a4b065e001894d6b5d2961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13a3bb53c8da6cc2ffc25d719980e1962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f7fb0ee07f3e5adbeafee45164314963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58090ba1e5c537cbf14362458bba85964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a399100548085b42fc2a546391e08965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73744d73115211637a67d3af89855989966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c27d2d761ed4a56a3a696dfe7f1d1c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba5f613972aacbfe7f12f8e16e9a99968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243dabd68d4f0ccf0f17aac071adbf1969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd105c12c9e55c367a56c6a94512259970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9a9cfbab7f9a8c76541562c722501971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570441676846c5e4867eada4af1fdc21972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f2d5ef9da8cdaebf2bc034f93fae4973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2d4d4142ef4028f6ca221ea024bdd974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167318719f93eee25760ef19e1f4f07c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bd78f11678d4af5e2087c69f6d935976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77469c48c063d5a0804edeb1232069b977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>