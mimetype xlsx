--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf3470e30ab522249cb00047d42f1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bca7ff93c055d6a6b665bb41ed64b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29429f3bfba35ea7ff454cff56586b63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826aad30ae88d62ca8c295e6fef10194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36df9ef4efa9eacaa74e03fa26c3c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644dca57a5ab4bf428c04cef44094b716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4ea23e69245326f0a1e92666f106e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526e4b0fd1ff83cbfa0956dc965b90a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf158222efe7eaaa1657a68a9b00a549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67dfd34a8fc90d1adac09e459a659bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82baa408c45f28849217f0338712de2f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c3b61a0efb4d311e1521d25e5ff4a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2897cec7f71f856b768c61c6f6359113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276198070a28362d06a85de98c0c3e4714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404ca5bb6a2f73a1721a254de5b7b4715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4153a4f87123b01aa26b4de3d3d1316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2bf0a7a301f9f50c89cc76368f1d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faac3a6ea5c4646505d182a9785c0d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b23b97c26e63fcd7405af91ea72d5319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b4d4f557d9470d00217a92ac61e6f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e133e2317b9f0919cc0448f544ca90621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac366459f62cb2c19167b174f0052b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72407cc73e8220056c3bd53acc6a732323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4755a3e1ff9c04be23991cd901e9e3d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f2ff7741a68db3002550f96622f9025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f14aff13e18adb6c07ffbc5099ba326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823082d40abe94881e61bc188aebc6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e55980145c16e49543b7bf69dae99328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fca0bd069b8a5f50b565c48ada1ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292144cd2b478be5bc2408dd472b65d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0091aae3b56b32d1d672417c81ee47731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8990deb2d6b875560c70267c4d6851132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd9397d9ecc89efa6e7c733174854a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc38388d5acf8162680d68eaa3806334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4df993d9edd37b94969ac1e4be9bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b554e189a68349453f317c320446436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c64d93f6f6492d6217d1874386648a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16258f88f3376823a7561811d77a72738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cca3933fd713c00547238536e778539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943b6a6a3e650a7f5d9c7999ba4c97e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27d5b772e05ec85b03558a4733b84241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d381c7bdc59556e6017f5d07e4a87ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e650a98fea00b1229403d3c1bd0be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f658ce36d3958d07c305e34269784a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb0a62e099f7a96e3bb1b19412152e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9130bf7594952d5f2f1703294ff27946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4262596b4e59680d480f14700e52c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aaaedf153d3e5cdb2a4a5ed10e334648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3759cb78aa0dcec964e524a45d8d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec90c18324e44674dc7c68aedf1350750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd569e68f335105c5a8e3eb089672451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb7789c775094103909769e1bbf8b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00bd89567bd54c298ebe691c42b61953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd7a8df83f4c208d7843e12d0f25a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce410d02d8df8a5b9bf1680f06cbb5155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd66bfef5ce4c2866e4e3193053f1156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d77c95723d3cc3f81efbb5d71926be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabfe36ed4c85891cb6d568c144daac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63363ff1fd8fc985bc6372ac6be0b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7ead80f83ab13f587f4d89a0c873560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08caec0f01dbc68188c99db729e52e1e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08045847a997678d8d352716dd08900662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b2094ddd525aaac4758fa1a67e02c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745d30a4ab630b33464ea4431f8eda564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12508316485059dd1fe91f4d353b685e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496778b625bcb1c126e6c0d6e9fe2d2d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03701412cc52b1700074b9cba44e5a5167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff2f850cb498ae557cb807d5b6478868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c497394a13922a853b7454af3689f6869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee9adcf7c77797d8860b0ede0a9e2770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03924d69531f0f6a58110917f2b95d5771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da6a0eba35038c8a9a268725d4331f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b836efb1d2633a013ede3315dbb76173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da643bf4f73b05634544511fe766fc4374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee97634fa8cf4d202a3030710b5434275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b396ca13d40bda9cd829dee58e2ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd25fd145f42e5b05a14f791d2eef4277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f1fa50e943f3f323ddef4793d475b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf221a3f1032326e8cd84f0cd630bc3679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bad79dc15f0a50e4df2ca817dd3a2780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8202e4c78a82ba3bde19ecdc4492a381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f6162519f77cf941f03dfcd9b0d3382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754fcbd847e001b1ee2ac76cdb4c9e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ec5ba4d2fc9ce406805e9a8e1943184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893bcc564ed9637a4f40b005db3f29785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3c63df9e4a0edb8344196199232a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74fb65d0337430997f5b12427c320887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29f62d25ce81c2567406ec7a1ad98488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821561e9bd78ad80063eeb03e4d7047989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3948532f5ee3455b092adcffd332e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352a4ae2e16685ffddafaca4a4d22ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e1b5e5f9bd6fc3744f19474a690ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a13ae3968bd9e1ff3e0fd035f26b093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618e86fbecc9bb0b5817574192a231d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e78910463ae1831df343f73d43ef995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5350a4d886505d0da5f7eceb45bc24496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2dfcd1bdab5b341077d25edc813b8397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213edf80527b0ad4deddd80d82c19f7f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4766ee4b8fd50b7d61ef6ee599b5e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500967d0b02e73343a7afd1ecd72cf8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b141ee43d0b54549e457cb106a0e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189718ffd8d3c90c133b00e54b79dfa7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2621d8d48f060d0aadebd67dc19db2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d35194693b76dea359b239012f2ead104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9afc84f55db8a919d503d0ecef0038105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b80400d9591d8a7922ab29c2be69d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b0170451b87a88cb1cefadf8d85b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56185e5e75276e7fb3b28332263425c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0900dee242a424649512211fab5ba84109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc8605d939ca81531c01fdea75be1c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc17a95348e6a0dbb354268e3b7b04e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e135ab87d00a182adbb87ba5e3d531c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806157cfe8705733c19bef2b869fb2b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac618db86b3568406ce2070a2f5f0c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe561502d0e21cb179755094a47a623115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd7e5945a0bfaca0f601ab762eb394116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c2edb3230b126a23e420f4ecadd5f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77409542524dbb3e4c61022fb200e270118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042b8bd9c4926140a04a2a9138cd8d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce584fd9ab6c5975c922a97f988a1a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf5bbd37e8e7984514e6047be7b143121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2f73e2837cfb15e6aad4b211aea63122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bca827b5b2a8affb4b1cd376ea23d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0559984e578e1c9a913fcb07579ef5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec006811397439720d866ff357039e68125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879df1454466aa24dc3c73d21bcf5716126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f58d3518c57d5a5b3fa8bbdc0d481127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d3ed3c128de132b95ed16c0744d21128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa1c2068bf93ba4c8795244e8e93d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ba076ce142480a3613dc2372f68a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0e9f56f13a4099d27e1fb7af38ffc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4805bd06cabf3c5bf416f104abd6f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db18e2ff8445d31044971202c1bbd00133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07591d6a45d25b32f405be880a21e3bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2df4894ac72aaab1eb131d9bc6603c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0229e41d0c1fea6cc36ed7a39afd602136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee5c8d4c367dcf86774d2bb1291558137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3b861b01f770f33b1a5b3f77387a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a82067db29353e3bbcfa49aa02ccd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34bdde4c527378d45f5de9fa668dde140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1109e9eb59d8a9d2be96705471e3e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b96b8d962fa58020fd4706b9ee5f27142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4dc115430e9e3c822ee95f298f962143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22bef7969c26126784194652b6a616144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6816694bb8501b8becec58c17d0981f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c034215c2fc37619a3db404c6f7cc1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263c6c35d5e4a4bbbe5a9992f7d2acb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af9fb26e15a1b08bd37bd4f656f390148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6f104e506f38b09f88bab0e729780149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4521fc6fb23b905311184abf59daf9d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d17891625bcf894cdec304ea3a8f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db28582d425a22f7e071fe99a72effa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6d035349e9ac02334dc302d879cf3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85320d83734e7186d6543d0df60a638c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89eff85e82a2a212b5b97388728e335155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdbd6a1d3099d456445306038c248a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd240923a569bd1c33352a31e1257f82157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7952cc700c0f5594de04196e3a9baf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b59ae669f702a424d40a96aa3969b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bad6c3bbc4ca5f1d9f634a1dd5060c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da83649af363b11ea02fd966bd2750161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43d260e6649119e859388dc188a736162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4444245a8dde4eaf8b4ccfd9b0222163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d648f20a7e7cfbdcea69af8b5bce8d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797af0fcb2a86cdad83a0d2745ace70165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e6c9120ae45202649a15df099d4f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbae663bd102ba464644c146bdc3de5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4544b00c9e95caeba4488aed8f959168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4433b5765c53b0b5973629b8597970169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053294e918e67a507a3fc80fba17648170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89d82649aeb6104155e6666a7dad85171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9bef6c3a81c16072fac60b76d40e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb614e247c69d86236d5808040a1ba5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ffc84ca6d354f484cec2dff0883f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c43a896f5e7d383488cc0d9c0f4996175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d1e79bfafc5571661d80306fd8f87176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333b22998baead475025b94a7a0d7b3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ca079c3addc1407919dfdc43f6642178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85c881655839b463aa18fbc22e929c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd92e13a44ec826f7d3d347f23838e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2602877f0d20efdd860f4466df9563181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e96b4010c2a570278a305ba81bd9f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ed9a00cb4fab7b9b210e67a5c251b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ac52397ae0675b2f4a169d0954490184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c58a99499d7f6ffe810048236fad4e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c140ef10bb159f85a729798e7d0c5c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6ee801d087bb193cc0583616e8e4c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe96376afeeb866e94ca4bc5b3005a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ed612d061f2d5383656aa891bef06189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ead1cededad31345166589f26c152190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6835bf967f29829c5c76635ff25937191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ec05da9a93ea68ddb1a3739003900192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc428d999bc4caee9b5c03e77405c693193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e29f1020dfb07e54071812de48499e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f311fefa4614396cccdecec0c79793195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0052c2f150ed0600fd090c4e346f2bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396369d0d143bfd465394d834c92014d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f210f24648d7b0e75feab31fb09670198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded63811e421100e1b71c29b26ea04d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69aac77734bcb32c268ee3926ea08d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d11ca9dfcb5e0fc3bfb7207f0eafd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e3524753a11e60d63071dadd84af7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb1796c981252cf609d2f8e3e529ab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e5418307e10dc3e265d102002051a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1beb1665ac4f27a75238d73d54224205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdaaf66c975a93bf57cbfb719554451206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a437ba7bb66c6f80ad9722f7e42bed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7168f4df14c1a58a5c88a2a2a29b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62a1cb21ff649c396ed9e143ca2662209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddc3375df036caadb3b3f50bf6ce05210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0eafa85ef314d39b2be587e8e24bf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db240670588d2c59adb5597dca193f1e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67adaf36e4abcde318aa220b051b044e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61949996cc193bb9434cb6a3132d5696214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d9002c9365d8d1fb9c113da33bd8f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35666d924f1b8e489a1481b7551ac3f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f57880312ab060a750896189c59ef2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6742d155b315ff5db5a1c370c4817af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d0cf56723790f0256e1890161c680219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfcb86ecdf1229710dac8cf1559790220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4443ee288fe98ed4438cfe5586faf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9df95792eceba0efa0eaa560799749222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d41b43bc557c067b3f25c26c5b23b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff396d0b4f5a881ef64ed4695a5aaa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f8bd14daeb42396066ed5242aeaa1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3d58903cdafec19ff8ffdb816b739226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c0bf137c93b08f2a16609f7292585227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74ba89dac5e191a928ea719a7d0746228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88a87b4b3958a06dccef92fc8d8a9b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170a793295803045fc4509c1f3cfdb2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2481e1a728bae4befa62b7bd2956370231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422106c6f9e9afb08facee7cf54614a1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687c01745f340de3fd0579020dceccc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ffe263fdbf4dcb22ba3a0e1619c81234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b8e8add16461517941666e06abdd9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e787dacb41ec314e3319ef2ff6c556236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fec1f41243b65e253590732398fe38237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5d39097e1fc8e1a13f7637694eaac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19835218c86f9dd795d0cd5ab141284239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe014dbcb36b8fea69420841cdba3f14240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b39c85696df22dd445ec55915cc55241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abd5c8d0d3f633c7c21f4530d222e8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4948523882e2ce400761f5ed4bba3b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79e043cfdecfbe13af7b80bc3fd65e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9270b63a5b20b4dd358365ccb9695245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2969458ea074855490e5c06df397f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893723f3f704072815404b696e0f7ba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aaef15fba3815df91d6f73a8fb8f4c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cbc8f31fcffb2d797bfcc8c478538249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7b6e42668ea6e5c59d04704eead0d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e1d59490a3716a10618f50fbc0e48251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a254e64a365f5ac45dce893ed2b588252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd272eb6bca27fb211cc1a4f857d7c47253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86897798e77d7e41196a79c73d25e0f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab14b1cac98618d09c08c84b71aa303255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7f1be7aa9713cde3c719796b8716e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9bdeedbe140ee933152c1957de26d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f617f3de0efb56c6497b1d29b835a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a0b511185505c01bbc3d7c160c1a5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbdac446ea58e45543b3c30ddc1785260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fd34c6e671bb3b8ef3ea674253543261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b3b4bd6640fed930785dfa1884bec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506bf6859caca3bc2abb2a1d77cf481263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa690d35492114436146f0e64d922a64264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f788c1462392b182c305b10cc1c8ce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815a7a315858cd85cb833ce35c142ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e217c6287a928acf223a9c08b5af848267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a001ac26c6d5dd9c9933398adae49c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4042bb329fad36b8780c1115354c427269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043b34a4747ffc9469d9b8eb818572f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab3a05dd0702f96bfb286b320786e4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe241ff92556e619dcdeab0133b20d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632c54fdea259da9fcfe6d99996219b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddddde76b16dcb269a2f28cadc10092274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ae4c9e70158edcf46463ed86e2208275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ae88a0eeeaaa4acf2b0c55d9231d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c52c87ae832ad46c2e3fd7a3b159d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830a76d8e72e95a2ef512fea34793a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a4160681bd82b5953dd2f37113d6b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a395abb03f6fdeaaeb9319255a51df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23689131ddc1624fa6edd388110144281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ecfeb99e122edb421809f9d7c44a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063eccbcf5e724773674385620407414283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4de0de4e3c1d1c904e8987385b857b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbfcb639d5a27703c3bfc796b24486285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c490263417d4d3c2b27fd63b0fa46d0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be591a0a359bac1fe8f7dc2a39d37cc0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0e508229d5377e9eb45d1128534fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c5c8f139f5d002ca06863c7b775b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7d28f37071d9651eee7065242f0d3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badb6acd22b68977541a4f5cdf3e233291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3c3aad8b7ff38f9ad0150d6ab848b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68df17a0fc2a87c7825b9736116c67293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97032d00e7fdcc6541da86479d62eea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a96838da0e64c5e505a91e10c1c97295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d64d8c7f5261af7397481aef8c3bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b821ab362d9b241460f1b2846945e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887733959a428bdbb37a18ac53628ef7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52b53a43f78c7a95cd1a4df27588fc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec93fac49fc603de83255b2e2bce6b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c7c7ab31eb39c707a850336aa0b85301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9e855692eb72c5736313c611548e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5975f91f8051385e68c582c128039b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3634e530bc91415a053cfc0ccfea3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bce500e5e887f18f5178fb11e1ba9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528a714730639c4ee0dce90b2dc4d79306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7805ec7c0c2354d9c923e9417e0de7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa8e1f55cdc7835160dcbd11ff862f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e041910603088794e586a5b4e9ae17309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0bd14f9696f2b4fe3fe5373403ca1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87928323ffbee9a6487078db92bc9e53311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea93f842a1b99f735c33b4647046b60312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b99ab490ff7259b73d26bfa68e88f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76720f741d05371b6bd82bb870ffce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03877a1484122a2e26c47a88e6a7424315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5819cfb5b5290ef1d324d4437d8bf19316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e3e78e9064ed8da31470f63d59b27317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6c04b12f472675644c1cdc2992b0c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dce73346d7fe3d1d33a0f92b50e8c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3897267c365cc1d86e17a550de67ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c488c689968f002d439339f1426c1b1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59e9ee7b870e2dc4f7574dd8d31e64322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d26e7731408075c638e76f989212d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860e507ed6439be34f2b36a63e2502f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e509fa57ad411be874163890e8108325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3378edd2cc975387bdaf5282a32bd8b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18336fa7b6a8ccfcef446bc5387816a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59319ec2f955f215384ba5fa8177fc77328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49673db859c69f692d453979045e7048329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da78d3281f88053463b0ea1d3e5125330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec84ce8658c6324e945e01c1817c44d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035f3250e87a5ea4973337e07313b97332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98421e213eb17b8a4cb277cee5d2663333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d480b5afc4f9c6a5842a3467eb27e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ced68a3122993cd6ba0deeb538ca1c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440dd4a8d3508a9b5104c597b3e622b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbff92ffdfc1ff74c7e8b86118edb84337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4635a7c515f3300b23567a08f88af83338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a233b673af0b2a60e694d4a1325bcd7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e54fca0404657fbc575adc28f7717c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda91059504169480fefa039ec0e6a1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0ca45bae3f0728018643809ee81f9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f247742b4d62af7df2abe4ffac501d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58bab81cab4d89d7b66185e2ece1d6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add091b052b85b02e4b9d3a9d53cfce5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d9a0a510a795e7b90e26555756a02346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c69bd57f7d2594798e7480795224f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f299e003f32ad04021fbd648fe178348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695ea3f33ec83cc712a3bea2c322dc8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe05786d8022c1a9d2ab5126c44ca54350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2c8881188de543d24b3b52cd18c68351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdeccc00d0fc962493d41c4c66311d3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50e77bab5ecd9c49c440ec142c5a06353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a4ae5af95ab516f1b234c66f59299354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63b9a661f9d62c376e54b2b44a2dac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63048a18bb41c5ea33fdc907b73cf8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba91b69fd05ef1ad018332fde7c2ce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4089462f220f2609677018a854ff8db358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3d71267922581efb38aa778d35427359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f04d08aecb9d218bc648f4d7301b6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6018b1495eb98f7bb2e3d6e8253d89361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d467cbdcd34c30901e5d76eaf91957362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f14738797476939f5a32c03de4330d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899573b140cf3ed8bd235d09edb77c1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0f8ff7ed70e04e90ad2b04237b4ff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77722cf1eccaac5e656cd87b034a2831366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16d97d69e5bb7cc1aae61987bd7405367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2248a04be59167308867edd8a52d41368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f42bb78c0048fc879feaeaefd31647369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c3f47be11db4b5c11453ef531a02f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd742169067c1d15565a8ac21068f5d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a3ee0a9e653cf573ee9bd3d6dec85372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10b796d435523f85f7d7eaa638261a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5020631ceaf0865d2eb902edb6fc7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98086e092035d27a2d45905acef04d08375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563581bcfc29a83bbf0148e76453bba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af139ca1a5e99c657f0991e5f860e209377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b424f09c06ec762102d32b00b618690378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb995e875f52fdcd48be236934198970379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3aecfd1bdc694b26f5f767e0a0149380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db408c6e47bb0a71eca942cae7b72a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d27e0fa78ee02fad0dcf266c35b37e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cca14dadb814b7ab490fa3b03a818e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f301c6d891128ee997d2ad010d220d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a86cb5e467896a52a1462951d4772a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b3de8f6257f2682994e39030f38b9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821a3139cf9dd9bb5106ee31eeda98a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8510a02e259d21d604acac35bb45cb0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574ee546a8d050825ffe5e43574cca8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b02e286402a6e94a1356ba9a5181d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef37a7125b6d4e48dc4652f7081b3e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b2dd33ce17d1fac850f90eab9626b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db8526c881674b9de5caf22230ccdc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01d21e0763233c634feb0be2e12153394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10439c947f2925e9b852847bfcb58f99395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783ef9d1b2232cd39dfecdb8bae68d3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187963b6fd93922c131e9e23777ac0dc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd56e21cd77e2a421a0bc8bd9a7a56398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76871a9527713927923e01b1d284949399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65723aeff78e5ad81f9d8cb83dd6df0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660b6b27cd348ad55cb685208b213de401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f53dc8702280d1a1fd1cdcb515b251402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef58169202e6f104b3e3afb924f8a13403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6239260f6ac3dbb12fbbab1920d4598404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b41dfdc87996c34316305a1bfbb54e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074e1cc6a4609e50029287da12684fe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65129e6adfa0604efe58437a30470edf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01a4037c4190ca2fc41cfcafcce954408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13308bddd58ff944e69b8b8053e5e4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f93e89752b7c423c35b1a6c2dd1e1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8fbddabb7e7ad9c4b38780c8c215a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737529e5e342d51e8149f3b338a45bf1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cd5d82061d387a25c8e60783cd37a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6249809ad773a686246a03b45f8c3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2563654e290d0ca705cfa39ae5a9a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2f7c70b4d950e1a6c7cd7397402c9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f683f95676546fbf17e2894a622c68417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6c4e4565be917ccd8a44d43b73d33418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46d7565e4b2f94b072c8885a52d807419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456392bb2d96fb0f1a786e7572b46d3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df209ecba5cb7de424a1412232b73f8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928903bacdc00d217109024f543b0998422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3601358268c860c7df12fd78b1059423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790744689ba7f024d2aadd8d6abf659a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1d47bcd463cb3de5dc46e60f1525c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed384bf20a19ca79c6d06af6ccb4c4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2670b43710578a2bdf0ba7f645055f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b827234f1ad7c848b2fe523e3039db428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d6b1d4b363acc0c2e194c22a914ff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296beca0513ce3562828b750242ce78430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d977e618b88cf428035fdc689f8f4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82b64e0dbbe6758fca52ceba615b24432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffc060f822406d7f9259c4a2669240433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8b88a28f9536cb418c2fa7ad239ef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d435185fc09ac3eee6050fd2077ef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c58c6dd1d04174f2319a17d13b9b55436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a94ff75cc7d82976fe4e0e311cdd7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef044925dc2a4c02d533ff725bc7485438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac58fcd46f56832090de49fa18db3f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403afb479c3839d19f78bef7cff163e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde64c1dcc91ae389e04e11eb3d3880b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73a19998494c5e14c5ec9cb0036061442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20bf7ce93f6b8ba9038c2eae8e9127443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74705903956a7db542487f4011af10444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00018103b0a715d14e4359cca01108f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ba42cfd0f37682cf9e43bf4b452ed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca90ebfa4bb5e1699f00ecb5406f026447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9c0403a3c6641b6dfedb161b9d7e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f7ac5693db1b7926e2731512c55e1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac12c4702b35caeb3ed44bcc983111c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bc057f6fb3e4ce84bf59ce8f7d9c3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300771633d87730403fc684c8f708b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa3e7ea288cc0a3f64c42b24bd5d4c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f98d73ded375f86e3307831ae20a7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6cf4069011f12daa8b4f8f40593d7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94402178c7ffa58f50a0f5374c2565d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8bc86edb3d03f645093a684d7ff44457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5fcbd44843d6c6c67f42282469e59458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8187c343fa4fc21a9ebcb50972fe88459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370eb2e5691e16741276437be8060fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24114d703e5fd7bcf3b6d760f8212a08461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7b53484a445b3b7422ecaf0db94c9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd2dbdb886c125401c6a6a7103b236463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93179385a69307336c19c2f60ba41ea3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94cffaef8145a1c9d461f3d3327698465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d075edcc73b61b44ae050fa99da27f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dda56716e9afd66411f746a1d70980467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91819a2ad4dc255f30ec3b7e5fa85680468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20b08e9390f723852a3707085f2f85469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314908979f4e7c9fc3a814af9b4f3989470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078a03e62f269a587d3a28d6cd039a7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc398b67f1bba9943322a6b92e057a5d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21464b71abcc7e588e291f057fac55e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acec7c0d491a0b47f1d7602b390f1b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399ef7614026cac4ebc99d69d1ac7d0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a8d4f1d387923dcaf41473e4398c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156aec43b3cd03ee34a3b976577f7ed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426ec2f18a999e248ad3f754a835b23478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c122cff428b4c3e780b6b3981dbdca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be130d28568956bf2e21aac7d9b4b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeec4078701c764610754a53106f2a7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d272e263240b133eb984026328fe0a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f63364a8e8ab671da092c4e4bd2112483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51079f7616af5bd0de36e87578f538484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18d49fd8c09f7b5272720f96b37d9f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52128acf83103fc697aa34c82ceb17a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10903f89317a59b087234cd94404a27e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f7cfcb4d27e017ad990aba50fc083488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b816d10c5c46e6388ca67f1a6afcc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dffc889536e33dccf01bc6c9324318490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bcc42cdeb19ae54bc2f57628c3c0d5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb3a09eb6dc721133446cfa21c2fbc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa97aa3e15bf4478fad11dbba33a1b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc635b798abe9c06aa2d073ec64af553494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424717166f091b34bf8fd01c42e2a973495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee4d0c0d8da1351543ade82cf9f2e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba48c6102ce8c52301e99528d47f044497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cd2f7399578a0834501fbcaef6d7e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec2ebf604e7fb95f8d1fb004ff3d67499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d5cb1d7f045affae243f25b0393bd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbbd7a25bd16ee7528697242fdb66d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35a3c74b456bbce27324f4486c7b83502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504aa7bbc49f247e1fe487af3abc848f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5be0ac5c42cc9cfabbd8a0f403fd62504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4663423df0b4c0634edeb5f4d9330c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a2a9c22daa08a1f1a4974a2f5729b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de7633c9e2dedd22491253214cadaa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb177c71840170963dee604690e14e2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e5a393e10e435c72d61adaaffcc39509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb894aebcdc0e1ece400d23c3c547ec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263767cf14874e969c0b408958c8e77c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8bf87fdb834c0ebf7fd74018d949a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33850d16b0e168f89c9c44884f4dd6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd29d14882528685bd3d4bddec3857514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b3b5fb9e880f0a8067d9d0dc1177a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcba133274e0e5a51402f3c1ad162d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6cb57c7159c5c1cded9ef33aa5328517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e63aeca13e3afebcadea80e625617518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc81c6261dff2f87706dff78730749d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8392792f08dbdf72d26acdfab65424520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1fae1bbba3f62205a2236eb814fa3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bde7966c1203677df366f1e541f54522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8dc0afedb60ad3175ef6e8735da0e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727332a4f0104e37e65523ff1253bacc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889efc1161cb436a326c32fd96eae921525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28511a18b1602c72710778917ea7cf11526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a99ac4f994a34727fcaabacc2bc287527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e75fa5380c18dd917b9dbb56c209f4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c407985a0af4c817db0356314adc031529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ae8b6d93e369c2f21ebb430af2828530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662b1f0229a87fd691bc5e0763f3c6f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e609d16dc7c178ae0e9f2ca4f2bade532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38581952e9ff99d7459d2e88470878fc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27e194b32743d6ee2ecf20a0baf52d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c15f6aa22ab5889a1a46f09f73c92535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960ba31503ddfa31de4208894053f90536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb93f8a0ea9b125c179a158583d3d29537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a954b65b9c2f71a15f457bad536f70538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c7e547e52811eefdf305333e5e736539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27e546734a3ddaf4dfd58872db5ddc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35892ff5578477c535c3c290508d84541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f1ffe6410dfe833ba243685572c86542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c41e69f59a0ef9d9dcf0887d726c1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150f19f15c609f838c3398675f475cb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d018d6b8ac48d9e27cb30e44a4270f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367516fa24c440ad1cd64064bd59cf7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ba7337ad011dc09cc2d1f4da817d4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ec985f61fb89c034a2d22da193818548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034111f3a3c4ffdb137f12a6fceecd97549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03a235332340f8fc8ba9d5b4df867d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b786ae3e2187f63aa532357ebf167cf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0582bb86d67eedb017b95198580080552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41bd2b541963179ad6bebd7bbfdb2a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3c9be5339c55930f9d72d26a93591554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36701a4a71c97193807bd5a2cc5e5e7a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97f285938593e122ce1c3e6a3949d9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1112c4c4c29481c528f507bc783c433557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038db8efcae3489a931161601fdcbe1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61e86878d7fca685c2197f71d09628559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bee9b1d84faeedcde15c168d046881560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436686d4095ac115f4c14490f3585cd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a3c41e1c69a24e5e184aab4ee57d6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c2ee6b89e6a84c10dd94bdbe4519f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a001603779bed8b3685206741829fb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf927b640e0c1c649146023d6209b94e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f200529c48268b5bc9ad2b0c661b05566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4f9741e61f73dc64e84c049d4a6d3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543d00c067921ee70e33f45b21ea660568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2d2382ccee011c1257cf356b9d1df569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe837aced018d3316942dbeda3c4ae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17197a6fa103672e7c698f5d8d1f2b00571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66020c8b6fd38fddf8e0f9ea64ce8e2e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6321cdd8766eeabf0f665ccadff476b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759fced0a567a261fbbbc4c45a14001574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a346fdf9fe31e50c7517558d628c61575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471737f7732a6b0d8a26aec7f282105576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029885d44b723a8918119f6bb75dd60577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ead045d4e44e8ec946b0550cf4104578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461ec35f3aa4155d55a01a32eab061f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e378efd4b37bd575bcfdeedc6a180b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700becc4656bb14e2216e229b66bb57581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8c83aed3559495eee2be1f8977b80582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0855dbb3d3930f8b8672ac2bef5ea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457eec804e9cf0c07ee6959e5f7576e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a647878c0fc1acba061fcfbf98850c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bda9a04673e66f77f4f61ee408c8f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70faeea041f1c2575bea09f421b116587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e862ca0461dc0ba0c78e460406bf047588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542759d333e4ca73dfb16bf68dc40be3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075a04b75415344efde3b8bf4d3d425590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99a2a00de7cf3ed436bf0209001926591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a008855a49884897545222b0df34993592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801513c3c663393685f3f9306d6ed987593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd755c8188c1d6ed0686876012141c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9d56559eed1c05d221a7f77807342595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f69f51a7aef0eaa52f792ed375966596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e90874c73387009ade81f12151149597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2bc50795383a1ac5df8f2b52988a2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788868410d3f7d0a70fbb8ab155b039599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b4f5b4ffd594a1bdadcbf293fc680600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb864391c9a77057ee8b0eb411f60136601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5869fa8870aed694b31d9bb00eaae5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2796aca3dc8b8628691a4b5024e534603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc5deabcfd21d98bfefde246edc6c1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea13006d95f15463c27b45eaa73dce0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b522819542f0467f1e8101a6d28e9d9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b8e3f7c004e39685fb265b020d865607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a58bb29b42b938dc3bb15c70af5b6d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fcec4242055769b0acd74ea3cd915609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a83e532513e6f1076be2a3eace0a4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf90c8ce8f9d02540b71e0ca77d951611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c88a8fda6a923323092013bb6cd7b3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff1fcb5b2c588598e71452721c2941613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3830b4f7198db1659bc7d826734af56614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c9b1bce149846321bd458d2fcc720615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b1a68e824ea072f5b986bfc6e83cb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844f2543decdfdeff40793131a02507617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6fd33535799b02bbd97e0d1741bf9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bddca3fcc21e095e9064d148940272619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556afaad3ae99b6ac33068f1897616b0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740d1c09c6f93bba9c2cffe26e7fe4a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd52979615e6771683d4898da10a785622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff444d9d56cb390b9b915aa728fdf78623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c30bb6e6546e6b2a9e4fbda4027b8b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfcfe2ba5ce3944f4e996d9e3a106d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ca1d6fd7bb524995aabd9ded4621c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4baeb5be558ea200cf2760b3a86c2df627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc926e102d05736f496327b0f501f806628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94c2f138ae23f96bce0437756f4a93629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457e2d671fe54ea60109bd59f7f08ee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473de2f28814749e9e6bb8322b1e669a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50d19d111f775136f589e5c744c285632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e80486dba039ca64541bcf67dc2570633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a593cc3172349591fe6f929f1a66dc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556858fd79e17f451fae9365baa52280635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13ee89340c63301080ecbc67fc1e5d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1e47967704a3c9400405fb21fe9d1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7cf1d33ed9176916d7df682a7ef25638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be3dcc42c69610438f5e2b4d23fcb9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803d2b63c0bab6cbfea618e00c000ea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955ddbc7de1f06b895fd35c1da4c933641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880932eeb30ed34bcf3373885c525c6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b5d722679f1e82d55712425c0828c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26516e3933db4cd006eda8bb82b373644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad6684ab61f14528a749dbec496416645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1940ea546120d2dd2e5695894a1d8ce646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0104b2108a401fad7d73ac4336c95a0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7f96b6a68b447b1bb90e2c032915f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e012745042633e6738d95442e2391649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb20ea15ad97f6fe15251907b1ecd31650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d2ff98b3e0c1a1bff5096daf96ed9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656b82e4e1c9fba3738bcd911083c28652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc65825860dcdeba55fb2d3000e0a8b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cc9d960a13a5fe55f14c4eddf6d37654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48bace15d700b4cf6f4798df70a5b5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0c5431d3f96bb7f31e61f8aefa8e9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276c9a65d7add7185714541a2be8f08657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f04b2bf66d7d597f3827e19ef9ff7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972348b91ecbb8e58a79b4285e6308f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b792c155eb1a85e0bf96267bb5ad1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3c977a2efdc04932ca95bf324112e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94fd340c87e96fcde19c7fe72e3302662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d97b5c03ebce09938880cfd780f993663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ec1691cc92594892d8b666d6dd0e2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbef24248f0c8f3cad264cac123edb3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1dd962cc612d49fda6a5a5c1c88d0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3458e6ef5994298373fb44bedbeef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579e6cccadfe93b1a924f3e8fc0f9ad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc913a5bbbbc71ce70bfb3db4c0223669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0892aa3a1b413b6488e7b7f80b16ba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a7c94a0b442b30c8acc17896897f9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e5bbb851915a50424f5f90e8913bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea566819be0bb90b5f0ba14cad0d7180673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15ebec4f036a449b5ec9fc25091047674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281ee628ca22a52c08fb902fc8233b7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31381e97e1c5fc0c030f496be4e43b5c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e7fbc92e4ca0d419b35755864be86677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff50d6df15fc434106779055a88e934678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9089218dcdaa1dc1aad41d7ea0577679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67e859ace443b7b68afdc8a7aebc25680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1ca4b4a4754eb31dd83d50e7b7dd1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c5b8f70007ac09c5310f8c41ce129682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831f8b77a53a4c216403a5540ece858683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f654fc950d9c88e6fd5fa8ffa68ce5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80647b6fee38585a88e3d2af210de1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ee33c89978792ad10439076d14e47686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5f0e2195caef99569538c08de9388687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a5e98c193192d5691c06921f8aac6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9f517973cb3f64ccddb4127413582689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8dc82e982e43174a5296ae739276ab690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5cef815cf4b7787c09a39ab54a876691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c235fa82c0cdb083721a5970c5d44692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1157c1c490db2e277196fbf861477693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe9c1954e91e3b93405dadbaf26121694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88877b5223a0e8cfcfbee40c9a9dd6db695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4cfa75aeaaabeea71983782246d6c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47122b25ca2d43917946d7e751aed19b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345b2d6e97bcb0ee8b123b8dbd29822698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937edd54ebc1c89c81bd646e21989dc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc15f3072e80fa5149a710154509366700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbd2ae66f8ad82288b397c94644170701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33737878840f7ef9d0d5910717fbee64702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9f2069ca59cda271ee945a3aeabbb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb797635129c51215ae2e1f0994c1d1f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047af89c93b026a931c5dae0acefe29705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75f846304b75c59cc36489a0e5ce3c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0ad75a1bb362d27e6cbb92c503c2e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d6cf0dc0782844509174e6f842377708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826c193cb1d872d733552ea333ea05e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a985475c7886d0ded7327df7d7c8cb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91edd32b3a0a7677ffd39ab8797cce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc542efd8240ab875597f4a55de8b2ca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a303ca8d78a905ff3b67243d9e6b57713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733f0ece8ec2a5fbf105f2d4c042eea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc461eb188309abfa0466562f79d57715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b636d2a132c3d11654f6c6291d997716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07274c678342be5cc1bb671a6e776a18717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed397881e31a2c9ce3dad9422ca73f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad837eb1bdbe95cb28e48db53c69a8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94f5eaceb4d473d45298cdbe0d0323720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee0c6f8083e03f75dd53a821526f18721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aaf23475104eb02525f3dc55514273722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6aefc3bd5c910bf1f8a8374440e530723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9515a8ea6b633ba73e73228a5bee3e0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54302cc05a6988cfcc4af37175d74d4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33c04dc7ef2beb62a98319a2b2a4f5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268241c3cec9c145b703f32c69157fa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42394bf2631e84f4fa07cbfbb6e6033c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7a92800b33bcf804e5f9d29d14868729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb00c4728a8768fc35eb2321f2c2d6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7c95f3a3ed88b089412d0f6106e91731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993f17e249acf07618e0f6bcfa1343f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c419f2b36b1204f276a4abb2495be74733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b16347ef84ea21bf4fcf6fabf6e882734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a29ddd622c23a2a2c354d50fb29b6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745560d9ac5fbf03044eea4a14bf057736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782df9744d649bc277e86e9a40a1e60737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c32a80fb564cae8f0533ec89fa77d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecf902b9f64dbef07836b5d97c0843739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525646bfc1f3f91db3cdaaa3953e7a3d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade89e7b7b9cbc783c06fcf331153002741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea57b54d768205b8d126974165e44c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e901bb579d3ec92078fa94f83c133743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49394d40e98f25db99acccce6135f94744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5f1bb76b4f5514d0684134a5880a2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e26c81e5874c03a992d1ac6d63d775746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84f6118841fe78a111f5b6ee841bfb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e3d5d95c2af786675860fce09c99d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee4361879f4df70032b8dcc02e800a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d170e4c5af4e1735a3dd9998c20436750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cf4c01615c9fc0bc59835af3ee5c5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40f12bd83dc05c79f2178418b846f2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669bdb2f5495a40604612e3c616632a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284922137f5a991837fc772b5a1501df754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92675a4269728bef61459a79653de67d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57909416d153b7a64e44eed5e3feff2c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4704b84b0cab98deef5e82129c62271757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea9ac691b4edea31831c99069735f1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19000ecb1686ac8e08de0cf0f619b0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58592c0cf0dc344b14da19662f1a987760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9aefc3d64ba1049c13d012bb4cc23f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6087367357c609c3bc7adb82b670bc5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6ad48e37921a440a8296cd7101972763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c281ae24ce5cbc974a29f0bfe05b29b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e18648fa0f2e36ccec39a12d5cfec765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a4de325aba701d2266b1bdb9437c4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d825f42ba1ac83e37483feebec73d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd622fc421cc5a224741854d04d5dde7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb6284f34e81b7d06445e7d6861a20769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5ba7425134fcfcaa6c9b31d2ca2b6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd69f1ca523d9f45709288d158467f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7941f554712c577ed6cb9e34bac34772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d86a1eda7024cd14b82fda322b6901773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8ac22e3602aae364bbe00d2cc3c0b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6c54f6559eba209b1d7382c695c94775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e2af355ab52e63827be8445236b51776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e6f6249fb3cb39bcab99841a790b2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bdb37ed4389d86e0ee3a86e4672e6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa75b108fa4c177e1692f8db3be8729779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37799b77f7719fc8bd383f2c48e564780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85381882384d3169e449ec223db8a094781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0217eae336cb7ea072fcb57c4a723b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252960486e38315a6a9746b4df9f3ae783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ec727bed05d93adeb071d90572284784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022361a44ffad6b0dcc8e2715b6653f5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfaf922d048ceabc5b63ead880a98c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe9f671ab2212829971e81ba831dde787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f8ce33a5e75b603c8bdabe819e12d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927ff097460a9e5214b4a7750777ca2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8767abbc11ac85529c818f0411c3bce790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d2207e75b64b46404ef3a72f0ac81791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d87fe80c29fc0d0e14ce34e04a683792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc148c1f54d645d3100bc018a23188793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129029fa4f7239b9e8bef1a8c18c8ea5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afb882bd2175c4c5f258bc87a043e6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10404da7110f0ede5b41cc33812d7a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fac04ef73c75cda01d330e3e7b4a3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5611264e9cca814117da9a3b1b40b52798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf9223605748b54f6b5250bbab0264799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3e08428f6d102331072f9864c7619800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288e2e3291d1157de2a551d6d4d6b15801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a196aa37fd1b1d29eeb47572e50a5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625f7945f65e6ffcca327dfb23604e5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e565a6bf869af9eff01a3b811bafead804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4889e7605a9f8172139017c95e07ac9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbb9e4bb8b2b9404919660fd48e373806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51c0dea8c91df594062c35ed942c5f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1bf7c9b859b11f3f65246d74a1238808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1c29049ca9d503d10aa43e26397d5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c27a463c110000d057d4492e1d5f68810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edb9ff6c01176afeda15f15c9d87eb811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8db01ee97f5b22e73bbed078a82b4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904734859206216b78313c251e89d5b7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e373a03cc33c202783cca38a5aa937a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4377ac4bcf8702dd9ecf29755508c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081adc80fc8080c511ffc44ebb33e98c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1f89e7525b9eb17c8a2528dadce7c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544da6b2cf2de126aa4a6932fb35579818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da662654d4ce90a487cf70ce3a966a6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4e1b113978b95980adb6ae3510bbd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdea297c1434e13d55766fa52aae909821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfee81150f615f6b13c2907d76079cf822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e6b6d96404b05b6acb505cb0fa7ef823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304dc1aa19a1c0a4e2057a75b5292be824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e590b4ebb87da382c887a2b8399b0c7825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91313824d3791629473a8628b6c4b2f3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b337dbbb55fc3d3ece9fd204dcd51d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ac784021204ffe73564173f7380cb828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a69834aa856153089b14e12ea44b59829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4f36fa16a1d97698d72a9177a3608830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63902bd07237650a97f09605d8a8da6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e1a85ffa5a47aa7384b30ce67f929832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c706403ed34558bb2edb8df8f7feeb2833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17096ff938b2cb3bb5e4afdbff64cd0834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940722b5dcf1dbf63096a6bd956b4ba835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9034b0b0748f7ea8cb1c007aecc8f66836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85133e82b035fd1c67c7d3a4d642cc19837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a6a9f7ac27df074d166bad4a230a9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceeee77499622b39e7846dbb9900ec4839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167863032023d5bc76c0ed02c99dbac840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5a83eec2e4e552dc966149bc20a63841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d31329191317e3778c51ec28b3d51842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452e6c2246828502e215508ef7b96dc843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ff07a93b40fc602ca9f4992ec8039844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e67d405779a676a0fc601979598ab5845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abc9758de7fd839cc1881fa581221c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c89625e0a323a12eefced842ce3e8847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24c525a15de160c52ad11f96d74438848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b7e2e40c905c35e3b883852b817ab849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0e2a6f13f34b9f5880ebed94aa067850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9cab12f3a0f793fd233f0579fbd18851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f7bdce18c474aa29300200084c954852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203562d5bd48b73998a0c2f4f4c1196853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc9bac26ad357325bc341593fe0412854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286bf39fc817352b5db17f5bed144039855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1778c79632d6faa5fe1e3af5d5086856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e504f63fb81af81fd9f067a629a28857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184572f129fe57d5381e7a97b3fb359858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf15e097d2cc4d24af1af75bfaa0b62859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09574d5ee2afb34a3002eb7cd9595e4d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e997b67ad48cefcffe6d3c65d7777fe861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710b08389c45b6d843e27d841868c66862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1dedea759d6d586ec42d532189652863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb03351040899264bffaa94101f55eb864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fa498d24038bf7a0495d11ff40d39865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6bc9757aa1e0958bcc0cef4c7d8d3866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf05425ad5aeee198486d8cb389725867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bd88bf889f152638edd3a6cc62f91868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72dadd0542fdf02678953629202c2b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5666391284b0287f717d2b47fd9836870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8ab04726a5cd724c7bec77f6a53ae871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582789aeb52a3397901104a91b8e15c0872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc604c9d028d7e86e5563cd34ff7e92873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bebc8ee6dc006df4417eab61e7033b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2525e8caef96335ca9a630cecabebe875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174532ff33489bb0f918e9cb75fb2f40876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f493949f9f9af5d81be556ee6f6c9877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65a269d852de486215db56010c8ccf878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499764f5c03747828c418cb46e6d8d9879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a1571ecb57f2c488548bec274db72880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d04c48d6ecb2fe1733d21463eb525f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36271cf49f7e03d1958620e6f233b1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112c537d2efbccedce9ec15681f4974883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4020dc3c2f2591830407f14d6d48ec2884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77ffd0964078e4c59c98c482c16bb4885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725fdbf4e1867774779e47d15b39a25886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54ba43972815ed7e0a6bf70e30c675887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40305d0a7fe6d1f3ed27fdc450f62817888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe06691de197e3e3244d12d74d3c622889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4778400237a1ebac62b9853b93607890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce9ec6492037255fa5b4aa164ef8ff891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e9122bdefedbb7ab834c896813856892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e0573f96b25e30d0a290782e6a099893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396c05b5ceb25e33deddd0a0d3405a0894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c1534fde218fbb8af3d504687c99e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409fbfe84c9e4710701d8e5ec1b135b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4c7d3b29d482af784b147ad02d1dc897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a265a461fd5df579e95b51bf45ba6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551a155799a464ac385db427d3bcb75899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2eae90d252b9a1649d90ba9493ddc900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab5f08f3c1ef03445ce13b6a32c523901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1065eee9608478de57a99064b7f3e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8c5abf7fd4140b03bf28a25ba1cd8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945e07afa2a35522b7431c604e10422904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016e163f994ed58ed4aafd89219cfe5905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63aa5833484941aa1be2cb73d454954906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7565a372ab47a0d1dc0691fcf789f39907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798886edadbc6aeb8bf4003ca20a161f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f638451657351f19b90090902b74b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfac56c4a60ceb4850fee903520a54910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8476f6b986156eede38f0d2919eff4c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049db1e2ef5316ba81bbf368737ba90912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce22c9a706c6a28aa0ff6dcf33173f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0451ec47df42909b35dfa992927fa914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57bb9b31678bceec594df1dcde98f3915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08188bf17aaf791ccda0cf7331e328f4916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe9ef45fc12da5072d22a6cbd85ded917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1eb7205fd819ecb6f1f304bcc9b7a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49326ef78b2c3a1f150c42ffcbb712d4919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03452fd97b603a88ab65d3ddd2de18f3920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f273cf9387d4cf8e3fc956f320629921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62000fff7cafb8f55c10c90749aed898922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c0cb3ddcb9c2229baf1dbe6acadae923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57417456390cc94f1dcc1edfde2d24fb924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b0ef82f2ec9ed4c35c9f3613161b6925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf6aeab8a0e7722d3bfc85cd44be4f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703f2d8caf65d18ba09a521d88cb42e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295f9a5b3e0c8b40f2aa3e1c1fd829d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e861dd98a0b0af0f04b65c403b406929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e6f8c4f097cff1c7c2f2eb164a081930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4efbafaa80641b74f53a4577adb821931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14379fd339fda39b5f6966ab753134a0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff994312abfd4e96e689b0c1e4992a4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac5f0da955b50cc16a76b6eed7b06b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7bce7946bc022cf753a6af80dab59935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2587167905300eb4fc4203da360bf936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5271ff11913f6bfec680517870cd13b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2db37eff45d4b8ca831950e271b171938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0f8a126efcd930be11a3714ef297a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53957307e4953a32fb972b040f17ec8d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f01b307b06b13e6f177eb22c11d1e0941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfd8f3ae35d08c8ad4ae3a7a5df6df942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154e4a9057ef472da21c9b6967a2de0943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97194a351568298579bcc639ab4cf6944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa00de6e5091f63de737bd9f23b3968945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32e3fe037a71e60d927bf7007b025d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4351b495e476470a9f7e8070642ccfa947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712e7d7ba6de84257e6bef924be99d3948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de47d6b8f66c7a36daf5ddb6238b55949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c826389351cd076ecb1483a47dd30950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfa33734666c5a0a7277c3a6c71962951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a6e3cd4484ddd2d4289862f2e45ac952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2c57a9d31f1197b67095eee31f79a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942c5378379e465d4b3280dbf21e87d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facb263e103c97e3864ea9c1db23e4f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2260579db3fe2ebc6a01ebdf81b718956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda43c602baa3e25044619a26fe1e1a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f8679d6467ea8a332874205a782ba958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a13a0f44fcef5cb4e090f83a348e2959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23005a2d906f5819b499323aba0668a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794247be5d324f8505125a2d073d9cf4961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63491d9d6793ebf3cd6eaaa102671467962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504b20f455f00c2855dd00c16f6f230963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48269fdb8dc3e78804c76ba4835c732b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f002c04d42c057d51c3020b42a647965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba54aeafa93150445bad240031f1cf8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998100729988d00c89b874d1614ceb9c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880e0bac0c37901115ca5a144e792e2968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c87878806f49e28c34be315e3f624969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20664e1df0977bf6907c5030fff9e154970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf24542ea2891d04771c585535888f1971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbb6cc268822a6e399a908c2c8f8a7972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f12052ff37d5932435884a7318779973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724b09ea806bcaf2145188fa981a1cc974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96bf5c1e8c71bb191bd50705562638975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f0f86948252630626bcf06e787849976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202336a62bc1207e64f69cf8e70b3ab977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc90bf5ea8b1d1dcbfc4069639dcfbd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768a89346154f5d741c018bce922e762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5834089d755537e344ffd9a903982b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560b329c2e9f51c523b5aa3c08853a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75954bba9e0dd51fed0ee46be596095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc70cd4bead491001c7b8341e7525ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f011c1c63dab3d8d438a838f0d158dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ddfa112d2ef4753523f0cb6cdbc958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab38dc246505f3fa6aca4d1b6b0bc39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce24a9716252bcc887258c255b3c51d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ac0a84aa871c3c8c817ff69de2fa411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febab28911d555284f8544441f7c48df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7219ff7383392b46721b273861038a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241ad9f5f1883d31c507cc55339d2ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97909430b515369bb55f009940b761a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97971cf30c79c434d866273a9d5a58116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cbd4aa7ffa4d447e4ff152f79103d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d24d46c0f115b96591f8e3b3e579a218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c523ddc5d4021add93070d5fef350619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062deb4ebb6dcb88614188bef505712020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00fef0e12df49f9ff51f0726c95f5f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32632832bf8600985cac69fd1c64a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31c604254a605e59d7854a7e1631fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601876b93aaefdab6d5034de214677124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17fc9aadcd7f5bded75b218a7d5d5425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370524f9ce1da9fbbee72c740e916a1b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff619c62d8e363197227ee8d7a5d19927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20279e7cac22acaf1662f3abea57851828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c8435fd09b079c7dbf1650d7835c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851770b4bbaf31dfcef4939489d557f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9dafaf9b0b0dbbd55ad3f08b5cf7331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cef0caf690a6ffc1d26a9885203df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb121e0bc3cfd8bad53ed3588881c8833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae92887d644be6954d80eb4b88835134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2674e0ef559be873ad9a8c8f92b7235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310ec7c5291674c02bd3b25a25b5ca036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670f4ff0681a188b5ce36f75218bed737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa58f3b74c4499c288e8c263fde43238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722eb1050414be2071b1beada5b04a7d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109028be9c0c140b5962395b0d1df89c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db17f7871ead43a5c896ec5b42830be41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f31151614349d9671de756daf613542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b78d78cab272cfb3d82cdaaf42cc943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32292fafb3b3c6eca0997ebe78095f5f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408fcd9167e47403ea80d20b0dc2ffc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d52f5a9e131d48df883e1e5c78c5746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c76efb06819d4e253abc9e5153d6ad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feeb3c88955c8ee77df270eba33845548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e171d1bd49bc909d691a721e32541049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82909aaf9afe01182a6fdd12597a46250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cff30a5cb484eea9854e115e918cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b85e6ba816a066b0dce79dcc4005552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620e86997dd4cb7ced5fad34800dcc153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790fc8d5dd1d899042d131225bacc6054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7374f5dd41f1726261592d5301d821255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2305e8aef91bf8cb0ade95016919db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122424b07ef3a85e43774975c9f1ca857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6ce126b554e47a6865d4b806bb66258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8cf54fdb1de305005eaf6d18c3c3c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559fb689daac69fd99c7b586cf9629b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63bed7eb68a3f2fc0550330ea29bdd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3164c09ab6b4896e50ccea67b11e31062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defed38e24087e5c8b1e0b487de3a4df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027115211424e6be7adf78645d8f2ec964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f8ce4732e5e50177d44229c28158065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a9199454fe4e48c635dd0821254bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57852f4664d7f9fa336d632e92916967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8334bb6e412451eb2c85ab240d6f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da665acfab9eb2e394ceb1f1a37e61b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ddc0ae6ff30f1d1873b0a2b22500270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0151b0da9d676060e5157a62622521171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a87529d4f15f88c902d27be764d5372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdcfda27e23c218063d643e667068f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c901c2392db05de6484058a55d57774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec73ffd8defc1ff3adeb57bbef8b12675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84130879bbbe93d8dd61432a13e3da376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e056c8675184f26f69d8d4dda123a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5d010a0de856e3733ab8b6b44dd0078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf64c5d75417b9ef5d88bc4a890214c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490436546697707e259f3c981d8d2c1c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee58d28719d5ff4ed3ef8c9da57245081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fb7366d4367abd2abc2a248d8237e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66460eea179bc04260e2c14d3a8fbd2783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15c13801307179cce9894c42db093984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa23249b7c6c98011aaa38ee64c1c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d287995f59a9bac08f1f636da501fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774841783ed0f4505c6d52cb46bea73787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a387d80292ae7f2b9e76d802e0d31088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700054591fe411ceb44f4125ad1105189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131712273f8e1226ff3cfbf6578d0fc490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502896eb95dd4064064b7be15e708f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036377ecb616ca82186d8f0331e900892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3c1502133412c71bf32549b9831e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e7e32932852c1a5026b0f524b527694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae1447a6f2afb25a11692d79b7436f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8466a31fa8187d8d3f64b1caddaecb496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eafd50c5b5df95995d3e19a1a534a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c296439e043bcb5d04d679ebbbe50398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e56cee03a0ef27723e93e7e3c280399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315c0a2a264f37299eae57f47b820d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd08812cc563096ed62c5023245fe8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4320b318a77addc1c4437cd96b1b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba59b71a26158e4f198930c58dd9db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116088273ab7c6142e01383d2e765cf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089837b7feff266cb2bc5c82e887ecf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78cc459bb197896407f832fc22a100106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00498f4bfbee3f79b41c945a950c061107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052b0c4571dda632d3718d9ca01ce1d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ef4eeb93e70bd676d9ad1fc5e2577109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee55dd7e3c12af1707a923cc08d191110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c7d3983ab4e37bc7568afd2f72224111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fe29c05ca8f0df00548eb28e48555112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ff34981f36c1c2f647e51e9c030fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af30cbf685547571fae05248b4de96114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ee1bdddcd292a7d4b8a60e5edb9bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c79615a91935b5083d2a59bfd354b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261ba5649621882885c46fe8d63e61c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafec3bf2e901fda140c5ef4832059e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d04dfdbfaeb3491e06c9910c5e438119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c6b59c5c69f30cc34daf39a3f45c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33557462dae81858809ca4db5297c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1527832c54139a2853c2f2253ce6c77122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b560401cb6bff1a5bc92b185d9ff1cb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e2585421e0b3bfc5f413994cbd2b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f5952dbd2829cc12e236cc49205cd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a05f5eaf369aa6d61b2b086bf79c5d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeaf603d4281829bb257351ac4cd530127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e882d59f665105b81f6b96ced2b34128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4df0a35db9e1a30c475f7407ea3744129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c5acdcf341b8326f2a686180a17fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326e7b7000642529eefccb7f1fd5e33131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32deb801642f9342caa758071a00ae2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac061e0e03d087cd10a252fd3597d8a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924181bf82d61ef66dbbb70753f8fe7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14595edb29075f1ddadd3cba0a7fca69135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318e838a184156990ea883e4891cd0b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb3032955c2cf93b3c9d84ee692240137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8605a1cd42017e6eeb22ce21ae6a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5459ef03fdd832fa346854faec4c9a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b4114539a2c9ac3c243e836072dbd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45d2fe3f609bcdf3cfd3f1fdc9246c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3857cf5c6904bfc58c611bcc6421f2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bba949fd7967210e091e5f03f1bf9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712232c008b2be6ef2d18f86215dc99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4252893f4de62215ddba39b121c75145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e5d582b927a636706e77af8fcf8ed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc1f8f47807d1b680a754b96f81921147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127757fa0d52afe9db46b79cce458fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7084053530d9cfd37bd841bfd17a39149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bd5c03e372a8d42f819763f6834bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e678aa20e91022539b74b2f90bbf6c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8fac1e693852e16a366320eb7adf8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab29fa5497697f4c7d9227db432e369153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093787675bbbd726daae8a912fdbb3d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a16ea97b1e6587059e57348275747155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25dbeec9d59f90905cf5738a17ccb2f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7ba99c1bc2cca9c43003be69ba877157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc51819020366adeefcf1c01bf05e3f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b3818e84904c410f03f53149c9358159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74177d7d6016d3a0f641539f964283160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18061f3b240ad07183e5188525f87704161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323dbdeb300b0c97541cfd197b4558d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c15480fe9fa54ebcda6ce5deee0593163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95307c895842ddf87d48ed40544a7dc0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a9b29be0cb6cca5e8fa92ba770d08165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc943f38d34e96641d89df94abf94c92166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f5275e2feb068a9ba2fe9aab4f6c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed422089c953550221bd4d504cb4c978168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c62b794cb03d54140dfbaae5e5c9eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23b6f2767cd14b3d7079b9ea232dd9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987dc97c33b4ebbd0b21cb0fa4d9acae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f69123a005df3067edf156a0c28466172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f287bfdbcaa8764fbe10f401b2b7cc5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a41c4d6dcd8f2738b9689877d03d7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9652973697c435b89b12e73b820fb3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8657c7dd4ef5f91b57473d80e8a3b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633f1e94423e4e061004acd3feef58d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265d1c79b26f5cd8da0646ecc292c76178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723deb18cf785cb974ea8c80f378e937179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a653cb62389b3779690d67ddd61b86180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bee4107574549906f61238a9b41db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbed0630114e30b520358da73eb7520182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810807cd7b1530994ac76b4f127db5d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e589d18abe8fb179db27d9a6c2626184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593aa783c43409a09eda2d9e6147a7c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6772a2cf21f400c4f45db4e1f28633186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a20bdaafa287ec576d10c28aa6c407187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746a554f1195ab0692cc8ce25026db3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2847fd892ac1d443262e6b08638a28189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba27d32157d0cb78a6664e382243d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9c3f4adeb309ad230d165c1b7c354191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdc760c534f2420618eccf46b04f3e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2762f313cc5556b08b7c48ade49a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4cae1241fda4845eecf3d2d89b182194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894273e1347f2143f600574cc9855d12195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf681d1f65833371d89df4bc6a7c70d2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2467f39c3dd58f43df285769db558197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae67c5ba3fda068e1d1fdf4fc4f6f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce57ed04ba513a92d0edfdbed98f578199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a6b8d51aed860b811ea9ff9cdf01e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4ab8167b5d9414a4b33082d8b9a1d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12e68d02614c48504e4c4a7bb4ce00202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0956fe1b0f7e96347506b4125875794203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811fb7dad84c2c3654f004e1745e508204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac71002092afab9ed736697f2ed1b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2508a38959b73b1221699556b0eb9f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ca502e46a8cb8f81a7caa25d69d60207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078a89c17a96fe77e4350b10aa9c4d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf6ce632ab9aceef4001d2f6ddc71f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b603d26a89a73cc1d905401127f736210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1693fad1c1aab99dfa07608fc51f5a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee66a8355ea7b29d16c8baf00fce3de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c4b4e0244cf674cb4ff370564fde2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33937235beeb86d5ebc702c9b079359b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e459ad5e43c878766aec59ad6aeb01215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d672db66ebf9a0c2c1722aca3548ccc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b984232c7628d3eb76cd645a7bb38c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf7a1827729210eb1d7068226d904b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a871718889da962fc02af62683b3834219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066c8f99ee3cc190ce35406399c3c89220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca451f481bd18601cd5a7260ba52fff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a771734060729f9059598da6e9892d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec523308b10e1eff6fbdbd9adcd7d149223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34a743c81b1aeb018a86e2f44b0d7e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc5badb77a763b30807c15e25d88f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b754d2287cf6af8206b033cfddafb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544073aaa1002f0d17a14495d9a6deb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c471ff444050dac5bda0e098246e48228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbf3b085edd2512fad4c2c19b74459229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ee830741f69a835b879c87e5733b4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac75bf51665f1f4421dd1f74c99a71231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889f7f7516aa590c6a16b35ca646979232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5668f7c23316b2e9a4b555fe561e515233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514dba6f4d561d4e4f640d8f26136682234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a46327f05d777c7cda1dd596a35d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfef7ed9c1183961a872004c3392fe7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8486e18156c848897175321807653237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f886173754b1b748a1849518fd655238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c2daba7bcb8a42e353e3f0ce9d1b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75b06a959e9a024a6332fb211b3ab9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640daf48e60ec9bb96780713f6d3ac3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48d35dca2002283f31d0720c08baa0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc22810d5834eb5d8886cb69b01efd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734eae641cc90bdc6c957719cb5a790244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196cc30d6d182dabcedb77eb950fd39245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d32c1e4887cbd7c12a4bac76f08a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af8d4d99e3ad45abf6c481c5b97fb8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7181a67f6360db2f49283e452788b73248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312d54e8763002f3de6411f994dfb72249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682810c38e093114f3c15b4e48c856a9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08a1253e63428e1efe44e54867eab1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72177fabc8354030d2600e06a19c60f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c32d499ffa13f440f9f437e519b507253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285a679c587a0c932f153a89d3a4f4c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d5b9ed9e06326dc832e263dc01aae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41488ead47d66efaabdbc382747fd5a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e9ba4d039e4356c16088a3aeacfb4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3600d93be94babdf868237bd97a8bc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a94b5bb40dc65378a2b2aee5a0d2c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789b08f498cc86d4275577f394ce1db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1689bd72b03545a380dfe5b4f60bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a69264b82a6f2f39c9d473f074f8e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74704e493d889428b47d876fbba66e25263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82234b377a12463e339a98fb19b40518264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61502d9894a2107d222837ce8e17115f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1463033fb62e439dab47c2c7c5eb85266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8585797945b2d8e16d3e4194310994267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68665e855291b32cd7b9273c72f5bfc3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6762420a33d40c9dbcb9ddb2b11000f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34010f95049c1ecb732432afbe229d32270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f933950cbf4bbbc1e39b1b821f51cac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271119f32effbca8145ad5d92686514272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024ba7de61fb66b300577a6a1ab2bb3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bf328e263f9cf4e0eafc7d7826bba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d539b3e016f06c48747a91de3737c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417f448fd184dc4bbf0457c2678205f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e64a7a35dfd461d836d5493fbcd92c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d8105bdee33351100d2938088cb61278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc992d0ffce6504c06d613f1d896c6c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bc34f2004f14fb12daac6a0c321ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035d9e85be6e96200bffdf114b82be3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcd45be69595c94e6d21e0ceb36280282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f712277e59caaddd489f71e4d921a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6918e657f22ff31b839ef050a59334284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9444f3e1d73ea67e6bb58bef1dfcaae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65034d1ca19dc27346474ad3be8fcfe5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95f907c34ddef54efee234c2e38386287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41a3309f2323413c84d3eb064d3c42288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88c3a194a70b482aca34cf2b0291b2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250c5a6dbc799ad62452aff31ef6a01290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7d32bc65792bda712c1369f807e6f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb03d846d5193112bd25331be89b6ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c20ae9860647fe2390b5ac7f0b3e5d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe763d6c8d226a52bd119af6c7e38107294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285510e4390a227679f2b6864d78b34295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f6a6c29a0ed98dd6e636804118905296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893551a9857ab5fcba70595bbd1b5804297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a98c5ce52a4ce3348ae2144f01440c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5fd2a99a1e78e43ce52a4daf36cf5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6a41ac6918d67d526970e6194cac2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9604bea5560e279f77c81a9b6df628301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103df7279d8413de49cd0fc0c71f4b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87952cfe6f088116f004899ffeb450e1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51444a2a30afe3536bbbdea762f57a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706f09745f9c0c326d7e998bfce4ae0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601b0ad28c5857b30f651f8f73d5dba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e00256739108e209f6e6f0fe406118307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264b69bb1884b8d4644a7e828bd77b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567e73e67646f8736454de2f630980e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b70c6deb4b81283caddbe733953e4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21275a13b12cc03bd4aea70690535e5b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc857a066fea95d5f266de865e9554b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888efed8fed5e78f58dc4dccc431860313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11f165aeccc38bd15fdd6517211962314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b910565b4fee82febfb9060a82f46d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df39b5f22f4f791d35364765ae927a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814375029f503f7490fa2a13f104e7f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8b004b347c3402890c5ff5d9444ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fecc2357e48d5a7ef821ff3c58629319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d93935640d027b8a5526c27e1d4cf2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a4828d740b3d856f02a2088bc2d4f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a572ec2214859d9e023218998dba10322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccefda8ad767559096b54ca640161ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016c71e16b54a7da3e1c39bcab9901a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aeb673b4b1501aedf13d4f531a80e1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a37e117536e37a696cc70104711ef2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9c462de6c4b7e4419e9cef2ec7a70327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6eb3de64057068b02eab21acada0e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97248b9ebdc257d74e7998ac1231659c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f57dd9692e13419f3c65661236171330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b13287aab7583da1821c2dea1a5da331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08e51edb448decdf90ae5d1a2e2956332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b7f93ed5b0c079faa02d6410fbc6b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea532f844140ece22cd8d1b96f355068334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4b196ff950aa234cceb842dc0413c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c2a88f0cdd5916f924a024289a766336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e8ff4d920c7d54fe82f4c2943c2e6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c19606db48bdbff54d1c5c9436661b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836acb7501336aedb3153e6702fd1be339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e732d79aed5ece2fbac5872beafdc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48c059b52506a19a614b07fb130cb0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9df0f8a770d8c1d6b40046d2b30506342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d878393ed6477ef5e9376e625693f9f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9b1551eb51f1eaa5286e889710339344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865e2aa1d290288a65f97a2f4b2d9df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7356ceba6dd43ae34a187d7c7d3d86a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f28f09a1c86c5da164663612b5ce25347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c95a7eca8396300232e72fdd6f2cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40e0ca2a4335d11cbfef6b9d8b5137349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5752d7b92418975f0ba60b2255777350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a462bd68bf90864a0318214bb1a9e1d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e43c7573f80ae1349982a19061489352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265b6b5154180796f5679907e0d63c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3e5fbb030c733c439e8ce8bebaa15354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2c369a5fe8d8c21acb797a7dba1ea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737863bede1f36aee4aef3a2fff2893c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6f9c785cc7a07be1f3483cd56a883357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932caf93a6665e993ea2ccd7518478db358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fa75773519c18d12a1c97886a4847359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736be7bf8c4972957080b84148ba933360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef141468d4039fcdc237f27364e7f92361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57b5ffa685ec550ebace39e64634ce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f4694b4239d20c0193582bde7e49f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5e7ce9d0e54bae2063c6edd703c8a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd923c2e7ad0b227355857300546b82365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5df17ee0c05f739cad858420ff131d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabb87cc866668440a83d9cd4ad9930367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e5a9a99ce1df14c7377e7d86ff622368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37198469064d5ab7d4ecd6aeedce7ed3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533e3454cefb7fa49a696dd0afdb843370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6ac15677791d3832d82987dd8b447371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05f76f8f79fc3b93229805204c7b42372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9937532e179f067235a50761aa16d7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2299afecd8dffe98738f8677e45b7c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ebed1c9a9919aa9f236d08d7a755c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea0c6349687ad8ac035f5ff97785e4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b649c08c0b910edef4a89f094d209377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5df3037e948fa8f16b7550b7b4f0a3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d182f60202ec7d74a7d7c72ab434d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3d6c49f760e49ec8f738490dc3264380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e963dfa18144b6afb87923dedb165f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc3de628283269cfb756aa71005e43382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f0845fad3ac3520e7f6d06f5eb6ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27364cb504b1ef1eed32083f2cf31943384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb06db39e6a4f08c3e2a2c10a0ad78f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72594dd1acf1e6a4b67d14b8985adec7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ab048edf64ee564ab2893914e8b24387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2588cf6e673f2a32310e94e3318fe9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccced6e1649de00b79d690d43cdb462389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7708064e99ec71810c105607cee48a5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f367c8494c7956e50096c97063e0c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27439625fc2304fbb1dd0fea9cd30e8c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936651ef8c887f6e25ba2d40db6e492393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7ba000d7dce2d9b49092f095dced6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a0e3cd25dd15af6c8066447594145395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f4fdae3286453d0a67d2b4c90e136396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcb51cac399af3824d5f99b24f1323397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601a7edf082e275600275fbf28abd58398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9fd3f90124872e17b50d76a190ccd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86474afeadb7760510c054826512461e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e10ea8f5f5ac91c099971f5e9beb4d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4d23f9bda3cdebd60e39dbf2caa3c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fc455f5da5cba46de0c9c4a2caf9a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f755e45c0bd700c4665a76d56714e3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849eeb45aad41ac0083d620a93c4969405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5ac0d1928a7f50be00545866d5ece406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257f463daefba8eafc97a8226a22c11407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54207ad84a08bc6d4822779205a0db6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b887e18dadcc70fb763410c0c51d4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bb267cc1ef027639683b9ef3f0e7a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de232ef685116be28caa7ea76f18869411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142732d649259eb4bbdd89f327fdf206412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d54a8b1bc431d36f01c0297d13014413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22eca084995931fe5b41bf6ec5708dd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cce5e4f1dd6f4b91b67ccddc294420415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64e083ba259bbb21869db3e79b457c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb0dfc0dc7a20d2d1cd2a9a7c1aac1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820a9b8e435efaf776d0056c8cac273418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede4a354e683dd44cddbd4ecaa5c70d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3262f14e5c1b9003acf24b590fdda420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cfd40d8450a3f775a17d343416424421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e38115886fb3619a785b756ffbede422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ceb3f2a3dc6b7796f858eac0a5d41a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d87f602f7d557467483245e7d24cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89920903ef2bc16c64684567cc359f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8deedc70c22a6cf2b6c25d02ff879f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b1f833b190efd50bd8b07b80918b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb425935d822ffc9fb3712002094c454428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b1b8a50e8581f72ec117664955124429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5008369631cba45f486cc75d93285cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04fb139f0ccdb6f94cd4a8c7d0fe57431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c9b8874a9988d3b53a00a7459f295432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424386c1ad1b17e5f8c8d77ae0eda2c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977472710592b04eeee2145a0bd612b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51595cc5ea10380e6f5a6f9e076d5f88435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a59a6b41af25024ddede1899d5ab1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324da2ca4eb0ada59ec5b627c2fa6b3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735435aa4d07ebecba083924a2d27b7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabff60fa6dd472aa27064bf61610c98439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97fecac5a37cf5712f056c05617a63440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94e014120988f657060ed12eee4ef4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b77a343574f2cc33eeb9c4ec4820a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e974ba5473b3746ca9bbb4800b9d7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b640d88a819453be3411f13ca4de9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e44dee0c30a0aff8a0721ee85981f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bbd45abe89d30c623408b1aed4e2c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2f44d6dfb2558c4ffe5db65de245d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcbb104997051bc7faffeeaf6bb46d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25f4b8e2ba3a089a28c1f96a2c3c26449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3eeedd0c30e1c15b830891031a31d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f4ce920f348053f482bbb042bff72451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbe6070e0df03354775654352eb820452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f784188c14d2781e00f80509d78ce8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a73fed17c6966853b8a0633f76e6e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309bd31ea880ab9d731cbd6830eae4c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af01ef9010c341026e0e0a8413fd80456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d55ecf9dafc44200a3068e906fe833457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99044d69bdd6f54c315aca076c52e354458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f3c3b7d59c648c5102d7b8bfce39d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c727e9bf610c3fac090870ac13253d5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f263aa7677f354949ef05d60df24a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95caee0349dd042b3df5b6562ad96cbd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6838074a3d7a90abba66a9a303f94ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3ace02778f871236f0e5ac489f6c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6002ca20f5a6605cd25d6c5e60bcc51465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dab5e966090ff50af20b11b1176ec3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560dea92b4a172222be28cd389a8bb05467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4976a77bfa795f6e19b7f913be83e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50e5cd29487d7bc86a8914a78e2c6d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200226e87594c8e89c29a59a88dbb57470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa57aa51a121aee6d32820543bcb55471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fd9287f73a662c48507d5f13734f4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221249723b7688b7f770dcb32a1cffc1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1b98846f7817e333a4ea380b257e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6903ca73ba3ff70f7a42db3fe0a316475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863ecf407597bde60da2a07d5753f47476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14fd10013a7fd30823ef7b8aa86b8b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2bbc195f0e083b10805f717e574f2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e01ad53449b61065ea1fc2a6a5c1c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecef48f020561d043660273b5f819dc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335eb7334e0d0f4372551a7f59f2ff0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57e6c27b587741ebdf825230e449b4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea9977ef85269bb51a3d4b08368675483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400ed3afd1a56c219a3614af0aeb30f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688af823726e8097facf8c5560ae6728485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cacf124e5405c7df295c46efb08558b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab20f547ef740ac4a0aa0fba00359da487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fbd8b7eae2b3cc417209acc3d4c96488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976acfc13d7c2707e9697c3813bdabd8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f65fc6cd4f50b870b7bf98011a967490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea194f0be378ceefcdc128ca897dee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f527bf2c43f57c90bf1a70e431d8da0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b8922a23bd6822d54520b598113e6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5afaeb83551649f2b6be4db417ebe3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbfd4bf0e2e996d8b2db98ebafbc6c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3efe258e49c0a684bac4a69dd86d8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804307db114fd9a9454d28fb1a6fb1e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e97ba509140d253491d22226fe5f4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987c5da730ec760c929ce5416f9686b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535857403e5ed8ec2c0fcc93e8361859500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6224a0a8b66732c4f740247ca8d5b3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64396f4bbbcf5b998aafd426713f2ce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9e5cb59fcc144baa2940c80eafea4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7698764f1be36570a57588164786fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf1297ba1273532658e2a6abc1f30d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4c55b004d5b2bc3c7777ef1c9a25c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d746c031361e11a1ef5ca18a39e912d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58a1a97da146f3e0681343a2cd238c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49cdfdaaca6f0bb1c7dd8e57a30e45509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdf87b12ea3b939bf73ce3190c8a73510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6077237a2b6abc022bae58426234f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cc04f42cb8b203dceb86ad395dc23512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc51b7ab54a03d4e3173e72de8557c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016673b8591320ada4adfcc917dd7fbe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f5c2e3ec32d1b82f9dc0ed6f8415d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33463b235491c37a394affff4634fd26516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913d2e4930a8bf48bb4ee7a89708db9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291378d3446091938d4992525923a9b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e722e9bb350eaeafefbd531b982fece519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094362f54c2e6620f24aceefe73828be520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f80afe91f4b22eea195a440bb4f582521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017f74f9d8a6409ac02096abc9cef72522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03361390bacf158580bae1ce336f2f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8b0af8e05baad1db07b04846e6552524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955adf996ebab38e96a52589e04ec4b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c6d2ece0a0c6b17587e4425a6798d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c78a8d27bd7110dfddafd5a257ef19527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c4aa8aa124046e169216b42fadacb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490da9b4b07bc68ed5148f3c002421a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669e57d3c7120b88e6f236e15b15391530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8eb7f8d3fc2906313cc6849372325531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03394c1902dcb4926de450e79d034f9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae920df674daa5cfa96fe6e5ae5f237533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1378ca1db644261bb1850f345a6f3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd0f664627cc8b954611b13611699c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a800f7aa9653b7a7cde5d02fb1045f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798ba9208da109fe337db45247ed0ea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef52d8f21c7a1da5933b605194c42ac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc47ba0bc7d741e2543bedca7774f6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0041dc1bc5b8562643c8e3148004f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498bea3c812e30af3fc88afb3f85502541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c751e6fc0e9d93cc675dcbf00251df542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d07a72373bcf05bf4f80dd37f1c73543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f487163c02ae3c1d58d585be558b34f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644bbd9fc648ed59c9c96c90a9ea839545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13240d40c466a8844d83f86291b780546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274a3a765f78dbaefdbf5c2f6123fc3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f052f0ea1c3414b0a8a8caf587073548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680721fd54083bec768b7d367a5a52bb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0840046be916d3ad0e4b4b5e639b745550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0896c0223f2582f60ab9165fa2b034c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943bdc0e74ab35e3663c0ab0f51383b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8567735d09341e5b04e739b757989553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29e1a928515f1e8ece45759fac9421554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2ed48049d6b86ba2354414c03570f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86641399ce7d60a7408c73f2bfee2640556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121f6673a0142d095ae9bad213189d1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f36ac3c26b1c6d836f4b924444d04558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9e5dd3b0c3c37177a860afdb703d1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac7a291c6cf46d261c0fa38ea234bc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f13542aaa581155c76cd9e7f338fbd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574551f60216b3d5e73d51f4f373e9d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3354954bca8235e495f10e47fa82fc7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a217d917c8a435be1bd53842b9b0e7e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecc45fc899f68506fe4c4b7cf99915565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82903989d2724295614a1112c31fba77566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37777e17e77012a23b7518e731b5c505567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac511de5b44c17f845487123d3994674568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca25d6892616cf4a0ab41d18d9935d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d38d498ca22658f966a8eeb3b66a7b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f324293fcbc625b64f1b34555f04224571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bef8165e2e4ba79854b762f1cddcb1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a07c41f16050d461e1458cfb58c2d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ccb96a54210da9f3026a33a252473574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b332eebf66addf616397bb209afdb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd30c41016256ef08e44ee3daaf755576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b03909cde95f03a9faaba4f39c87a9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e83009ff8bd936f43a7d158873395578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194f0d4d1b5d94dfdb973c84c0eb2e0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636277ca254b7158c295714ed21483f3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d18702ec1d24db613d5734ead9804581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356f4015c079d8d4b90bc89e633277b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4444d60b358c22b71fcc1dc7d38c12583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc173452f230a287b51d2d38e75418a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792cfb7a51d8a983af61a1d5da74e2e7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bbc18da0d2bc70b8daf457e24c067586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14391b213b8d5a0f3bab309783f4de587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf780df0ad4bf848fa3336d9908b792588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdc40d23365663939edc65bb160399589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb9f82f15838680ed76dc0d101d50f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ebc4baf6bea392bde2376235811c0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb74acb40b396be9bafc836fdb156a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721f9b807f3973705a7408ae8ed5f83593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a1d6756207b8d875ffa19dc771d04594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cf6a4305067cea2eaf9f3017a5fc4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145991ffea1a0dab65393b5c007d0300596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74a74a8ad9ca7e2b944f926adb3235597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2aa4b349e2001ede11f5fa3035abc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f20e49dd723b4bbedb5230b90e5a6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06923d7df8f11f121eec0405616d31f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd7518437bf9bc799be1529178b5e9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fda869fbbc228271a29103bd10240c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c19c491cf7eab5630d3771479ed98603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c507411e78d97972f969dd0e08d5a75604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418335f651f0a0e4842e4bc392be7b08605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcdb48f130688239ed23ecb0880d11606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d5177f6c36a26957dbc181999c37c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed43a2260433ad89d894f3047028528608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83a450de1736106ebc40ba1861fb4f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bb2225564d14606c092d7446a2436610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79bdf2272608b00f0cf1d58173ed9c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4d929a0123d035f11c888f0c1f506612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6350166fd2069c61481fd6f39f7a696613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aced7b0cb02e052573dea68a6afee34614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7360eae4ccf003441452a90f4764e8b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df650dbe3cc64e3d515166f798c8ee21616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d85ff471300878f214632e26e675f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abf3e5f74a55ed142bd8986b40f39e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e24f0d8e6eec289c28ae6ca73faebb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371923e929e82e6fecae609e3d91cdda620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869e3f310567c5f4fdded19ab3d2fbc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578f73c22ac33e7113e3247f6cc0c35622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac98059716d79de6842dd82f4834f4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc27dcf93a69874e42a652394a085be624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f9f14a8a415a755fd11ed82006e37625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f4347cf61037af509f28d1ac16186626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726d676f1d68417cb29b3dc1fc8589c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d69489d2899ed84575a690ee996ac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a39188594502358409ef17383feae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53e2367294a3b7ae61b2a229bfd70d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d7abc2178c9d78424e2924fbefd00631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307846bebbec8eca3c809558e9e16ef3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a218b9e48255068985d0ea1ef8e15633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804288ace3c6b8d4b07a0402e82f2fc1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f05a2435694d3309a6247a31e1be5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b9091c3d3342e16da5c3ff3c60361636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1a2e8e623cb1a04274b43f95ee69a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0f344aee06fda38e20575dabc8dce638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc6272f7dbb31f6ecb1cfffd90904c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3d8463d08032e1bfdd70922a020fa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c077a676a1c8281ee53e8ec3f9ead49641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ae9c30f8b338d70434b059f9bbc9d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e434f62028973d63845f8edaac79c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3fefee18c5c5c69c8aa22100981c4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378900f1fa07d60ee0683929f7d1824645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a2af1032107fd3941ba370ea42c0d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b98356866960c7d1879362b33f944647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66111f96d075acaab1aa4237bbe0e53a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09465eceb1e5dbdecc042e4cb5a32a5a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f18ac714dde895f709f184e8d25ad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465a4f17debeecb457878547ca56413651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca824169918b935caf99a416cfe212652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73791b63302f88394bdf992706a161c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785989108eeb74771afc3197e7d5adc9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa97e19dbc5ab74efd782d6ec56c2fa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ce2a6bc17c7914cb059df5d7f1a44656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9f7a7007cdc237bdd5896a2eb9847657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba6dfc0ca46a833fe60c09cb4fd590658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdded1ce187a445b44131b9723d187f8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc93263194b3e1fc6bda2a05424b86d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555820a3d9f6f26437521a3b9416ca1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c187e37ffd67075e0b230e17242f646662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef988e2208bec5508101b81e1c06a0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df2e785490f1db98d213123f9f5102664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e59b51670168c7f73fb71a13e96e30665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b86f793c0adcf25b4801f3d1b5f957666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0beb4c6444f4cdfab0b0a8be257ee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea3a4b26dfe50722d07079947cc779668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217665a0a049314357a34de7628e966669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe73e58e0e0b653b1dec2df756feecc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441d4577e29f4da8f4db2edd3886451671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d5fc4ae56b7fb870d5219f6ea4a1b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be4a95c754860cf15795e79f9b641e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af593a855926eb2b9fd0f22ef9b7eb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888b4cf2279c22ee7f0f29e94312678675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbb979879dc2c241db79f629eed10a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0d033b72d35259d9193f2b22cfd53677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb3a83e9745268ba8c650c47bac561678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f354a1586c7c1e41668e59bafa9978679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded66c56188daf6ce6c19e4a6800526680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd19a19d21e0d14f54842bc2163724a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406121059d86e1be854ff9445ea4999682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f496f75f15f3a3ad1ba7be9a77d1f6d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf59240806a1cd6928958fb57a26a8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089072c5d7c6e51d0f2208a067beb91f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66f3aafffc4daf70a63f4671631ea3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf676b53aeac5b380241073ad87948687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d774c4f1a5e4f3f518c8cde49405a51688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905213aebe43b946389e6180a01be246689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4953e7cab78338d3cccd4f3b4fab30690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f1e91a5af9c76d1d9786403c210bc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82dcf4dabe4e102f56c81f8f7ec0d3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8dc97e60a1dbf2b0936ec0b7cde9a2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf74e248ce22eb123a519b8aabfdb3f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79dbfba781db1f79f63028b7c38cc66695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814ff3cfcc8339d9852aea3a43e805a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515702c9eddf9dc9e7e7f001e083dfa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c39b27a49e0e7b62df9a3f6f982bd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab133275e548a0d6bf088ab7a5938505699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a6b40d78400ca874b325036eb9eef700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41e463c0d4a0a1cdbf8f2a1cc4cf7c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d462452be652d0d229917f377aa85702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdabddd60221ce1a630119c80e8a265703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbde133b2a657fd341149582c5cd0d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d984a8cbb606cf047e293564ff7fe1c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0be30e1e2125359b657322c54d743d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02db9d9b927d125fbf9ca7e3f98ad3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38eae361cc5f5dc9f6654d0105b5e8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0635a73e5d6924c5203b8546e85f36709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddb4d05d961509c02aeda4fb0f387b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4cb9142e80389db6ea53e04c6f7cc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d1e255b9947b98444008c8dd6ea9c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21767e45264ab54ee8f1fabcac0954713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7943c0db95e86260185b567d86c54bc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a4ef22c7ad2a318fed2d08e077821715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8090ef52f58bbd291ac7cb25886b6b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a4616c209864a94c0e5b50af0c750717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066d140518a94709e8b423eda2cb1bc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f19243336713205a7b1c83a1af819719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15678c5c4e31483cc1183a1f3ce3bca2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb52dc1907fdd1240563c150ef987e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8556f0bd209c797dbe51b51471eea2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a83a4eed0fe9a63c54c41e563eff2f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7256360c8134093e7b02911b4de462724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ef6c050e3ce005262ee2e6991fb5d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25b3cc6030f70486e41433182dd16a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c813894acb550aa836f335182f2e5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465a5bcb88cbd7b5f069d68f259d9e9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e603b6f715a084c257be05dcf6d55a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a440e27948c11ca5931beda962ae993730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc62a76179ff61cc43371860a2c3821731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9114fd93e8027e54cd53754d0f219af732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26073c1aca1b300290edfc7d23ba61f2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e014e9b1a2b485dc9937643d8b29585734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5c87dccb7a40416ba6c06cb9f6dde735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2dd885dfa1442c16ef3af49e599c9c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089cd102ec4d0d16c389a3f192148df737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7896ae4427641917e97ffe59057b3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2a93c57e6de9f1a7ec92e499b5930739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8d97c012595382af73b01926dce1d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da69f47c3ede1ed11e7c7f6e55cf9d3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa80caafd6e8e4de1238c8abcdff3e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc84849562f6f37f791eb5f1c7e5c9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402a9336a2db3e4dbff1cd456b3edec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfc82860fc87ebed53bc8b57fe0cd0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b53a85d8a76896508557deeccf1cd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db1ed1157030dba269302a155a0a6e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b55955a3c9c32c648a2397f38be3f3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcd5f74bf2dbcb2773f8f866083615749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61640635c942f1d9172b24d05323a2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af57f73e105ed22ce14e3bea559b896751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265a1da41b5ff20934f58e9bbaaacd2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34060122b96e5956f55c1a80dd9109753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5daa369e0b15c4387b8fbb7f94c65754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5735d2ed76fcfb63bfc7228eeef19755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d415c4d3c9814d84d9e49c5283551cb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687bc2090b93a543b10991be34c4e77757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39baf9cabf56ae9666044a2a445ac2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26267cce2710dd17d76667dfc5da67759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd238bc4751637e294df94e6b9c45df760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa48386d9a0cd9d20faeb50a27329b9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1c224a9eb8dbfa4d4352443c54142762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a0ef699b64fdf3a1550ad34f37a48763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebb8cdd77daf9c02d455651ea7a4e1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd9830caf5edaa36f53eb8d400fea8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3a6cd1069a1aadaae6581572f6b45766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1028bb97d5a69859091e3809e3dfae3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124951702241f77938e1eff907c98c3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1a6a6b2a5806540e02216e444631a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db140f44cce37a56733430242ce463770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb711bdcdeae9747cdc3bae14011f8e2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fc91875a05b64b018f0fe5482ad52772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac75ef6587d1b48a880896eec59b982773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb5a34c49572f77a154975301c5f5d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149cf73e211f0714e49d6897e35bf5a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e3975a0a379af7d3beb90ac3dec23776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660da2ae9f518c08d6a62f5ad25ee32a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7ecef84198b5ef3c672cf0c4ba247778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d98cb4dea1951e2bf3cb51332342aa779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef21aef7918608de93656167684996f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43a2167ddfc55d6fa43ce400d2708d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b69d3b345999b4388d5d527cdc0031782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34359bc70bd3ae1c87bb82877af4ec783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41c72a46437ab91744b027a2521853784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57c9b374f1e81da6f161bde061e023785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d156434d91e8da2c5d5576be4f951fe786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8bf6d25a1a6efcab1221fa019b9b2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14754f35cc63f351738c5bb4de96c65788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ea4b9fead2414db82f5c31406094e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54123b2957892099b23f47d497e54481790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb3efdfd952c036e4722c513dd1f00791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcc27337c0ab1b915aef82d3f984e0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba90639b719a5e01fdef55622d2f65793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfb15f28152b9290d8300479bea2e8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35edfde738392b03ab49a19d60fa2b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e803a244e88e2c3b950688ab7bfbafd796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2babea62839f594e631e6ec589bf91797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5541446013e83d38b7c418ba19dfa798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a970901d1ac99f610584875297253e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bc6d399de2df32dd1cd286a4ed5ae800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff6095935a0e2e0d857e3d7bc2c252801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a592013387fd3b74a22174c7a05e07802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53408af36a8eee49677fb248dd9fa628803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ab7c7b18546a988b631c3f19038ef804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516003ab8f0d000d63e33107a826bd41805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bd1250523070f1cf9bcb46987a51b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df105400305561ea6a93487479c2b0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd16abb2308b8947149ac4331e2e014808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077472be9cec90ac6b43267b78326675809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcab219b76fb7051f32d05cfdefe31810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace5e367ce8563035577d71d501980c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32567a07f19460ebc282666ea0264075812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7ba492077c922ef0389450b7e2a39813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e5936459d43e50a279b11db03f67c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e8b560f9035122006c17ddcc69407815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd529e34774b40b0ea6a6e7c400eb95a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e826adde3b5abcd8f6bbe6a7e2de17817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2eb50b4958799e75252fc84e87158818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f66a40c48ba0768c73d247d0b38ca9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae9f2cf57289ecfb810588be3d5115820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48f33aaf9a9c3e4e1e5a071ef1475c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eefd860b01e249725e613d832eaefd822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a92c225b8cb1cdfc4a1bfdc9d1ca4f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728473996f107f98ece5d91f1ebf2b36824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf286f59e1371c0d81945ca603b8b4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4eaeec0a09fba5e5a6824e7494a67f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e633ca681b1412387dc697b0c640b07827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe49c33dd45b5e0e0484cb3dfe7d5d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba77a90d66374e1a9d6f23babff5546829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3fdb4b10b16eaeecbc9ca286fbaad830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5274bc5b0c57d732411292776d3fad831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a6e41a5ac02665b2d4f97c2617951832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0e6c996c0b773d470d9b0fc32547c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386c03fba02a262b783fba9195b949d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed530c025f3254b1b1bd3037b06b99e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c5bc8b91895dce9fba846f36e4095836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e630544eb81becbc865476e59927c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81887975cf1d7a0053c513d01fd018838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc76544765d1f06bd13dced04fae45839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c81d310ed9637ae5c11cc345f0754840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003799baa53b430ca75e0fd725e6ffab841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59683291faa46e2967830cac4dab149842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d533479aaea98d1cfa18256ab25b0843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2266141d2cfe3ca30c1aef95d137e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebeb34c977dbe37a16dff66f4d2f0ce845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14071ebf722fe2d8e6d2dbd94e24f7846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04fc27f7de8cab014ab9e342689b9f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a326e36437df2e5f9bc0a9e58d82bdc848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67cd1322da753f3ecfe13494960fac849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f8025aeaf5a7a0fd29fef1fbfa829850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fe4df7d69431268997023604ebb86851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcf00f197ae9da89dd1f3c3e8efe7a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c23c08222ac14a2d81c2b48f0cca2853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0a9a6ce8048b1284d725889952c69854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c767cd89a7c0191ce0d2c28319ed0855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153618bc7aea190843024966530be78856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fead466ea623e02f3fd7bfb01016d1d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d45d30a1541048c662da0c33e57b9f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5536e9afa4dd75c7f1d84d58c75e8859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35add552adc93203c453130f02b237860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc61ac3fb3eccb269db62101b49b77d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4abe1683c3abea1873b96b0ed12638862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54851da095a1c21d9b6aa7e7fabca757863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e9e055727d9f26fff1282ae40abaa864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29122ee042017b5e8da2cdc1b534cb865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a831d99dacceb743c2169864677f7ab866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83bc40dae32f39ed1ac406922ea8d3867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc0276be1339f3ab2c61e27050a9e4868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ca24a9c123b5ab37f7b6806ea0cc3869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7fda5479ffa9d3b23e83a6e583926870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10598313fde25c080088519b1645b207871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51ae5137575478a053c993ada591c3872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c8b26a452894a7616bdd8931b3f82873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c28e2872e9e9bc8460937a8b308bc0874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd097665c920c9beae310ff37843207f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bfd2c07461342b05d58de937e1c84876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ac68b995fec99d3d2e4a6be76b720877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693bde4d0416022615d86ecf348496e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ec24c7a8571f4f057fa6256e7aa73879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7852a17de0aec056d1877ff094099880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e738357d95885d086ac23106cd6b12881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d3465392ae8413a8ee136070bbda1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa3d4bff60d00d1284daa4cddfd165883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ab7f7e468e894c18862556a305907884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de6230da145c0cac1b4dbf9fc99e90885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef448736c93dd0c7efc0ebc1e74891886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8f22d2bfc71d93e12f8e2fb0777cd887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c2871771fdcfb31e06362f54442c9888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752044fc808563e7cb18d3002ac6d17f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab69e227f68118678299b4ab55f75d1890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe309acfdf13cebd988ce1bcee23bd08891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcca93262e0c916e55b9fc1f933a8c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850940fd65d922f5570a11b5a4ef7644893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0dff0b4a5969d88f8ab6d2294b290894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456ab1b6687db2517b9e59521e7c678895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59afed1e07800c4e030de6ca54096b0896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4ccdfba8225be0d51b12f26d9253a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d9b74a9f74dd77695b6a0d4f43619898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831a6ca2b83c4a569524620f2b97388899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c704bcfc414efab629f58b25a22d1b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb733dbebeac942742c6ce1f884c6f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d26147848017d47729247f6a75bd4902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29b645e43df03bae210bcb25b6d40c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850a9acf1141e4fae105b4d1bd149a2904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470fc21ee6ca4b7c6343eb641e30545905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d83e3ede64feb68195e96994fa7373906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9119e9eca757e5f4c71f8951e6ebc907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358e8cd81207003274820eaf338f4a8908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29efcc2debd7ad16493c6eb35270415909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7875372a49458a669d5fd8e0caa364910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480d6a539c126f4bd9fc4e0ee7975ed911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a7a20f685f768f8fe722794faedbe912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e2056ed86eed7a4fa03dd2adf2a87913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99218e530097217cca2b51d9062b6cb1914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5c1fdd08c745e0e3a5024a049db46915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a80c4ee1b023655de5306603689d89916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c827886754bc6c0f041b0f169e56bf917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b6c64d761e1073bf902d409ac05ea918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e0c7d2305484dee8ecfed1fa8ecb9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba184a1206ac99f0d540fe5d9f8fa8920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8430374b3a234834937b59bee27243921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053bdaaf0d37a6242aa611a1fe11de0922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4140081f20494861c8f26ba2923bdc7923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077eb83b527a35a16edfe28ec2f7c95b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b24eab53d97e695444f96e4e060cd925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48e3c637420a86f7c600fc468daf1a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd17bf89c7b6a19c553d167f660f16927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205364600e830e5651ba13fa3b0ad2f8928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f270bf6279dc141d111208f1e9d3c97929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67d841ec310ce879d602b945e9529e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56a58a80c3355f6399ac2d37848ee3931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9c30009cc13185febe978fb90ad06932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3236a9682c8e72c41a22601c5d78f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f17399315d0c4e8cd197d36a3b2b29934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7612580d9498e98ae05e658f23b933935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d12cea93bb19059daed6c5d9b09c0936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2898376c785fe84b3992ce9e4f84bfd937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9befffb58496cdad55e306bdaa5da65938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24442acb4bdfddf75fbbc4aaf7c25e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3a9cda3b7a64cb9894b7a9b63b544940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d202de457ca44d3c41f39a35e2e86ff941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3af6aca3a7e47e2481147c273063d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66a805ad70690560a9a061e310f6ca943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca672346977b8e8a140a78cb4fcc1d7c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f601db91cdb71483ddb930f6d97701945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bec25cdaba1f18c3ac93a0411ba3e5946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fda5e46e32f592ef936223f5df60af947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6063b57b2ea8a8f48865e1ef2c451948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ef1742ab4eb91ae05ec72d4fa2172949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154ab846418d73b8ed84370a98df9b1950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e00c675f89de6e4ec7d643b6feedb8951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a5f15e2c091f9e3dae9ca724ef8fe952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7a8e9eef38a21295d926d9db6d18d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3100be966ddd03e9aca13566157e82954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c63958d6443e1993112d4100c6a2c6955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1605f1878c26675b9c654d7772bae32956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cba2859f7b139f4a2e3ec314708fb1957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db340d7de10a2fbe184aae2e0b970d9958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c07a8d9d7318316f7498fe72bb7e8959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3e5459db0d40ae2c2e1759f9e96b5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf9baec47e26f998df495e2f167a3a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c4f88e2884d5b984806e008fbc4c4962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae02e70cc1d6abcdde8799c58485fd963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d979ac26164e9d283585003599051964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d13351650ec235cf6cc419516daa3965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9e3719f5d1e108f7046f83b2de362966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f41558ca00c49396db31bc8c5ffc48967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc8c342d651b3586adb67b5fc5173a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013265c9e9b1afa317eb83659de33dc4969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5fe56213286802432700233df329d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb0c24a16ae7a6de2c9f2150c0c5ec971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03466a797def33131498ab5ece1b59972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2ab877cfa31e9f9a436ae61d4721a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495979cebb9e01ad5d0a2fd32934823974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38259a93d33af06acbb0b4e8b856b4b7975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>