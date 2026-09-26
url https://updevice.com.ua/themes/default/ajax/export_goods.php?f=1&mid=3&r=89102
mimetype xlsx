--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4e22dc2d3bf9a8883bba54628681b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb836b5d068cfbb77a9f8b435afec2272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01055c87ac64ff3c4432270bf7ce2bd73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f997fb414fe4739c13d388f3f37c6834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7747b422dfedbbaabc9c5206a5db05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24487192630015a48e87f1ebc552f3c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d9044ef0f00d36edefc0d0d051f9b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06047dbfa019ef4357cdda622bbaa88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c86ff819267be1736bc56bd94b348b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6fedf638f4856485325d2f7d63f9110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5346b184820e64806c8c58b7b49ba3e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d149c20906613faf3e9dbf2e0b19db312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4aed987b8386fbed21b10280d9e8013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3152d667c4fda32d3d5b4286b1f7e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f821eb2144442f88879a3d1cf025e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe1ac6903bc8e2e07505d01e853d2516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743decfcfaa0eabd78529ac7fc7d7b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cebf6b4c189dcaee234df71f9443318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617c573d1601bce3d76b99d2c1bfbe119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa012bb6aeb9014159154b28b2ab36f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862079ac0ae615c82f9fa7c8eaae9a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56aebf302347900f8a9b4e61cc0f6722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aeed2ccb127763c290b24d73d5091623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1398d93f72dba4c249eb022630649524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093b987665001f3b49bcc59407a814925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692644d440496f25402e189df473fbb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fdcc25751430d3d012d16ea0247af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd190d7486a27c821f90484284847f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c03e91cf8711f816e837623bc8c63129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c767cf275a708e8f14f7e9206572c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8fba6e9c10f703e212e122d3eb94031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5830c5a91741deb0ea118aaa55ed0c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ff31b3aac4a5d6a35c41ad6b0b5b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbef058fd3836614318235d099352d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3406e904e17ef6a0f96dc1b2b571b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4437d2219408daaee2f4abdef29ae036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ffac2ad05713e8bff4e0094b7416937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef2bc899d6c7e74afe58f2efc8921638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad955010cebe0f413504619c11f08b6439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26875604e6628ace5c4aa7926530930240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c677090ada240ba2aea9c7d54dc3eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea485b30372a9a2cf78abf88f69b5842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a082a70542993d032a923135d02142643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449045acc8e62243a64bf6b6781a89a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9ef1ce5af79a2e3bf1b879fdca85c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a8d2a6a99754c26af7f9597ee88a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffe145502040ad255c0d357342abc547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454597ec249e82eb2754c31a9bc4beb048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b64cc97313e97408232566adf57b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803dd3e0df93437514c2c048cee9fca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8071ccc678550f13cd67dba2e6d0651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0792f059a8ea37527d3096eae816f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67861bd25dea956c2da9c3e69f96a9453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3447a3b916fbf9513522849ac16efc854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8a4ce211b5369fd987663c1fa794455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236dc8465f23f21c644520951c7231056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1de6acd34882f4ae9f0ebcd2889f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0687bb6127b0e4db7de72426bd027cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6a6eb19c12ca124b832f98b3d156f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfaa30b3be558d523805ab331f9bedb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52d65b095530fa43b412e63ab0620161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6baced6a7aff6aad83928bb00d270462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964e113e69995d3cc204d4c7ee981f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd0c4d7dee8afc44b65365f86b9ff064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705d49d772b1222cc32d87beede0c9c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24432b9fbb0afb0bd28f224d9ce7231666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da146abf2f4c2d77a9435907a8219bed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339aa758a8ab55b4943962eca00a028168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c0653246a6c1bcb92b670fc71bd2e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd22ae1dfea0c9ca0e90b5a5c532c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124698dcf39ea3a6b0dcaee30aea8cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d550cfefef74c0c463957ec14df8c9d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12559f4b6be51b17a8eff70bc26d7b6a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b689656f6e7bc5805de2157f1f21e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9263228d67f1caf0b689b6c3975a9b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbd7c89f7df3f30f92563603fd780776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98ab96137eddf717c5c1857743a03f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5450d8fb5fbf1c2ef3e775952466c6778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250c8d8ddd9e6b02fbf0e38088c231c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007409dea488ccd6b926fd9a56116a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e6117d80935e095b844c4cf8cb26881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d65ed818ab6596001d9119d1fa50482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ef71f460319ae786fad8604bd3acd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66ef74ca7af7ed5c7358b9f593db1384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49024b8346bf46ea548d503082fc09cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3885941d33f046adb2842f2e40c99386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45869b078d8e51e2690c624000ecb187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7b5dc14dfeb8d42b563efafd9f10a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cb2996a5985965c1194aafbd0eb6f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec46c4939a8fb0d9f8b950f63de320b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3aa179c409398d81acfbddad6e9f3f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb596ca5200fa26a9ca3cef0fbded29392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17db91f97b5cf00d4b62df79fededc093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9d9f088fbc70563fc5a4f446ad74a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a2179aa7134daea8f77707b30e55495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0521f6a38fe680a5f631d3a9d8f6396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90906f347c7ec740ff122a272234110797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8021671b487035b3acabebaf71c26dc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f278381b7f2baadda579695a849f5099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a2195030101e7483d3cddc383b1dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca69965dff9822637d8d605f3cee2e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f72626c122e6fd349fb8c3d8fd85f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504dc80a84bc3542a4f114783345c92103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08a5e7918b2530b192a823169579d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875b0588317fca0eba8a7176f783d0d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4f8767675d71573eabf963452a23f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c5b2eb20c4b431f052e6218b46cf1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4627530f981880700d6b383041f48108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca591c850b34707e62d0e092360f48109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31540ddec51cd63cf8dab38a16c5ae60110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4326ca1462455c8b28c8e90b2cd852111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a144b85e388282d21189cc0988d727c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad5c55b74f6c108081815d4c54a744113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cddade7b62d8c75702cc7cc0a5b85114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4495f5d2d08e77d33fc24f2b6a047115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726b061ae54192c307af1b2583f462b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f379e1832deda95c5373bc2b461568117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40006c67c838331c49cae5df7810d2e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e004783b7d98d5f5c99cfc27687b14c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b218d60a06a8abdf4100420e5dc25120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6314c54b23f63eb9953c43122a0733121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5de9f7f37d6e7abe3f612ffb3fe24e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247453f5ad6c3df85b9a9d1145763314123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc72081bd451a25912133bd0869ca8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebee66dffec2179b56c82b51984370125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d8a2ad1801a39f6f95d09c1aaf271126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570d44579726b854b14fa994e735514127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2ff238a32407e82a84592fef59237128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58e786d77f028ed88f6c7892318eee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426d10e4d11589ed66eddccdd22ab2f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbe4548eb4b70cf55ccc6a354bb238131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e863dc445d1b537a1b3b6625c9333e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71de0654472f8b3c2006fa2a5217313133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb31463a268de47d125aae36413f9b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565466cdfa41d621441b3188eab4fc07135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd38eeae5f277802e00875ea7ff56b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802238c57def4e9e56fb5dc07a894310137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42d5b31a38aa854317b607a2833855138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7995ccdcfaffb3ab77a70e8f1fe2e2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773bfd42edf0537ab108d2d2e3b26fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d19574e3ceaed4275e9d84fe76f2d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603e30d05ae23df6ad973af7942b068142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e897aef2bb8a19352d6d779b018105143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a6f836ad7f1575d7d78a6dc7e7aa6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfa6611b11504468d4202df792a329145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314e09626c60302d9a7abf72c42f5a1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c861f7d2a075237132218ad93eb33147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ec08d0cedb1f784b702fbd84518ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ac40c0a924e09c259afbbd07bc708149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d14354e4bcec732f7d6dd15f286d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b8851ff014bc24c6cbc4bab33ffa2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e227bcab900ae48f7c7c4cc2bd8df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ec502b95ca15adf2cd829bdf3d5b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042bad840c96c44a80634f9310267f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c0b52aedf0b55c3d80ef225d8450b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e9bee48b0526ef7e6d11f9f6f0f7e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5756c83febfc063916c1a3e9d544de0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b0d7e5c62ccee51730859817fd2a9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b68b9bf1f6b15357aee6773b7be73159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cc4ec3148027fcf3010d84429e2fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c8c8de3f43db7e6ce3765407e0408161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e29928ee81f0429c33b163eb2c60af162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245fcfb22c10725d6a4d6067cd6eb30163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66cdee3d242e9c1c2443b3302d49f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522441f63bb7cecbeaf3b285d36b8c92165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c6e3d5e22eb55ade4700e49d03441166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c630fb2d39ba8be491e90f1d4f84c3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a557cc5a092d2a0a5d19af968db29b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541b4ca01248c3332df0bdd82793522169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4617592bdbba7cbf863ffb21f09c44b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2df4e4bb8dc4e004da12e549c0da45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff665f30fe49245c0a797c1060f7cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c976a824f1c795679335cbd94761311173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79004a565a67783e434d1f58522bb4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc64c6c645168f7897942d2d020e1d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869f64dd72e9771c4ef1f32ac0cb46b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546f320417ff8f2a044a9606f51cc57177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249aca13135c780b89b18ed610fc0d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8460aba659b31b8111ef55686dad09179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caede58f41daa086aef88ebf79213c7f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8fba608f82b9ad8a0fb6ce747ce4d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c60b7830797531921dbcc29d0cc50a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82cb7a589645db0991bc72ff2ea5088183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bb214ae5367a8f90a897c3f4f2953184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e0ebcdd34269d5eee36f8a17de712185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db65b79c30aa0b63d99e28c597e5e9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cf4ce13434f85c161d191440c4006187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7615160a0695a55d9c763d9c06c1b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e8621d1fb4c41d2e0b3bb7a02911e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44fc983364c6af2751cd1538188ac3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e5c3543ccf27116d4ba3edcdb8321191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be7a0affb20068cdb96851cb1a2864192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52ccfea5ec19dd60b06a05bb646fda193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d010421bbc4d626f964f867215c56fa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437421b671e2a2c3fb01267f5dac64e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089398b9e6d9985a40ab847059db7dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387d09f7fafb08bac93616b31002a7d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b0c4409ef3c16dbbbf57c82fdd91a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e075aac887d42d11b86f36d1153a0dd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eeff6192b539e0e87dfcd540fa1ba9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a42c02b00449b969e22a3ef185711f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380fef85b64f3f6b3d12f9b9f71d316202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a369c813b670dc71ca7ab71721a1b0c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dc69d58a60c60a44dfcc28c595dc9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af989ff9f57ec9a7281b46f2a6f014205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00ec8d42f13415b03ca16bed12c5e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823c7a2ebee2827a278345f4b3e6f57207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ecca7aa26463dc9936040c3d36a4e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe45bc0e90eb2cd34e6f4df633dad4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef109645177dd4fb3374baac1eed8fb7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1d33739b42bcb33972772ede12ca2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caad120ef19ce1e7804614fbaed28d2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97b46f32208bed843ac0d239db0567213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa02599fa7b46015f1b922a3ccbeb6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105508a8c3b4b6aa0206102a2d87569215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b455e30991822503a44fb47094aae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0686c3514b83148dc77443cd089d6dc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd256834c0007a9b8722a2f5810767218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bf1ca3d5b28f6fc08b93108ad07b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb11e554a563398372af16fff9fe04220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219452a42b22cefc01dfa85d961ceaa8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245b560a9f1c7bcd3de76b5ad595ead222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a446a05532c4a3a87d35eb03c6d96223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a1ecd69cc845769a85df3d01243d1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be72db3b679c2d571b2dfa91f0cb32225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e74d7a2404204776e13cf79b85b87226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc40b116e8a81b4efc34333f24d3829227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c306a135aa2582c18e7b2fba39c8dd3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b193ab079e71192062b719c8b750a75229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a654603c239820dca5aa9f7a45c78230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820954baac6a9131c34e0a5629cdcf95231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2033471178e528c13846d1ae4e270232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7c5b1fe198faf6e16465aece16444233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36c5a70a558b9080f2766d508c7c3c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6e1f19c37c720096363b121ec3135235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8e4d85fd51b9d1075d900d61f41d1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad8933010d2e9d41f1c45d454bd5ec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf7c950fce8d0f2456ee3f07051aa1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc1cdb65656a88164b27750fbb9976239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679aee14f6c514232d831f1a9c4b3f1e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d38dbd41855cc6155bd15f847790b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c944bed1c51a2aff23799fe1868660f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5951d0a2676d0bc7c32b9939b52e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108820c4743ba7f4daee31041660cdfa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cea31318b970547b8475af51c83d3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d556d6a1b66e73bd6e7899d24064d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cdd4206d03424282f2b051504294e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8671484104562505d17376b3b35f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c0f0d015d6c5e286b44f1a483e161249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9f7d8f666a5370ff147de93b2a96a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abee3643a2a4952db3398cb84a16de2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5c028e168c52e1341ceffcabdab1e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611b03260eebf7c27483d3bf6033dcb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af78d7efc2ed41821b02b307697318d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314c17c7a41d4d6182daa9725eb6841255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05e802c95e58f4d2384fe15e0d1ccb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e315058d639aad1695a920302b7b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624185ff7aca6e7046ac67221d52350258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c4b019090537313b8e9343ff71805259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3da7a644b0a847500f604e5e21c38d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527fa2021306e4776c62bfd8cd7a9d5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73a0c757ef6b91da1bb27aaf823654262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa799b1923ae3bea2abac4ff10f1674c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543db6c1e7b0af836ad55b71761f70f7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dcc95a2e62ec1ec7ff3381d3d68d30265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b7e41a76573cebb673f1b919d43b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2404fced92cd1c41f0e812100e8d3a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa542e13281495057f4c142211fb9bad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f35bdd7adc10ad935c3342cd36e45c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f09b235fa88a9358a57d616127dff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d980bb98b3d5919b0159e47c5148a4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb798a03a3095850c11debbc0faee02272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc09067f67a8ff75f891c1d8fc0607273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4822dbc1e85073fb22b43962be0e997274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2d8d7e834575ba3142ecd2cac8983275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67666f612ee65c4af1627b7e70536f59276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7944edee53c4a7c628d8265cffc2b70277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dba8b40b8597b1b937bb769f7b356e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27657b3eab66ad00b2ad24dfc03c83279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cf750a30c24e9b4860f48e38fa818280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0004abea8051f8fc863170e5e14dda2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a002a81e2a66cc1d9c058c98f424ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112065f33dc4251f0fc2a4026d729710283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccd1e377bc076405c923c04e2aa460284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420188f39a3704ab9d0bc9b7d85ed5d6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6cdd50b94dc1e6183ba0a7ae8700d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894115d3613bd2e00c203b365a04b0d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60425c8e39f201221e587292964cc485288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bce5b26a64bcd98fdf3e6d32e50cde289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6ae6d7a4f06b3aa658ff863376b84290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98575347288c242087023d666859769291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed990e4b6eb42b17f0c04857ab7dc6d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f38594230b2523923338d232b69767293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376015f1bc3eeb25afd913395ba7b2e9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb3af7f1f9c4d4b852bae6e0325de5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fd93a6ea9fb96ac0d74d21b5bd0fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81dc4941bd735b613164298309df53b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c55f66e62f8ac8a3294e80e4cfee61298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314f194dd75300a1dd991485d0d3650299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91514080da9acbedb41a3fe0576eb3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb7f04cccd38eebea757c34711fd20301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3d2b4f5eb88279dd10808ab43fce0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229842c3a7394f3bd5440983e70c63e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb01185f47b9e133b350b81abf77b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce730a9c20d0aa192a376affbd358a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3df9f720e66b446363ad24af0623c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78b9e9f2619ba679eff3d005d8aaec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77b9d729f6806d43560fd9e543a09a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966060d179888cfa61773caeb573861f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d8d13b3d5abd12c67eb1acf295524310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24c52b2a1c80e8106dbdbcc3f29955311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf935155dc1be94b294a72db998a5f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da09efc5bff8495db36c2bd3e8661b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2a55350798f3b396683c0606c417b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21b806bc9d565438118ef86bc6648d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3de122cc56026380d07b22b3d8dee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890982da78bc600136cf1d6c3b17ff3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce8c5924b22dc238ec1e78e181fb10318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37fc5cedebc422d065060047a32fe4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc009f49185ac0ac79403484d3b427320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb2ea4b1249e791c43718637d8df97321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400ae64dbe789f3d6ecb9f2b0fb1082322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb8a1b53a8e1262e4272edcc03a0a2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0bdf04f4b1e1b0d91fef0f4778826324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef466059c4f93b49b1d6e47189da20325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86f4e8ceed1afc318199d4a5e8f177326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e7b5014d12b4722bc59749e063db4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ee289b225f259d3f567f1f6fd9795328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0ed9932385bbdc40a21e55fd431e3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44925d1be1ff274fc23e3d2c4196f8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9e0ad840eb9a7e450113ebb02f946331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c7cf8130efa98473ba43882f16f9c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3be79a179279f70613227529c84259333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abc68ed52b5cffd47be77e19c48e23334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184d4b846613783f14f31a9f6e867d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc7caaf9cc8fb0687734dac2738bbc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a07753d3631cc2134a5a311e979ed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4d9b3e6ccee1d643cd7b51789074a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d568cc490a762038aff070dbcfe3435339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138608db55e40dd069fabd59c5de7b29340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634c84fa03c863aaa5885184b9f528f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30947de0d66b14cdcb99e4303da1f7e0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670927288cc02a61f03acdd1aa24d1f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b8e877122c54e5a851b47d7d69db1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351eeb45a0e87cd5dde9abd3af8e30a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31096a0766720184e25e00b350c4a0a4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abc1651c2bbf9c6cfe53bc8791cf40347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020903ec77ece52f9bb8bab8a4309fbb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351d81994deb7645f297bfc8adb6874349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1a17394b495b13617f5bd92ccda6c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b685c6254a9fa529f795f99a7e86753351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12062c4c6720c119ca1f22f8b8d4089a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b76ba9c04b84c252109fa1f29102b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1aa2bcb870da5fcf324c1cc248007354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f632bbb83b08b8864fdffdcb26023ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c3ed21fcd78d6e4dc4abc0e9ef8c3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d6e327aa0535ccb795bbcb7be8680357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb427a3bd1f51853d83d7c05e1ac70a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbd12e612e939e9f3c7aad6f3a8f31359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d48c9407525966a183b58f75ffff3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b201ce744b66de39f953e8f669fab8c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71f59559129624e2cacf1f787a6494362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58522c0ca072d796ce5573e80014c28b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243473495a142f57b88c8a705a152842364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2db4933a3f929a31952caea597134365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e26c9a060934988c0011ba84e2e0a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5eb465fcbcb99a87037db9d363491367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af981767d70068c92d0e85268dafc5b4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4b774af0a4bc175ac49bd4bd2318e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb09d2e4bfca6002999e09c7e472331370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f251a581c09c00224e46d2cdf4a3d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf5eac118274102257348b756b449e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b561555706e3c647d0e3127cf9f07373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a98b558be6826743f03f89f066c572374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa3bf6590231ee6e3410c83f983778375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fd0c0dfaa80f844ee45a21e9c9b9c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613fc29c006209fd366460766925520377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc862a3898838df1e0f04e34bab10f7c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8eb4ea4b5d1db8c5bda5cd487a9bf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383d69cc027c47374b0d05706a85f73380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9d3fae1561632761224080bb7a005381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f001a055623c5f712824ed988165f7b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029978a2879ef9327b64e14c0bc156c2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990deab3f7c98488dbb70a8d4bcc856384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3ab7c23425380aefa7419c21add13385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c2935352c0de5a2af8000df38b418386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940d9f8a4753f130afa2b761e229e60387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db972d62113cd6ef7b5104dfd9fcb253388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302e0aaa7d8ca86cf10f8104b0f9583389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b88e6a555b19a94482a24be113c541390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881766463272e7148a7e1391fb32b84d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3cf9c3a6d55b2d648da9192c91dfc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d24dda27e7232ad3c833133d95279393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef4e16072133cc060876667440192b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c70e8f30339a2aff427480e2dd9650395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c297f7019ba7b3de35fdefddab9bf7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d704e522af7d4181ee10bac1ab5f2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7176411c2b1dc0d1356fed5f2a72aec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abde68d48589f57df83f24e6c63ddf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935a710ab0cca82d64bbfa71ac683f7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7e73809151b29bbfbcac326a35389401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e9ea3aa6566a0bd9d53f6341c873f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b07b2b04d9108f34acab96b8bc0a0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf74f23e8cdf971873c65111cff6f4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e689db4e1a4960875d7c893f43d086405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009eb0469445692045261954926ed578406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2632fad3fd0c6eb7060f00d28c4b43407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2f172e3914332dd1fa7b13e036534408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9821c6ef7c3afa45729eff0301c79b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509caec88285164a543e9fc1568cab9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59c7477cc3e9d30d01a0b485e073f1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173ce2e0e2d240f1a233408e53e8650412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438065ddfd08f79bb98e3c0584d70e4a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f2b4eaa2bbd214a0d85c24a8d1aa4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b594ccd150d5b90717b0783e723a82415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5006dd968cdcc8f8ed79fa20c5684416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1107a6cdf03ca4f21f6c89fed0ed2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3964e182e7817e76865322a868c0c9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea87b0988558e247bbb5c35d02b341419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4fa0dc8633add6c355c696ee84eaf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7349685b02a69f639b122060ce81e96421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030426c8dfa1fed901a0d798ab19479a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9eda8ca63b28522c35f79a3dc9975a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83edec086db22d01eaed21301499610424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba5707e576fe8d1c3edfb33e05e679425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd5ddd25eecda8d91fc8a283c1b2a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a5e1f16a6224419be6b3c8ba921be427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363d7cc355eb15e8fa0c43eab80f16f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b58c51883c1a3134dc774b266d78f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fa805783149908db8f151f3f8c798430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3e528d2ace852b808080a0a7846ef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b53146662b866bfae61ef78110823432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53474b7e0b07061de34dfa391174c92433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c956e5980f20ff6b58b8d68990669a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9bf33de421e2007af0444e5c90aa1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52d7b4a2c0fbe4a2d708ca53760aee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f155229642594d960f27dc90f47e32d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91c68aa1e22c9f869741f3b83eae8e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9282a1847e537239c80ed57b49760439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293a9ff219c16a3da7cd8ead238302a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828801bd0ae08a9765c883e56010419a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af218196ec9fdbbc83f8e38c95b7c97442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888fa80e299f273454fee22b123a574443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447fbbb8d0f6083bad8388d36b7a355444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0b0ba413d8ed93fa9917ade82d50d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f206df0cc7bc1c825178334c1a9953446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d0b2f1905c96d831c098f2fc481e4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec9fc16675a4aa1d7c7a4fefb662ef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac6c425d041462b3c27031dcef4078449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbacdf68b421de12326221ef7c8bec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf934674fd46d7485d7961c4edcba481451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f91936c9e272bb0a10a01fb76f31d7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4da229e6337e1e1504877574877560453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794c4c7a18da971f23f2e23d88363fd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e489eb8621eece329b3e29ebd388bb8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b506a39399c03c41797fce9a44d87456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa36ccf1846b1de24413f8ba3b63c06457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abab4490bf82422b617f802a43c5d8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94621b4121d837e13f5b5965da29556459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c444dd6cf64d7762815f864d6c7a406460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21c609277e1d89e4b15379b86fc131461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf37e4c78394a9e663d2d73e7bc7a40462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57083d40bd193a67ebd0aee8758e7e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93c650defa9891f61878d8cfa605c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fad390a09ed7c7c8cbaef79fd9fcb4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5262c7304077acfdb3727d828584e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c710fe377fa89a10c83f1b3035f1db9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e97fb444aafe717012640c101b0e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484e6d864e01e65830924a8ecef39bc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d09ca3fbeed963ea43f650cf9ef001470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530817e771ac28d09ece57aa0e7d0fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ef0d5d2541b15382af1af2edb6e36472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b166a979d5bb308efd2584043f53478473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b650a2719fbd67599f210a0a4edcb1a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06624cbc5d0a376aaf97b22576bef1dd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645620e8e3cbc23651a2ebc082511de7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3f689ae19fb6e3b22364565a82d7c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b767d4a0476d6f1d2a18956e9d394478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b7bda0fd883fb578c588956b1adba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adfc04bd4d4f7980d6f7a0cdd5835d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c2510d9f5fdb78e8d59089bc68951481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f876a966226a4a5739c9c207e1a7a9f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d5d27442bf537089295efe6e0820f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f297e1e331765747dc637793bb9ccc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090428781b43f1788f99ef423fd7b90485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ab1907180a35bf2685c546fe46aa1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f09e4ce378516693dfb9a0e904d21487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036479881d746647acef85d49eb7ae94488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acfd2c8c96337c40fb7913d23117b2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789a6e906019388421287feb5714ed1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a41d210bfd766c1893ebd7050ee12491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35745f0089c7e0542f4a16cee1263cea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62e7c1829186acae931efeaf2c5e57493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d2b0c3b6c430fccc2bd646246f848494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b373acaaf5dc67e2d2481e8be5b16e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5e3560766c1300a886adb0358e46d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df850bac3a77e2363d2a20e95c330b5e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348c6947947d0b9b6880d827fe31933498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11425377bb256630763224fb9e3de8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939dfd52d4b7bfcfd83c8f6fd2c126a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb74e4018339ce364406fc5688d1f8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55aa189ce7edf84178a55eec343931b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633d6e50557364f0f7e758bff293f45503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231ece75fc2f34ae7508e412682f391504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff78aa17df2b8a4790bd1523d24d764505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eaa213f29c18fd375e4478732e9925506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a9c546806207b7a5a0ec25d193ed0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec85cc368406cb4c45c6ec269490da1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e949748dbfb18d365eb790ea0241f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3c42c9034a2b4bb8955c1ea1a7b62510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4c9a2e362756c2ed0c5b46bcfc546511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bbc7b12d431b3f4753f7d0c7955bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46669bbd28b42c93a5e0199938a3de9d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24f979dfb514b7f10834d3c7db7541514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85863b1a578b670ca3c51a193414300515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615c1d37c83c89d963c504d6c82f13a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af24e741b369fadcf695819e366f3c0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a5b55a9600e41e18700f4188f79fd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca02845bdbd31f0ce7cd06d0006902519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54564da7e5879d189ae276c3b44ee06520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294bea5b2c3dabc3c115ddb74031436521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd0fcf2a067cb5b03da7f5f7fe4336522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb233896c060e98341a7366eab3ce0b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262b98ce0baee4f12d40af54dabb625524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790e38c87eeab00617c5155f4f33c17525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd72d75630fddde7d01e1afb7de508526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b6bac04cc9b09b454dcea74eb294f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf696851fb1fc608d967f7eb3869a9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9936336cc4e952bb02a72331e5dade529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03043342040be4f23cfc09ef95dfea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4d5407da0009abe90565d1922177d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0b539db11b0d6a3b30d806572ab5b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2a88dfe3b3952fb7ac5137167c70c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f306a7db7755d2cffd4be680548db3a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59235a5d5a72868996fad778f3635448535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b108a21470671be9c8483436de7b0d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d36f66fba1b9c4b7cf5bc95239e2e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcf6623277ed28d092be9d21e4147a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a203d4069f7fa8bbafbbe6712e7bb2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aaad7b84a87d72980645ce74c26c90540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f49302e30fde9dbfd6d0b7e22f485e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b2cbfcf6edd78dd7a95d9579fb52c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14e90e3e523b2cd0accd59b8c8d5d0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebda6dd858df3c2fae5b53b235a0d5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c8cb25d95fb9a4c473627f9f49ada545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b16c3c047cbb9288216e3871199c09546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d4692509683af1be0c82be24ad89a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395803d9a902bfc471757a87d03fcffc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3ca302401ad79ff9b88bd96f55228549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa80b5ae2c96bbd4de1c8e982606501550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33503f2f7dd4d2b33237cd26030650551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fa2e0f005a39d7f1211ad683925a4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e057b4ca5d00039034c1dd7d32e8da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ef839bdb806810e7bb68c9540bef9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9e3afd7f40fcce2c1176842dbdcf1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265ab5073083bf821cd3040fd74b735556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1edb9f0f01cadcc114cc012c8d9ba6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318f970007edee6c81750ccc6a72b63558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a26f1fef2acd369f8dbb8462f0b87559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e38ae986d564347a1bdd896d9d6fc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a6dd7fdf7c4a46b4ab29fe6a35d29561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f91c151f01571bf696669df32f999562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfe754b7ed45ce250d04d37eb46eb2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492ad160da5a1f274e3fab334f786f8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af32f434b6ca59a74542d33a56d2c97565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccc846a3bf26db110e65cfe8a21751566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4c234d5b2b751cf631411b2f970ad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf54e66b83fea7b96ab3ca322e4803568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c38da26339a6581f17df9bef0f5fd6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d68d2151e70341c7a25e19aa09651570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923ec67e11e6883475dbf37fe9333f6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b957da2ca3b061a6c5fb4f7d6c5045e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b941f206f4864e8d112ead97726c90b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7775d25a17427b4caa48251551ce8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db3c4a4509b78bb3997f73b07e0e63575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6335b6439e81f81defcea8617f46004576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a45a1fb057598f81d09e8eeb15d07577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c40007c91623ba8218aa449944872a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee7f674835ed4299ada04c181ae323579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc00ea90e67b9f15c39ebc15c3983f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64250184b19491d7fa4be2e7bd194b16581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4dc19fd0b440b328b142297a595ef582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e111f406684bf70b2d7844de2f608583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6297364910e00bd61b31e10b623b605584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734601f88bfb709facf8be50ade401d2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e52a1578af45f7b7da89dbf3d3b81586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f49fb0521e967b1fbd8a3804f71578587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72291de79165fd307e419e18715a22588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630b3500fa302f403aed757c6480199589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f25d4ce0e0a92461dcca51183d6cc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a70c7df26e41ccca8aa6393afaebf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d778c553af3ec7b75361466fa946748592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179ce4be932d3ad2995d63e7c74ef77593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23699273ffd84ee05d6be1c1f387474f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb8cd351419851c24838a90fde0406595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9453a099e4c49035dba18a4d7de9495596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac0216d14de4f80d1b82d92349e6b3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefa2cffe130e4acbb01f2a562fada4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43d522af7f14d29382b684829b90e5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f22e27e4614017f1c96adcacb5a359600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a2fe8623b19a37758d4d4a1c48998601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18718de74902a95c478cac3f7f50749602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e01b444e016df392e7e57cf8f7eeb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc5a89a3f1872e004bb2c6c9e42880604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fe84bc5b0774949d937caa676c36f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae623120dd06aa69f01c736c610f8b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f79849cc8aa689f861a09d81d1e74f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726fc91025a7792d25f0013a5d9bb09608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f69439129f3e40dba87ee6ea89f7e6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23264308c8063b1ba04ea7bcc8fd5442610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a63d799f2b2180592face666bf400611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ada0c197343aa22078756e560c167612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d6c3ec16890dcc6a67ee8d34c2ba4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed75e60ea16e0e68655777f922ebf1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec1f53f5c04bef6b93b14862edf1b8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85316c44d6dbd51cc3c69e31f51d8d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604cd686bb7e2b6d4bd1a4668e2ef45617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba685beaa92f2980291c422828a5de5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f51346f94cd16f022e820777938e83619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55eca9549e9195d76805740760c7d4d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a28a1105c7e6d5179a0b8a636c34f0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c7cf9936d9a6c89a46077a79e0741622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d532c1a4d72cf5f858c840c3ef502c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3227890be81179bc5fc00030fed677624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb96e26e297e709c5a9a87f0e9e8189625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87928006df8cacffb0bdeb22d370543626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bcb4c0fe952e31cb7b0dc6e845193627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505705ad03bf8d5400faf5e818ed3fa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65485457d0e5f5c3c92bf23ffed78f75629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db159492cd2bb01d2a5f668175afdc15630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c4df00f3c829d56f4dfcf5b397d3d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006249814f0f00e641040cce3421a538632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701110e88616c59b25e688c99116aaf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8840cca8cafedfb3ec7dca194d3aec8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824f309e9465ea0d633aae47a4153f0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb52c3b5d991b94ef546a19afa9080636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c87b26b7a156447e3cc975aea76c8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9375b8d8f7667686359097b7fe7be6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645d3ef2fff74e9dc9e0507076100a5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095e0de59c89b8b856eb4fa2c9a67f2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54abc6cf6eb3168cc4c619a70b77a2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0f3c4c221ed317347f399978c2f0f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076ffe2a120c876203dffa988d2c212643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbc940b34e06ff6ad74f4665553547644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe2933fe1f320001583f528d58a3ba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93b0d0819ed0b39b8bbc47c0191402646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784bb13d3cfd26365cae28a9b736367647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c62af68ee43600edf071c845eb221648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838db8fabec5b103a71a0d79a65eb4f4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6d8cfe6c83abcb20db4a88d20a145650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990109acb3e2063468e43c7f24cacac3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9037cd608c053229bcf8da0becec93652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4eb5d721865e1272b29f181ad1fb00653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d74411ab2b6aad8f2ce060217e09f2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76534beee8f75ba9877828078698209655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99ef90b3fff7ec713c129eac68da6c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa01149cf3090b89ad9fadc6f5355c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a19562db57c8b1860cbc39b07b0be1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5dfd809cf753a5e3c1f547b0dd9713659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70235961fccc7d4a9812d5f36dbf5896660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a131cff921174278297fa0b7cd7daf3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae471b19742e0e5b93610f80673cd1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15373da7b12d3539442378afa1369cef663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f755dedd86f0c3831fe52e12452819664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2effefd88155f6548b747890463e26665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cd2de4801a9ff71d3f131308e2b2d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e4ec786a3c389a19419285654424e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c7f84fe7de38e002692b1d4c1d0c0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e4c30d6633d9eff6ad8d64db848e9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6fb52329cb8f2d11eea6446d6f0e4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a998f788cf0a2066f6263cb027a1fbe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03b73856a2c6af5a178cbbae326d11672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b015ec474c0815074f01775f5226041673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415f90e475e473947864a27af4926bd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedb7e94b7aff2ad36cea1a55b14835675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8f33d2b7ca041ee3ddb0d9816e63c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434a98dba34b4bc01b13fc5f35f90b1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e2b5a177c2b9393d6ef6af70933cb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6299f16785afe5b308c2e54f497e03679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b347e450ba74ce805f8114de115134c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfc1f1e7217f5c99cb706ddde79b9e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144c191259c9e3e1642bd42f326c34b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1258be15ce69c69815957b2818812e9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3a839b054346cc30d405a0fc7927a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefaa5455220669fd73ce37a0ff6ebd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a990c6c3e41b67d631d843ddc7f13c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff74d94ba67fe1ae783e1973cbfd4a6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f2665e46847ceacfc76b4f1e8551b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c2bd852dcff76263916bc44320d1d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c40685db49a06a80786f844b29167690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2761ba60d53746a5c58ddaeffe192e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134e996cfc86231651e8cd8bb63a011692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff3cbdf3fd537c88618359b6b50102693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328813ffdb3991b90b179c3f5915e13694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e63a71289e8a0cfc34f844e4335eac695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c20a0cad6d342554b0a6cbd7649ec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f83ae71d1ed8680829b516359a981f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00557b84afb574404c1172e1c9922902698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abfcb44c49d10fed223746af4c2a2c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de5f835b19bd0125eec9be49e6aab7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93dca140f8e5ed047cbba3f679b490701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501d2dd7531decbab220ad5ec2c9c7a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334df7f783959564edc6d8d5362cafe4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe84c76212e652f357d48c480b8865704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6491b6d8fcec890038664f45fd5f6c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ccd55ec4c7456f7a31c55b089a9c9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142664b322ab0512decad55175000df8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926c8c0a78896e7f4798ba9bbb47389708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d486d7781a032163cdb485644f6a8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6410cc5ebbb00e619526fca0c6ee494710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd654bcc791586bbdea1e1991b5bff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4debf0c9782c7f853c4de0b4e45162f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed605f1cc6f18e51cb42f288fadd6a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3249bd170d5fe145a277c94edca69714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd3cec2ee4e4215e241aae9834ad29715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd1f532cbeb1ebd95d78e2cae0203b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1d2f4a785e3f49e30552fcc2022a7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366dc7d36e972ac98a35b71e56eae25718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea99f48ae2f749e200f1a4ba05bea8e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b530fcb1438597efa017f68d79e87f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c00aef3fc24a6bc994aa3bcdfd60d4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb18523b07450af1474946e448cc973722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304348f74f0c2020c43cd339fd8bb4a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e372a839639db8793e3dd6259c36a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0006401436757647653da8f7e650807725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab146000328dea9b4d28837b59f4f26726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651218a7b7fcd9afaf5b3953a70530b8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b592ecd40ee360e767b2bced29e4b8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70482886abe05fe2aad3eb6144d99bc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0102d3b6b5beb874e5aec061d65a41730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec382330e1d7ad09cde72dfac8f8f0c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069dc25ab38c589624c7e51b5c5e1ad3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b90539d14ee0fa10b79a9a235e210733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573ce5e763b66349687852a8b4f3b6c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2589c29a7bbe50a14be050ca27dd7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff25b866ed4a289530da3c41a06e95736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c8bdc840b8bbe5cf58f36cbae86b4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d56dd858e6b8b5ba1ea900f223c5b7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef50bc63290c93f6b1c06e8facb9757739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebfe826b39c1b6285a98ce559422a5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1fa391e498e45faa38ff80850872c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e2820142f007a0c5e069e60c73f9b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35c050cc8a1d83fe26924432884e1b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e65fb64258e3037d5fb67a6a2ebd5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d60b19063e7a7cf5ea462fca027654745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64470139925f9028f258922c9e92971746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35f2259dbda4710f1e31c662ccfacc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2cb0464421ddd9215aab78a7f1566748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c202bf0e74962738f8c030e232d719749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010ec7f316199c61787b2cc19a5ecdf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb65bd0199f65019218d9c44ecbd26a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623638bb6083bb7a612114b5e173d613752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466d9dec380e33d17333f65335afd47753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c7b6fd343f6d3904b90c1afffaaef754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54590851e083b092808c52c10c04a296755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83cb34c590fbfa862ef24f0d580afc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbafacdbb979a0234a50f33d6cbe8e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abad0b055c05cbfb870b4567ae3e6c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45e72c52e88653bdfab32d0bc8c259759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da06aefeb8a2470f1c3ed4efc746fa760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff28663b05e8ce10f5627581d7d2d13761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de20c814250094aa79cadb48743e95762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde10233c02db0a70d97032bd6aa4a7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c893fb65c3c79fcb2c5129133e0fcfd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5305cee87ef30e36078ab3ec1c640d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ee3f74cbf77dda0809b401aa67fa2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1418a3191f7ef512eaf7c58c18a9c6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fcab3382864dc22ac670fcf278441768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f085881c4923a31a691a14bbce07dc769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635eadf41bcd1f53728b31bdeb20def770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79375d985951e103783d552a9c8b5c2b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4257812ce19e280586a762165020d5b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9ffc5fa7596f0ab71eb3b9c360b6a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4e7c5456d49704f219b6bfb964946774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde059997ede7a7e30f6a9a2eb34d1a0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a9cc856f8bf44f45c846a45e94693776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92685aba7bd9120849788ad4801e504777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b85b3edd3c9f33cff314b4d1b6473778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bc5f7634b4e2be47dce910e151cb8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935258c5dc97c4b0146f8a186899ebd9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0e988a721ca810dcbb1a2c28f6630781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4d1e4930ec3d4197c95e93b12bcda782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5918cc23a2aecff37e1399705b4ae783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e60c3a08ab92a65b15c63da52696f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b56c2c5d07be955ec1a791b9e39b43785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b5ae9b1f97ad0ab73cc78309d52d3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc98b8a4bbaf1df6f0ac362b3016de1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500510f09972c2bd0ab241e80f1dbd6e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4ce3959d319d36b299a66ad6c1cf3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb74eeb56b58c38ffeb7beec5bfd9a7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9c2b47cc3b0d50309781917a2ab64791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91e9391f4952b66bf1dab655c4393f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afe52b39dfab06975cb2a786315703793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790c10cd3bfa8595da5f03fc2080e82794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be161081ea3671dd335ed57e0f9d1b9f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9ef1ae11d6f74f0faced1022f1b19796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0f854c91a5a33545873fc56f12d23797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319b04a6d74f4953d71c696b649c0fc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b74126242e9cb267163f1ea2004cd799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab17e4387fc540d2a535654fb0719f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c12729e17bc03de942e09df31beb7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32724f0bb0f352ede841afea72d8ea7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f753dff9f463695f4c56cbd877613f0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da1f42415f5b4395ae86fd7e7fc03e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2236704798fdb9e54e4d1930a34133805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8164558ea4dd2eea50e3a648a78dd1d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed0cf2cca4e3730ffcf303c1ca9fe4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601e1f9bdd8a006d4879d874694634e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc5ada01c3f2f2fcfe9677ca60d6ae809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb772fda25e6917226226bab5050a68810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cdf84c84706828bb4ec11620af669811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c034a335fa1d2aeafe958bc75eb5e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b97f675e26db9ba28cca88602b8c30813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12039bcb001a0e152fb9f26eac2be4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865304e9b013b0db2f75e72cc51110a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8519b87e742d4dde45f43dad5492a9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a309611c95dd6b4bcf939ebbe882c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31941814f8481c046ff5c4e5da1645818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbba0dd1cea3f76b2d6dcb6665dc9b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4ab306e09e6e3abef7b266d3dfcbb820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6faf78ddf03ecd8f9fd110fb68c1b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ea80f9156462a4f5c952214ad7133822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739627a978e906cab6c53082246f868d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6089a5dfc314e2c8d1a690d6d3d93a7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879c07269c1ec21af0c75565d4beb00825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed2eaeffdc383dbd5eb738a39eb6d7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf3498d520fa393ac2640bd0ec1f70827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c73eec95377c660c1b5ae0eff28bb828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44bb488c060091131b05591c45afd8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6477d5323c1bded731518901d4993830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9b2f94ff2005849b873ab239586d2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901796a93107389cd4a16ac2bf1fe3eb832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18b5f0d8524fc14d3a85c59ca40f36833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b48172deaf25fa5ec3b6f2b43d885f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712e1890ea19a370cd0cb8f7fb6afe6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a448e932c1982603509cc4e866dfd836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e3510f997d9dba79d27944dbc5799837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4586da485c13cdc4d258629528963838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b49c7a6e4309543cb06cfd939ef01839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf347a689e1e698fa6ff6726d40bb8840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc289197b1ec40295304c1090d52b7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e1702d29e26fe95410124481845fb842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe59bf4b38075676254ee18f7c70bf843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51a9c92f827ad58f8984e39658b12f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d920789b50e4a25144b38687614980845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91282581c136cdefb5ac4f2e3136040846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e98bb3224ccddd3c99449565558979847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f294e5f5c75800340f45df0e2bceb5848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72a8915893751113e9e6d503b88b9c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c11bbca4d03123b11d12c915950007850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8626306b731bdfd938bc4429689f1851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba48015b3def0a917f43f1740b68f3e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045752d0132832dced5dfd971de1fe60853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5335fdc29babc528768837807209d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dae2f5ce17b150d09a01eb9d8ea2c7855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbc904d6dfcc92542c1186b6efb775856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de00535952bd14039e4abdce5d982d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a479baf99dfc485441af72b1830b7858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30c339f3143e7fb79efa19096f9a98859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10f1650d5cdefd532891901c30b696860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e39926783ba6eaacfa50dfcf78e97b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b636c5fd92689492cb32019118840e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862e973caaeaaf7debe24f13ee7870b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5a73a26efb1292962ac235a3221ab864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5688241ed0d85aab709da2f0715194865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b32a50b1b6f307946916cd530f5f4866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf257f6e840ace020e9867775147acc867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd6f7560e42a1b1c4ee950adc215bc868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b586f00599a649a31c2c776aab9841869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46e059e61adbbe4abc6290fe598890870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c445fc27baf2debef278be3b86170871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3db5afa0973037e0d0f302c2cd0037872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce8544997312063da9694c043c4eff873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01744b74fb70c2f501a004bf8cfeb331874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddaff936964bda8f2845ef7360824e1875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4913c924c467218527c40a44d1cb1c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219e9228c47fc421aad24aa8442353b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52668ac8cb6e191f06025285ac1f61a1878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7db4a112fc51aa0992ec00fde29e3879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4912ed0b7db0edcb36eca6013177f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6130f9a218ef1ccf81f32e778ab13881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d61ab8dbc2f781d1a133f7d3ef799882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67460755ce25714d09bd5e3402f34c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0d766a83e20032eaa70517fd8e837884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44b824fe1b82506b03b07ee0cae9fc885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108291f1c9cf612562d94465fb89f206886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614e4920acf600b66d0476dd4fadab9887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9064acc04009fd2f05527ea9d06589888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562826d5e16459fa0d067bec6fc70a36889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8b5eb231479a14fe85ce53fdd9c7a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd858a9d2eda9a4adb422d55fc70a0f7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624eb67d293d8966841963fabe5965b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d84502a48812af86cb9803e8a1dd86893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48afab813009b766d2401eb9f36429894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c399268b7c69f37a5ba64beae8bc8b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663b319662ecfacd20110c77a458128896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdfa73204f3b3efce371ea2be1fd1d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676020e675b3823812c4c8743f14beb898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959c186b145f02b5ee49bc9dde79f1b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a049a294515aa142103f82dbb082ab4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97192390e591061696ba765bd08b348901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7465d73cfe5d5acbf419ca675380cd1902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65db38dadbc99d284e51e91042149e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7f76e03b5690de7e3c91984b893e3904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78982eb828283797e7ea9353e38e689905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6e961be07867605b8f579e8470270906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aef18ace41cfbaf340d620e13f43e6907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885510d997292e087615c478b128c65908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48b0331a7086f5ef3ab857532678ff909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c0b75e78de855ab92d6eeb770855e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2df0341cca0e19e1ba87a7156c3f0911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7142b634ca3b61d33524c691efa549912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5332ee716f8cbc1b7a24a80074ed293913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53253e0cbde73fd6234112de39f08dd914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444e2db0ffa18ecf922db6335f5a385915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b344c9dfb04ff18ce2e8d4dea34f3d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d247c4bf384c845e4cee23305fb44917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384956573e58577e776fe366b94986e1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa218cbd2008f74335561fbbd3ac186a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90466de0fea55b97762278f5a9353ee6920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53d6121a8252d845db81b6c72c01d4921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc78cbb90a629e2a58fdfda9a15ff42922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69841599cafb2663d143a7792283262b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464330c70c073092e9eea479384d585e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646e823e5669b5af06be1253f22db34925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a2320e6c40f1f9f78279167885f96926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189cb25ba9a59ddfecb955b4d77959c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2e4b96c5ecdf5525dee68f1ca1bdd928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf21763a982c73eb1cb991911e9a07929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ea22ae9fc023459f93565f62f406e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784d2917d6227381102580ba47d37f1931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46ee9cb3557919340514da3b5b0a70932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb50f62bbfb7fa5d294a005e5557b1933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8406947e8b0273dfab8675a26085d6934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b871b1a920bc18806bab3aae2b91bc935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119dfcf80d824c1283c8a11f18dcef8936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757239c4ce35a8a3ea2043fd234085b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeddeeecc472bb3c1add719c06c228b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f746948b7e9e524fd9171be314c08d1939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a4824c12853d3eeb52b8364766297940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1ab8f2073825db25c5db97348b1fc941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6c8f66953eb702485315c7863eae6942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3bb83aafb998ac5609fca49560f79943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692bae2c2dab3b265d77790d93c5fb5944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433321a58de5c6e7452a9a5306e0ef92945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5fb4aa8eb76e10be2614d7f7cb3225946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48e0ee65e2f632780a32d0f75be88e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522863539c0d3e0b99b519862eefa1d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5eb10b1918933695186f375fbaa88949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15195ace3105e169c1b76373d1970d70950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7afa05771db006dd09d61aa4b8dabc951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b056890e600c096b6949ded4c6ee38952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623085b305c18d0be1950b999941d7c5953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257190f9d1a9f4d0346b94fbdca406e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82dc3ce5442b1e9f90d3375fb91b1f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20fd8bffbe548fa38b3317837fea7c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee2d2f222f2ee41aa959e2add9f9c7957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b55490dc1646fe5d328545ac69595958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86870c4b2683f5723fb62cb13055f6959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62b079001f24a90cec6493d3ac9ffe960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c45f3b4bc0fba01a17ba2755627b9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12fe3c29f24d0ddae9291da7834102962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbd38a2a691872174dc45227b73f0c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb75146e63201718703ba50343cb27964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7dbd6ddc836e5773f7d2d913c1b0d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acb9e76578d583cbc0445aea9d8961966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ea3f37ba00a8617706b0572934655967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18880a730820e8e05f7160ff6161090c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b7bd57cabac8642b5e7e1438ecb77969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248aef726d51e25e1cb12eb9ad53e07970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cf937efa6aca88a7cdd854a5656af971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd269711f522f0cd62912eeda43c58972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8360f20acd1d427f230b789cba721973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5678156d8ba03ee261e0068cc26b2a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229363a23d1dbd0e857ce71d8f0297c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fba57affdf03a564ab8ee75a7a66fb976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a402d0a4477d7f4542acbce5197f9977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541202dfb794bc45d824786880cde68d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff82dfa00229cb555e09b48afd075d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0d9305e9c998f6883c84c09373b6a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad76013edd53ff4c808d842332da544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae39f5cd7e951942e298051145a1a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb48105915c5c6b70c49bdfba1ba276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da3d653a44a6b8752920243b1c6f977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f24248723299a38886629461db46988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68090e2f655c2246f3ac1b270867177e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ef7bb30273f81e028ff48afe6aecd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d932815a3508f00e9a2161092a345ea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc5793bd4ee57f59ab876d69ec98ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac77d0f92080bddaf32b61ffbe7a1713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90af9095d34c1373820d89f68e6ea514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8049e6a544cf67e1fbf30e099c17c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cacae8dcc063be91aac159c3025fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238206f137ce68305072ad7acafa56e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acd2e42cd934a0bd2ebe1bbfc3c27618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f532f123b13f49bb78151da9fa07a0919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6417229db643fe4a19a8a64e67489c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127a20c47715cd94fd9f9b23319004e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160a8b714e0c63a924f66ae3c981c1122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd45fee7d8df2177fc83274ce0e794e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57f5b9df37e5f0e7143736d769305124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc68d060e66735b05b6226c1d457c7625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db85311abd054438e531fb9d2b48af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15080ff5d0228388cd4d6ce04fea44527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fbd401ccc00d0c75a3daf463f14f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c977a65e708228741a62460d2b35e7729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e9ecd55e3d49ae4508aa88b6baf9f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a4c628f7f8f378ef890bfc42eaccd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b896aa3198f34e42cf8b1bfa066421332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e982079816a02de4691349177e6c55033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5b1dcf71f19eef890544be67b231034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb0799cb6860d7728a198a578e7f5e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052703c5330acadb579089dfb8faae636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bbe6374028f54cc40c50aa67986d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e5fe3510d524d3a2e5305e31f30ec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db2e9843dcaa803131fc36285691a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b08803949ce43e4b073c10ce326d2940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412a2ddd54be3c866d9c1336d6b860641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc119f1a388aed04b75cbfdd06bb384c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fb8c3547aa9affb3d8dc3e9282b9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca44eaac29b6087dab1f07fdfd912db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f22993eee3ccd087478d23ef435c0f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ec913c306ed63529ad9c5de19ae2b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603627f286240e79efdaf87ed46767a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37981bc84cf84c4bb1dec03e5ff9bb9b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb8c3825759f9172408e44bf32396c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ff13a04df1a28894abfe4fe9faa0150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c9d41baf2888365a5955240fbd7c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36100a49289f278bc78c05a15beedea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b203899e33d437224f1f3797adb5d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf34c0100abcba3c3082a4826fea5a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff030415dff730948eff6c1e6e276ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8fa8548219d867f2361bf88e529b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30307c42722fc861b4245abf66cade3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40113d9d44c4a319b103e341780411958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05047d1271c9c063e270ecba782123059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71fef7cacabc948b3f2cd59135b6ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d807a05975eefcdfe1bae31a8edfa461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b06bf90f4372580f1efb5583d73ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b4973597e7c2513f7f3403c8ec85863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312eacdd0d1a01aeda91886343f774f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233e6dcf56578040804f6f45dd90b3f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcd1036d26e2ec88494d4d3c33acd466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf06a41b40d98b7a99c67207e2010467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0fd4aa5f01e23ef7f6cc017c53ee368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f13917e96376ef8dfb3855cc5318f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d3b4b277b11944741b76e1652058c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a50b7a737c7c37a9ec2f78dc5e8f5871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f5d9e5ad506171819f9f14ffab46672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4dea02eec13cc55956cc055d4bcf873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb792204ff88c0ea2e31a97f861eb974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb34069addea0b6dbf94f2223fe8bd975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c253adbead071b665957fd135901e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ee82440195fb589154f15962af5d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d47b913cd293289b5a88f180f809678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522341ad35c801302d0af4a6ee3493c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f55806db915e3b1e08aa80c332a36480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914885943494d39d4a825b3c853faba981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007dd6950e7277931e1b3bbcf05c76982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adc37fd1dc93acf527fe2d23a7566e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f45f3bb89089512fecac4726f583da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebac33519abba17b019b60dce5654085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5633f17ecf30b42b85de92c49614e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a8bd15545891992df66068cc4c15c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4c7fd16df4e25e3174df27b71d53b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfff0c2a424e050d77c2a9a34946f9989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6b37a73ab70b6cc4e607fbe3046c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25705db3e4bdbd1e4ead43dec672aa7091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7b58eb91f0c34c0eafa02376f627292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a79fc95ba8a009bd8033d21773565693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022512cc30aecd446ae0d4ebb9749c9594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16695db50b8c823233316b05c3fea28495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f93bf55e9b6e5ad64a91ed5fd8671c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e291f0d0ad138727df8305d3b774a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce8c58c9175e92bd7bd786d080987098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d179cf8dc680e96a8359ac2e1db57299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13eaf507fb3935f32cf0d19b666106100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a7130c315afffa31ae6879ed684bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56df9ab6d08fa60b909054f549b2ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e06799c86a2266321a2cbc4eaedb08103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e581c8fa907707d3da02c33907c905104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417bc7da08a9e0f112c50e6cdb691cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351416b4ec2a7cb5cfba38e1ab479116106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429aa469ad6b22c5c1de6187a344480107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf082733fd9b93fd8fc25b18477ad3b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac154a1217e507a20833641e1c15e3b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5c89820d57a50279327505797d535110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0987e1f7dda36321070491dfd2529111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1faf43f805f0d86d6ce7ff4958bb3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aae1448d587b80bfe0dc74d654b328113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c5de64eeab735beadb555aa7bb74a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd5fd1bb489b994527294dd24ed910115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e8fcadcb3069473ae3c88e04c8796116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6a84fd6931b847e367871d80d1adb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebba9fa6790c0b34336c14aee05340118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68988e7c6fa39f2d5a193cd93f89f53119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c81e26f25c52f086de60c836d86be9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1df325e1349600cbc7fab724bdac68121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0b092a7842399fd1adc0750188ebd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad2746e963e0068bf1048211ab305e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b526199087b6d4decc354e3d790bcea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ab49a740a9ad6d0a5d7d2e5fe8e5f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c7a0b2dea7bf5ce53517c5a35232d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fc1780f9bcc84c38d5840ec222242127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9974343ae8291a6bc1a63b9d238859128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebca0101cdd0b190fabbd365be0960129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b997fd67220316694eaf422c9187b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49007ecc3cf0f7e5daab4027299d10c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055ee58a936b2010f113edef2dc6776132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9dcb61235aa4196c974a7dfb59bb2c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8f139f47169d5e5547b8fed62574e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78f098ddcf1eb01b195c4105bba9d0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c984eb272e4c4d5e6d4134c1da15d2f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0987b08955a916a46b183ae469f4df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5598cc079a39d783dacd287c6b320138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5f4b1aaa69755df16594457169179139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e355df3ade90bb724f9522431245e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680033d4271750decaeffa540bc4b69b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc11999f2a7ad194ab0d6a1c8a2072c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d04aa62768c9b6f0fa6bee4011a46f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f4a2ee7ce6af8fd6d54ba0d343dac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a475560c7ae369d581007497f1c66b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bcebefb354d40e632b48f7a52b3fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00f6604913b02335bc0e09d573ec6d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9781ba22947ebbbd8ea94ee5a63c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cf771c8bb6fe9c77300eecbe776da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ef54067d1f1e89f69264a53a55bac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2bf2b30c1061b581d44be109afbfb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a722958ca6bfd69cb8c218a8fe8dab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6057335f3a64d4bbcf744e8ab5d078153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854aa8741face354d33eff38e769f76154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fb5a289c35cf27800c4f652a91cb9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f551e37144fbed8f2623ab49406f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0450e71f3b3fad5b4dcc24e11d7e3f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c64e1c486205c2e51bbcf3880d8b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d2ce0464b9d180f34c2a890b48be0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d44a4858d90fefb22f92da4df1f328160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d8bb2027da85cfcc0c05b55eca355161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb26bc5afbbf76a75f9998dc68b61b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a32159dcf762688b76b3e7dac400b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528df3aa36d78fff7b04766b75f9b5c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe22add54937677e56a6c1747330b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48394b400c49f08a1001d263de202b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba316635eeaa48e6be95ea3beb2712167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ebc8276ac37043503cad740c8fb93168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8073dd8701d36d06e261fb531d5eb39169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21717903a78565a099ba089b24db8c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992fbfb454c71d6c0fa263f9227f3bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17496202294b88a07d08709aa96c9d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc4630731199bf458791ff9c516c07173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fea89e6cb6cadc869b8dfb591c66d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c045700a0ad4218f3648ab5ac3889f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419787d8984998e181e54e0d9a694dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b756284205032f1b0adb79f1e3205177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec2a4006aa23b2eee48d200f71a99d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba52490dba44690b117a68c994d227f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a60bf75cf31df4ecb5db30c1b0984f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a7a6008a29fc6eb85ef9e5d159dd8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2e4cbea0f307663d4a218b7a214c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6000e81947e49242c8f37042642fe7b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd5b5fa4793e7ddd4b2027fc5c2bf5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3e14272ab5d4575a8eef23d533a58185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837eb8b616c119c7bc2411df072ca58186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a7c5e7480205ffac435f46e05c0e8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beef22d00aa005756b1a9bc9a46f422188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c1c9d6020d7e7b466d8f9bb5674ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c87025507cab0633333576e32da2d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c343f88629199fc670d0776ed2ff9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4503d5bd422c76b83b71ceddbb72d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccb67d134b8b2af692f6ecf901fefe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b07891422d43a29270b72eecbc0c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdfe49af65859cc3b72b3f8addc449195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c76844bae8f228fcaca0369f25654196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875156b248cb70e9d6bc481e8161ad7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad84b3fe39ba44b0a7324e4d752f27198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735071e4cd0b1b25469317620f14dd2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b72ad33ae4ac882751c59e94cb5f22200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5e436ce5010186ee7b4ad2cf9ed50201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3de100e4f782184b52ed5d14f634c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdb1486b25ef2bb477ef4e5c61d57e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0b2fdfe77b22f847614f11d7b496a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680086dd95444ba584c280f2c6763785205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b002481404f4d7bd58a2a981b072311206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951cccfa30b4f81ff1d69f4a3302f35207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5b966209e6bea25f69f7a7aeca75e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36b63faeca79569c54ab6d1019f1e2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4a2c2096a9acaf9235d2926fe6e36210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77a231cb271315fa88f57fec581273211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c997bed79e130825570bc47cba6ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35803ffcf35a39623d3f3c97cd3d327213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a40103c806abc4a0d6b4ab58328846214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97ce4c4fb98c65b00ac8f38f2f8062215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc530bbfad8d48bc34396d8461f041a0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65824116b225bfddf0a23450ab23c41c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06c2f770c5d1f453119872b5933f20218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a621ad34b5004e6c7553e2285edc6b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489206e1eaf1cf0ed88de3fba0edddf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f31f03e8dac770d7d582fb5173e21221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0c1626e3c5b7f5e8603a6199cf03a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba4e2bb9ef7a1d04676a3dc7dfbe82223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc33e97c7082fe3840eefc335a5cc0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77d6e124c76b49748506162db6936d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cfb78c38201dc3e0d47196a2197ea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e94bde7fb247cbdf2a12d12974278227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfc7cd5975bdbf6c7e960df906c09a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33f21365245c101d656ea89b886cff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8977f2d194b347e6e64be949860c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a6f21e89b408d4d433ee12ac43ac1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74715ad634b89092a1f8b954a9f4263c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79309e842bd9b63b4c22fdf8023f919b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f240d51d573594076b151f5621818db234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52d113e752da473587b65c69365207235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337e96b43c480dacc1413a3f3428cda236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175ea19c24242cd7344877410904856237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e252847fbf2cdf973c6f42a836caadf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbd0a0e56c0338f5887d0ce79edd94239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1e1352bcecdd06ae6a53b944e7c39240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d10411d429707d071402d2f006c92241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191925823b5b188a99069b1a71aa2e8b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b209f45331f6b28b695dc7b60fd6d5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659dc73baf189d9d37f9e21e88d138f8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b43c55cd812d386e5fcacd22969b3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059872b78d71d5d9749a99a04a37a04246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d1b378ccb7829df277f44f10330d0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ebe89bb8f3e19bea3a6cfcdc2178e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e8f9ac4aced6ce74184c0973741b2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82389f6253e40419279e00bdb796a8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bab2a6bf021177427f597677656d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26628b0aa4512e6245701f69630697be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264e57a25fb531d622cc32af7a4bbdd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb765683dd0330974b1a8c8070c0fcc9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611efc40f00c1e6ba31863cafa1689b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d44a3a2f0c150701aadbf602f24c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94468caef99f9dd335a7647563144945257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47902c2d08cc2237ecccb27785dd6067258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754cf5ffbcba53a99d0d43d4f73198c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7680b52b9c7d2e7d92922c99d9fa3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306e170886e74342ff9b450b14a2bcd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c7f874cb17aa2196d1cfc00a84e8c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8aff4485a51e19540d09d8947090b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec23ab0f224191abec489a4f782c2b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88749f1233174f501aebbe62a54397e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71662e8afaaec729bfa6f347df1f7446266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a273cc0341eeea092437b0fde424f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bee6a3127e221b0adb7d5f1685e42268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b153d9c3a97d8ecf037feedbfff5d86269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0d0d894fc1b8eeb9d075e245110e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fd1a877a218309f4c82a9ca9100f8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c15153fef8c4c2a87028e7a5957da3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a314033a43668560125164cfc2ff82273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96a73a0c9b121405b62f2651f84edb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2c4f9456a63f03343445ad294ae2a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2810f969c71cc3f18b5c8c2ad30e00d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c5662dabc38356de13ffe2f214114277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39488b014377d6f322eec23a2a973f43278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0443b7999d5cd4210d1c73db73cca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360b5d8404e1e0defecd34114b915f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92675c1d834d029995385d0778018c0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59240f3ee0ac68dde1f7bcae4224fa9c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702cdc2efcabc8b6b5145e662ab4d17283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ad304f20de9cc73101fc6e54e9c2b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ddb439301227db51b8bb77e05f554285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60d724a7dd1e2817cdc1ad80c36283286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecc81cf3f935211a45f2fc6d13a675287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd2df4d6429f2c108e34ca2d5796db288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db89902b668bb31934b817cc3308e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be524371893c4801dc8db10e04b883290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ace31137b9038c5f8c0b2d53d151a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb424a80e2da0aeb4dfa497d55c2a8b0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc8423d4bb831ff905fcb47c0f3e4d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44daa71365ee77e5b8a10ab6cb50177294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2144c55fa255dc180e6d03ed5606e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c924c58cd0304126fef05dc2f084b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69729b65817400d8ca66ef5b3eeacd2d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aaac214ff5dc0fd9b2f9ae5b648639298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba98eb2095999c68b9c4fac3bff9e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff7a54b22ec4755244f188660e7e92300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1572378bfcca0a0d8eaeb4743ffc5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b725c050900c73fd3a711e367758f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c934fa80ffb1b944a32ee2a213445303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce67dc36e954e84207b857d6aacf57e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f9dacdcf0f67ed069867e04187325305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9de8cd40ed58584703e0c3f9a1671306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f2d04cc22d8a992956ec532f6d47a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7c3b09049c2ea96d8345f877ce3da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4aafe80620fa33434478a951aaa49b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22d57af731e9b38592e2f41b166ea5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f26bbf0845e55ab4f7f1b5df9fe42311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e525a095661fd07b3617d3a8ca65bf6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c66fc7b25f7ee35fdacc62386b144313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617193d9127c8b3978a7f7a9288fa6b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53cea45a5e2ee262040f58cfae7c15315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9263f1934d931f6276b90a3f4cac3f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ae3d49331a7c19a3f41d684bd0d32317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60645f55edbd9206a8c97449a865dee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa454caa90a89bf16905e5964ed97a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449804fb32b5cd890948ee3b1eea81f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8428506a0c391dbed779370177aea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55b954a20cffafc3431a158077e7fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fbef938644c0c2515e581f29a06cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25a8e1f9b4b95e00fe21d5eba39271324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060970d9caf3163fd7f8a584935f1756325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5449f969ef910ed991e4c57cb16162326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f844f4d2a7bc2f8b554fefb88fd5c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d356863036842300a4ddb3884aeaa9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61c8dfc8c4a4b4f9aa977f91c0c9bb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9759fe5375954455379fde7b50f67d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45952f4aa63048111143c71bc173879331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95e70528d48437cb45a10d4f1456a2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96e5b32eb3f8e00112aca64fb233a9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab842b635a8ed3787b0b5da16a3140bb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ca753cc502994a8c434d80224fcf0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4eeccfe7131869eed18a82e72c5ef1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0f0a52f0cfe15ceea82ee6828dfd6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98fec50e7016c146d871f15587a2d3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b7d8b57a2b4fcf8097286813f0ccf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a127f7c152fbce0be0a8dea9f38a58340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf01238a80db9a45d5db378f975d6bb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2098ddab34be6cc89c2e09af03c71342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b049f8409aadbcbc6160d9fcb6d5cec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1d92533aae18662fc68a752cbdefe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd5e748266fcf92ad871d38cc8404e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df432c4274aa31f2e62bfd0594a8195346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47751af24c49e7fa7580886b6eb86421347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac59b2344e0c712c6ad58971f1eb15348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da026b90394e09442160385e52c48be349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00604eaa62b938e4cf6a6eb9cf0b0212350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2749bedbbffa93429de75a9a9d589b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd834fdfe5bb57d0f5409bdbfd18973b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b346f61a2e97f7c9a2dab14b21e799353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56110d74b3c7ee96f28d51f134a1e02354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fbc84b74bfc757d749a3f7d350426355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111ff2e5ba261e4146b3b8f7e147bea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605801278df876013d535708fb4b6bd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7209c76de2a642cf8489e287200e3e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02392c17f6a7b04244d9001bfb5b02f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509f27e9eac908e0581ac01497738a0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab722af220d9580cfd4c0c01372803361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa7703d5aad478ffcde07f0ff23e7e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456ab8cad74373c0242c195fd45190e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53333e234e40f0428efa39ad3478e67d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e95de8116af78c13b106e6041bb82365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34bc34e8cee6b5cd3417252fcc2ad4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b4ba79f5071060c52d5b0b31da757367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523d8922b3933006a3f7de5ccf0cd81368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb40395920ad1ed8070bb77d36ab1f5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef89e0938b28ae4f601c9d552556da5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941246cb5e52a3372f0ad1a3ce948b7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff290e89a21cf980f761389bb3dc2719372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd61f9f6a6ad5f810527fb8b2a34f7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b43d24c454472f5f0859500931661c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3658db1cd61627c4da205988dcb8a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877ad925fa7278d460885f481b5bb8a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e00ed119bc45117543cfb892dbb8dc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d53323042f1cb9066b9ee6f637d67378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3e64311d9f75ed3dfaa015906cdba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e39bc3fbabf193cb388677afb9550380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d3149fc2d0f6f3e1dc060b4cfecec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ecca735f06b3fd80c2e16ce08455a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919e797a51498d15d36da743a2eaf42383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fac577cfef08a734ec6d0a7f837cb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905dd56a49e6721d4f80ebf8cb00e8e2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d7f4e9dcee26760d4738fd7e93e9a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a502f267f24b330ed278f43e06dca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0567d236217d00274c924ebcf64fbe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdc759775df14c4dcb9b424a5b9283389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c8cbacdfe0e360767395a2027ab4c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71034a9999db9498693393bd91b431bb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb86dd9d855d9c620d6fda984dd1ea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33c5f6276d4a2b6ca8141b494982e6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c67c3ec397619329a85d3c7bcf66c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408c5a77a348516ab235cc1cd0aa94d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483004d8d392d96eb7f0a1c0e25a9938396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ad057136f57db47a3172e6776ab19397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89493dd25a2e30d471b9d57871e588c6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd86cf5811605b74c4e3449a60e36c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43a7a5757f8332d6b07a6aa7d4410e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd9e3566f2ecda94a83401304c8a32401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e563913135224bb0228d8f7e087556c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336854f4bff3fdf9d5376ea7da2a220403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c38c4ef6921e16caace413d0a7e495404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40747bdaabca837a2f87a793ad4d26d8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83626d710c428d17a0c81e0f4b3bef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f0ead67ffab4b7704153e317cce4d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ce8c13400eaf9e9ee45f050d29ef3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821cd9261f8eaa16e72dcec0f3b5b2e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf7c9a16a90405cfafe990388fd266410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc5749959f911f252ae77f8a579655411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d2c395e253f2c68854eb119d374e7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e8078ecf0e39b7da1334adfb20a6d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da28e54d9fb9f2ee9180b0d2a943077414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140f81b53a66a1c54e6dcc8a433221c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79cd20a11dcc484f1558685ffee207416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9068bf8307f8804d1cbc0d042c0d81417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ff5b655ec1f6db69589f1db4c7c3a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcead315fda1c6b308814333b02a264e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34111fc1d3125faaa85926ad34df67b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb12e24c81a8b8faf1e5e68f4407d04421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655154ae779972edd3316100cb3c47a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb9e4a552b3eed14ed801e51bf4658423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c098518a94894694ae73494b49fdbc0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95bfdb1a73186f6a8a4e8225297b6f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030775f6c8f3100371b14476a08c62a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258d872bd6fd8aab43059c9ebbeaf66427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a2a099b2a8e3e41ded0747a477b66428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451fc0cc9aa7ec76c8432a59dae98bb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e115a0e1c582f097988657cd5dd3e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3f987edaa278455d2555c0e2b7578431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c6e17c4c5aec550f401960d3c0fd7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad708ef151ac846534920e2c36bb8b8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0d142ba59507f9619c26ef106307d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f082d480e7d020684ef45e4abb4f005435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645bbeaba80256cd073e7c4c4b9ae47436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae44d010672b9ca09f4803a69aa7c95437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3ebafb40108d3b100789721d9a6fa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84689fb147747d1fa49dc9c1da11d036439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b78494d02a18fc9f415f1b3b124371440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36355b64bcef44b6aeb937bbdbff2bfb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f1cbc77788c7acdfffc4626ce97ae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986f69e11735b24bfe00cc9a3ad5f16443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1b8424e62d1b3c9bcff78c22e9dee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc2bccb44c5c34f3d3673f91a769b8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee54e4881deac46c100ac653e009dd5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580f26630c807824e307248aed0da10447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbaad4c7008689948823e1f135a122448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e937d5a2774d375d2a86bd78e80c06449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dec0ffb6457e981bdd5e14380b9b53450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189136251558267d6243b8ba11492fd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78425bb1218b7368950adfc13d053314452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00056fb0aa285751c1578b3824b32759453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f5190a8c4dc635d1b26ef6f27cdad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41733d5411692c64d6e620510229ce3d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca80b2954fd0d98442a4a58af8c022456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ecdda3bff0f815c355e5485455a9f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b5e8c4120038398edfcb8eca52ccc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113d4147a7c6fb966aaaf9a4a3b5d13459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a3751ea304a91d1930f69f5c64bac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a76e250c8ced1007d7bd4efd8ccaf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74405633afaa8df150e55fc4b013a8a8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03766a9a2d5c871f3e2d5abb06d5aee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2be1a0bd7fa3260acbba8084ef63e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8bd304ca6ed5fffb8696d3144376f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148378b85e2347477bcc62e7c546858466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45a5a3a8a9b16e07b0e11e4d65c943467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1789590b83f575ea42195773d7ddb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614d9d474e0afb5a2c1e2d058f0c6e8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f40ea7ea8fe3b932ae68e4e1ff0416470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22371740a0c97788bb6a3060db3c3554471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6b8fbf938c3ca5e8194bc91081cd9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96899f9581b41a707fe13456c33bfe8f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87db4512f9c42f6ca2590fc7930717a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88eadba25a78fb9226ac26f454b654c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db253ab71aaf0f8da35048a700f959476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292dee2b9f2b3f75fffb243c71e222f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785031ad7f9a8923b9d8ed8a320a9a9b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e07d57d788149c81871a0c27b9958479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c858f9daaf61cdd5ff2667572ca85e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50577216ca6f1990e815e5b60112d4db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017def49ca684a6a3c56d1dccaf45912482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012affa6e0ea6f77e31363533d09618483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe6da6629a900f2b4c1fb0687d9cdd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee7ed7362aeb32f6bcb6ed54b23a23485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c685a8451210563b434f81a810a15486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aeccd46d2bb4974f0d4622c74d7151487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19537ba2edb488a00a7c7aaafdbdc1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326b6d397219f67f22d24f7b5ec51d5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5219cda7aa1d8df4d42260dd24491490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd84e5a4fdc6413f072d784555f160491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175ccc58654bd0578e96a12b34cd974492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f96e6b999d509a1c67707d91e6a1f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a259a768aa993ca7faeb7c5bd4d92494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbad4759ff022b76f01244445f1debd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77a32519465deb126f7a5874f99067496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2378120316f35b909f20cc3b73dbd31497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d5bf8ed9abd436864d17ea516861c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff652578748faeeb4230a747715f9e4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b761ba0e53aafde253e83c78fa42d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213361e8dcae0c24a811a57881f527ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed50c503d91bcbc5128cdbe00d2c31502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e9696ee039daab11215a241437dcc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695abd2be3fd790fb60fc3f97e63072504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dc63369f839162137db15719fcde7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b624ff3475593bda527e619cae5ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687799d96594c06c387967a9804c6860507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e137d5b289482a1f51f3766a2330a8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9bf6c59eda36ba152b42940d4d101509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f0183244a9840478d5aaf9bb3e682510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5215ea419a1308b819ec325c1e7a1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7c9e6737f38160addc8aa94f45277512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381abb69323bfa644ec01cfea048d44513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c38d283c6f00684a54fdee3d3b099e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7362d50745bc1fdbe6ab0f8c5ffc39c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e35fcfbab7b901a646e08ada891a1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43dd2808d800ee96a02563309773703517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067308bf9ab79ebacd49481a79014e3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459b6bdd0c615320b2033c4908256a4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4762f47ba2e9cd1805fbddf721e686a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91ee45e08795396cb70e0a031f80e9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960da6fbce19ba72bb2eb76e5900147a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89f90681c6af42ceac12a96e30858e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79d781ecca164f06de0b7edb357b02524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f409f1129be8e9b6b04bda4027509525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5a7828e631b50fa8912f8a38d9bd4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4af45de8af1717b1680f824ea6472527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b458b1e16cb9039a92806c15def175528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d61922f24004dd3c39ccf67bbd457529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b121df1b06fcbbbc4abcd83c52df3b3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3222a2e5f2816dd8a8f9c548af9adc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe05dad37849fc3b68fd3ec88c59ff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c15444c0190c38d3292bd88776951e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79db41d1ca73d519cf4cb5bee7a450d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acb7d341f2205e39ca98f58ab4a68b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a20be4466b054d79fed9e97094cc25536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5b1ed80ed8221709586268b951f36537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a3feed7aa4febec7f35379626767b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634a211cb119c6606f5574bb6f4759d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032a6ed018d06de452fdd2127f7502f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24535b340bc7cca0ed399d051b0c7f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d4c1cc090d6b5de46806be6d712d9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b820fc48864492875a1d3a6604bab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5d0a6d262fefcfe92f668b645cb41544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41f476f407effaeafe729104d7f019545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be83eafff4181872ea6f6606cecf298546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432c0cd29694f351bb430e339b0f63a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b11013e84f90d76ee244122463a112548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1492c8ec830fa077422b8f0be5bb01549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65fd38ac320761919f62bcb3ebe8d2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6dc31e9f5ce42b06677ff542265bd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7041edc81606528907c602b9b5df8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb01f2e486c92eb81f49ef61c2a049553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121828e420983d3f12b2296af642a6c8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf92ed11dfcb44b0e7e0e398517c742555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c9ea9c00966d3758a2bfd29f301c9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be61cd98596673a0ab6c1da6c8ea434557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcc1d0226a6a25ffba15e9271e583c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71412fe29f5abac4f420a2944b23e3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42a5553d2cf8a3b59a166c45f5dfbf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f1d9b332fa52f28b4cf857be0995a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7659fb6af9291675eb906947c306230562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400c06f6646f73c01e3c8d2e8f972e2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f11eb480247f5222c08881cfe4db3a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54910d573e6c2ce6e47218508701af565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e59026110579867fd00055716b726566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a098637d41814f3afd1c285c2bec6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda84d716900b2d7f52adcaaf25d448568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b98c5b40800e5c0c9bef4555db009569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a755f5b3de6c4c07657733172bf83e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae68526f66acb3b8642c32295b452f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ab9841d9418199385854bbbd474ea572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740425d9020ae1a65882c4acaae5826a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e10d5d4bc3f146c3fdfcd38d2b9b7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0073a16f61d1015bc3a2b13b6baea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8822973b4352a7c904d114cd988b818576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528dd23f1f45345ecfda965d2beda5b9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e705e7f90a5bb94b7fac66d45afcf05578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd51db2952cdb357ef5882730b2cb0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d32e6b3dc4361b80acb739a1eae079580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27e9c4c53a8e54e914747f6e13d701581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21de1bd22f0ea3a7ae054218d135864582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c593e3597226adca33537d3ba1faee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5752e9eceed731187054e4da949a11584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57328735f7441ab64670163681e3037585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500960a1890a8d16569e47a3c39c642586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae322e19ee34765701fa33cbf6f3f78587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b726b0daa90d101fa11592addc584588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977f01078144050069550e9d118768c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946cd3566dc68625301eca40d717c28590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d601945b4bf3b21e4f3484f800abd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fab40ba1cdc4c26f3249b4812aac9b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0062794d58e2f65dbb64b2c8e73f8a5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e799ec5ca8067676f770c7220dd1f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e7962962c13245686bb5a410bcb17595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f39cb9bbf92a3db063bff4ae0b389596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23673baa022b20c631b01d12c4b837597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c164dd9b370044b70415b9d859c16ba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad618be11e5834fb99fdbb628556be3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e9ec545b275be7c667ea0e14d3f73600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589d710e4d6e83c8bd0f3a4556a1c17601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2c7375f237867fad5b87f79bc23dd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8088c0cb533391d2bcd507b352ee10603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f546f835c32993a6452829821c597fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b77dbbffa22f05bcffdd86375872d3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09b609fbadffc334f379468afa0d0a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f9fcff4a346ba31cb1c9dbb6666ef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb25ecbbd085cfae1a9fd14f135c93608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7b6a75c93d0573759a505a5af59f7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8c9bf901a6768bfd42053764720ae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9df6de0c2a099b8d75b5c68957c63611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eeb603d04b1289f564efed3d2cdead612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591bac2e93a9036c7a8b5ed7aa79a37f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893093fc367d887caaa286500b2cf66614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb08c2aa247a79802f95f79adb69464615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cada2a29574f16ec7ad6e7ae7474a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04963b114d9b92fc40fc4071c71e83c2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600950c0163997c945a32ec79eb2d453618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2cb08d993c07534dae99ea5bfcc53619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d4a4df95a485301cc684fe563c0cc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a60673b5af268e7a5b707e070b0e1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c9d70979278c1bc8a484283709430622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f93c061db5183395ba223e6c3ad182623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be65e9469708a5bc60e9e63ec51c410624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d2e2bed78c06a0f2f397f2f29c0e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee98e9fecd473efd66115953f0b3cce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b1351699de7a909a2d04f4aa821be627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86307ad1e9cd8b4ac47fd42fccb764e9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff200938c0fca5a37c04e83037c7536e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c0e5d3d098fd8df24fc3d421e3d5b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78565c5fa8cf7ed7681820e622f3f55631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81954901aa41a8a7e33aa260048be2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b378078c68d4e9ea078fdf49ace2a2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5911e696c6ed8632a38b0589f3e9f4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf92de3320661e0fa818d066c5f2610635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980527116fc33fc19e0b70e2703835f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cba4195b1f70e55d5ed6b3f10b7cb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd64b42207536bf3f33e115e3752174638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dab1042cfba73e34f616f0adb2518d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d100d834999ec2edad82810ea06d73640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e7d784b124c600cec8e9c53be82b7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af796b2c5d6ae0dd9bf61c76d4deed9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c65202c8a25c4338149e02293a32e6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f481544cb1f6eb869b73d414e5dea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545828096a3cca67d1161f283aebca96645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df92b2ea41b5dea8a070d22a204b63646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09217dce9fa5b90d6dc351a3e7a95ba4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc653d185ac7d992acd8a2a2fe5d00648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3a5d926cdb5fac151b5ffc83370e8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf7bca07629fec64790a8c1727aa28650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1656ebb4ea6f021bd8d3afb3ce181651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749947d40807fb14550724199f5ac474652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff55dd7f66dc2cbd49d6f38d16bd69c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fc0d9e9f9cb53c4af86b859d04c9a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ca958ed005fd555e01bf6a207fee9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0255c7e92ef01a3250e03b1b732ea9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61c919f8c0390584f9055275a2bb28657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbbada066ec9d9c8beaad61ffcde0c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e02ed81a91e02dd0f8a0a4e39e269659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88247b822bd68342044599dba61ad24f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6440e331100e64ac0c586ab6c1c7ab6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1355b9b09f620eeac8ca351b29f412e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688120b1980c52d4e8d025cec4fa6246663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17dc9984ef6e3505e5f4d5806bb9efc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56575fc553bbbeeb0e06f08ac9a051e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae8489f588e242f6f5dc6630d7f717666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a834627dc867800d05778344719b3a9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69b7372fd0d74ae412edc69a24deda668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12825b1781a7904b98a087ea7c5b9c09669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27ab83b9a3c75a1517051cd66c1a5d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7c96047acb3e5a75462c6f5971326671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d7bbbf9ed8ac0b40c72466f4c0559672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc359e9b0a6a492b969764bc590da78a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85838bce3096eeaea231fe228f5cf351674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cf7aee74dcc033eb4a3ecc02fb965675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee9b2c5e47ad783b089f252c5fbec1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4380a95954b8a82643fa8fbc84291677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b949a16707eab0077cf4c85419f95f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a62f1941168ea0cd94560f89123d1d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2350a2732f43620831ac53fffe8b9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce948070615ce0d2c2b0feb15886c17b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e1089e2d2e4d6fa01c7974c7f5cd9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94537e7445bc2ede5a4aed19b8e4aa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8734147b1786adc654267d426411f36684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b768ffcdc9601ccf5085bde8b540458685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ecb260f0aac3f6c5af2acd15429d7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf35204d7b618dcdcb24cbf09234ab3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009cd351ea4563858d3d221f3259183688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8d2958ef5cdfd3146f4593224c69b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a5e766f8338fd5fc52f8156ae6fb7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267406bbb91965ab141c52e08ee1531f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a84d173d7d5355cda267b1034e54d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a39e5ea6596921b5114cda3e989e2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfe282a1521ade8419dec2cc760afe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36ced88fdd1f5389492d0e7a7a21ac695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f71e8a1be93eaf02f4513ce9730b76696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fadcd71baa0697b9d2ea91d075b845697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2632fbe8bcd2bcc79f42f867ea088698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7a2cd22f6b8aeaf5232898f74ffe4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98d4a3e89fbff87525281e89cc5a4e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701e0f9fae259e6c83565521eb558f9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5025edd29df8fdfb2d54298604a204702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48f986ddfb46f5ad55c15156d20499703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333000e65baa0c6c679f62c85707eddb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d84d507c61f28b1046d8e429edf18705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b9646c7d1377a013251ba4b7da19a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa414f48b969cbfb1f8e4056cb99186707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae64fe5533867f3760a015896607f5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60708098850366c220be490f74eeca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ae41e55bfe5f915e97c8bf9cddd4e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c3a76cb581f48b6554e14860eef91711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e93cb14fec6a7c30bca897457fabd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f2a041f9ba299d65fc931bb3f13ae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ca9592078b7d8d603f9c9860bc4e0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab12f8c75c58f58469f41f73a3d643d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82a95b284115c2b330755578cd15f5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb8beeda3178bf69de1ad5d54064b8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c82572a172e40f7d4a29b27577014a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f15835728669ee4fe7a1eccb5ca60b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c15f3438030d08f1334b715f81983720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cddc1d62b4b0b7df6a05b3d1f9ca4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ab80a54c38d70ae1aed88825d282b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ce5cda82c18e52ebf4aaba5c07dcb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc5baa3fc925735d17f87b86f40f97724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740adb8d4e668e93e7ba3a32d3dd074d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1a07442efe482498359c8c1c83367726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12133fd2c0665fbea248b07caa3046727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504de7c9f059d3960e076c10795c77d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9bb7258fb3d28a4eb6fab6afdac5a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322a236ca4c6f238fde3454f6322e04730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cd2a59fdb3ca783c50a311c1a2f35731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5023e12b986046faa047c32767866a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7637fb451b9680862bd767cfcec0dc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bb4a21822321a08c29115b43fd297734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab84b2e92df3740af9d0d78c8e690f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca6ea18ff2470f98ae3f9d24656199736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1467b6591dc3e891c0e9f97bb462ed3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bf777ab91146073be1692a54637c9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312470877be93c8d1bb9f85a968924c8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f5a8edd7caa1b86f5befa1221444d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020dacacebea7345910c85bccabc478741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5871304e70270fa56d620b4cd09f9af742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dafb4c7786e76bce9993643fe7279743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79d34ee84c4b5ad846d4650bf7bf8c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f2e216c4716f533a080d16fcbcd8e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083b291f63147baf5131926928a60f7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecada2acc89b11f6458fcf619b8119fc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea98c5b6225321f8827e0feb2c6cacd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee0692bd7dc1999d9d6fdddb825efb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d26631711d7c737b13a4e520ae34a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee6c076548dca32d89256b93c19b98751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20685f0a95312f42c9afb918d0ab3eb0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb52b4a25c8c7673010f59b492ef0c7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834ae25bee81a263e07fea4bed1c27f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdfe5a8ba03081a2ec72f7de2b4c5f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a227849999d824c59759daae2f913756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb173f80575a2c7c87c39e41d4dd91757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f343eec61cddeaa04ff8eaaa7a5000758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440caab5c0e7339e38e0ea9662d32a0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb88e746ab21e1fabc57e3c0a73be32760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba099216b14a5032921d933a4979f7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857da9e7bbdb8f0f1184c712e04fdc6e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bc6c0ccebd60d277d9158d9684ca2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a14e343ede58b5965db37f7c4185c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438170229a4c13ae13513bc7a25eeb9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d990b5c8e7ac048af6c0cd93ca22e99766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5a9de650441810682ca206fb9d91b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905b8b5588f200a80695cff2b12e3b7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0395952c1f4ddf513f814afb9c9e1a2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d9708f66488d1034f7f18956686cb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c14264474d0b6c385d9a1edbcec92771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1db6da9ba9baa7bc795deb1c49e6c5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b0dc0998aa9b5f28c22264436ba55773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decb4a48f2d322cf726cbbb393146fe774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851aff34a020f130481e674c6f5d379775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a86e85f8d62b9ee2ad133a3c2f95a3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ecbb88286b5af3e877ff0b1689620777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410440ce3107ba58d133c8c12ef9067778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb8adbd08527394647fc05d5e3ff05779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd31d99a585ee2c27c18e5178fc3a54780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb9054fadcaf17ec4fdd491a79b4e9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb004061214dcaff8bf9a3ab5a6b99d9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5dfe6b3594f94717963d141269461783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2b3eb7670de24560954485af6793d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f27750969b4ee43ad9e6309ab98278785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd972a32e81f26d0fc04914fc4cab9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f0fed01f8b7b35370beb5a2aa8f8d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d748bc73837a56197553cee4a5718788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a47022207d86aff963fc781487fb5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fc4556ce512f1af1c0227f610c40b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718dfd02a4096aab015ec6234d4952c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461894649ade72251ebbc5510997e073792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d52166039b6d640a360e9b8c9fb30793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e76f73e02ede9ae2854c7e1c281380794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c71d0dfdc79bca18683dad9107fee4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13828e1a70bc15250220ceb76983b117796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de4486fa69d1f2dae82070885863df797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ecffde8a048039819bc444a8978f8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400b6eafa790e5d4c8e21e0a03897ab799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5466619bfb839261d1d0442ac91878800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3761d8380ef860ec43e5f24be288722801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906d5265d08b12a53c29b0c319f7c41802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f823249df73cb84c5a9864328933962803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2036a291dd4a824b62d6c4a4fd38921804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1297978cd8cd04887a4060c444f2b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0dd0a7e88ac1b965c4008c56e6ba9d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002a357a0fc02f106a0432d759ae2be807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff6e3c3166159bdf0d41f9354b115e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bc6ec905734d88fa747fd2011d547809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0c8c0023aa3db535f53596434ce01810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91a8fd547e947c896cdbfe40f47c3d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886e1280951c8ed745198c62fc7d4ae812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfbddcb2a0e4a693a88f3393ebc169813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3cf22c20ae5236f46279fd7e08061814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bbf1f8c9afbd6d2404e5c4d6e63d1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123cf3bf65f289b321243cb9d0ec193816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f12cff58acbfde7455e36cdcfefccd817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978063ce3aaca746514aa1fe205b302818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393d8ec47fcf5eb50d13890d84b0f65819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ba7e89371f8269ce78f10f53f0cb8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935a2fced3d4a055e7672b84fd447f9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4dfce4273ebf42bd8d724b66bc4d7822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d79f1fa9b1823dc3004784e324e64e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35838eaf45d0b4b0b555f547ecc41ad7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65fcdcd9a1f71cd466d73d67d3ae4d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f32ac30a83aba599fe471f947932e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f5b02456d4656ca965fd43ad2331a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de6eec7cffb7ca437380622e3d838d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1de6661c3576d416d76de9c324cf1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ce1ae2364ece3c64e612ac6787ea3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a5ff2aaac708e7ebde4cbd327bc90831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac95e9deaf6d8b27850eba256a4bca832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef129fd76d548a852802b6c92c7d58833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2474b5d50ab3c7446636164664fe84834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffaa24dfe82297624460e4f1c95d7a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55380a2aa9a600ae44aa217c3d4376836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55032dd21b9fe13a0858aa66790a9243837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752c5782f2c1a23ac3661c380b133a0838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9eb4ccb65d280edce25baaeb1aa17e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9137ffb028548d40a77d06e00e443840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075a2c071f61e0c4aa783a16feaac98841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6bcbd1c1513729fdf9fd7cbf42bb2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e81b89deebb1f00aa48d3eca9e7fdc843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcec50ba429a4d9e9f648ac0801e50844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297fecbfbfc928c61201abb1ba59a71845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3dbce212f7520012ef645bbe675dc846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ced6be2a3d552e7a875fbef2e38b3847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a2be66d43ad549dfcd8b1237900d6848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cd86a87a6dc953ee74e930e3727ca849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf3116800a012480095131221cf0ba850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b07cafc979d48e4c7ca08379b0ffb851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c1f621963624f32c1cc4fecc422f2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bca783df4b1541ffde548c54098c7853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd2fc8cb46010bccb0f1c103e8ddf6854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1df0e8a07f4920e7cfeec41e20d44855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45b3ce25ccfa00f90583a5862fe1d7856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c6ff8893978dbf3dc072367ae197d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ddf364ca90f362f0eeb6abda06644858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5749e7cef7db2977b230f2cb2b32900859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfc519059a30375f3ed956cefc6f24860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0bc84b3fdea1d4a75380cc6d58f9d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4db99d1813ecf9ed409de1e404be8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcafefced1f0f34628f3d6a76a0ca14863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50dec3fd0ffe22cd3535808c08b96c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed06cd30049958fb6705bd0497f610b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0606c0d96f8dfdd76ba213ae2999be866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfd6fbaf64cfc5cb30e27e567a23ae867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77c02a2d852532dd3d24894d36149c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeffd26f542a25fa8da9da6478418ef869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8818505698320f7c62648712537f2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c549c8b07ec4d056f35c0e6b9d1504871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852b4a251a4f80ad8f2b90e1db86245872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8ec99682a10d8e9a763807d82cd2b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1dd627d3c762f488902b7af3acf3ab874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766354110304d221e7b0c957f1c42b90875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35263ecac762b01e22c3125b63b9a6876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc466f72b2522723b7427e992ec561877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbf496514abb8dc60db7c59ebe2d7a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c0cc7db18d5015da602c983837ec6879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05fd9aae6a261a334f23c4cb63e320880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07976521912ab85a68e65e85778ea673881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11d73720b26b738148198273037e48882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b90ed3233bc0118a377f9a7ca90b6883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094404f29153d5e9ce154e56eb11c67884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b18acbc08c6b8534922a0eefac2c4885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ec4b51319a1de5b9e59fca627d511886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607038b1a17d0bb424f4d62cda45f6a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3be7b9d70fb03cbb9d29af3be1b2e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc604cea67622767837cb76c5247ce889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1083fe8b922c7c06aebaade2360a8c2890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95008c376825a7f48566235aff128949891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc917146c1349e0e09ed3e3b3b51765892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2e1591261bd105f7cf12973941598893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99220752fd05d8682d7bc4ce88122b68894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90947279b2f61177feee81616e3178c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44ce75323e8a17e0ceb9eed58583e1896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026a968fb5c13001ac409d45b5f9f16897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19390c76133dae22c485c4d29d13b3e4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c89153454bfaed5a3d994653286bb899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa85b3642e3dd231a082b9edbbb735900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb4c658a331509077aee1108200171901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71753714f3bf36ac711559e0a824c6d0902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c332d8642cd24a3b2cc387c70500c2e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7190a6e929f99de4a319fd5e752d4d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca4ffe1ab40bcff414aa86c8c74c34905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261b4f5c346600c7df07f8033e26332906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c91ce1bfbf27bd4bfe9126578bb48c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043d7a3ac8aa7ecf4ac2a00f97397dc908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538e374cc070af36f640d41532da7ad909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13853a49e7897c5966e34a8d4385d794910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66db719b9e38be7cbb6af470881d1c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a417fe9ffafae64388a2f49d810516912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20550f3aaf6d2272d70547860578be913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb43386e7144426fd54b053e9edc50914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f352d2164b20fcf3f947db534b80225915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0992058624896bc1ec32af8213b871916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3367d302e8984755b3823017794a6d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf987d1c47218d9e3de03b8deea5f81918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219c0778d436b466d166695ea82e78a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ec86e5cbebc4751d6c706e351dd3f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf46dc08d198b2293a6a4d68e9bcff921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bfb3569cf2675301b0fb82c56ce14922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e6e071756bbb71e07c49c194d4589923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7b1e6a013ea40d8ca06bd59983f12924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b38df2de708b63993570ecad1e6929925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07436ce350192eb89783bacd00aa505926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a885a6d9dca39d9069456f950a14d94927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7732a5365ff9e6c34bd105eaee591928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ae15be98a7806b99ca430d8e6042a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea025a77308f40ea9b1e80c9cae63d8930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9a478cd04647a6c928ea51fb406ec931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbaefa5746a53bf9374201740c5fac932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544e3e9b114465b9f2660c4a4a131ef933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8b15dbda64e6a40776124711fad5a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f3cc31badd63508b432a129f46c23935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ebbb8c233d32660e33cd5148de31b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfc6c7e0d909d2168c96bf79e712ff937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0525aea4b1a744cc578716c1894e98f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51b01c2d841f7437083b9501be837c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b7455625212dea246a093004c9b0e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffb0794e14421ad188a3ae82ecc16c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4255ae92637055fd2fde6be928c565942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90c9405bb3854287e5a7de4593cc89943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5d53c82d366b33580abd0d7e4e06b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b431c0ef411b61696f91daf90e6c1f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f35824a1fee7cba201568b8f7a17c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd5bb8d9ed21a5ab7fe039b6876029947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a62ae0b516f8aeced0729d6206ca89948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aafc76b9b0b0b2ef0f307e46fbd626949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a276be92520f4039a24ec794947c9a9950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb49ae3437057cff331a421e9ef9f7c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2ced159e86784d5c29719837a5892952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0eb525d065d42df50afe49ea11aee953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491f99cb59e324b8525b9664bb1675a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08d166a5cf31ae7b41058a94d75aca955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e34100c196c272aa712bc175879037956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78686cfb7773d476bad25de02a9baf2957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3536396a0bfc9c45491ef8c61fed1d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4593fc7c6e9887737425420024f9df3959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b364faabd2a4be6ab59c90c17690ca6960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1672b463d71e1d0645a0e5b9f7b07e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79532324106e1271b24056d8e54479962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14ac8855e2d848cf24d6169e8b05f6963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56c8ff6016b5881f722d48b32bb5e0964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f1071499beecfd0bf36c0c3d9b00c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653413080e976dd5f92dbbb40b6d4646966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94843c7b02b74cfad2e0addddaa0de4967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9305b64edbf6b705d74975563e915968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd8a0cd06e28467d158d9f187f7f70969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1619e36719b7f26851d629e667970a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048836e5d373e82334c241fc18950a73971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9917d0734ce3fd9b435fe66d61da17972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9845fcfa39b339270447b767c55e2973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbdafbfa8d5e2d25dec28e9cfc4205974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ecc0b2409c4e843b030a558f65948975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683761c05177b2d632c2d1cd71f9b691976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e449f95e29fa0ec440ee3e281c96a977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>