--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368ef94b689557309f80d474ad8e9231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d700d6f902f6bd12f8525f6dbb49ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf131d7828b67ee1a00484b7de3a9243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58b4cd1c40d1b41c38e3078ca530394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aeccf60aeb424c62ecc421e23093205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4b17b01ac8acfffdd74c4935198946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18698819ae80e5ef16bcf50f95fff37d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c72c91b08111ffa1366d4117b48688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e2e6fe94c254c7418f8d71c79a60e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3eaeb7c437f8df092f189c81fbfc810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9dcec90a8378a6e1f02324ee437ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96f30d1527e21a75a9ac64c763fb8b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47b195c39957ff0e47ff737fa89a1313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04941b311e31ee65b3507b7520198b1114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbef0105b90bb5aa17844cea10dfbb015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c0527e812c34b9af52441baa497b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c7a0afabb9b63adf5a0692183b05817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c34a2a1cc367dc900200b16741f0a818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94d619d22956368d77b13e74366ff319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac383f009244b34977025ec762807020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdad92f6db86b7800ec20b7b61574af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9061f0ab7a4dd28f3221a01291f25722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7e7f99756f1898886e137feb9444f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd644fcd942c29caaa207a45a8bea0824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dd339f7e4098ebb9ce259c7612ef725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960caa45e5c1f6d71f246171846362d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab13121c1c1125b859498c7e0da3b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62ffe02c6ce3eda3e907665d9c9ea028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077fbdf35a934f9cff01ffb59c825b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49962bbebcfe3ec47a5ff228690407e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e4d1ef24b1b4c02ea33f34b74230831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd57b42b2bec2538ce82de04ca8c58432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fdf71b210bea820ae865a74e57aaa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08904b60a55905ca71c06711c62d78c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0fe6c9e23a4f7b9cb5b67dba26eb035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c2c627571bf1c05c81f84efb9f45936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30118952df531fb9384786b641c5955937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c0b33303711a919d83f9b2a7ec47e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a75b0f3a5cdc506fcaf8cd641f52ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b3798adfc40ad50936b420ec5276440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2eb9c459061474b893463b4ecdc0241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ea1e547596e572a66bafa06e4580a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a45fb6d0b527f0e5c8812622f5d3bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952020bcfb8b757f2fb70afee0ddccf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11cbf2cb6517ef6d81395036b0d79a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efedbf335a930ad85d1def8cb651db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2ac42d1bc018672b8b1d52bc34c4747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa95068b8ea0575d8b7cae140eeef0748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fa15257edffd4532e80e319a724a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e425fbbb4d14b1756f60dc670a10f0d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a760de2a8472dab7f729679bd3488251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858b7ea783ca3f1f5fd1890c40370b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d4f0b3c54b7b6361b1b6f5470da2d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b447cfa9a58b032a2734d06058a33454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753c8cdd14b0c3373499ab5069b4c9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0c1d55f5cab710963340d2fd6c1f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e2752990519d1936a4d38001047dc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32514f04f779c9b50708c02952242658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f769baefecd781d5b3d0152f7495359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e863037dd75ff2a963b81a985bd91d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ea7b073eb80d26d9f998c6c92990e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9fc130c052e37e39ca5b3c2126c5b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e65e9aac8461bedbccf76cab16aead63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81266c62fe779a42b43576ff16826c3164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cfea5e1f86a1634e9575a95cb873f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f712eaee291c774c678413567c44f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145cabf7ae8d32a154959f97312c80e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42834661fc9b6667f6be0bdc25242e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04895514b74b039612eea2eafa32b4b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a928c7cf6e7cec5e92f65eb2bdf2b0170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12515f69a21854273f3db05dfac58b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013917b5afb6ea8cf6e6b51473adec1072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cf071cfd6100323ef000972e5d9cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ea006da9beae4b739f28e0b42cb1a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4468e93b8df9654777b37ec6f2ca975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f1dc374a2fa29f4eaf3108fef9ef076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e3118dd008f55182d120eb81bbfc477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfb417ed11c23dd0413e7c8bc5383778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9459a543481b4b887da06ee2eaab879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e29ec82570e95d4112ea1115005e1480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092ce0b455422a9feb2f70dd72a7d9981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50368236045cb89d9c8043c0b3f2f7dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037158c4a7f20797aed2c5e169d4b1f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85080f73fa7f2b67ccfc2c25d2bf7184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e14274070002358e6c19d202202f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1373fb6dc614f6a52e9121494f44c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66689e5d640ad2a70100a821b36154487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc887be726d3ba3c96b872db5e7253f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7a7c1718dacbe3b8dd9c170a8131589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a719311050c68dc84a5371bfe1a8aa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc79ee518c716404c08237bdb5f46d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9875fecceaba24f7b824bc9ea5d89192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99a6328abbcb05987adc7f224bb06293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8069f35c3a8ec8522eaaea9bb1c8a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf45c0d6b0e381b834ef7771fb0676b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0cd5d4afa2e389a0c14b2e47fa26e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f4ee1b61a7acf929e21a1bdbe592097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a700906cff0c0f5761516021a5763f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb312e95f5199003557141537e25dd199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb497d8cd4982595e3db29f9f3f6bec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d52983cbc12a4a5d5504396aa8d66101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8ea21e789ef7cbe88e09a34605c27102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfbabec6f83dff9d4f4dcfa2e8450e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89beeed55f8d21bfb0116207799eb69104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0fb63a265eabbf46df129b416b094105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730199a6f919cb7ee2cad6f36f0ca68106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bab7a3713dcff1b730ca52721b852107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954ae8e91b3955ff34cbdb188fd5f10108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f70e4dd6c8d8d831a987e011925fc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fc2b0bab99113fb87e1a28aced548110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10769de0537c993e019d3373e9aa3003111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab957c2ff6268680c656aa3d80f7864a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9beb2cc71fca1dc93d12d6d4ee737cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9655a455610d04aca9797596c2199de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389ccb29c213fb823e5123fb13c5caa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20011a89813b2e7a6ed7507edacf2ae2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df4cfbc0c99eb4e57f478d79425dbd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969cb2b601bc60d1020277338ab454a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3db9f5f18496d05f9e86735909974119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7b865391c7bc74258e62f95ecffa8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb89956e2953cc25c8d1b9a3d6929ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d4234b87d7aa0faadb7b5e777acca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac94942b5a5e929753f3aedbed0291123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a355cd5ea3718b53c44fc73d7cd7ad0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12be0df96050080f0f4eac07a57c14125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7232f4876620a306c83a2aa49ee5313126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1838905060bcbd55ad6b290859c71c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e69aa2b0afd7bfa0f2d62dc9c78e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80728aa99e357a3969809744839cf5f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637f1d13ab5b3aa70d373373a31d21b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b38eeab996d0a07685bd3cd1779d88131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3cae2936e70bcd8adec0caabe9c60132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7c95e66f4965fa539309d14b893f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72b18850c4998d5d0b4ac25b57914b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb703e1343b17930ed77f8d9836e53e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e848ae3a54837937d1b0112f73c3e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ef3d58fb88d001b20206301b86710137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c170e1df6b428b7b0faaaec32d74a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33acde15bf629d2d68371390fecf572d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6e5032c0c75d87a7ec3e8900955a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4c308e4f716e796b1af0f76ba1b8a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f49b73b2d8d44092587e97ec22bba0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac3caf64fe065f6234dd7e4b6b1a49143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e69ba1feb88935d820b82103f3a178144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719347be1a2d5a20d4b808bf962b86b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade788d6ab78f4eddd9f3a121600770146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec2e676573d79eb17766fe61d326bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92987775de11b1201dcff1bcd91ea90d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660906a1bb5976f5b3d557e43eb9ba4f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b3d53851b398583529678e2375a19150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4c356deb033ad5272d32f2c990556151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8692a1e788d7ef3d925f1f6533a06152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a95ab171cfb24511718d5e1b9d219153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15e0b1c98a63be2d982a745949ff42154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7f71ce3a6fe930bd82f1c022ec55a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1eb0ceeccc5feb2fe7ca2c3653400156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc358981622da31a46c0c513f901aa80157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7aac320a0f9508ccb99b0cdfce7934158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b4e72080188f6bd99b9effff4d7a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3a1bff0313ee08074c7888e8293a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cea7226e7db1c97bb9fa2adc356e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85d48ee8464c69f627d8b66f695f87162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdf675647570b4516773808af0a082163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803eb26c5e19634e2edb7b785192a40164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd592d0a1b744e73d77c62ba739f235d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f913d873c57c21b6027cdbb9726f5e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d418382f8096d3e61ff38820ececcef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d196968904959ef242dd3d41f9fd949168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d1fe3d4d886d3da8029f18edba3e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6c1dcdd1c6ed42f4df80289639da3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc51ea9339047718b5a8e934e60c96171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76673b255b5d7c9aeb20142551a9673c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7c289c5c88a15699d0d086abe6157173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594cf58b15d4d0e7a5c5ccb6930600a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e0397fc1cdb092d6ef6c8aae41f96175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b64b920c4328e4c54da755b09b67b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2fe63942932c3bb58fbe91c2091ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebc1e5b02e37ab215e41d80354ebbe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf46306b2bb953765adc16ba74aa0d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a4afb6fc4825263f272f887a2f684180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa052c13d9b31e97e610de2e70f39745181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9c653dd1273a3ef36d8422e0b7df2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36cccd6ffec271c6aef9b8de6a8b4a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b3789ae8385758525d98b3534ff01184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbd15faf3d9deb125732df8b65cfa4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54090554faa61b695dcc91185c376617186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94699928aa26a6b083c18ac4c4a49aea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849032c6d4ac5c1c9381983427ece3b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc805765c9e3b492b1021f12e186dd3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867984ca90fa726a7f93ed8092f4a15190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38ff82b811df8d1691611db29b3339191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16a1e759050c633f147574691bf831192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabdb17aaf426137e59f01d1eb3fc0b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70476622eec7f03469256b652ba975db194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30603caca0ee1c4db6b2e221bb0353c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6380d4b506ebbe4a342ca0dc644c07196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69ca00f6895e303df8bf5e82b9e1b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f68b18ef862ec1d1ed201e21855b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d53be9311f7ee45269d7cf501bc7fa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b411dccfa67bf9d38530457667a832200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae9cb87adf1bb47ec545579e6b20bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a8b38c81bc2d4737f85e4a675ceba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a3c35a199872b225a36ad29ca56c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94f630b75c6ef270f0b9a6dfb90cd0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceded61df00f85ea598dbcecf22b29f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029ecd19d14938b98dd012b38535036206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303c8d70a458906090f418541dfb764207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5791d13671163752a0f21e73f935b8c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bc9189ac2bf65a1d6886a53292c3f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109efc7e051e456c4ad719c4ded786c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe3c14a975f4d38acbf316871448dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63f9fe8dd1d3f46e84d28dc13525c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed89662a0073434aff752d24f1b3d07213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79022ff06740cded381b59492670a61214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e611749f365d1c5294a4cfabea6fbf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc527f3d7020ca7e412ea7d901c7ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990e386060ef7c19d9f0afccf824d21217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf0d81ff542859d6405232d4fba398218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021c002b8c484acce13fc97b2455e85219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaee42de517da14040f7ac31a7f1c70220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e7afc2122cf218ae0743a5223a158221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9ecd36415f538af21f9d74673853f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc4b5ec5b27e156947a8302c07ba8a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31547e77352a6448586b03d9549c84224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0ff726bed8026cc0208eb407acb78225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065b0304b207cc59efe003e29c87d89226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac179db137a806a577416231c0d0bd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf850fc3a416aeb4ed78eaa632da91b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813690c38289c7d02529470bdf3f69a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e55b4e0f0c238e570ff8dd2ae9b14230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc4a8b67ef54ba4c83e1460c8a60ad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd3e8674c388b19eaba031325c148a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5499ea317dd8d696fa2c9e3154760f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16298c53a411c3005bb8ec0e803e8acf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53e20e7eccc065270475efc20823b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e2a77eca7e359bb7f4e68dd9b2417236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe5b7684da4cb0ead19651be16aba8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e747b481f892ac5dfb7b3451d3b105238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305653ff52560af8dd8980ee9cd52323239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984601a679909d662e16f5ebd02d673240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0edd66980b0eee40d67e1f1c06cef0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ddf9eaf21de58286050611ff144b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5eca38b409af3c55948776812cc376243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c07ff5e24535823d85eb35de16aae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedf610696c6dd98dcbbdb6fad3ec97245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70331a3abff5684fb9c34ed58448814246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf715a0714bf39918f99ed8df8ae0036247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3798a8e1ec89aed430d03ec6c3d77248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a990c821f07c52239aaf57c1e5da6a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4f45d60b8546b4c2baf2e5f2eee44250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04054eecf9ed2d73f49e1dc5f8e1cfb2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65664720d1e77545f27037884fc9d59252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59fc285e48869277254604c56ab92b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb36fd3de82cb6f89f00ec9ed8513e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8195442747cc86d433427750f8b4c52255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3016559d53cf9010cc134e255d0a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5b227a17bf884e1f7609476effc1c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9631834a94bbdd0a3af229599d336258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05a23e613813eae7f7e9030393bc6b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5562e12a46ccd5b71cdfb6cca8d1e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218c69cc41ab4ddbe5ccf45e93f8768261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc011936c4514d6cc33a1cd7672b02262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99171fb4180f0003b6c7adc67e91e90263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b64f3d53b57d9bca07d2a29dba6f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330903581446ae075e5a58d05b69c3a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5a60bd138ce2ea8b4de1128a73f49266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c76f57526818ed50bc857162b2e56267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e627f9b36c189ac048cc0a02794359a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfc11dd19e6d8c0a4606f53d26a350269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b64f0e9be33a77cd2736428a6c887270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5ca07dc2862b09973d5a760976c25271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98dea2c255bd363610c48fe2aa6411272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41ccebc3298273accfca5cb4cf1698273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2aae38ccc8124aa454119d6c966361274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6bcae870b8861082ecbec72cd9366275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d8854c42ac4cb768b01a3c3302c07276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07165b29394fced5fd405be4f684e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde557a310d1bbdb258d06cba21bf175278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e70b8f4813aa161cb74600719feffe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc97488b4a090446ae57bb607f134cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f694f3d7cd6046141ca708283760715281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d73fc6c2116099dc03412949078847282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e3cd512f874404c9b1bf4b000d5b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340644ce50a80d55762a83da08e9d27f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81a2c80a49b5c2987225d315b37603285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663728c432e2a04a7e1896653a740fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530211def84818566add67ffaf1850ac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62614cc5cdf9058f1f50e67c3bd0daed288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f4a7fd675f57b28fc213240bb055d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519acbad2d594805d49714ecb116a35f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffa93920e22dbe5124b356931f55cf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5938f7dd0bbe6994f89ba60d45b70b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b561f20dfd6464efdf07433a5af6c51293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2eab3fd7bc00f20fb4f294c53fd455294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404de86ce52e6aeb7fe22a5a7a7cb68295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f013ef0f18d6db9fd7462e33aa33cf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a72b68c54b97ea19ef5084dad6d38f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f27ecb326bb389dd35eb0625c32e14298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21a9319287c4460f3748e761712ce9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca86ae026d0775ff2468570bb466ed7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6e47416ea567914e82ca3a9cd0745301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d86db72963b052eca2e7c7fdfde82302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e7dc7902e0feea915a521e63ee40b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3ae77b9d7bbe485068921b8caf00f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a54515f36320c34bed1844920f40de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73419ac59bd74e64f6b02b6d31a3284306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6eb818f08d79e409ef2319f7edcd69307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6a886cae50d7c03f5baaaadbf0a54308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a260e4209867bba89c45f0fae2e33c0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca7cf5d41c0bf37e8f979d2beb26f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c86339298f5563d79b7b69b03b4f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f360c70d8b9ae515928a06e85e9b346312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bfe59ef992b6adf6063d55e67cf87313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf22d75f7b6acbf5730fe62cd3e73e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae3ccf4d76df9a4c920c258b68daa8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ca8c14d06ea1746424f98630052ce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a5c9208d1d8c1df0b79018dfba340317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28af6dabe74045f10144921e16fe41318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939f3f6cdbde379e866b5328be9b815319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aace3ae28211874475d7f828ed3386320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35fc2f487bacff8f8276976a4e98f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d06b7d6866d00b9bc47cd968af0f8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f14a1b43e78acc2fe99f668243811323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2c26e2259a4766660e70562981c03324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20934362adb27c3104bb88f719d5b52325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2ae1be84d3f29ce58762833c108c3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d7c422a7d7f992576d4723effa42f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938b6e34bd3abf09102564b903f0670328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90c5970f7a596c1bf8a5806b63054f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cddf89cf1afd2ec8e2f6651e728e2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e9bce25555847cf51c8eb5101b58b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559c0409283fa081747905b6b0cdb19332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde36a1cd36f5117954f8c22e5a401e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7e7079a85998c6713dfe7c0adbd5b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656e6bde57fe579ba7e4fad7de10026335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c678e1fee108d8f44c5b1839e84c5e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63415929ed624df8c8a28fdff0726d1a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95160ef10c858973f01e4a57257d1f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5c52189edacdc2129778a8d91110d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fd26ced235e1136239a814e3a67d2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998a72406df2c1c0508fb96dc892c83341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d08f60700ed924ddbc71b6df121f3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14b7b1d07588afe9dbb14017f68118343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159ee8d4b6db07d4ac09c0f7e25e233344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065583cc9e924b338d46b505ec137a6a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae83e2ec5436fd2cc4b2640bd2c3a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d00003f6c952261a350ca5349539f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9346f29cbd12cfcbc9865308f7408348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f5b3deab4107296a190c9e24ef113349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bae71497453f4eac0fc64febb54f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408081932783017d04ab4b87f74a23c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e39bfb8f1bdd6a0da0a269fc370c5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0eb487e0163be97319cf0b24dff43353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75705b4bbe0ce6d1fb0a4283fcdfb43354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74242a74d6cfc918b27df7fd5d6256b0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e1028f0a85151270c4aeab2478560356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a17939a00cc0d50d04b793fab66f96357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fe70844540844817e922a3bc41114358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c86b51f4100efd61e0458658e84235359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4d518c80c363971802244540f8da1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b321e39b1f9ab4eceef713a566a52c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ea71dc581e493e6a05401916f8f0d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345dc93ed1bfdeee01dc5575e0aadab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9642fbd701481cac4114b7f3469d5d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9d49ef4dbcef4ea5a479c2ffe418a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f334d4a10ca81936ff876505698be366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9156ea4d9301ae99239ee56bb3f39d2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405173df072406c62c3c290bf34b7073368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379068ad30bd6f94009be320ec6894d9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b03447f7b253ef9c8f676b52dadfb4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d6bd4d4d81006c13aacd4fc307ed9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9a2b116800a351969b4c2f50425dd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789aad2fcfb9ac0b47af2e45cfe1f55373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d6b2d7f81d7b8343727400e773b9d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67578a17c9e24d11843c337acae120375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee62b29b507e5760bf6578034f75f0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0d517f0cdcf8e38231b1a79b943cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a132de425e7fc2013745884fd1d7e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6a17858e9f9bb47f66cc7a5e742da379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefd936a239c693af134f26f4348b5f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d74e47fa54a7eab2116f9f447233cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc0bbc9579f2a58aa30c48129ff52b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0864d04f86571dbf06754997ed61ee9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296088314ca098e872ea0a608170f660384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547035ad838ab0439a2db2df8eacac85385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4010311de32970ca358220b38ac631386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073ba61284f28248f33f10711593bc2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf33a41121c43a453d6fa16ddf3b46388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d7edcb6f35169e6a9e7fe1d493d1a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decd56bb4ea6f0ad14142c7e0a56565390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b362e3f1dfa27eefa08345852fb9b2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40a504dbc78c43fd08be262041d2e6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a090f7129cdf5b6080661a447bf2b70393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea027292ba1e1d3a9fa7eea61f70681394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b355dcdda3c6657d77f78fcf4875670395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e227d1d0858d90b08f38eb20a144e3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83c2599e078e915e4813462345243c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ff36328018427407b3a3a3a2f8084398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5dde1fe6f7fbec0e9d75987e898acd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125cc580cc9b2f18d122ffc780a9a51400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a3fb0831fd024f6bc60e892b2be09401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0debbbba5ea50bed9132d7ad56c6df1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf7953f2e6b4c58f4b1c567941e42e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a181101b3e1a2d316fdb2ff442aa95404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfe374da15f9496ca60e771005cf4c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3f794a542e1cf3611a168cd10527b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2c1df82966176e5d9bd047c82e51d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622fbc280fbf60da0054d39955f2c96408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33e6097924c2755ca4111e3c67b6d3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bc4aca6f41022ab8251247300f3b5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0af6ad27cdaac5e9730eb46451eec7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205952d87573a7bb9cac705e8750c861412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcf7b8ca6aa2c4641cd84957c58fb6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8452aab81258026aec4a7a2301fcf37414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222637b3c454295037a3536ca02356a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b6e425689b2ba196332d5d94604ca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6e6b2a34c34845f9cbb5bad6b1bea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f7f82c694eda577217996b38640fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf964e574a1e80d419c8618b5bf4c9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63336506fd8b82f529d04385d988a6d0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197247ee3e5776f599510276fae8720421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820abf8951a3e94bf6d9671d8f9cfb2b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581418545ebcf2f1048b1e5e2cbdcce2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5963d094aab55f96081fea1da07adf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e0ed516d0becef069724fb513ac51425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f730291bede64960a1481873d0b8fb2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472083b16b75ecd59c086804ccdb03d2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4aabb19042e83a61fb15d1571c734e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1497e91701d0be54a153046d1e25d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841067a97c3948ec54005bf4c1f4445430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec476cda824700c409e9c0ad4ee00c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae18f882e8ed21257508581acd9a97432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4c38f4b18828a8e2f466500b8a44f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d4be5d5a882959544c6c5949ff205434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64696bbee0c7a67ab8cb721734611623435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426dd0599cd81c1aed87478b0ff6f207436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987c26f5f4d2a3b21703dc6b3113322437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36be5e62518d5ad17fb7446feba6a8b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e44d2c2e8e2fd1b6630ddf65311e0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828d62266788ad335fd45c269e63f41440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7a1d9297a7123ec90525ae5b50d03441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29598e75a5a196ed7ce292a52c84546442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da1c76499f5aebc967675da2f970d6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db85478a423a3de5add8b4f1998c459444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00066ad232c38084f7da3fb537550e87445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234148530c7ce2b6311d3c918e42b2a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257bd951c886d9f23a7fe34948e3b69447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae509e0160317a27a5421c666ca0bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d64b28c540a4c4da14e8934fcc0f9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2277e8f045a6138f6bf867cfdc69f1b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a50741fdfc89a2bcd765c0e307f35451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ddce5ecec76a94c989e70f3d9e666452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e210874d87b5cff3d6761543fcb0b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17187ac5da7cf106ef268f22f9f43e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c04b5720f7c157d8d4ed57b172f46b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd126726dc33966349fa0a2882c03b1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8931e76b85dd92f86f61e2501c8cfe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ab80b0e70d24393f1e906f25f2b8a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59419e87d106d7ed28aa2dcdfe0849e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f85c810910c27119f7b53ff103d9a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62078c62b6dc906925bc851188ef3a73461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d04ba5b112fef78a8fe4ab41fe7d4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b620003b6abb1d9a8ff6ec6b41b84463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb0dc597064f4c61caa2db8fc88c90464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560b98cc87747c304482f7d7441ce59465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b65561ec77f8a32b8766a00ae97f2e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43450456f8a766c50832e5eb20f40390467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a534349d3e24cc7e1ea0e0c80cf35468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5c61c99af6606fcfa40f5bb39b4a1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e6ffe6353c7e46a99336ff47d834e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa374d241e1cf6abf8ac6af4c16fa68471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281473f5cfd2e3b0c0aeac4e75b17447472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a04683b672d4d125ab85162811befc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce548b7179fff144a0c15abf860337474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418cf21a0389d4c4d666d39fbd68cd3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d94e091bb64fcdcd67eca12c735497476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24896b53562ce3c1e29408912a4c300477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c214e9393af8fde5c8cfd882edc27e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa080717f842f4ecf1c6d3b64c92e855479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf14413240238332bf981c26014165d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856c911a209b40b2e92d3ba127e5c83481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40125ddcb268928cf30972f089285fb1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76064ccd975c9b9388a0176d41c764483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709cef1dbb8d7cc76d0693da3c03e6b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14bf1ab58dd034ac88aa6422f0be49485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922b05957ae7b0e6f93a31c10559143486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527502a718a1aad3aec49bf5b87c1c2b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91814abac48299687eafb76825b14321488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7b6559df0fc35c056fc6d078832cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce20180ace0f70c426d9a7b025d23fb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f937ce12492e3961da4df6b8a1a8ef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6307754b5d375e5460d6298eb7434492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea71484d5748823176e49f596b04fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3878f5a047191722cb95cf0ea7cf7b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994096fa81b1887fa690393974de4ba3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453551667cce27afa6522b9b3fee4a9f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7709210894290304d5475772425294a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ca7993e0de1a1362c528cb9a85c92498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533c4677af309c927c2b0f75c63ec6d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a510f518706e6f313868300ce79a02500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad582f53f702443e9224c73a93e47c1d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff496a347c1b096957003ae3246dcbac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf169d73be738d7a18fa43aaf55bcfe9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f88bb13159359626c97148a3f8484504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e597802c2fc663cb5b0aba6dc4671a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560eed3264a31d8646e7c9bf11eff91506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf57d8971c22cf69c1e9c4605ff496507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3949811eae03ff2a11c16181ebd3b21508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c076b91f64dda9f2ff5246fc10f8cb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed7363459ee9dd8cf6e1e961a88c48510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ee58101b9c605aae487e40920a6e8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14f59d1fab7fe95d150a08d1541439512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118ca89ffd3dd4a0bc3b55662ceb9e5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f172cd17c769d695a32b75299b75299514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff77f4f95092bd9b9f0a0c325a924ce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a57f8d6d4cf3ede1c9a4ff8d4876a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26faeaff846e28da3fba50a54edff440517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da01cd3b4974c5410556e1d8445a19d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f36db418119396ef731f7eb89f9f18519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c17f27c1e9763c844e8541c1027b1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c42bd71bf1096e738e96cfb59932eb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7949955c176dcad1109f054c22aadb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f4008d515fcdc3617a6aa662d3da1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3aa6084192bcfc3484ba60eb65b8da524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8101f2da7ce4b0899eb904e6f08624525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706231f35cf2d413382eab5840f9a266526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fabe48a2bf2fc38973e8fab9022a2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7d44c0b6429e753f1c99bc462dd4e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e61305936de22b2f156c41dd8bd81c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a436ce10fae313e2fbe0480fa27e8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7949cbb3185c7ed8b9c2f468c4eb3d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857590f626e2d72ba512af9347bf0432532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa16114e3a775864815f600bf567d93533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacd1249aff09493ec4beae67d77302534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21abf7554459c580f087f527ca5ae00535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34022219e5baf88e6f1e1f43cad6afc3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad7472379f91c51675d7b6544d3b36537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5681226edebfac7e1ec9f80bd71dcdf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de9278f6a005e18db142fc2173d198539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ec2318c2b0c17cb5479ebabfba77f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1c23a649222a6973f11c0b06adaa0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508b9bf658df2482ae6bc8e7cf81ceb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7ebe0f050ed3a43e095bcb42bcbe6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923970b0779d535712a97c2c0aeb7f5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51b4a479471481134df85d7d0ccf8f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb850b072ff3bbf9eeb3f3d3d188a5e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100bd574e5e7a79238a9f6960546a86547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6781a255beaa8d6c2ee852ea474cc0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55552eb3e2e751d112ec18fb5a2111a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91ca4813b3a97d150f4f1a9001bf8c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72610d8906d8e723a6cb93ab7228467551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d9431e4ccae0431068e47628acd15552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f1a8092b3a4ed25a7327b7c2a3294553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1c5d7549bc284da0eff28639bfc86554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fede5331b574f1dd2cb0854d397ed31555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3484bcb9aba341338a78b0626ef62556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a39e465615d0b8d0955c1628150562557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831226e59cf11b41c55737f5bec09632558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5dd43a08129389473644d942b3c6d8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42d4a755bbef1477a8f2361e5a44e3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649d53fcf3117e6fe69a717c6be0711561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3cdb491c0e00e9272e52c30ace10f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728804f78a6245d3127b677660bc98c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac3dd84794a3474bcb22c097de6316564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32189be2372c1ee05751ddd79621d14565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523594244ee0a3fb9ff44ae45ec9624566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1b8b770fc79e0edf3c55b4dde3fe7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562708b2399c5773cd1dfcd3a7f0f33568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f6aa532d7abcacf7cdcfaf77d7ecf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05d73e34d78903a704a68aabbe9c18570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb280c7b9a4296477a3a0c7ee3292d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739851a7a9bf8fc40efe96374e85faf1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48c0f882676bc9a9a3133cb2f47545573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63d448dd42dd61a282bbde0d4ff4b9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769516ce77cabf9ec89717b0a4138be575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966f4c60684ffe389d8ad9efd712093576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573dc2a26eaab112826b40ee2170c4a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0c96037844673a5f481fdd2bf9065578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093e88f8608949b67de43f996ec3035579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833f50c71c65fcbf70b881f092c5d8f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf62d7f1a6ab6a2893b94ef9e4b6536581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69454fa1ad6fe3aef05b27eaa7d62aef582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34b17a536a1a26f3cd9ee3845bd8d8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7268c480faafe35708da28ca0c059584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdad25929fc13581a61fae69cb1aa29585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cd0eb581e99743f9db0acfd8f3ae2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fea811a3e6d499c131fb035393e63a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e11db02b0b39c2ecd85cb48a9b584588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7b70bcbb1bbec98d2bcc4df36a529589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d9b59f3af607f021ce4bc98188e24590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ce75a2829709087af9099c0ca0299591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454c2dd836f8ee15170afc955787b0b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ebc7b7bd2dcce7c1ab777be25bc44593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764df81d46db8a895adf7f5c3aeb97e6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b487f38d089f9afd8949700a7a0e2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef435777b20aa64472cac573adb4e3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee5c46a5920785e2669a663a835fd9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b1c7988406b959d8e17eff7a5cb02598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e207917800eba9fe6789f834a441ac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768933aa1be5e0deeda3c0adb497f725600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f4c96110bcc3ec57c115b1d3b58ec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167facc6d98a3dd6579d7b42999318d6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff27cad4d023eefeb8ea3c550fd36ee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce9c7042f0439c56c51abfb2106a0d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38564ec404a6683cee49a49fdd3f3b17605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a017a56970336d8b3539b03ab0bc4da606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba31cd5ca61370cd23a9717c7e3ae6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634aba6670887237779a150c500ca06608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fc90c38bfb5be2e9f4ba86877c8b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65069237c62eb97fc1e6cd109b909e92610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163ccd487a53a23555e38341e761c96611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f2191106053b99a1c4ab89d52c1a9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183234bea342f6f6942d89d9065f903613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff17bbb6641ba34d26fe903de6eafe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765118b4a0e9edec69bd23cbd9aa1943615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3470cc3e7ceb5c7d09b51d83086f53616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d56eeec1a97d4ae8867ef9dfb7e782617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4c3d1a81fbcb76dde20025fcbecc3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1244f0df2969557b006ccec0840f5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f368272eefa5bece91a9fc76d339d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e92e5b2f1e9758f56f35c6d3c6205621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093b1d313f7d5ca7114c3313cd2cb00622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b36c2b721727e7bf8097d46545ac0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206b4c8a968505c005e233e531df96b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e017946e259a7ce40ee5c3edd8c0c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0849dd8a1f9ef1fa5a9107ed6e0c6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702f045ec5899ad4dca4334015cc5ca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1838ba49d12ef3c556182f139b18dc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4c5deaa4fbf7091517a8ec6b861c9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cfacf37b0112275a58425646e8921630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0697eb5a41026ef2b24279a0fc298631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bce3e6e27858f7c156925deb1c524632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331434e3c3b4c2a2bbbe48849612be17633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51c7a3d4f26ce514bacf53a4c139f8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59efa9d3e2a5ac0799caf99119176a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7e4b9dd20d0ac4f7842b230b3b261636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5c492445ad7a9d67ef35ce2bf0061637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023cedb9b4cb045404379afb4d2dc47638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31d03ef142a20ea8a996a7b5586a82639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75589e71947ce359918c38047793a0c5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69c22ddaa721a6cff6915b4a242314641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d088c40f7afa75b7287f9924e35241642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fec7976cf9dc7c8447c4190d9b6dda643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f36d742b6a189bea51fc7117a336c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83163eaea9f526866d4e854cf3cf2590645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad26aebfee178cfb1fbcd5c783792e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe561ad43c2c1b06aee98a67336bc6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635bde94fcb0b875c1731df4f8ef7de648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059e8f06287ee484e9c79d2d9f8ed3a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bbda0b5eea529efacb1aeb946ccdf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821e9da9ee701c8253b8acba45f37de651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9a64f0dd55c760cdce0a3a65d15dc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5ad231bcc0c03a2f61fd64d330075653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fae3f8d2f091c86439f7ad4da02142654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1613683aa35d3d8794fed303327b08655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bb56e490d43948ae44de671647bd0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a573316c824ffe650b5e3ca820fe4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66733ce8e2bf55490bc7d1a94da69e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d203f45d64c2d877349d65abd15fcbc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadb06b642c720710bffff0c04583fa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265598367ad935b94cf3103a32ce961661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546816c60542aa59431c2714551f6ee5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474328b707060d4899e7ebdb52a796b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad1a49fa99de03032275c92a7e6a8f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f11a9413ba8667cf796198f7574078665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec935d52419c79f61a273943ec0ecc8b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778f9a7cfdbd3960b7244fa9b82ed92667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce49e0d8aea0dc8351376de0d37e500668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fd1a7504fad1e02648a24d5464e65669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a102fa74c174f1d4d4a992158e44fe3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbad3954863826c821f426ca8711ac2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156c2890e2ec8ce3b9578ad8ce63288672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34f513c6cfd5b5381bafc5d2b83f6d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e9411198357dafc4a615b7398fca2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4dbdaaeb6aadc1b71500fabd0627a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c689b82687402ee9bbe6718652198a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6a1afaddfadf1a9e740f87836deb3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5f2058872071472ba50f1adac1fb9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72918f0115114765725ea9bfae53a3ab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d27319d6b5c9571ebd01edc8d2242680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f6d3c95f1bf1228c981cf212606a6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d519876af90d1c013217a0cbe7b41682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933e7f8e0efdf7f598a8f0a9c73d493683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ebd741c2a1c4b03d388975e828ce2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336588d1bcbe92c269e61e45428c86f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ae87663d2cad21d2633bc76f85236686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5948ee30d8ae9c6b9990255e6ff572f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ff9fbdcd8aa254bf477523a68a5c8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934ec34f3712f9d22c7233f401633ff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0739daa85ae2f82868a21cc384859690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03b7007639a72b54dd89a86d01ea3a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b572c8afb0243580feeeb98a7818e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce26063609df0ddcf1776b970e4d810693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bf722710d0084a9589194081b1228694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425facecc2276e262fbc6d2b91bedc03695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9655274e9fa2f7c30f95c038760dd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d00fa9979821dbc5a02f28de7f5e5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea070cae56879126d543ad9cf65d82698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bee02f77be3d6914ccb7ca1beb4da699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1ff1f903de2f8d32d2800afaa4ab8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed74c58dfa1e653baaf6fea0c6fbc4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260a37fcbe7659e425a73194a6eadea702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fff0cd9448ae869744a09858092eac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4cbdb552319a21e75d75eb4998bc4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011aad796e38e3960279f39b173aeb0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bee20263805db004909c93aa069c0f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b88ddc7951bfc1271f1d47b26b992707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ded525eb3fcf3e82b4ab726e6893bb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539745d67eb85fb45b3f5a9d2f1b34f6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85252899a62f0432665a2910ec6a232c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686e46c8883d7c213e9bfcf41629275711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f3c827c2f992a9fa50ec11b7339f8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8567de1d1672214b9628a10ba38392713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e82a489ed1198980ace2913985e77714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e2b12a70374b6815b7988cb4e2f00715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc624ad628c8fc498d3180eba71c47716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ba5f9665937a1c170f098c36f9b97717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f413818d3fa55d544bfb2837e177ee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9b6d7fbec856d1207ef81a3e503a6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0debe436bcefacb1be3e6f170994b0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9e89a016f97166c05647dc1fdd69f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bc34cd9d47f976ab12f9831751eb2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731458a4d4451b6e9ff66622d0a2cf8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85c28102e52bba03f2f2817047c504724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6ac26dd846b8a34e61e672573be2f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5083172631624b2d9b80f220717e2b6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ce12ea205424e397f280ed53f8db6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d746465fe28429ae7abe707bf57b580728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b43a3ae5737cf6115897f20485934c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8b03250dedcc3e575620150ab3d4e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651fb790e7f49becbd1926d59278a58731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb994b089621599e85192df817190b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f7fc43b46256caf22e40ec21f4349733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e2fe908526d3d48b6163484405512734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc724f8f704c3c8c66ea342ceee7d16735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfd451516c6165300a6345e411c67e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009d3d5ff817d0b8529c8c04079da42737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4755c9855b5e8c2484614f8eccdf2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd801d9ba62a13d358c4c3206935a59c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db41df64c572728497cf91e4e53f66a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cb34d4a54d79820230bc0d1008902741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd7e9a837d67fc0d970b99c8dbc298742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b7dab4a9ac338a90c8537fce33a3c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d030ff04f68d8915a32881d4f37da744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ade85776bb0e92ebc08d777c6d947b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bb8453b39176c14444ae61f1996a1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5919ddb01c3fa32d4053883d8a2a0c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc165a7b62a720f733d6f5d9f02d7c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22383597b68a10376c8addaa1c02f0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab05e985d557a33cc172d97a2f10ce7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba518fd27d7bda507a0272c51265e92751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4386516ee77c90643c820a7b5894e79752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8f5d741c01b1e05f5f45dcd139ea5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f25ebbb544ae2871253867dfc88bde754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ce5732038b445d3e8a02d6da7e75c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ec15b87044b243d531e1bdd614dcf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8807045856967fb4edc0b56bfaf3239757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a500a227915bde5b3842ac191e2c2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72727eee63ccfea0997a468b462d88e8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e191c20fc5d8d37ba3f847f569bd0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d791b9672454b41a01c0361a604552f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb700145ff84f0ee549893cf9d231c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef0d1e9c3c2e85e813159c7f5f08ad763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a297d506991458fe4d3b180dbcd1dfd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041933771ca8961ab3db32770732dc9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9043aeb4a58f60ccacb0a28eeffd19766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe450015192008e221163815d240fdb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e8b8cf04db38f6b87825c304deba6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade960cb1132d5140aef3b39351f6ef769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1903f6f20c25c9abec80d36c1489b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd978a826721e7bd238fa2da09816b0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ed3d536df46d7c60488f44cdab579772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6b0c16c0f72b3ed843e53dabc8bd7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b90d0af2fc9eb790940dc651000e72774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1526bd374860fc7afbcdc5458b4d0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344ec6b367f5c19a7e43f86ae4ab1fc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a5deaff1ff00431e8fc6ecd01d4fa777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d45d8002a6a4b8e8e1ca9a07d4b8ac778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562b5c9b6621cc0fdb84d997b803158779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28247506699471bcf067b4f5371a605c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0d5e05820f8d22fc6289fb43cd9a0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4571c0d4c125ebd688d35318262da782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef8b21cf5de9130c88ff23c97b4a13783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64471d7fa4db5494e85315886cd3a6e1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a14894b4f46c5b9f4a5177e156fb5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1f32bc5dfa03646d2428e9fed46e1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38212fe3f20df73be47b9005e702ee2b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e57059866d54866b9c989dc398487788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36537ec2fde4e3a9865de481f71d2dd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73bbe8afa76a2dcb3416ae08d13693790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f809e759def862593ad5959865a18d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e46e604591a54fb7ad69fd6e775ea4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e71dc8510f237a6afcce34ddf7fe3a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb1fa753ba3c2d51881e81de343843794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d193bd90481f46eb84f87d9c65650a5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bca5850313f824ef5e26dad7e21dab796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ea37285561309ac935a50e592dc5f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e071a7cbf760c3734696e12f968e0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdde673b3b0425b7edcb6220416ea5b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a053ad71abdcfc724f840fa6a214172800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c510b8a4000cd3def8440eab098b2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d17bf905197bc60442ddd5d14169bf802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631e2b80dd13c4ef118ce4b000ae1ec803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e77a8848adfacb124d4e86627f42b5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5595d9cde35f121b68cb0546ad837805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548af9468a554ad76184b783a78b1dab806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f2478e9884c7466256777d9525f97807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed48b1995c61df1e5ae8612afeaa6e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60e69888725e1463d1aa13d292db9a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5971c5eba05085251482fd500666429810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1d0e111e65ccce3ccf04edef7e175811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b188695e8bd3ca625d83cc9740b040812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b02d1f5a08fbdf769c148ae7b1435813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4cf8e593b657e56e8b32c172fbc49814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870de6366a697c3cf1c3434cc5ddd78815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf778dbf7f5998b3b03b194cac99aa816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1eb4730982e390df6c392e2f93c46817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f9335c173c293bfebeb1fe63a18d1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3529ebacb6c36110b076bc01fadb5d1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5057911ac36d744d6c6d91235a110820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1c2f101a47f259c8077da14868edc821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8da499e530f14777510876b4a29c02822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d6711b6c5c6b0d6657e3f1c40d6a0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941d7b1a2343c86f01abe2888975fe2824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37578f40fed723173d7c6deb08a58c50825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93848347297fc26eeaaa6d637de6ae1f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba538b6acf23a12b7e56bbd99da117827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283ea48adaa9833ecd8ba3d45c47b34828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199662e404cceeef9b5d2221798c66b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff3a3658f070b0a09d59b92f69f3a2830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7071d57964aa48b955fb44b31007d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ea5d0d4c17e0edbec40d35ceb62ec832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2683ee6b61b03c2d00bef0ecfeaac5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5308d6cad80a19686102774c4e7d960834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6573c385efc1d9d242e4d011e847b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a827b4e78905f196a27e2a5827b00836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae12ed9d5892fe3b83af1aa89b5aee3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b896ece7b360fb304725c236da0f5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041adada958e0e7ce44b6d013eaa5790839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036b9366fed3381a8b7d0a0e91bdcc1840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4708814b666ec9268f076526919efb841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229084831ccf89c7c9378511f3b739a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677d97dfeb669753194aa6fa8f70206843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe74e07ccffd80165c6e1dc1cb85516844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c5bb8a9098d6ba870739681a1d9ea845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab395fafc96dca9384bfb18804a0021846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbbf82c12b6a3548a04f756e285522847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf9d1882612257827484ef488c1f9b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904d6c545eeac6733c64cbd06bc572d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3f3dc297cf4e938012a67c170e3c4850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc5e270aa732eb54d423a7c4d8e238851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee648e3fbf6356d8ebda23cb95d28ee852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74984602486172e530f3f26dab6315853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ec26356b25c678a4c1b0b9e283a64854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208cef47349bec75f92f3a5a2c55704855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e044a0f5da23c2177ded9352f5ac8e0856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeea56c3004ba33708c657ba111277b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4bdc8fd68948b99c5ab450631c331858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bc5fda6b8a841d977656b0faacd1a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb675496836aca032def7749009b1c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a448e6071ae16f4ade382cde4606e20861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac0098efbf07783f1a25b6bcaa9209862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfaee881c6ec155b68494056e182ee863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cda2bec3b6006837b7aa001e2a460864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c366da706147b90f3ea517994ed1bba865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde157fb396696731bf9de48e098e0d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb27b98f04f6c163f0eaf53f5de36b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c23e7e489af0dfcd6dad03b85882d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c67107d75df27374965fe4776d9592869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4785313f50134f9c538223259f2de49870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49774133d49ecb65854c80c68e11ab1b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0de2ea1d50eec0ea3c1dee428296dc872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746ef58a29e4f376812d4a1e5509837873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def884afcf10be5fd3083acb35f2b2fd874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db6d0f4051f6a640e02ecc6b316ef0875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaedb21a59d8bee144f3203a974dd68876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29eb5a3c245e9996883fafcf3179360877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893219660643a0185559b80ea5b8d81878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63410d7d10aa1c866f4d90c5e48e7fe6879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e386262bcab0e399534c11b7d76ec71880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401359dec803dd35b54d5e49376afa2b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77dcac4624675b293b2ce53482c426882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62421062254422977d9467ec8e15a6883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a96eb62947c6d208219924f5629df884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b850099aa755aa4bfce9335f2b8d0885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafeb1938df0774e442f936195d86e1f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0f689974b6c18e7ebfc05aed4422c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813d492258e129c494aa08fd6683b7c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0aafd3daf787a745ea7d3fbff8998889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd16ef0cc0dcb14266a2042217673a5890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4128f3e9c3b8f05e87f7d28900036d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e66236f9b5f19a9bb5914e3df234a1892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213118739d0e3836756f1508c57f888d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577b0b930c9516c9600c168531e8d00894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77bf48438379b17abaa5e3ab51ccd9895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abcfbe5a0207f60768ab99984e4573896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b53958a9d49ff30cff772b730d1a21897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228b40e6ed2ef14ad140324c29ebc27898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36b78dd2e90ab4bb952570a99f24ea899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc330d6faffc7099659002a9ba4083900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8031796a8bae0207c2d9b25cada899b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a25a86c7c64fa2abcfebbcad14946902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1c952468b0c3a473053c743a9c3eb903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdeb5f5a84325436c11e51448ba89f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ab66d3d34887be26a713413157286905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b330dd1d4ebfc07fc2bd16c4bee309906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce65a3d5336b1ea30b9a6e75371a204907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d32d5bae9027795a3ac8c3875a67f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa4ef7e37b9949b4a987e5a8737f6a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113b0e080235bf8580e5e2449e21856910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9690dab6b748cb0f3b90e166a14981a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559f80db9ce5ca2bca49d6d254b9bdd912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08ef690bb0bb24eb4e58bb1b93a070913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50a86d12b2e82763fc42864605e74d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c33b0eaf69382f1412afdfdf46deb915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb4535c2b8d7e65b1f18ccd0a37632916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd4b0957ef84fcb7fb027114314424917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34ad68aa1b799881f9c78436f2a939918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507016c2500a73bb60fab402cdacb858919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cf5cab3f66982793ab6eb3ec368b6920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079442e92075beec28a0d24fa396e130921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602961669e63fb4dadca329e528d9d1922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac932a5e2fcc8b03bed541dc8eb7c6f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863215fabe02b5c5af95a4a4a08eab2924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac5fade654b80c1fa20ff9d3af6310925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851b1f456ede7c92227af86aa7c5a4c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8c45f5b592b4c274318480a05a5ee927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9d62882af21777541bc85b0d20f8e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79722947d545602dc9294668599335929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ce893cf2b46e0f4a1303561441342930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a540dde46a4e4dc6a8e60af4c82dfd6931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b8716ee1ce37a6421be3a750eb255932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49beb574f21b740d6d397e5d59c8eabe933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2958453dae2cbe469607c3ab7ff8ec3934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b658238371ef9190a84a9ff25c2e224935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e7038ff5b654d5893159c1ac6f055936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b641f5fa2536069b4a521d2c648e9937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90de112bccbe6ddce85d573b9674ca938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a332c84a420a0d29cc93cb0ff93b384939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7f161bb20ad3c95e061a5bfbd45e7940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d86cad97ed44bf7484085b6c2977e7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36883e44356f3e4d6cb4402dd9c4ee71942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442245afcbe7c590293c9403277ba7eb943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81417d9ae48e29261811112653bf21944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2d637dc9ac0979228c0fd18d132e9945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab09253d4097b8c5f19a69ebd7dec2946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b52672adcd087ec32c12b400433c5947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24faad507e0b98488243a84cae3bd13e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd377e8798d27b4481da1d3e762b81949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef7f4f8c31dd445e7d539d2accf6c4950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464e0003ef55655a90366a3137836d0951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5966635229120ee134fbe3be6374b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef076474646b07492192e8afb65b5d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fc7ff15399d1b4b3e6b249c1ed256954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437fb2f148bcc508c0a9b6e712c3718955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1b01b049beee97902e67f696a98f0956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7153ba580e0bf750e0883d2544676957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ba3d975b287ae73363db830ea2e14958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ba2cfa3eb14d7eb7ebba34a4c18ab959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0fe528ee61f88829f3de3541dedce960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa35c7171be1c51a303ba9b39350f40961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa71ff5b8cafc5e6d014bf40cef2e26962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123c219d36706bdb8f2d2778f589cbb963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d52e1b3563b97c439ee3c22ab8d6f9964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815adc4aefc270a408a4e4a697d3f33965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04871073b7a413110da8870bfeb203966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cd23088cbe1f0469211b23ac4e3fd967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09ebbea6bef4039ad3446c68f0c727968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2994c5920f76fd065b940235045d6f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377d39c7bd6fd284ff572dd88fcda21970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436231fe4da21f776074e3ecce58a40971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974632ea2ce8dd7519e55566bd555e69972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d8367615e593d34697d687c7d77f0973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1a793b5399874cd935ed7e8a1a16c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4e68c9cf14ae20eb2a025cfa7f9f9975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c357876bf5fd847d0fe274faa882d9976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6e88c63c92ce3b963203c64f136f4977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80926eb7431d4ed7387dc2a08970b9721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06788b05a92127f221797a15bb0146ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37ef53bcf998aa490cb25bd298d9613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b31af9fe60f37e665ff6a81f5f3594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcff25bf20bbe5ddf68595a33aaf555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48486a5f558f0881e504b80a2e14306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4f07c35d4af892ee4d83d2d1aecfd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851261875d4629c86b772c5e02ebe478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bac807e3ec01fe7e310faf9d5093cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca4a28e8b6c14ab7c99de1eef3742710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54c58f5336fd9cb12866fabb2848b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd5da4239746bcfbc882aabaa7004e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3aa83ef9372624d9d7ffcf5c4f8f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556ab1386e7809d2115368ce75e7baf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131945bbea8c6265b0d815ce24191c0515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01faa7fcc0418c5659606d11557dc5316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc0014bcddf52f7729b9d427ff525417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a26510bd3f6d1f9727cce9f17043318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f60b2f0c080f27071402eba78fac319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf983bc65fd026d5c80cc3c859f40020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf854f22b4af06abb0d3b9aa4c9a7f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636dc26f310b9c895e93110b316ffd6f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79e1d8578cf122bfc307f1aa966d4023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b92d00ad10f1932b8649d8aa7c1c3524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df81207fa5fe70a4eefb279d80b94a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bfc6bfacd060da63b6b575a4c5a8826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6279cd355cd28723f79169d8e59f85427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77f12e9bd5f7fb75f90c445bdc4cb828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e143a2f25f6c3c7b7e6eaacde916f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938f2191af8dce80fc16c5c54d6714530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462744f88b2a35c035b315f922d96bc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b22cadc55368a7d763c08cbd21f96432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ebfa1c984ea0e005262cc2d49d11533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774b1fb40de79f70a37da3338d1fe1d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f6d20a58c4be671aa4677119a40ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9c1a4809ed097498311fd06f28c1836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643a5d8ae0c09d60a67e983a9eaf6ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfeaffda3a5c8bf0ddacf297a9272238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb37f62236eec8d2a27e6a315faced39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30436af6866115621116ab056c5d246b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e7ecc0e8fddefa24b973be85a392341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e8fb02a57704b22e1d6da019ca3ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cebf639718b8fd7d48989aab05d40043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c9dd642497ccfffad8d306af2428544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10e1c527635308c25a9059d249192f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01815b335204369504af8165f1f00c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739266bfcb5ab103f6cdaf399a09bc147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcecaa7ccdf4ced9fc4b3df9e15ed6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fac2d657855454a01e722539f28f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58c6dfe502ce459c053e3c8513cad150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077a2d030324c81d2f2e6ca1b21a7a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307aa25207791db32be6ad45a9ad54ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34cffd7d7c1334a3877e8ef5dc167953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101e69db90fdd644e1ee018d9724b1254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a36923653a12868f87f388291f82855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c41f3f8efba909fcae633aefeb80856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a4dc8f40b0c6650d9d0409f549b5557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865aa5af76a65af225e36f34b467a7358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f564083c1f59a2b8bd65647e5a165f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529edf2a96fe8ac575f5a9c921820eef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3627546d3c83342191ccfb34524ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21193612f56679c55a5524c56f630ccd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fa7226dfb81c1fb78e67cb21dc85663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053377bd2d0be93e551952e708c329a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5dde2a33a8981e19575513c9f2ad9465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99469616e88478a0b55b9eb7e86ff7d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311edda535ef347d97ee10ace4f757767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b496442525b28830aa99e3822f9a32468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e72bdefadca530ad9742b8ebb19af069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9dfe090b1c849a8e56d250ac394fb370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abead0fb76035ee460d00b346fb79c9a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc5539e7a43954645e7b0588eb392f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aec2089ec83c53fa9626d4a5d49fa273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2cd51dc668463031c603450aba8fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb738c36554e30b77bb08ab4659b2175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e5faf39ff04f0665747e04f5cb5d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3102a73a7ae9c2a28d3e030bbfd9e5f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096b81e65eeac56c035f58ae6239fac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28457c7b38ea9f758b1e0840b29d490f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ce8a290cd9524f0ba5711e5f79db580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582ffe62bfe12d057c2359de08b9ce381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203fa75b8272688a8313f1828e90e8d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29743df1183d3e8112fdefdc0e2e2fae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e6d312347e845a23e318c8d6e657584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8c445fb24703d0829c1792051cb4285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bad99a21bb62e3e08a5f40799820586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c49591570abfb7a1affadfa01ebade87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e3d6512b119d4cc2f213b0f9821a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef924715f4ea535eedb27467f593f5cc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da359ec4e936881f6cccb92885e7dadc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd3d27439aa40434e4bcb491a69a3f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59808279a773a9812845c01d8b137992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e750ee7d1903d8476872a2c446ad493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972b5ad119dc3bc1d21959ccc5974d894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98585223f678e1491392cc112f1f137395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326255ea37da70fbf2647d699240c9b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643da213c93a3a775f7b631a27dfaf0f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d499a3abed1e0079ed3ed79eaffbe5998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c3978a79fe804efff85d99b07f79899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89679c0473695f2a89d76db78cc694e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274633cd2cad78dc3abfa154c27924a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f069f329929a8e18256f188dad77485102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd8ba1afdb4ced796c24e637f6c3ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf55877fa1cd724b8ba7abc2868d59104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a35f87780a0bc09c9ceb40f53bc76105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2413d97906120c48e645deee277e4ab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317c198d929eedf098b5c47c5a0e029107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d35077fc533776dcf2117a22ad49a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829c072dba7f417903101cfb90fe074109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e778336869e50b1d7785bea457b57110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c0536d6419056a1c6a10fd87a5077111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cc42af7bb2fe2e7333b7d4d7f412e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d608387489f440287d294c1d366bd2d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d4e5e3149c2fba28242b1bf7b17c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a794d7589b1801544e1644326e83c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e236ff16154c4a4a847ccecf107173b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4dd751c6fd6e269995a89b37ac341117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d829bf1f589373f59b46659ddce919e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e481f5b78a4fa5a1249357501caa5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3aef37ff02abfc494ddb691c0e48b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d85a39c5b83505f826167cf8e83c09121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f230a3bf12de582966e2adf22f290ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f643d1c7a70e8b41b052c0c6b4420123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cc6dc5c2b5b2d06f8737ef73af957124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106685e4e7423f3f2accb6151eae40a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0d24de00b624e090ba93c9d9a54a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267cbbe2008adbe6c911be4724fbbb0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54347af4a0c635252cbf1512beeb33128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec707f6de84178aeb4e1823ea0bf390129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232023136409ea3d07839048291df61a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0814b776c42b09c38eb90d89deac7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018eadf1ca8d76080566a35ff3c56b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac9db90ee128f7708883b75eed3a56133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743690a6ac16ec1ec7c434335104f83134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f221f4618f27c9fd3bf03aab82e3401135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69d20ffdb888ef1551418c20b85a72136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f49606d76c585a7686997886db33e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd583fa17601c187cdff2a1e99ebe5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68464fbf73f3b06ac8536ad60bb80ed3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8920b85ea3e3e2644bfee789aade8f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f0bf6b58a9d61acf0362476e6c3c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c8e1b5d80343c806f8b592d03c06b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9555dc2f67d4a16e82970cedd729c59143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcad0d8674155fa10672b73d6e354ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb495a762c88315d30a3bdb3b7fa9865145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb00ad4a6e64f5921df6bd51f63483f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14450383dea96b8fa567ba940ef911f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92368c7334f42e84d1a504964e90f051148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934068f5d7409271f08253e46b40e972149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab2e4116ef7626dd5c41e78e2565a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175590b0c240ef180426291ae0ed0b9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540dd2cf55d77407b6e2d56b68859c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb89fada372374330d304ef6c41a4d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8911d4bd68b75aa006c3e1c82246d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c82333c9ae83b328192ecd5addda0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb6a84f031203a325273f162a864db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66e88619752cd6f440b5257edaac44157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b19eed83b2dcaa68a78ae746b1866e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d60c685a2af445f1960197a00d9bb3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80d27961181e035652ef9b8d324d2f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df262dbc5b6b2f73278a93df78919b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efcffb629b4ad6b1b27777ecd35a1f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c869867e10dda5791861c19018901163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7471b68f6c0e602bc8036be17f1d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066e4b9f8664616974ba968b6177a66165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c582257b429e105e4509ab4eca748f8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f925a05c7597590b58acf51f2ca24167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084895dd9fa5ca43b2b15e232ab1571c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a94b7c6daa84384a84ecb60532790169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1278d8c4cba5616a4572d92d7d7bb7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b30bffd72c0769ad2da1fba8900d45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819c8188ea45d29a0679724458a1519172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6e8a91d929fed199bb7f1725f041a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b247aa1e545e2c7cbe0fa67fb075e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c2d1a182c3565f28b51848b525752175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984f59aa8d8ec518d75efc566c9e148176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981749afaf992c6d5b9d99dfa268ccf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ed725156bb6720c147f396e6dadcf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402b09ee61b956536e011cc9dc6e78a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ea7f2f620a09ce407be13b48d391c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d07958cb8bf0004333a2ecf15b217b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5087bd598b3821a949535a52ffa66182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6428682e45aa133a3181fe9a2737b2f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be787b57f9846d679f395d565bb2923184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fc829ff357ec084ebc573aa2fd18c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e162625f383e9476131693bc9eaff2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940b8b0b42df2d1f248463477584da6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547721f148c23cc97acc07208321a21188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959955112333dd56c6e2b8237064a3e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349e3a5c1c2aad031fec8ebe5e878f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b51b2b10b63399dc8499fd0d98fbb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334dadc8bccf7d12c7074aa64f51f2f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5fcdb0df19e7b44363ff4ef970c33193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23c325e02d961ca3f9499f9af02885194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7fe894532f7c637cc6dfbf0a8499b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092dfb52e3766372f1e2d91b1c792c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3cb9f958ef3840ee302ef502b1fbe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81a68bebb33f642ee6c90700e76797198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c14bbd9e8a3260650ab4b86f88bc41199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5a2afe06a54ecee011e2f477cc920200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898aa20b9573abdd8c15fb8a2e344b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49af9f82d18f97821845611d844791202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28d985fb20694b0ba239b7f33f1f79203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c0c468a1b0b1048e70ee562ca8be2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e1e1026e674e159a4124387bd81d1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2407c68cfebe1d7621ef6aa2322762206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4947e558445d310bc1fd5676c63de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c8e40221840b294d5b313a0a824de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f68e64c6e04882d2aba3ebeda3eec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1755c0c0531317ab455c63f1c93880d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1593e1e9101dcadfd07f4255a7c77211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa8613fd680ee0c96387069dddcd57212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503c5ce41f0bd402a1d74dd23a055b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e743b169ed9ab8fa8b1f0d08ed643a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a5104ab321b1a3fbd136119336480215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337b9a05776c3670511fb59d62d2f9e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed569bf35887e9ddd51955d1b26f880217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba23711f52e9f2f0d210a862f8f47d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb085dbce6c6df430a86dfab5ff8c095219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11b2bfa8991e4c318625bdbf75f5d2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171255dcb4c209af49e580d62c79c322221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f892d4ee6ba3509b6e0ce7c141fff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb875a73d40538ce958e50d2867d532223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7de46102e9620041d439cbfc3ddb7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0735bc36b9f12727f87ce21af62de225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1754492139afcf5f85ba27ca33f681226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5faada5f7f382d6a92ad7bc7838e58f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543bd0f94e863f4a8bfd0076f3668a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa7c4116a0cf0e41d6608825639422229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9779be5ae7595c73aa1e27c5365a64230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a00474b87e1f4dd016246bb9c94fc2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b420a1eaf239dad2830bf2cf4106c9e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3cebd2825b691aa6f37bea06cf825233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145a06090ddc53e92a8fa2eb5e4e0f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12da40ff436e5bf78f5f95cb15021a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605c759e8bafdb2cb3c3fb7941e9cbc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c67f78bdee95a559e07bccc39d1cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f2607ac838e136cfdc728d4aea17f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca2e8309e3308f34134c626f38c089239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b07609cc540cc7e98772a5f4b4c40a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9102e21b65afbe1c9e9b3a53c36b03e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69dca82d9c7987c88d14fb3c0b8425242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b1e0ceb23a36ef64cdc3bc598ae56243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04802779aa3397aac57fdde5efde3c92244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8196ce93758fcd49e330e5769b21590245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4b43ac245c19c1b3df7a72deee3e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207658fdc9279118f2cf590158a32374247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f947f63ce813710a6d89a60f45a2166248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e6294cc988bb922210d0c0181356c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba592ac5639d12105bb41ca3161adadb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275f52f91a3181f107a1141b06c7ac7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a0b98907adfbae2396944153e4394252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945c15d869edbc3e688c15d02df365c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a914cfd2ebc1c4ab44fe76b1b979a3b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203e193ba543b84ad61a3421f98996c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a164087836b676db0c7e00309f78f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee0704390e18651abb02196c023498257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10b804c7df88ed9b0fec181495c564258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c104ad7c22d27c30a7f86a9f1a2b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59a157d5d5581da42a5e46f1d86c0e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bf50712d203f69396ad34a5dcdc70261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b79e38bbabc8cf12a9d99165a32a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2258150d2b8b3287c263e780bc1ba15263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e13a4794cf15bdfcdef7e6e8a8e70264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e59b3db467496999cd57df9b3d6046265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d10d94886d660c7d6a69938cb9ce1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65054c770d5137c9c48ed413801b66ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09701dae4607acabf418533e173efcb5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f9892f3eadcdc3210a8f3658aa852269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38236010ab372928824839a068cf43270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b252a29427503376008efb5434c77271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378e458c077e40b97da922bde30fca9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5455a2ffbff999d363fd78118e101ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82890e4dedbfea0690966d639425f1b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db78cd58ddafb0377e5893332e8162275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0d3c92c5ab7a63164a25fb4d1ee08276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469964d1a6c77ca31527e4b6b7c77da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bceccef362bcc1474c131121a54536278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074bd24c293561e34cf934f5749f134279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823dd02ad9c4488d2f4302fd13d475e6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab4a72889f4940a6b7af44fecba863281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af431487e9599383e37cb51fca8c240282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd71ce793aace6d5df249f1981c495c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901ca785be90ab9444f6c6034fd2aaf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be99bea043fab2100e15c73e04bad8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bc22fe3c781d3358bb6e607ea34db286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f298d33d77a88279a5417ea8b82a38287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943af81a683799b71a4d1f7e44207ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bccf952d04a98370b806e95e2e3e0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c22dd7a236e024a3f299fb227da948290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7902159d33125ef907cbe6a453eb5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99312e274955e45bd67ebbbaa7fb01dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed43f4b7aa5eba156b95c037cadcf7f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7625f768035dac3d3c23563dba26f7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9b6e151769b1dc1de43fd66aad206295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a866ccf8a1eafe60eb4970630e7df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a810bd9f1777ae4f29dd2cec9db1a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd34ad063afadafb3107f63e4dbde68298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37ca1176c7cb28e12134cf8864c8f2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6206c0c33823f8ea0a1ccc7800c5bfc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d1004f1ad3f680895fd8965224c0d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05194d676e09fd41422b519f0896d35302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95acf535bdb3afcac857e64d721cffc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f478797c6c65a4d4835d8a1d49fced304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc068267b9d5ae4d1469b6cddb837bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b056638b1e06240249ef52878ef8a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74819b1730490b3e757a86b31970be49307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144e368996a9ed1711c5b8620128b37308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d79a8312904f768224b47e3bc9206309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69871034ee5ad16f32e9c89b97c70f23310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa343be921f26f8f2db23e42cfe28d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746310fe49c0b0eb84499deaa71c4692312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdef51e68fe790d7b9de04dc9da2735313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2c452c152d1cc16c9284976ef3e21314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e1155a074c995c1f2f809ac0b649d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de91f5ee72f99b37b1db0d2ba84f33316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4d18286963763cad702422f9516fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d325c52bfd0e619be7a3c135823a69318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fa0b366afb5981511854ea4f83338319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971faedfcc7f468862627b3b32559c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459f635b0065122621a0613f138debf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02735f868c397efafdaa45e0f2c7cacc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb0272e67527e79b5c2ee1b969ee92323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b1692990c11bc29ac22376549088c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140ad8af171efc20ec42b802e58ae71325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29622611cb32b01dc1840bf1b2a5f41326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0cc45ec55bc8440c9ef0067d81c8d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fb7d454212d6afa15c4faa1fcd8d8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6af629c7111feeb9fd23542f34bea3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727dc3a9d5236847b5a5cf2389f58cb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12517b3f82f3c09266e3e2aaa24b232331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ad360f213aeebdc306216dd32a01a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b913347aea22a3cc36dd4c85efec682333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80858625e69361b609a949fc78580c8c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50154d6017ca6b8869d09124030d90335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1307e84e864134367d3d4c521c0dd5d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95ed4cfad1786d4afd640a53bb319e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebada161650f3885369f7ca6876134338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518299f871e2c85101dfcd9acd690a98339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8206fa367c5b13c2adb18615dba5a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5a08640787e25969b9059899f70ae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2180b5750f86ee8b7ca4a2f2207336342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc6bd99a7a9ee95e4b2103976d90cd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9a1a71354ce5384b58405a3750212344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5d51ef796dd2966215651da41a80e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42007209c244f7c297aa3b4ff4f94da2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70c7c70fb34f883b5c5d17d807e06a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbd8ea38a2688e401adeb63009e732348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6244e85dce31e1ced64af31bcf62d4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155678c634ee779c9bd8ebf40e29a693350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d91c528f742e2bc4d4eb6a06b5cfd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f57c3e0566dfd886729630a5dab96e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43844675e7b9ceab62917b62b26e21a9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be367d6bcdc4938052d970920f55a369354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9041b84822f722f15f04f3dafc0fb6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1ea4b42e11d2bf6ad5eb19504cb87356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed748611b9a7917b6dd405ec2a316a82357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13394982b8020c698ada29f76ccb354358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7945595a3c7a14d6a7e4ade685bc9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61527971d9aa6dad5dd493fc4947c470360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34e0d013f930850ec6f1238eb0d73f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c504ccbe0924488cc278277932d5cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17073abbc7b38dbde39e756e77168817363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e39a93275e66cee414e89eafa8175364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ace7026742ba6b985181bc2105fc3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29364520a12de00d8d71a81dae6a64366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33608bfee28223e9ccd07969fce4d92f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ce0fe6b93fead2214d06137e80c72368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a52bea102ed0158b4fa528a32426d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0b5ac2f7eb970db971db213d6d17a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6926dca4895ed1bb411b3178c979cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be78269151d52f32c072e839f84718372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996c7b0e2a28de42fab49b780101507373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66e9a7c498db6930f625900c9c8f83374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6214e532377e3faa3a7402d714817a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47828454d58b0536c19e77734bbbab3f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c7e16cd7743a504c1435197bd900c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cae119e8b8434e5300718f31f2da41378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d236feb995e2b4f0b4f915e9188388379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed35aee43f679a193e8501bcc66c70d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcd5610b646e0caf7410c5e57d61d1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c949ae647b6f21dc5cbbe71f7dfe3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43113acbedf088c70e5175b213f8f3b6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd94e7db02bdf28c7d83426597c6de384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63a0a3ac52309e52fc2694187d5aa7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86a288e30172e28b6133da421531e8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a4b156215eaa23050ba220bc23f47387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d9519aa0951735437e730bcade8da388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb0fac652fae2d54c2c6e58549e9cd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662e9b52dd84d3591f3189ca069b1b1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bc268a67b8430adbfea321617178a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4df11ec42b4332760f576d6adbfdcb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913e9fdd7a4a376aec8788813b7bc69393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83347ce18e83eb95d085fe427eb3d8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1e274129f6b56c66d40feb2a75609395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b45398fe3d443a8d2ae295a5cd7cf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768239faada867ed74c93b9c3a4b664b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36f1bfa4b6be242b1964b0633bbd43398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba302a37fb8bca11b6e097afdf2d1f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9793f80c60a04b82eb898038fbe139400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080be3d0ea6efe41aebeec97e79bd86401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de045702d01fe622357f8e6f812cabe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c90ebb095b2a24f64b664e4672a300403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c2a5697b182ce2d6ee2db2b16db55404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e58bd72655e0d4631af15710ed8510405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d8f0df75e2a1d389ca4c6c2ddb4ac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a6f17afe95b9448ba0bab4434ce29407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da56f4e3df3d641f6a16cc11c09a3ce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41044b3a051320d262c818b33c3869f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914f362c45a4658d4238d0feddae131410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916fa8d129fbf89e17f1e1a1fdff4c8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d7a835b3484782b728c5ce8256792412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a35a988837fd699704af9b0996a109413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644ce3457acdb26e5d21cb3d74ce0b8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3736baca2d3539b75bbbd3eab94344415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16deaec84d56477d791a56c6b8baa5f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6720afbccb8e379a10e8b6b5a1dda417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ef6a15d80b361f3954363e0a82188418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d23d8df91da5bda14540da7d5a2da419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd671add575ae8e1214a50a4a3bb2c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248583549e0f8202357439404de5f22421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82418bf4f6a61f987be25f1f73272d9e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab9d6696992b8197e9a34b39f47fa3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d42a7c18ef6aa4ddf87087d7b8a716424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4e4943efc418715821a725fcff4e2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece689abafabd5130fc3c90184ef3a4a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ade08af5d4f0542e04c0cab84981ba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849f1aa45a42d90e3fb91cac69bf2f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4bfb9fa2897fd463752827fa661eb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dde0634fac2c02a109fcc35064be62430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732a95983bb5e9224f82ce6dcbcd5df431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e888aa4548805888f7d7f61660d12de432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885b03ffea1fc8d3cac1182c97ab540433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9497e8595a791d1080b0ab6306a7f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b054cae51896ae1c96b774e0f181c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca66188bb55c4b6de38a7afc00ccf25436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c05b8f7a931d38454b47f231e7d44437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e46e1cdc9e69c8b6192876a3aaac0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd4c3293026ba9e71c05977b327041439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a7bb790d880db49a30d0a8a1cca92440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899f4affcdc0084e672d4c2cfef0355441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaacf59440a5c13041a837b94bb7289442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d40f9e320995f0999dc0271ad00f0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4666275f015a07067c966433970bda444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a371917281942f24f8531995d36db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eee7c81733f6526be8e7add6239cd2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d10921aea97288fa9e43422039942447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b798166d79888849df584a2e450738448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116345158fdf3eb4f7911e67ee753d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afac2112fc85a091d8e8e5f07fe27b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b7b025feb732164740c212c793a6d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13126a42a02fe8082764078a20c9e4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba51af1c60c2f17a78c49749e3c2c73453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc36e099b42202d0b00197a78815a7c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426edc5ebb4cd1090c6c2978680a2c8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307ad00a112c0756b2a38c6f4d47090456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2917fe7a3f0afa8f76baaac120b1e7a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2537508588a86b36e562926a1d3daaa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ccbe500d0737420e52e4c38807629459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ee29744fe5f8e1a857876fd7306f4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f99c26d06e9ee332334dbc6dc3c84461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44e2b918659f2951ddc53102bb149d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09e6e12c05da9e0a0b23ed8d6627d2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b3d31dc01508436b7574a22d7c062464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bfec4040e6af5531560dee0065c84465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a41583cf04bbbce07aecfb0638c8f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1be206bb5b4bb318d1663a91a8674467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730f62ea524ee0b512f10244ee8e5d9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc0617695f4c7ec70905ecd0053fea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc01b4930868ab16ff6f3b3ab88b47470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2519a9ce2cf1e1172eb318f0b80a09471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128cad9d3c606bea0ab581079141832472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02504e8ceae0ab62e2aeb7262b450ddb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853607bdde85efe95f773f44b6cefeac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf45f975886c1473e0a72f46be2a9f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286a4c401be882ad8d0306c80486313476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bc7b4e684204ba0d1719de7b1f421477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911a0e82522dc46356cd5a176f20254478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdceb155b547df38efb30f250e17a01a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd78e60ee89cffad6d623ac1384ae2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14ef8f5b64370f00d3927302898e1b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3ae45a9482acdea85817c3973543e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa64c2966db43eb4b2222a9c3e2668483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59dd19cd2f5dcdc705582baf0e931bf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29116a89676a09407cfa80dd8219180c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400aea8de6e7ae006389fbd77d59fa5f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7b4e23f7ac0552e41ca89ac6d69e5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e73b632302f18364bc147572eb9e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc11253c9e4d068a7c47d5979ecc3b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c8fae1dbf09a589528f42d62bbf15490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97b0269f702d584c57707b56b562b1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5c6de0e6f5cd925c0e99e022cca29492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be49ca190906c807f03c6cb68c695c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfb373810485e3a0a6b89591134b10494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c082832cb4fda14e5b8f24f0a839c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99759dbdfb51b1cdc35f705371f1b508496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf889ab619614d0a1889d09c98ecfc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f07507174574334b79c5b22b4c29b0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b417398c2e0de5f9ac7078bc6a559499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555477bfc37f1e2f16e44ae16955de6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ce00ae091134c1776fa9cfe124d8b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14c501a53824e28985c254d914bb90502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50dde727d6611e63a1d9e9be0484db503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db41eba18305d42015d01a25c3c59c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ed16a4b1a1f56e05271d5bd1b6b0d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd42612c7cecbc9ac85d597f9377a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b560243b1365869da8418bde695c9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c365770ff5682000af786e35a4c3e8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543801f245e6c104f7c2822f17428008509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf28410ccb8bb394b0a67846a930c5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4b49c5dca2c8e6463daac1facdbad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9795c45937207e5a0cb06be916d8a0f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7834871cee2b128d966c1321ee7c76513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79d0af0d5b76f3339fd36899947d46514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dda7b18ddf31d478a639a39fb56a6f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364348eba1e3b679064dc6ae85f8880516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb73bef965fa5b3cc80bfec769ce7e7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289435024982c1d2f3f0fa5fc14dc36a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48601b7796adae2185b07152413e1cd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d8675593c00a72f49f6d15d3ac66e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2c0cb7bb0bb4450e883cf73d00a71521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ded003a82aa04e74886d18f33e9a8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713e91c7c4aeeb17f1209f5df278738523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6632f740f38db6457fcb9a1f30640f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ae8a452e4ee1c8ecf86a71d4d7628525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2a6a05f622169e155eb317d47dfeb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ea660d4b001ee915c7c68dd1dde90527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e1dc48b297ec3099cadc9e601b3cf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012b777c10343799bf4f9072d71b1b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bd679bb9be66020661b6d181f2c4d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41926b938c44e9c8ac9d9d8bbc2995531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc766a51506f2b2d07b24397e2f595532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bc34e45f615448730adbff41cc295533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fecd0af390305217af780790518564534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f84d73edd1fcec0ffd294783c2bd7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fb1ab8ac9e8b2b81b3100fed49b20536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47107a9fb1fb21fb9812bfde737785fb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1622a973a7ae15467c6d76f1dcb11538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d087b125c12eac7c019c597a96497e5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e30621d221e30ffcd90a07d32a2bc3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df408cbbaba3e72e7c3e1563f956031541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf72e54048bffef507e1282a5d55d2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305343dd0d312c5b8484aef2410d3faa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351db9dc149b00f076c77886e29af24d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af3e19d7add87bd85e987c2f54170e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99782b98347216d4324a1a8f241041b9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c42b670925599ab0597326e4126451547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223170bd04910277e33e5d9d3abf9392548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc8b7e31ea456e62bd80afc1489fd1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c66314db2db5e58a0b901467b04eb8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607335c28c683f90becb4497ce428de551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c58ba7263945c141daf2b288fbb06b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259eac998537ed499a31a1f1b66963f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944f2bd30f246b79fd2340aa15658a3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b03a63f2c1de713c6db79c987ad37555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b80b27e8eee7607b7c6fc55ae272d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c7a2247b7fd7a223790f59c2ae527557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba39fd1c66d49bd6cb5468e712c3212558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848ccbf3c78c8b1c1773d58d9870cbf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c225bc574af36797a7840ac0a63b0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a221a54227df4afa1f6748a9d5ee95561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007a04fb3b4cf985be435436908bcfe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d90cf469b58a94e7d03e4ea3227d41563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb1abee35885b8740ae68dc9fe25e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f569266a1583d3400486d92d8d47ec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4bba55c64dbca9ee282bba6e86ad9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de8373f8e968500fd5f0f1efe9c1d2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff696ea59736a5ca2b6f00eae631bc1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910d477c3a08dc9ff529b090518be00569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9e8198d8b19fa8d6721fd8653771c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44663e5a380ef07e93d789775f1b8458571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29183e125cc01d1c8d4ce6720d56c1b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a673d49a0a6da1ab74e2cd05b98d80573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fe0e4205eb1392cc30f988ed4d562574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea213367f2e7ad905b9bcdf82c492ef4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5a780a00b94f2f5a4fb8f6330c90a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c701fcc6b3c2734511938e696c1d9bf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51657debe5f02c4495e4465d0c40b3a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30d9e5d27f267557fbdd4cfe9ef537579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a98e5bb048570bf1f51b9696c1ad3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f16365f839c3a199af3f310a601c7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4700394fea01457208a3d786c512ba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3fe36f9a10a77e9f039f2441fc008583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa314ef187a691afc138d99bd8b08f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bad6ed5c9ee2f41b17a0a3b85193f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8275fd2f5c45258fe06352eba6966586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede3c7226fc82bc2821ed2d76a80cdf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6495ac91fc22d609fbab7ec1a95dd6d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f084efb2b31ad8d87fc18d443ac58c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bcec655fe972dce31d727ad64d517590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363936badadfdad533c4fa3d4355a76591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5dfc31bc804f306b0d96be68caa71592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1addde36c8f862fd6df8626d00f8db593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec74ab87893b888b6e8170c8aa1d0cd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4c5a48d4a166a263067e32f3b8f24595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d51f9e5f4dd260e641bdc34f350fef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccb0e69acd625790ca46689c4672f1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c800a64a7a8258e055b2d2603875d0f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7533cfaf7e0e349b9167ad74a108c53599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60216d4633ff284c82a0b9cc622d4f2e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7373dee18ffd49401ee636b33782a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88c4fa0ff6a37d2ce33ad715122968602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf356f017b3db216313c2bd8f80474c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dcc956620685eef9a1b3d6761f01c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5380cdf8465d865ee28e2882b7d2b1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80802d2ba3cfccf13464f5913bafe3b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6126aee313e13099d110960b3dd4447607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34385adfa21acaa453e1dcff29f7677608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8df2a7df789bfe402b3cec9cb290fd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d70fb3d9c0b873d72a70cad78ccff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf91f67326974666d2b5bbaac8ef84611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36972a16776fb49b14220ee364bc41f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c74a2444868531ef3be3216da08660613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6938f133c4ee88684bda48739bef0ab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52f80e423335985fd2ea5311afcfdc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6eff97fbcd9174cbb5646b06b57c7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157540e15e5b897b09b7d4a2495eeefb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bf2b723c40ba7754df58e32fe8e53618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a3128903ea6e715e63b4e0fb85747619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7d13faa38635cc284952cab8764a8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e58339167ecd1dc1368460e228154e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda38d4247a3c53e4694adff40a9de16622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98478c8738e9542eed15db4395022d8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ba954bf17df6001d07d5648ae3849624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99128472083fca32fbf4696ea3f1f4d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab17b6f22d1a987e1c29c0936fda3e1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3813d3adb949f675af1de734e99be627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a967a74c1cafbaa67a889e1320dcb5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3a729871eb811b2992033e8d1af59629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc3b76fdd24bea9b6d7b96bbe7edfe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e09dfce8e653d27a76b1c9e784f1c8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842f15b4b17fb5932bc3402ed74b6b8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7dd32ce714fe7dff5c9c80950b3c5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532365e2496b5a6471e5d011735f932e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043fe345192018faa7deb4632481edb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719819fb468a4ca831a73d245a6945b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2e5cc23d1459b74301bb13462a614637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f00cce6f161a77a642a9d5acba5d7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d3268c97ae14e6b594369868b5e67639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d78773ec8695d83f450c81cefa07c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3513ebbf0a5ee3e250554db7fd314641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b6cbbb55558282a6f95d4dae8c53f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a060d947658d53e3f6508335b1be4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e4e91db677a7d6518b6b60d07aa5e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cf42412919d18b07efffd93ebb214645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9685d2e1c4f773f406be4cc2017b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2209f1223259491058460855a5c53b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbc41e7921de232ac068b8c73ee929648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651a25dd90aaff0c1e3425a8d2275b9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec9ff2d8f119146a5e8d1c7a456237650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5be41c485ccd3612a372278a5d984651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7aa723bf67f068cc33a56ae0e5aab652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c40710c3dec3b503eea1ce8f3ae61653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581f0bc8a4e7b9c0ad6d70693ff505e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f245f1dd9bc6142356a656a6e54df9f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee94ee050737aedc61b3ef078284a3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd1ec6485cc108c7c2b7fb13ebda5a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d334535ee26eb5576d609370c206587658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a78588a2e81497516b4843cd5efae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb33edaf76df645881860059d20751660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007ef4537e000f3878e2bf85d50896b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd398afb2290f46341f517d2ae2090b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d14e48a74b6dc43903d52e2a197ea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0432aaf41fa2b993275272e832a7a0b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302ae0fea191d7a458a3e2b3dbd65b6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b8628940c64caf555f5ecb8920546666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a062a5ae3794cb826812c231933a774667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985702592d24656a5c60610c136e4711668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7cab7771a1e34364cc6cd67844904669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74f92381aecce1193738669603e145670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fe5eccac8162b1b86dcedcce12f46671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc54bd7c255db674cd79eb133075edb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111a74d30fdd25c8db33082d0f5aeaf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950d1d03c8843fd2e8015d34bd48bde674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ec2021350b8743a51d0e13b83caba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7501088e7b37e97da91fd9bbc5325676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80634d628865b62daa31c5daba93eb1a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1561492ca286676ab1f2adc9e1c2f4e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ed8258b76b78d2fae5aead9e16231679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0ede98130a9d507a2b5374919d4e4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f46a9cc6fa36bbbddf6ca26cfa1e5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0fe89fd73616fbc221a23ecf7fbaf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea963e744b5062a8558305eb6e69a97683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6025ddce60fbd8d3410528dda38aa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04066acc243797bcb04f0a92eda152f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae4fdf87e627cf8f1cb42744480dc3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7f2fd75009bf966e314b63ad9b843687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271e90ba0147844605995cfa7c1957f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7e164d3b99fdced629ef5e5cd3512689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644302f4688aeb3e57df0094c811ad7d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5bbce81bfb6050ba904af4277e155691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e700fd76e0cbba6647410785aa27a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1809cb1263b082341f8244588a14bf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcf17a25393f8fa9b487e62acb92a2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e48370fa545569e4438a2e329ad874695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9de5893beda324a019cafcb41bcd1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef2774144b0b89ada8cd4873401030697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf643b91a0e4013a57282fe75069318698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42377db6592154e6ab92f222a60c818699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e7f8a2ba4e3638f69d41032333913700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b94c7c8e40f7e135257f4c6ffead7f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09807348552438acd00ba44f0aa9130a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ca6cbc5245a8f22ee429675e1b9a9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f20294b082403dc69d928311466ca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f087f45f90abb75f8046ec1f566a4c2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349df2c2bf10084c77a6c2450beff20706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ffc52b5e57803b34f4ed18a753714707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc31b19d1a1b6a28150c7205145252708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bff28d038cd7672d8d5078f804734709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aee24eb34047ed0c9e88c8d2678bee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12bf1a911e6588923251962d3c97b6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8afac856ecc834d6b1826208f33777712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222546fd63f70bef4260097ea56ccac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdb12a15a7a4b2dbb7fdd0865d6807714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0852dd023b34b04609da867b721b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9f1f78128bf9ed155119b16e60223716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dde9395235c584f59a2f79c3601b06717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a7f4e06f0978807a3148e44803255718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7e0788a883e170c5a456d78e4d9d1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fb2b03fd488beb349bfeca1551be1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e92f2d11fa2be136c37e961713181b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f25905ab70a185fc579f12252d357722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f274b73a9924a4b50fca73c6442c116723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46735262041dd9c521cde938e986dd45724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b65fea47848e48543786fafd9fb0a0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5b858b60c49c783d19de4aaf0495c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf223410dc01314d4624afe77d79b58727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215811b507cef4c773a5c4c34119db2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27942682a5c381bc9e11c4ba75c2d50e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d61b45d45ac2d718fe8477bd2b584d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71146067e4ae1167a2d5ee83bb8c499d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f186152d17deb52fa9e6fc717fee6c9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891fc87acfdc05d0d87e867e20f0ae2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9c9b09839cdc335321629f1960235734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617f7d9e175109e70a5cd2d8d1b4d1d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232a9a43d41975dd10012e7c4c1728a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35fe598e03b99e6665a4d7736ecd62737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe40e7a49848d59f474ebad28b6c34738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215a765153997650c6de6daf2d48fd9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1cb1937f0491ca0371abf7c2f73ef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8ed1e27fe2d561540e415feda2136741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30a11a2196bd59c2f151c5ca98ec3b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4a2ec8c948768717a0fa2e7ab324a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb57cdd84afeee261cff8f02ab786d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373ac7a9c3cc588cc75dd730cbf364d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2e6c0ee82c024d100eb77ada7d8d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e91cc85dc2080325dfa3b06703acc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eff18df2bb653e65b9e5df95fd9617748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f4cfa95ff29f1844a6e2be0ad625b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc777068dfb303a265a45f71033fba0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28f6d70e4c29ccfda9c599c74f66a0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09064ab98a31a76cde871cad8a0b10b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aff37b2d4daeb91c7c7a5ea7969fb4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe4a3ed0ab04782ec9db404aec24ca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e57268f9a4a23fff29ecc66077c53755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77028bb8b551d1395b53f3816317b5f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df585317caa33f03b5a9531a2ed747fd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc386f8e5672d037ce4d91916ac1709758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655548760021aacc0c5eb99b5f7f16e0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb237a6fc8741960d78c5abd1c690f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b95883afc32b8f038a9c7027230c5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93977939ce018361b73a95631e541331762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8dd2c957ffb3274bef3d10f5f964d2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c433fbba2a54c79d0f9f6a2835137b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2536f9e94a3ff4e39bcbe11f4d89a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127e613f3fc9711ffbbc23718042179766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeab047d18c31ba0f8379e764aa00b6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0a984c51c50f62fdbf579bca32122768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc268587b420ba08e7b64c0915aa22769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9da8b670bd88de6d50c2b1a033bbc9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac16f1167865fcd06ad411c8086eb8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20a7e8589bd1f18a3af300c2ab92f2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa35f78f6a95cce5de150ea9419345773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379d5be76bd226a2f62ccd06af58058774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee9388059efcff5c10d0348dc3a8fc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb657afda152f2c1243e6ba7482161f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dca24cb64605854ccb485c2027dbcb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acee12e312707fe5c3fa58c2e8e72fd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339d5e8ef57f932b9411dfc27b4bb63779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c2995bea5a045850ac3a3908a1b22780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7ef439381101c4aabb669ca0692a3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e5dfb61aa251ba3da7ca5764f3adc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a58e7e3a7244cacf67dcfc9f0efbd4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bac803ef946952ddcb3d092123331784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e8a4b35089f492f3a7a5c6d3381a5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b33c8b435a5ab6093fcde1428170b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca0f18d2111e3a606c05dff4e85f69787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a95641a6ecd441c505c686fb77b52788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c7031962bb070d3af9dadaa87d929789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8a92c41a8d4020473f39deab0ffc5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc3dbe227122a74b814369aec9af26791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beca498495698e5fb1d2e5c12eb6587792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad131377dc0b692e4d9e9cceb42cb76793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d467da5bea921ebf53ae8eb242fcb5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41300c0f977e00593fc1f8097c4eebfd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386a3799e4300f535b4755ed6983567796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6c2499cd8ae0416451daf65b39cd9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e67e907c4575ad54a080b3a928093a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b230c46be4e2e4652e1a51e116521799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a67e253b567285d405f451aac32e4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e6d75271dc440467114581e83d002801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e9c05ea18980934fd179917302f95802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c23c75b9465b270b4be0ea43918d7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840ea2d958599b305412e39b4456ce0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a276bf4e5722b3d3de4139b62d07ce805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e4e19c05f971c708fb73f42f9163a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776eb206f628ec70272b916a02fac9d6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddcb2d24c72d28f239c903d2877c30808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cdb916afaa3cbf892f7d034779575809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691010ee815d5d7e9a562f44c902c3f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f630bb1875a749d87ed5691d94077811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327ffaa66af733fc3f69028979cf453812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd75a8c347f67568ad62a8d958fff0d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3293052007d91ed2cb201ab0440eb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44939ca56b32dc65317a855c02d611815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3454725232f62e0a8361196123c9850816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f20924cfd3fb679d6b30fe45ff4428817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2218c4951762b8027531809f10b59818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da432f1dc0655fa4322ad0a70f4fd1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c83778a2e94852d4c514236a9e793820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992816e6f8b3609f64c51a16d98ae00821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd353057b23c7cf9a92d3eaa88485089822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce30b411abceee526404316f4515987823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73884932a339a1dddd2eb4a3e49f61b5824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b232e1952fe0a2baf3aff08afbdd43825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423f6147c7c6eb16e231810de24d943826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdde7b3dfaa1f926d356861a536d5c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7e2acb7e0a011db95ca704fd5266d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56c3108b397dc01638f489d4c3358b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f29520945b4f6bd8440bd70199e122830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64b449da4b1dad023ee5dde84a7f6d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd9fde95bf87057eadb3059623e373832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696ee3b73a5c15dc86dcc59bec4348a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad4430888ab516256be901f346ff05834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671c5998c57a31561f1e423c966b16b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a636985d07b9361485175e73fa2e0836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00ea2a82d07263d6b8179005d630ac837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b70345cc16fcfab22619792c87eb5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d10265b33d403b474727f46b154901839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b79730a165d3e4402f70d7919ff148840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0959cd179eb35f83202d3daff517ee7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7b9ee1e52c2e23902b12754f6ccc8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683b6b2a8aafc928eeaa7111e4ed221843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256375121efde17219456ff4e803f05a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65839295a43da37fd98f2a4e802587845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84d5b0140936054decf2d6558f1d82846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cec39477968ad7cf9ef8add0291f8a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9007f4b9416fe9758f11c290c99f88848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8339f83d146e179a3b6559ded3ae14c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfd6a366b282f2cf8a9dbf4cf5147a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473efd79d883ce2bbb3192cef88f7cd1851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95133647aaea1ba16267471a7667bc852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175a5706586dc94ac8bd2cf78f7fbb7853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3113792941e8157c287429df166273b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17284941cd81affae3c2faa87519853855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da607e23bebc957c55b7378be2108bd856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6efad47ee9557b1be582e272496d9f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899d2358b17d6c78bc5e4eaef1cab9a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a01d0d31fe6b0d23909d594e0073be859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba993b3c429e54628f2a90c0eda6c8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959858d3f2fdc0d35249c5b84b1f8708861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cbede77648b350a1f568ad1c7a5f1862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2dddcb50fd911b405849bf7a4276a6863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f10e16da008725afc8584adc7c4e00864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc52c9f1b8e8a6167eb015f828cf2bd865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcbe909ff93b7e00e334f63928d6d6866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516deceb0d7170fd79de76484a0157e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576eca72f697e65e20cd9197961bbbc868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51272b1b11cf6862edf76c23c400f1869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0679b8978d9683debc6d0bd741019870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e90bddddc3c27b0788bcec1232902871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbc4114de29e734dee3db4ce1514b3872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac027fd6f3b11ac2d4229ec0d2b697873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a79fe6a269ce03fd8e612b75007a3874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82dbf8de52d17fb1dab45a0b6b7db3875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0cc330645de872e559c70fad68af5876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafdacd56c4c57f989ad3fb55f852aa877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ebed435fd2d02ee9e6723f251d677878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1d868a2ec4e8179f2daacf2a07de4879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04da0de23f97ff7ce081dd8e506554880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95017bde2db1bf770635ec7f04571669881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15813648358f410c1a0814d716ba2b5882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac54fd389c11b8dbd16acbf7cbb1e5883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521f38a0a63189770d70615aafc85ae884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509426c6a4e8c51c4d3cf231b64f7ced885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368024416d18af99f50c0f3c607d0ae886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188744db50cebaa6b69af7d09b9e3fd887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509495e4670d59672ea208642a6a2e0d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717da6d1386d883c01a3fd5cdcb7c0b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55460ab3a6f711df00daeaebc3f4227f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc441ac7f9f7d33a88f079ffbce0c726891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639b9dc04eb19baf1a9bd107c601cbc892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cd4a91c687d14d8b477e704284e68893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5ac54335d1fc725ea7c98bf8e9113894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fa4539274527f3b404e14be97fe07895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5457dda49b2f61816386673714365896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced1a0ef2e4ca4e34cdaf6553459953897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e1eb3e225167563dd540e69b88d13898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b29c00ed984ecb770df7b4e330c60899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f452ab65c60e667816173c18bd06ae900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c943a6e0637ee9edc574313d8c813901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42507b23286b017b8c7d21714ba8afb9902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943c4c9cbcc1e58866ef9f620af19a5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630a4d2d6a97ec46989181277da58ba904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9292d81214532d8870f59d954773f5f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb7ef248cea14c097d0b38ce2c7009906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c56e9f6e266aa33618a774b93d641907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b47e5a87ad5788993a9a6fc3bf10a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419732f117f19dc5e6e5357522a4adf9909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fc9df6081c8091d747142df8f50dc910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc08504841a3ac69c08f5dea1d2b24911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a20b35b72a435bd0768ae33e2578fc912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f672d922ce5de62456c2e24b7cd7ad9913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85337405f00fbe1bd58082bd3260c525914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c40ae374fb7d6609022f75fb0fb781915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b39d9eeefb867bf6fd93b233a4a084916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196745ea9a946d257929a6a2f95dd8dc917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3645051cdb93054b29675395892edb8918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da385af03c2a3e17be2cddb8c1b57e1c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c96711d81fa2df90734230c34a8103920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8f64711336c403e6b5d4cf4ec5d54921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf282f92052b763adaee2503bbc6c67e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47afbbd847e7c62709d7044c77949de923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f3638c2c875e6aeebca317e735225924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec8828ba1d3a5f9f4f17fbf75b1c60925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d8502a82db19f88e031b7758ef904926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e6e27fa51e067c57b54f617790739927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e496b8a6fa4bab876f3db14928337b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a481758d1897af0488762d5f78a8c5929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839c53d42eaa1a11052edd1e1b95e5c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc4256d001c6163a28030db805597c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369e3bc23ad82e5906380f8d4c06b7e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dba9a68b8b04e4bb6bc421cb55b9cf933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dfaea1a5026872a0e2f26a20a4f73934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4aff835e5c5d3bd47341f3fca0d1c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ede9c18c588850f2b1fc89a251c128936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec2200e7ec672af879dd4e294dc90f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231aa25302b9b530773005685bee3465938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e30c8cec0f1894051a8ab4b1381094939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffab35163489e147264e5f18feeb85940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298bd8179afc81c3652703927e6ef77941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf3bc4228013da44fa338ab829a341942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9fd0ff12096732f9fa091ac7d4001943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed2814ff4f3d3a039cb2ed140c87d7944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ec8dfbc8442413e91ddbdcdc843a7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c57d102aa63b7d90efecfb77347ce0946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db6cce1d0b56063f572256199d2306947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6a57400d96dfa8eea04ee8f7e5216948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8f51861c33d327ff1d921ca290ebc949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ec14f47c7382d18ecd991bd015a45950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3279737bab05a5ba64483abfb2738951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa4621cc0dc112477804ed0ab622a5952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e7544b1794b1fcd1efef175b75245953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393bc64212bf4f978d0e2113858cb77954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea6bed4d5606df0ec35f0c251e7e6b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8415634c09a82998037610c164ed8956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d060da58739e5383e03c74fc2f9a5957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423f77d09be0c30f2d06c5e0321f96d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95609aae9e6b4b05715efe0fedaaf9e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686b4cfbfc949d1b57d9be1257831df960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eda84103e28045218a5b4911f394cd961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59ce790de4f58e177a3d7e68649008962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d84cafb48b7ace1ff25d3f71939454963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293b278cc79d8d2fef9514968736ce8964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b71e8744c2b4f69a92a72ed1ad2a22965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae4e9a9bbe94801596b690e5b64175966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aed5b08ac27a9ff4b82380b2aae4a5967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bc92690d080ca623e547f3385b890968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a744f61932f9a5c1192d0c627133caa969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e581f94fb2b62958242cf6598037e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395aaff8b899578ef3978cff2bf19099971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f28a9224b248c5b91054c17bd0bf3f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6f223c9fe06e4661cdd51fd0781be973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea7728925e55fa2fb35f25be93f2dc974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c955ea671ef7224b5f31ab1dc11ec1e975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>