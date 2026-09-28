--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137cbc94c5e24887c3a54accf6a721f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8de847f9b23f974a29e60fca0d537f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1560cffc4e8e6ea980cb5eea426b8fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37998146fb03574a6933e0ec16a1604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac6bf68c491b56eb02ce67f1f4775e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f17e6aeba05a3a04be341969789266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca24fccf314573c05e696cf130d39b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3aee75c33b190a1c4371c8468d2988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0a0db5443b27d7e98947ec4af58a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e973958df23bb6d97df7d38dedef410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4ff35db8f04357765c9505d039da111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a8eb93ec30386a7d69fceafdef21412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88469c06b3d5affd059dd31db6e2744d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d72ef6fdc073ac20f4455d3285ce714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f13b79174833e52940e67102a360215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5315d11424319fb429491edbcd8022816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edb759a01bfe446db9edead7488b5217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc713b6b816daab87dc7a17afd7fb9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db95f032458e88c7cc8c5e117382c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0f2910b47edd6aab7291387282d6820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80baaf28118292c0f8fb0d3e4452c20f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f25572fdce19ffee4294ad216d9ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f154b9c697fba9339792b4b23384423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904491f322834e4516a2e132c59b6b9324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294db57be0c60680abaa25b669abcecd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8caeff54f2f10d1b628c9c4b4c25426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b312fad70e8c20bf9eb61a883f696f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310793fc35e0fccc99aaebdfdb1c0aa128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a09e4d9ca0cbfb2a27258c6e8e5c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe7eadd835a54152ec243cb7e5fed930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1128dec42ea90bda52e79208c35cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731374a4aa844f23cf2c24ed32b58fb632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1af11b098e66e4d02bc65a180a336333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000855d2e7c84e052f61c2873737f2c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff410105cb4c7978581ffd9512477835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725294e623b07e46914e66159246eba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef18042bfaa3fecd8ea575d4fdb65f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f3c8f72d7c34faa10b2a5093f093038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f227778e4dd5caf619f9ac898d5fbd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e0bcf2a348d477d8ff4c10b98de4f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df56b77d7928e6639fa16fcd22ee73c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7782c97b667298fd16751aaf8375142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1f4e97c3fca47efc9006f82c7581143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bc28c1ae23e45ae5d1e132b75d52544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c1a03d36bef0716836488b3cacf9d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b239b83741f9a3b9e1442d30e6a1d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583dae0d438cb80bc032ee7c4cb431847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f969f1f165c8265f4a237357090a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d277df5b99f0b5c5e7b2e780f1bb93a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ffa1e12c8c533e38edacde96b739550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231b3734607d1b2672927658bc4e76051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4e5e502c9716360af995e05b413f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeefb39511d4f9e59f9d9526de9294753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ddd236937e3ebc8621c37ee7b43d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf219ed52059ecb39b039fbdf91c55755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba3350e3e4e5cd4df83bfd056c177f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8a7a5caa550b485025252f16f9c4657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562d9e146e16e7231a01ff48fee137858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e8f78d29c8bf730f332ebfb357c0359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154bb79b136cc7180fd3ddb50cf653660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bdd7d9533a14903817420db872960561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc21a68a9d55623fa87be6acd5dffb562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63ca2d4270937b155f30e3cc41c46263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39870f373d46bc9bd67127725f1dcc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c4a03f10f26a43743749d20000ce765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcfc477e5059271055c00e30bd275a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e8e1649c8fb04ec2146a09036230367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56554965c0a937e22985cff89e29262668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a65c07a7d5aa5d1ad74c87af2a49d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d99defaae431c49d4b48f9c011239c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7991fff5a728096aa6962ad5a4eb7971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856364a6b606329016815300d48c40d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04f59682758bed4a7bddba0c62d6f973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75af2cde898a436b5e89fe920b5c8bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3102f9b7039f250efd7163c81060ba575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972016dc8ca7e8be8afe62bf2585bcd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e667494ca4a90b2a469dcb4dc9022db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cc4f890655c1015ccb7a1231b9a0778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba79c0d4fa21ef5745cffc5ec3441079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8c2c2bd27581c3fe1b24126fe398380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1009bcf47d57a4fc49155d9b06bf2581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f45c1eb258a5f186cf9fdace69be482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddbc48d707f0a09ff8fbcbcf261fbf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd7c0edc4319d526ffb0dc1a7e511f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e6aadd3d22f269f56f50957f8896485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9145bc4d9526053efea298521ed4986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09997cb44438ab9f23ce8e63c6a7cec487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b5b0e0670d4517012b987f7bde99e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc874ccd48efa1eeb52769b28696ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a57ffce5df628f1424c8d3fa64ceb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5429df6999a4297dbfe291e4a9aee6e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e12475a0b25645cfd728d5268691592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae0223593d3c4f107a0f918c66ab1b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55543bcd99447971e42cd2049b3749c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82c85816d25c330b9ea1daf0617d6a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df067807537e47384027c5ca951a4296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d1a68d679c30f788584803eabc92497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d530771e4f74dcddf2cc24de2413e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18726869c3edcd191545a1eb1baa643c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7479044f456ef88676b500e5021882100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26dd63e863e0120a311e43c876e3d87101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54f0b588154b936b730dd7b1f37066102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c9f02b0f0de1c9790a9302768ca2b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c80b5fe165f338f4293aac6ff75ffb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb31962eef53b822635fdf1146bec99105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db674935ddd6694060cd2e5f14b74c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004758451e364f632e2727da50bb95eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4be7ac422dbbb6ae409dd546a26cab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597f00bfe781ad3162424c6e3c47223109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbda63952175c4e97ad1a29c6a332c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b56e03145fdcd294dacc6faf0ca08111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2918e29918de02e0498cc31b7aa30112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5753f1e2e4610f91745937ad87e52e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14699011fb5d80507d1755a1b655fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9d99d72815262b68182b669b28656115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920b433ac2ec5d870c07a344b82dcb8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5b41240590e0da550259143bf869f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b6fd1a4981584c5d822fe5e58ee44118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba673d1270e6d3d675de33d79997260119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c581503126f1d185863474eda9c9da120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1939a022f89eddac2fac376ef161da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bddca533b6472df7a35bb084d708a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dab321d8346d3d8fcc8411538e5262123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3fb49c1e37bef03e756eac1c9f756124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8125f1efd23b0ee7cb57e5a6496f35125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c789de040a3b0dbb71fd60924df6d95126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbefe70f2596ee97a2ee6d514b4af1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0c57b45831a866b0570b679c84207128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642c9d22374254e0ffdb3dcf646a81a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1418049e26a5d5a1f564c8e3eb35e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e62e2ed3218d5eba79eac5b7356fd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669dfa13c255ba3df3fc3b2b66a40c1e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289350c4524be503c75a94df74afd0c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee78943cb561f0146ed6820c941668134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb39fd7bb2326d89b12f14acdc3f97135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0b98109ea1a9ff023ac73409f0c88136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f87ff1fa87ac52bc048e154a7f4bde137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fab1facfda5621c679cf16ed1b76b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bee6ef066ded255e0996b56f7406f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5abf55a5edf337ee598a66e83a15b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbac4ba28f22fe4ec8d3d69a415ecd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567a1bf752e0769731f0dfda9b9f6d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ac2e3cadfb8cede178b5946066723143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9e329d9ca841237812c27ad463ef7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7e8a57ec0bf8baf8d0b0324816a5a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501973765f3fc6ed2aaf669de7256ab9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2379d106638ace9816dc4f07c2d57a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778531f239bbd7bafd3d17f76be9e3c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ee47f368bb4de5a93ecc8f6b157e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7a97980b3895df947d0337bdd3f29150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3b05b31e9e02107df112888fce060151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72fcd90829249e944a2ca1b4b9a867152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205c15786a030a5815ae621baef403c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9988154a6378acfd2d63e37e6f026154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f72ee09b797536a9cc1d9b5275fa63155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ff16ce5e3beda23cb75c8094a5155156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2cfe915f8854dadd64b49e6bb25c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c740c9b5b5820922c1bbecbe9c9d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60429bd045874acf69ec8912b1560bcb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a5ee896b520519fbdaa39e760f184160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d83ec59bd76e8d6dff2cf3bafdac9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8febfe4ca3ae27ac93c835d09190e32162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377cb8b0b1c88fff3a75f1096e233ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b776e4ba530d2d60b62c0fa81a323164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a99a37f54f49770a1f05d64555353165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3642a61758f1a5e1d6a30b5aad34e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e80a118f53eabfeba04b71b20e257c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fa48faf05b1150b322179f0a2cb0f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b81eddaa9c04e3e789820d74abc919169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da166059fbf734a939ad23b0f2126f70170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbe3e314b34bca2adbe21fef16b2c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989a23e4c74bdb1f25e99cc7b30810b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5be104691de82407ab2a39b436f9d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5055156728e301bde620e8287304a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedaa3998f28a147e1a691037c5508e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de44a462934247409ac57b129a690f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc27b90a1ad603b5e6c960d133eb8d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880ef0608a8ecc1ed7563046573c69d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdae363d136ea10b8d4da162580a40179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732071ef77d15d0b027f0850bab8f08180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7380fc172a850f04d3503a0cdba88181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b762c816f217ac8293309710a74c1d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfa20a0bcfed2c6e678a13e886a91c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af502e1fe0347b362215a968637d207184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2405849a50b0b6a2bcb02bf52458e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a15ad642f2a1c8b1eda6d2962908b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebab9e8580ecdd8277acbb2ca2d5964187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974d263bda96d4e623b76f44fb45e34188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa004d61e1dd245da32ef0ca39a249189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3d8e06d91c1246437d06955922ca4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718db8315cb1c0afdbedb450175b15f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa149d1c4d545424248e2e4c1f20089192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ce9c9d58c7f4aeb358b645c050662193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad130b97447fc4428627a58814e2b02b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb10d93bffaf5b164ba3a6643efdaf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062e8cecc87d5850fd5e7a327d643be196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc28e193ce79116cb1481ac840fe45197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4db17de1ec847a18c8a2a48ee65415198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60e4ddb128b2aa2ac8ebd485c2ef26199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef81975ea2a1a7626bf1b1906409ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf1d621339b9553486dc1871098ab1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e14c46f5544161e1bf41a144219e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05aa9b9bcda4a8bb506e74bb26a2ee3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bbf3ae9ecaaa33a21fded4df19fc5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4c9b907d8ff9fbee883425e82940f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa7dd737864a34503e471b09060e8d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825755da561ee52438212f543cf5cecb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb47be9a38517a67ad24e1dd8294a9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a4ba50c2f87d108ee7d18021b073b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ee35e0c2b07bfd7cd50205e00b5ea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b83fc697e247b382a593178def1e5a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f325b218055952e3ab0f2bdfa22095212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60a8d76b893976737405d6fc29e0bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374797c77958502760e1f4db42f5896214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11b2e3a72959c087bba05d5df8c2e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca9318984a63cf5a5b0c38cb6324eb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465324a7f6de3c83b42555b96e93c37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcfc1d378eb16a7dca6a6bc1de613d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303a5fdf54e9a271a79df8554200274219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966eae8768c620fde7d272ccddddfc11220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2fa28f1cbadff9043221e4e3e94d0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ddbe5940036d069e104e25a70f856222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d4dc0b4ae6d34493a2887fe0cf7f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe77045a6ab9758352f29cbb03b2eb2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7f9e8c6b8be694859943a653637e4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db055e792773103fcf14bcbb4e62a37226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9217fb1dd26637be8421d5794134df227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89abe65f87ff4c499d3a5d9e96ff159228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6df3c7214e609c20d1440c7fd1a210229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9982a1426fad1e25c64d6bc47b578230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afc4590fbb94864a932f358e0286c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6ab9ae10d48852bda6c72b551cb10232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae61da86161083a8851f4801373186233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce54fd3a705ddaf86dc35ecf9c0dc99234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc97b4d00a08ffdd3c315316f65f8d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aefab42db1f813b049b3e05ba9dd44236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7dc02c5df073fbc17d893c2b7fdc51237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbf0a40a92a48925a5e8893a4460e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78c4233cd0c55ce64aa392d8e4fd29239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4f3b820add404248552a769206ac9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f691d90ad4ca843d5091deb3b6c9836241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d42f0be11de7461d473e6c5f4e5271242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd28f8784b7df9f858e6191659cb2c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafe13668afc09fd191f0c87b081088244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b06b3ac2d1206495c67e2b65efb8c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ee4f05f995b589abbd6be04ec8f4b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2cd0963c75462684ab1ba58f769e39247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c246770382bd0127aba3ec09ae9cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cdfb4d79f58c95c5e47e2b2ebda98249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785f5745610620e7fd0b90ae4e7c0db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d658a8832aaaea099d296f2306ef0aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482220148c3ff742ac28c57441569c46252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb20e76a1ec8c1aec3da13634a0fba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c950a8e33950edd62b25c1f28d30a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a90049b438d076a6628111f744c9cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4b61d8a10c40d71d8e5c17ca39c49256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411824ead1b3d4f480312bcac42a347257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f93255b070660de8db24ea7db84d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9a7dc95e4cef23e3e2408a11b83b9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9e287090f71f3c8f5509740fdfd98260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aac3853a1d6862255daf8ed82d7c94261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2724461ec0dff9fc838f4560def6a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82bccfa4200324884588be6230a2e2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31856f72728e15e3aef3252d063dd481264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d8d90f6afe391f57961ae7483563d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93f3b3bd8b5ff27ad83a6dee788aba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682b170170afcfd18e98ed55f9365ca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351062ad224779d810d74da3c2b0b9b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb56be86f613b5323d3fc85d3086fa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e59d6e53dae2e8a483492739c3ae12270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd04643df83037403989410e61813f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b557c5b1c46a6cbfe0da97663b92c7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074bf691e9b8a0fae44656946c60d30273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e841d3e6a4ddc9fbb46f513095d1c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981544ec2b4b811b591ffb4426b403e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3ee08d15d99c5e64636e59f5a8e43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8d717dfab9696f4752c6f7a28da0c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700cbc9760b09011435547e4b25aafa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff6338082c258b228753b19c84792f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5ef49cf80296ad790fd5d2cc5b83f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af41128d26bb3eea0b2f16c8833c0f6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6d280762dfd6b1d0a9cc168d90a3c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f80edcbb0fadf73f6fe8c2c021d95d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700fe16cf755dcd6ac0c12ed53f867d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b78c75da8261145f6a50bf1254711285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3204b174834fb166c1bc6dc974f569286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee3214a295641fda43e1a4a04eb612287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27292860c5761324505dd0efd480263288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce54592891334d84999f523216721c4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8dc03d2d4414146ad01c733b459cd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f082e03fd00637392bfdfbfaae8f8f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa621361db5554cc64c531efbdb374eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890fc102b4020ebb2e9b78559b2338f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d3b8b505378c20510658d0838c785294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1e386d7a9fe9bf2ff7791c1f751ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e1ac18c1999d5847f147ab9719a5b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab98650bb9e3fa10e92474cfea6632c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aada307d84d172ef4de79d8f4736145298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06c17349f114470664e0654dc91292299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445058b47c5282c535f66fc72c4e75c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a126ebfa0fbd0cf81936f4af31420301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1369e29d7d937f23824453dd91c624a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea520de3c4b10961d8f1b1e5a654f3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c2a8d16239a4f5de76e38ae2c6314304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09356512444b2dae784d1a4344e650d4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67230e1b5149e970029790e9439b496b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cc6215acc8313429f9ecceda68776307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f39611f0603b87f2dcfbce41efbf68308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668d1b02b0744d6957327b08faccb0d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa54d9fcad9116eb71f91d5181828f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3407b1b048b3aff493fcf6a4195110311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13bb25024627832658da3b10828505312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc690fe8020f4c8dc263b8805c624769313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7791d0fa16a9228115c9c5dae3a2ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2704d589f16805d8bbcc7fb943864ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd1e9b5da4aec9dd2ea8f91814f8d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba3bb5c39d9d47c000b235c1e9b4e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4ff7c5e2dcbc7a373671da311096a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d61f3475fc881a8112bc4e723e1ece319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8eb81c5b808999ff7d6a9e7d13d97320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b479f0b3070e1eea8ffc316630308321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfa0a9c580ff6900633d54925270be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8c6584a4e5106ccea8beab956671f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3b02d3d39b150a572ef8d5133f10c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8de1ea46a99194a39c5e4562471195325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29138d9171a9d67038c342607172f144326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab190499d4f911dde78eab939c67ce1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b813ec2c45e122101c72431a95e8664328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b45a0206bf582952ee407a77150cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fff003f264c5cdb4c7ae51d37d53fd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e8a84e2c598da4fb45320e56d2e37331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba32c37901f5870a71aba3ed3fce147332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208bbac4b2258bf6f7a17f001e51440333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f39d6ed01016bbbeb362a9d43ed58334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4ef79200475fc2ab317ad5a9b5a70335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433580585c75b4707567554d56c592fc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849d688c9b304c256088bb1672813fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fb6afb33500e3d3ef602ca6a03a59338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28ab4091c9ca1b4d354e261649c7d1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61d67e80facc99ba6bb6bf96b82cb2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4460aaeb2fb7aeceec25b3ebcd871341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390283dbc6ecc5fb6278fe0033ee35c8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e7c48aa59bbba3ed20e205048fac9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cb41ad762728ebf37280fa4b99b22344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890e94b39da8f264c0030aff36f3b78345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90b77a9b832561354f5f4bf1368ea9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df00b32ea100cef211ca0e31e06779347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f2dcd648b0eace0b09c2149ef4acc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32beba740714424dc6369e1b03061fe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ca18ecdb0a7dbe3227088dd5303ab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cbfd052a30defc0276dcf6c95c877351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293ffe5550b3f79e4e26541310ec419352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab0e1a64281dcac2523c5bc7d05ba4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0b2d9ce0a0dc4c3d6fe4849bb7000354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab939f55b0656b4cdce56f0b379726e2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d11afdb51bb3ca022f1410476255b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ede9da8e286d71c7e5b5a5057574c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97bf26658199ddcc9c539e49442670358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22eeaf308a77a1bd908f0a302cf64c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e03a0c3b5d9548ceb10ce7398d117360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcc20356dfcfd07b68fefc623c0afd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d4b6c70d958c5dba79227688d74e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b59c98241c9017f8438ac10c1c08a0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10036f3f2311a0dae91b11375f2208364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bfe6f0ac0b543fbd13e14586a8d39365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b804ed88ef1e0dedf80c18d4b7196366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c60f1980c2413b53a700ae1b53440367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99075f06c7fa97ce4970bde5872628e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa27aba8ae97fbd702399b98e9913ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c9cd2fa49984cbbdd3cd04688a6b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7b766f71bc210914e6aad461d0c0c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1a558e86237309378b66a79e1233c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c56f23b7b21536250a20f5ddcf11ba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74df6943758605e3cd10ac731a9c54374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05dd30127fce404fc004a61ce25536375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedbe9d03ffbeccc4cfb3a84b499b50376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bd7ff6d8b735e957d6228dab71184377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6141a398878cef8f3cd30d0ceb1f3b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26812dece4a2bc328af740ffaa1f2e51379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08e6ccbc11ca6168d4917a1132417d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5d431a1fd758c7db22b453e5c0745381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069ac095c69f499af6af280aa439e11382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592e9441d30aed45532beeb36a4c844383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1abfefa402949a4656dac06a32c45384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0a1f453d1dfacfb075709555cae93385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d10d4d5b272031b11d9f2a80cf84c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192c2ee34b9f7b1c1d633f20f99b9f4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b4181d7e12e695049d23c2a3cedd7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064dbac768ab84de8527b1a7e9594255389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af258afc86992d2fb2c915a69ccc245e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05097b4109045c98a8321f5331366b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8e52e174ed20382604976671cd214392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4968b20f3c344e31c4b4c6c4bba12393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f499ba7ec88a4328f9372416634e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e1242a671696cb5b86578c561f660395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5ff00bb2a6c421990519c4a5c8f46396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4633f0d7666f1701286902c33731d3d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b027b0d6d907d429c921b40a35281398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921dda7abfb30f1a1f5097f7abab5dd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e45ab932882c38b39c8d54a79d524400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715beeb10fa5511a591acecbcb6bc722401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bbf241280405290ad8bbd2e787b2f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840fef0f6e0fd68610aecb05800d83b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c7a696dc94b343f9c1d6ee8c1707c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277f2b464db86b6eba2b28052b05757405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076666f710194f827d6b5cb2a21910eb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab463f9aa00628fc0b640ba3e5cb138407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf860ac9e20e18a01a1e708a204f38f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52c27d184cc2ca96c0cc9c94104262409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195eb1a5d2538c532b914fe8b97fec0b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177f9eadf3f9e337ab65b5a50bef5b9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef713b3e15ec15b714c2c26b6b59ef0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9ef635a5f6afa1cd7270dc31a93e3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8da5bc7cdf6e872f5b5912a7e7aa4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f352e577d538dd9dc4ff69651c1dd31415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af92116579ad33749a9073b05a0fd0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f164d3b0767ec04c90fdf19d3a9c888417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753237f751e31cd474e319f551c3b9e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a17034d651d7befdf57c871359ff4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840e262a22afb042739e954614ad293420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7ad1599e7ab236582d9802b0badfd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c374591d4c1edc17f2358bc84cc18422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b67d61b4c4e14aa1ecb92db266469423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b360386b19fadc717ef265d1db60a31424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce91d3da078e9fb908f3fb2be37e05f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1a23a3d0e8c8ffca3c0d82c9c083f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ac1c0bff016f920e608531be0f47e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44810adab39a2d40bee8c2408ff808a8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4418419e14c9b23a81318b44916a9e5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93fd266ab3fadb121b9aea03f2d31c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22995bfe3352d328819142c6a57ac8c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e357b62e2ec63c2ea1ffed803f60db5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6288869844a9ab017ad387591fa28433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa15098cb39e1ac9054459de3b95fcc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06409013163188008368c71443684add435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a11bf5197bfd93d4bb3b873ddd0b13436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa16fe0b59f604c73a50091ec8809b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39696074e6f0737c1dcace9f01f3bc19438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ac3acc5497c90e82a22b1a6b8cd18439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846dc99169a727810847c89383f5ce4e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa9614a63029612861bc9c4122757b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cb0953b2d12d6778782eb2abdf84d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8444316e9987a5713b4ec1bd2a8027443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6d25d7bc256fada22fd0e9cff219e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da63046b34fa46912c9059fc61cc9f2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6e86f56ecda640ecc89613382252b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a88d8056ffaa5b33b5ff9530cf5e5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d55eef486625de7b8cb7a08c07e84448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f885622d53f811d5e7025285846af5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69824132a47aa56c06be4577a40f9e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ff841872e2cdfbbb6a670214c5d6c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395d8b3a8125d84c838b6b913b208a6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a55eea8b7e0bb8aa82ce809e82a02453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef07b9b7a79e50ce5e1418566b4d621454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a3dc30c787f0f9fb721051911b8b8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c94c114dfd16c8fbaa4d6bb2d3d68456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e819e6425b73a1998e14cc40ba45a9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9458e6fbe45ecf3de4a58d87de5a9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87b27d3a4f25e7331d9e24d341ecf4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb8797cd0c29407459c7756c35406a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa14a23084ea75655d0653d51f368f6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f55a4483d3998a17312ed5767a69b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609b34f04bce4a526518714dcd325ab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8834b286f5fdc1643d78bc0718dd1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0763db4ad761646bf906a33d6e960e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278335fb66c0824278dd5d70de84955466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534eded322d6e042a1c80b409b10ab4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d807e52563175c37de24047905139fc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129b736fb63a7d6f2706ad669103090469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29d241322c5452badd98fbbeb824d4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffe7ca9bb916a9772bec6b5c400d49471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1f54c702a1daecf0fb333727255c5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d58ac2cd7a4c2eca96c7aed521b828473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa914f3e02d12df59a27571c3a39e26474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9583920837b42ec6c77516a8bb797b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e35f3b0c598e66e4c3c5d591df51a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f81d9027b1c87f87112769f0d7a2f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274eb3b0428771b611db435ad6f1bec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d53438dc31768aec67924a032a9320479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996816b5e4e9e4409a0784ad1ca261c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651cd063624ccebff14bab343b58fc8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55b01180f7f4af8fe7173d5fd40d2a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f980d9cd5b5c3d631276a2de51c09483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa64583a373d1406ffd0894e6ea45cd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512d70f69a032d7fa89857d730ba8fa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f732ce2318ae8d558c31221f04fff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13415ae8f298b23e27e0743f847c854487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403b8e4259824b6d757773f9e893d69488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d57ba78ca87bdebf2aaba6f43c743489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15d1062cb64d498a52fb2fe3a34d1a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af92e9d4285c0efa97a7870425c886491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ea2164a7937e6d572e6840acb6ad4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1d42a709aa0c63e62f588a10e30dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea68e34f38f35f9a7492ff1f4407c9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb087c6ad76b54a41295393884ee2d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77ffc0297d51a6e41b798262c76f1e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab728af72ec90405e93edbfc2d5892497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15da9a961afd7cee363d435047819b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708ee2578940a9aa977a512204c4a50499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7a3eee12358cc9ecb6189af71880b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb452451740e0f0fd715d54aabca17501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51652a84799e93470ff726c35560c3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5054499ff6a94fe19eea54325bf61503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fe625d6c5921947b58fa28d486f6a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fdc0a2a44811c81e655aa3f89bbbe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6e6392e9276cd29f4cb5fe0398a71506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d75438496f096ab11e33d1aef04e5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c229ef6bb1813b12c4789ac393d13508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef09612670780ef0d43c230d24044d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adebcb24986a8177c5309fc96a19f6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb130c7edb745ab4831cc8c2a2c46441511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577720883825810761c6a1dc531725c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd692ce4b96ee905ebcbac5c88a83a0e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c886bdedae81bd9805d04306f0346514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a381f4e7243ed08970d5f3db76a9134515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ab20f2aaf9a2584766e3b9a0155de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc26d2dc3fc112d380588f9377a4e93517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572245995f889858326b976ba216a14518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09bbde8f9efa52c7c069d2c45d2b31519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a93f66f23f7d1d13cf776e8049f96b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2378d92052a2affb163f7676b71f5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f026e412db246b82aa8924218fc13f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4740f6f7c6f1ae845b1a4a532502571523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d27a316fbcce3914bf8932531b54c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db96c8e57567698e42d09b340fd9fe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20381cafe7b209476f63d7a86a9da0a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7605ca93df3945770528bf0f1c6b5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52a82baa64bfeaa4191ab8c66202f5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d414eebf5ab80b13cf3f252796351c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea796577cf926d6fae263221c291fd4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ab2ce72a9c5dd927e479b90bd2628531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c7b7cf98dcba7318a4aa883034e9e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89cf4deac48ff6eea5068595bcbc38533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac6a6501695d78e95dbf1e06d00742534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844affb9aa646526b2d8bb3938ad234b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d34d4ab05104bee4f40ff28f92a512536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12b75a6ad8ccdb19bdbd66947f5660537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb15724b01474797ea40b22c727b81538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd243f8b687cfbe3462c4670d2651e2c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9e3fa19a4b366abeba178e6cd0ddb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d5744acb7f76b70d88908ff183ed9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eda7859c2f1dcb65b3d39a9ceb77c4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da810867931ebcb47ce067897ad219c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15332bc386c9513b114d4fbbd71199f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d39d750303cf13b6ebecbad912ba32545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee81ab1b86ee84d8f6bfd46e4045cd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c28fb1071e7588c8a6006951c2e3b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05436fc837801b72653191af39e4fb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f5858cd38d50fc452a1d93111d698549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c258147630b6aebbfe2e98a47cdea16550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609550ec51ba542a39755e096cd66141551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a5fb419ec9cf3b57a0fba0b9a4006552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1d3706d5e011cf4ef3fc9a47864b3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552aec905fb1c4b9eaa46f16097ed29b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687be0b117bc15ef695539a10fa42c0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de171d8086f634a8cdd6252483df8231556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057c4379092c13fbe7e8bbb28a39485557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f9832c6ebdaf0889bab24e89ebb4f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce85505fd71646b0414eed251637b6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2bc34b62340db050c37c148b007d99560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b3b1b7fe4434705201e8963cd61e1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116aba5444a6e0691277460c4dd2191562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045236b7ab1b309fc8895d382f083b9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802bce18f304daac036d5f831b855a5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc7c336d72d1d0f1a5ff49aae0295a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4c5885b7757b81e24670ab8714e4b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c7b28294761cbf43036e3cbe083d4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b6bb4785c97df4fdcb809a85d763e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36ca0b15f78b46dd4aed4cf8da7be9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376577a795bda7ab9c1b9c0e1062f4f9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ce3fb9eecadf9a786e7a79abab9f5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccae5aefe374f4ac2525a1a6ca31e73572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb63fb9b67e7bc19d3aa8985a6332eb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488316ec23d77a573d93aa8e94ea112574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99902cfa7985fe391d86fdcdb0732a73575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3855a94bb01dcf0773f9799fb9406d8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef052c413f6215c4e318cd20abf2441577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df4292bffe8658fe357a031d053bea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73000f275871a22c1d32003cdd078c4c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a0a32a6fc33de57a2b0f1ceddd60c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a15b75af9f930b9a3a0aee6b7b453581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f29e2a19eb6971776ed019674348c3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5847980f7bbd3e6da30561c7627047583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf681b11ffa3d67174e985c503f1ac1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3f053ae3a1279d8a912f9ba189239585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1278f0d442a77045cbd4a385aeb72586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c17e533bcf1e5a59e581d7dfe4c451587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83000dd32a1121eafe9624bac74eb5b3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980550ff28c74477473a6046fd142a5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b98546c4ff9cbb4fb909e6630069d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e0708f6b3fb7898a4ddcdc9f380ce591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257ceb13fad1695dc3e873ac64eb400592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafd7cf9def377a952e2f75577dfaaa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3868bb7948b0e730cec5606dc5ff54594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c40fdb02bbe7fdb5398978a1ded15595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436489caa8ab1a1f569f0aee6cc0f11a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b2cab1aee4e756abb576c768cff85597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c524a27a4d21dc35cbfa446e305f0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440ef3202353ae27c114eccb07cf148599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eebd436eb5e4108e36b4329de494d2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416fae9c1341c41d64faecdb6f30679601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ba5ec79206180aebf9683213b19c7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5b7cc62e31da72410866063b2966b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fdb1d4ae12b188f79330abf205b2a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40860b361fbee9a43f3aaa218697094e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2724cf408ecb866d21d26f6dec89598606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bcb4b658a1b2cc636754879b11c5b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d90cde5c9a4bd385a73942d31d5116608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a58eff748edb6ff3c83691b8b1581609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d47ecf212303c5ef0018ecfc1ad48610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215832c3b78214b08fc9e6f5bf6ae3d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbcf5be46e5f01821a074db791fb8c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a976f2f76b1981ee0ba38e68f56989d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8f6580b276f6c91b5ad8f5e5da7a5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c21a9b59a2d1aa6680d607a101eef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2635dbedaf649399d01654b97a3fbfc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b99a2bde3ebc6f3ba1ebcdcb70a2a4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64088a358f79bd02dd439c22e7f66b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03dd42fcef15698c6637d495802643619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adf79b6f00acd5320d639f0eaf315c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b732aa2bad7fa927ee7daa29252cb56621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfb7e5a00c9d82af4de349be6d5150622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305713fde3df66a5362fb147cf0a606623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fb93c370a7c0066228b9b2fb0fd25624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a883d0ed0f624b5bcc785fa1c1382625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e6630ada4241d8c1a6a6e8b7522f1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73748953f0b6352dc2d25af69788ed89627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5115c19ce234d070efdad0d92151513628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3dc7ad83f1bb41e10ae45df3fa0dd0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fcaf5280ef65697ef9fbf5c9b30cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f119f321027ec6aedeffa289cb361631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f53c47e322cd5b52cf3ea173161e1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6dbdd8b03bf160948700a91749b62633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8bba1fb7472bf299f942b1aa1e4de634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9d5c6107c9e9c8da120cb2dfc2b25635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd9bbb32a753dcd3a1e6c3ed0ac6f3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d058fe68bd22b3a82a2beadceecd13637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ef33949a3dd553f33bbf6ce648744638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9d08646bb95efeaa62883759bd1c2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3677eac55bf6a1a15ddad41a47238640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52a3e9d08ae43db19f2c73457f6b8e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5ce643ac1816e4ef11398ccb1c1f2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d6848832608d4af0f79b7cbd97b23643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0d50137f927e917fe6dfb99e30b77644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469efb61fafae026c84735ca99b25e4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339ed374c2289365a0db9245deb3c37646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f74fdaa6c00b65a1aa51f584284d8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4b1918a4047740d2a4d16e751cf27648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc25a6e334c330f1de699fb79ca8df8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca395cb6f23877994cfda19bfc3fa8e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434030dd2be7189982475003f4cb42bd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43eff99872e5fdd7f5aeb8a665a735652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d98a0acb6fdb45e8b96f84912d1ce3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833529c4e76f029d33b311cbcbf30a7d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2087ca67c45a5045b83236f65d733655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427837d3659d31456c05e719597d6da656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2c63ca6c35086205c5127252ecb21657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d55b71531007f25226135779478b0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b039da92d159d90b998bf807a5681f5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffc17297bf8acee425d3b6087d8b17660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d3268d3d4ed3af1a596673c83b6c4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2121f1687ce1404bc86d986bc8e79b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01c39951d1511caf97187f5745cf9e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3cd709728e8b91f1a14d81601a580664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17761171fe820a775d5abcca07afb558665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1013c362b21a9e2888f51a2ebbe3c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64751ded348e9cb5d7d71612c568c1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf327da6119b0ff458037f581f8983e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7908e820b2a7e709c62578cfe6fb7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dbf016ce374ea34ccb5cd29ceb9f8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70874b12045e2982a991e008cd25cb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e3961c6b760d8f094b5b2d57ba16a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac79086d93ef0e1ff10f2224896a81b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11279f5388c02076f0280f1d828f9365674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de559448c1e6ea5899605b3bd80cc7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599dedab538c40d80da8df831ea6621676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884177bdfcdd9dca31e7fef689f2ff1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0abd88ec4d572f24621ec188963949678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8a1f7bde3e4f22b7b5e0805408eb1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b2af5c086f30291a221966837ee00680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8984d5354185a9476ae0f23391355681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1905b257c769e5b34f24b99b41a74682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72c68a5a8546be162341ac431741e8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee18eb30c7a15ffc7ffc2055d70fa5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350f81b0c857d0c756a51dc0b4815ab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a91451579c2ddf71d28c84da056ea686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e2b03ab48a4b96c55f2c0926f9177687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e59faf4de00aa6e6fcbc216c235564688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54911b5d17ebf0ebe35ca7059b465832689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31de0064d79beb0a94f18b01d3c8a9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf36df775b6b1cbf3601ff06d172dc9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdf4707a50fac614e0360483574059692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf1fdd31d632974eeafff442502007693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e19367e1f6b5843ba9db12f19b3c3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d775053397422a0eb97983a64ebcb4d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083eaa0854952da742694d1d4f9b553696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f250b4448e56bda1588b983ee7c18697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799b3fc37c88896bb4ea97e99296938698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfcf7eed0ce35be2fcce3d543e38fb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21132b1928eb2ad4c823c4e3d7af7f1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e33ad38a1f4fe26d521f12a7dbd28d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4377a522ed60583e2ba4a5ca29d11702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6a6b932a990896c1924982a1c404a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146a58d00c5577fce89b3c028dbbb38704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e29ba3ed7feaca8763b3ee5b1983a9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208c6dae00dd38de23701d4ce943e41706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f9b766e69520e2105a0e9edce4bc5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9f30b623d2c53d303526cfa9bf4cd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d20814f7d8d7c0f205074f4a4c93e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5092901d6ccdc032e000ec99ad54e0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea1cdf73ef5daefbd50ea0b06b969c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28b2b04733e5bf9b805a3550b3c1e4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150ac15ae9ec7981dc055fc287533b6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619f2d0e926062348f7595a17b84794714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8bf39de9b0d146540019ec0fb9906715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27499962e5efc3b9f205a8c7de8158c2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5026ad1114fb2509f30da03d5332b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d871446482da00ba4a6dcc4b21fce9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54199af0c2a652674c10255952cfce719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce6439812c8a6d716122ab68190a3a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32c45a964e4848467b9f0fe8a70cee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8950c60a982ed5a277b72f7db77ce722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac7c722057a4860fb3e6d6bdc7c3d8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4573461599c5cc1b5f7552fda928e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f673b8b2d83ed775ab8c3713905dbe8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013d324ae5daf4f9a3f5589bbd97156726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509c29b7603a5216b11bad63c7c4072727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad264a1853846c54618591e38eabc2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc774dd902298a45bfbcc7df88a4176c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33edd02cbf3b25126e6b507f07d8110730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3891efd13ba954bd657dd458ce4a8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984af8a8a12bade18dffd6c0ab5e690f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e6e4c9d5f3f624018f42ada90c659733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80edd9c2b2809b09788f707708cc6c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31c7f7d73534f60f97b94f30f3a3fc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d1bed43a85a97ff6fe0e4038f8952736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8860f6667145c43b53568066495cc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fab14ed35971d2749638df872be2f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b02fedd4497fe0bf93379003c917c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d24cc259c446b4bd41530f61fd46e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c07618766119b8f21ebacd136450c0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39818d83c628bbc36dd6122a93f5011e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c49ee33df6b12789d59b5f94b6097743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e9b0013c92ec817c6f20facb21373744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19308fb3c352ac7723e8f44a5fd39b58745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1635285968bec2cd25976cd9b4a89c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350bc01eb734c35f3772088f26b1d86747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7960881678b5a26c301d811a75268b8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fb42fd80849a8e21a57b7e2642f76749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578298865da605ba41bc2ea11128fd03750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b8319f6de1a254f8d4cb95cc818b9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3187c13ecb7a19193c4b903b7a7df752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ac30e9ec336a8466314511d7c9d9e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87243a0060b4171c1fe52f23fcbfcb63754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58469c14038cb325a26145ba087fd4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898b973f69a02d313780779a80ca0c6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36fadf2d9057e259e9f7c727a12617757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcaf1e2fd8de6d3786a107265562795758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6146b96612f7b1e18aaee1c788a1cf7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e20d7f3d7bec387646b0480c941ecd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed908c73db69da00fe702517d386dda761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064c0be3a1f3cdf21575a66f0478911762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390468660f34d458340b5e8468e0507763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acf8cde643b9fe6226b989b69df9c5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ad2c0d6053d500cae73a83ea9750f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75bc30e4cdcccbc05a8e1b76416a15766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1774a992ec268e801045e9d478a017767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727de70284ef9ce1432200ab6ec4135768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9456fe0a45d3551e418c30ef279ff57769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84079ce80edbbf15fa8d0825a0aa18770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43a5a8f1a187f870ddd572f1c08c03771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24567afd03831aca7f69a284457193c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb18b4269378738a70116473ed3a9a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cba75d74b536742d03e95a9bc4e550774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297440640959a897abcb2d6f20b134db775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1fb43e37659b5930b31b5a58a0a7c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612949e0ff80a895fe6172b26280fe5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3d5359b3cc9d4fcf9ab5acb0032cb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bfedfba3cad3d73206e86b05fad19779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080664dcb783bd8be6a6ed3968403a2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905c48894a44ba5e76969da28be0848781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89ba4a90b7098dc63d43fd394a4d17782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f188843cdf293622acc762db588c68b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac1461c85c17d285c0a50344cb9aa5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c45bbcb575871119a565e661c24ac785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9993379be55a72bff3c5c278751c06786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b72429fc05a5ff630b93782bb82fa787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e071244d5db0d2ddc9a3c5dfb05b712788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab293f6fd06126e08f8010b6b66a393789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02796cab30de23dfcbe25277aaa5ea60790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188d5c37fbdb743ce5a41394b42befd791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53035f5c0c7c36f7be8f9d606554773792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61131a9773416377a73c0284c3c151c0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f045db8a057e75a8c036c2b1e0b384794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683e3cbb4b073c84e35f3a1cb2eb0f0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339288b3b18fe11acf24c89d6bffc9d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783455f11898073f58517a389f5fe6b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e78c67549e862badf81f85cfa554f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336959e8588a5d092273077f579459a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1988b218b7cf5871ffd0536138e204800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26e1639d38ca01d8dbb9fc95590b3c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4473b0feb20e6a1324bb969417329802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6316eb7628ae8fa790fb1229f5eb5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3408a07be13a5e2d80633324e768e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9045193900734a019e40cfcd9288d4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11345a8bb1e949994eee2ea6eb873712806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29e1a4735c0a251c6425da6a6b10c0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b7323b904947a627741367fa332e9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ea6d7cd341970c3c2e32ac890aaf8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d117eccd59e4a3ad91e897eec45eb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda2e7f44ee4caaae8d4f00b3a77cb5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87e5bbd1b988be6f34b6c63ec478ba812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995d50de2d18e0478cf6e981537f6d7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cdf1d973eaa6c551f9be19822b0c9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2048fd769a2390b2156b5a78c288b6c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35034d095a0b375e6e811d253d084c38816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dfe1b78520d5a78ed856631d30c22817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314435760f1ab14885a52e586b76b84818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d2c54dc02c99389623d5bb5f8f002819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16562afda708dcb91e00a69c4b8a6927820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43151b8cd7c61e91613220c7b22c055b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518b9774e98cde7c87abbae460f503c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fec9503b2132e1d36d15a0bdc46c2823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03add0b59f7267ed8c0c2c2bb502ce824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3377f46a791a5b4c3250669e7a27b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8047317f9ccab2ef8a18edf0a1f1f7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee356d11e7f4a9adb31323b5667216b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2835702b3ec5f35ea842a652f7493d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f0b1bfcac5e23e6f408f7cc5d44c5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271c1fd497ed0d839a0831307811887830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5d2c60034a490668a1956484750f9831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842f93d4f9309938006ce8583957ee1832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c009a9430c3a4b717d9f10651411e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874966d6410e97f8c4df12d72843403834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec98ef4e25d5aa003b125adbfd11ed835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d3c2cb7f31f18d5e598ba35f5eed0836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecd3fabe1e0c17fb28ea7ed642c0bd837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018c9fd4c659a10e6a24afe5295fd83838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d2169c795782fda270b2fadd1ae1b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc550aab7ed8a8cbd795336457bf6c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93e32b1c51e23776f2f0296f4dfe75841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c5e87401889f17985a03a7a669aa1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679e8315b1e7e94e990f2838244d0cc843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde5f8331ae137f29eb9dd81167cbec844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4052f5cb86cdd623d3e5773835e5f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2eea7687f0e22e3bfd668b7ac46758846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d568a5a808b7c4ce2c47e03a75adb5847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248d68d0cb1df556cd7c70104a4fd4d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ab3160fd2d2ec2f1ce5ffcd0d4aa9849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3123dda9ade15f876fc5a7b4568b4d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e7a64e75e9a961fddaf2f7a328f3e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381702fbda8394cb3e46817d3a90282c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe36069f73049c35a063e0912d7445853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc6b7f0a295e28db842a1b93c9b6e2854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30599f8e913178929dda1572ddc7f09855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86e530a3a63e195e245ea2c65a2dd2856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03996f860c90635759f2a329a2214317857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4803ea5d211f922f5f02f933d689c6858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020fd4c84dc5b02c721a9f2125688c8859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7380f7c212446cfa6c8c38fcffb2e0860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec149bfb3e15266e184f5753f3ec8dcb861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d307e05dab412c0cf2ab4df7f602d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c5f93a723a3b362ed4f5b8282f914863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d67be93f7d19469a061ad58684787864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140050e8f112c7738543d5821d19c21e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48501c27c5eb89a9198bcddb496548866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462e75f43ab2d6892a462cbcda3e789867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aeb05c456191d7fd93891b6bf6ac9a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0437fe0c116e00d492ffec7015c89869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af47881b011a6af5725e577b79a47a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76f7dfa42271d68197a8b8b1a90685871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bcc1cea4aeb19d5cf1fb3663bf30d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7f393109373cd0113aa161e0649a2873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b381a936736b240cad6153e898552874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed149dfd05c37b878309f3e2c7b7da8875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ab943280d9c4d82c6cf6fd92b8c8d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e640d9fad6b729125dfe41b256a381877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf6eb2e8d52d5ffcbd79edf8e28487878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717cec32b37ad085bc31544214f4f41879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af717bfc1f7b1a8e32e02340a804aac6880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10581c30946200b4af543eec150246f4881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d85b0d5086fc7d8808e97272c299f0882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c19b7e32501d6390184abed2479ad883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be921a8e16086303e37ed773d318955c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699b80c14772fa76bc312f36c9cc084885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa34a9ce59ab261827176b88683a88886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7e41faa153556d16b46c35ca25a3e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0e3d5f3943e76aee189e181f9c28c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d476844a9726c3a16692d5874467034889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058af9e3db1c711fff1122e4bf633038890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6a10759c873eab0a83b13ee195ff4891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb74d7e45b279ed7ed56eccf195b385892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6702062bb1db5d99d543fea87ae60d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297ec2a2c12dd936ec7e07847d36be1894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab129727d7ce8e2eb06132854ad9fe03895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0d6c6b345aadd9487431cf955e79b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c92e9ec113561e0659009e97bec44897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856820c6d751470df883ec4b667e6fac898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54820a0d05413df68031683a3a7b06899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a677a54c9f9af2d732f0abeec7b74900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4958bda6ded5c6dc6cd106932abea901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98c8adcebc21b59d42c5aa6e5e3004902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330531251715f73e48b35b60d92def0903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151c3d075503f5b5b90002859d510fd904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f414c6343bd8135b8764e6f4d8320d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da4462cf4a5503e60ffb613f754348906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113b9e8e2430fc0194c7c6be0e472d7907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb0aa82f4bf210a5bd087c704cd1be908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65762f49e83c605db0b49c47f5821df6909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232ab4cb9bace3b943185eead934c7c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9f1717e888206d4949d7cee062250911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78b04b9a1f5d0ffa65097ae833f57d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d43f7b0186e1ec801a9403712c35b8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613c3565cc94539589d1ea838b0dba9914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c421f7727e58323b064bcb0cd63e8f6915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1e549a3f2a15d4d76ce7cb70c03a5916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6eb3f342f49e691b42b4d50f4bd68917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e3922334a667868172bbd4c35ad9b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccea731a04548f38dc1f312b35e988919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4d20562919c920ec0dfe3ca9f67dd920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf50a4bcf6f580d31331e2b8a89f39921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac447479d787826c637f264ea464a37922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004c9929c04ad4a79b0a91b8b5e53ce923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a18efed9757fa4d6e1cf56e1df6b2924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac81caef41026bce6ab4eb74717f72f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d864c8fd732d4f3b922ed4798f545926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578def938621468b8f7f322759920999927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc266434f57db3d88a89d477f1afcc928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826299ed01fbc31efd5f9ae9d1764a3929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e422dd1cf9b266d068f2a3b4e37586c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2186eb10d3394c62cbc2bbeb9f815a0931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bc02c45569e1f6e8f7c889a200159932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da5350f1541270dde2b46af5b6b67c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312679749742c35daee6c2c91698043f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab96552450f39ab2f708d087e533f3935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f26cfe0f6f8c0ba6c580385b7c617936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac907a5de63a0207810a9dacacefd0d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae2d79bdbb23e400d022486df50b06938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252a37d9e6c78fa7ef4bcdb43e07512939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ec287b2923d8f164f0f13504c5e5a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b71a58f8a48e4542e2f4ab92c69b8941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd58c4964530aeb37de766432d4c5e0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efd450261ce4303baef02723a0723d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752caec185b0ba58584a5761e32bf84944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcaca17f8b1da98f23ab8ae8caa4c8945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ca4b1f88f7b58584a893c685824ce946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5205d5eae0bc3877c00965385f59c7c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cb84bfce2678e377a0ce662ed6d9a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd053b8841295447e320a90ae2f67833949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29aaabe92af67675a8b2c46348a8e6950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0814023fac7202e563bb70e08070a78951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3d2e0c7c3d1ef657493fea03138b0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fd2ff608b4ba710a64af66cadbb03953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bc43f93bf660902acac141c5a11e6954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c043fac5b3e4780d8cea6a2921ae557955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292dcc55fbf29ded47815211d45d89c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb09bf182da8f1c09fd16ff00cd587f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e9cf11903a50a8aa411cab71fda40958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1cc7c1054bfd9a0806fbd9eedd7f8959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561b755eebf3237d0b8afda398bd458960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5800c409dfc1d28714b447791b7b1961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9080d9b8d1655cd892c4e7983bc57e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129d21d85452dba67afa320b0b6df11963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294e2b8ae891516c66adad5cad25d8d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa390e0d44f2001aab4b6eb7c91441965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9f476b1966438db5f558393ac6ee4966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1889db73cc387dfc20ca3c24235b51b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a97b1a541f86ab0bf0a933cad9ccf3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578458b7afeca6290d24c2ccdbbfef5969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352714157269a3175ad70d6979775c07970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4387b1bb6ab47e0cd5d65c6c0a4c88971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eadd75cb16d212163cb44503055b66972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23140592760866301bfd7728c8e802973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ae58ff0d437d415959a5f552ab669974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6888c431a02bbc3563f953b6f9237975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cea7238f5b813bd60420bd906bd7b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48976a078d82035730fe27ab84b9798977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40c7c40d836f299a2a6ceac9469abf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05fb4277647d34e2923a43847f97ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a34f92656282c073d104247ccaa6043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf9bbcebf467af58d60dc686cf47ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d3b7393d55dfc6d5e4796e27c243f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ad0ea08ebd925961a281960923be06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcf2f6e9fa818899b6bcce5747da607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3317fee54ee58a3894fbda824c8868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0614c135009205930f64796ff894d789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d80ba4b816ef308c2631077bd17f2610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab005c25584c74a5773ab66707c09d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1a5f523010e54abc1f36f7b30ef1312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90144b1285ad03c8d6b16df56495783513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d08d7f4ccfedfdd4e90f6fddc950714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ebc79d39f6fc3a187fb818362277015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc329798f39da89aa6e661d9e76367f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2a64bc23fc9fe80acb9527e40a27617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83512abca2e843213cfd8a6dfc1a7218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb1b22541cb600409c518bb91fd53b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d95768bbdc2abd881910e2e11680a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b9a759909657650a369f9d24df43021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae26fa7f59c661281bc6e509a9549622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936481e3f9c8fc7dd040a1f30c3712e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edb438f6a2859712411552ba3f4a1324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f45ccd7fe94c2c5ccf9e2387d4adc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67775a660d2f1bba85b83067aa5f470526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb451bbba823ed8c7e001f9ca85f227627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a9af57fcf1241deff6e25ceb36b1328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022d0dfbb296c4d97f41b18a13e735829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf49516a584bc5109c2da4ecbd4c3730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e1cbbe1e7ca9f2742d56edc57752c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30fa44c6d4c0d1f0b6cf96187c5d5232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c91e13b6dd013ec5c50a445fb26d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122837e8d9fd8a39a7791b4b21138c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b860641b3e5687ade41eb3022d4ae9d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeff22059a2704b469d02472d2dc6d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576af41a13bdb0f59b4a222ec984dc6c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5a69a01a52f23c59c82f528c87e5f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611aeec18255d589579b550356e9bd4339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f47a21866653f50ab33a69ffcf14e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d1e74e7d5c1fbf56caf1ec890655f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d6daa0a63f962fd0f0b12edf22ca142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6da37a84cfcd729cb1a558f66ba9e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f8cdca72bbd13aaec0f364d42bda144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0aa4e76b0f55e75bd51414dde37bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0d0d5335cab5994e1cfbc2a104c6a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c41518a0708ee78bac5d77895882e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433826ed0ba46b6fe0e913617b2db50648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba09bc2f3f40a730ca94952359a26849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e78540197d3c2a9ca4a077c035a43450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8e52e1be7c32144a783801cc8aa3e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea2d66f6e7f9883322eefe9231e10052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8b0a20f9357fa6dc45412771af81f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c7fb68035df934f403eb6cd5ce64254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f87c6078a37bce6f9979fbfa88097855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05806df893a34a047ff19a530cdd89e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024b80d286676e943ec73350d68466d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ceb4e6c83c5046e39c58cc4c32b11558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6662c477ac982d70d7f84c748a511d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70084a7d633545de0315472aec50fea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e886db19048d2a1bf3653b152f36cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b71c06ccb1c7c1a48be698859e99662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66eeaf46baaa82ae7b24bdbf8cdfbbb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae183dd380e6a5b645e75fcac94bf04e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0786d4c236ee9972aad63ba10a25ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7764bbd4eb8655d557769226bb4409666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d7402fd8945cd1f8fd7a9d6a1f70a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1af78c71d95f04d13d935d30f5a2ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd4aaeea70fd254a92b4acfe7a007069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d42812606b52df9bc0e439c250a2970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd80e840841114e6a3cbd2f98657c3b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe111ddb62359e3a000edfce276eb54372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6c57cf0ae55452f7755c4bf8e463773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ff7738c8428c21b3a8c6ffa4922a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7dec0593df4f3e05ee5d4d9a8600375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd58c4c858cd0bcf2911c986a0dd3676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d60a4910f8116c329c38470339edb677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae71924a85dcce7b1833aed1c5729d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23f5e403390aae4c8d24041800de9d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76f676660190af02e08589b73d86aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17e5ea38efc8ada6c05e84bcb28b2381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116ce031c12417460d33df6c2aa594782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831894fdd4a1792af5347bc78f04e0083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6bdfd54012f37fbd44a22fe87058084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c6990a27945604f2451ebcb3bf6d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c67e60e6e9439c782458a91e02205f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abf7ff3ef66e5d92bc1b9af22469d087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111ad1008a5bcd5b68a355b7232c01288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcf2e752a1bd2c667ad0536b44670b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c49f4b2d873cbfeade1489f0bfc0f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989805872d358dcadca86fd6bd9b88d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231577cf528fa650f5cc50013d54251492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4fe7d3bc3ba71fa67bf1bfb37f71b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe642c508152341d0971beb38a8a772b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb08b0655effc4cca4e0bafe0729a0295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff51f6aa86371c3712815c62c9538ec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb979197725e5f36cf44242471242a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6727221e88b3218aa54ab85636b9e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecdafdcb3a508bcdff44903a7e0efc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546e3df5bb8ae42a37e4cbb7f3fe58b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8affa8404dd95e8f2961dfa31d1707101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a1a6240903e74f0bdb09f55e7e630102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ab6ca7da26ce78400c5d56cf63f28103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4a5141db887e2d34636754909f5d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9495c9685747fe0c8013cd03c99e39105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a4e58df510ef18b94de7bb874842c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384b577711b41a063370a2efbb1b792107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3dec1a7b398b269d22c57d99c634eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be826e95a0ef30844daaa9db42f889109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c260f3aba8d2f9ac49f9114f2125497110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5868c32a5272a06b235fbcd24864d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d89e1add54b1cf1c95baf8c3c2aa2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0937ef747e27b0ddaec6d6d9a081ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd1809b5e281cef8e7cbfae05b17fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024b0668681d1e19eec33b8b09842c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789b0d8e05b9f5f1bf5181dc18bdbee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fc8b723f7f1ed454d421b29fdd2e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d258d0ac15367236bf36060c8029c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07df5748b89a14f8158886b05ec8a75119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604c528cbb2744e611a0b6019c45e61120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385c72fd051f22b35c3e3d41b36f781121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87b46227ef4e9de025a4b119ff31ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f26c76ce5040b899597ddf8d287eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c27119224fcf0594083562090b94a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32a97aa93a2aa415d1add10d02ef4f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e68f3f58acc1fc53a60e04fc7f293126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173d48bec12f799c8e7db0b44554b02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9c0787cac2d72d2cd003cb2dc7157128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a963e9506f0dd6b101c559e4975ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d654f20453d3c8933cdd081a869a3ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff2df931d9d349397ca7d83a6231d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37552800b705fe77efad016949b302ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2f6a7aafba007d7dcbd8e378d551f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f21e735ff2723ded75f8ea85eb9b97134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa78bbb2e73ed2fea20e97e8aca6d0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fafd9966446baf0778df715827a2b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c6307dd5a1aeba24d18656257efcb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df99764e5698656491c3fe6c3366b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce010964b81f2e37af72ad82d73cdb9b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a9c0415a7683c3f1ddad3136b46b2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc35f36eefaeafc5eb336be31f6fa7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d842089af87e0c57b3b4eaf9467bff2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74e0e70dbabcb69e4f336e15ee0e0e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753868c3f32586b04846fc554bea632c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418e612878bb39561decfb06204930a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2309b1cad172bc4c366208f1d09d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5aa7710c307a5eb625647ea2900859147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc98853daed99e1975e35e1112a3cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bb06171861a71f0157788b6b31ba9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6d6bd1ef310ec0e73607fb967476c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e50125d172c62e7ceaedc8340e20fe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde0d171efd1501c73eb6fed748adc5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe54ae00c6e2bb6a18c91667c58354153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57e30047475f548bd140c3f8c11be9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5862f94a7afc352e080f1d140d0e8cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb7d59bb7a90f3a3cb55450c2a0688156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a895e8ba99090e8b0479ed6bf6c27157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f350d9117e5a719109c9615b67b2a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805d32d3922d91c00016b5e4acc2dae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43876b9e12531e3cf5dcc7de77f53c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ea04d17a86f15e00a17b97a7232a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b50a44a9a2eaac576389f03ca71e50162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15081be5a6dfdcee0461c202004f95d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479dae51053b3ff617570129d26cab78164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57311057a9d39597b06eef48e6ab5cd4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425f84e8f8c5ff809d2613bf967ccc1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f7ea2370fc2fc076ad24efa3588e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfd19e21eaf082d665809dc1b7f269168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de776f5dad6b6422978dd404b15f097169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693f4ef61fb43f5a5b4787b3748be33170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c477b67c7665ea387cc9a45eba2d0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76678e2f420d3780a758dfe8767baf18172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81809c72dcf2090b887bee626bbfb3b4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0bb0b1b1f792fe5ccefa91f8595d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25def1e429c211dd697303335d424c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d77b3a99ee2cd8f6c5fd29d8010084176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a316b2221417e8fcd683c85a306eb4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac4b07dd7ae62b076104e0760144dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c5b7a785afa52da4df63bf9007073179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032e71ad6881188fb1b4d91ef6fdd3e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0511d203b4a7ba5784a9ce01cb137f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461cd97e6e9d32ed9b970ee78ea4c0b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3881406dc30f82a829a096e1566148a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b37ef485c3c7fffa05d06898e3079b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900066842f566fd788708ec118dcc3d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1e9535a7d44afef74817f0c3bc68d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7bfb27b8ce35fd604cf1624551280187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b775b684d1b9e9061778f5ef0a68c9d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47928065043fa0e058cbd1b3038b4a34189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974fe8939a4947345db50dc1d983adf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7014a59382d2e1b6b462996bba90fff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0f5422bf5f89539ecda1cd74ebe8c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a40035374cb3ad26f8129f77bfb8c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44f2d3912b26f30dfc93ca8a361d9b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783384977c26c558cad882cd97ae342195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109691b07af79cd76c104183ee65930196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de545b1c4ade9b80990c57f06ef9d55197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737110504e440b92c693fc0bc65bcd6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561dd8a9bf440bac9fb795a56ff62282199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4571072456856f9d3a64da2c9d10dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5aa9080e50e6d16eda20febd09ffd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb2140daa54c99f5bd56e59902308b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c25ad515571394d0a2332cbdf2f9ea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633524b8c496e44731045721c2a17c8f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc8c17364e3b019c56f72029490f2c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13627575cbf61b49bc0597326453e821206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f519450b3d9a89172c3878b177933207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a9152994dc51661be7200b3d0a649208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fd548898385b96e63f064285f92a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c106c4448bac8ad413a12f5b043255210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b420be2a3e128436d70d926bc33f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92290b8b5849f71f8af36ab6f0b52a07212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441fa016914e6ad39f64f1f9305faf7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cbf5603b813dbb566da1fb3494b08214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd71a778f6d0e83cb57b076db18775215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dba03413114f970484f7c6b37b0c5b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ab90ad01c9a8900cf2a282b373c43217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeadd99e03c27e23a2fde170b8f0bf5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ca9760cb0c248b4e3566a61a88bd6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d55e4283a6af09bd5947cdf5e626e5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2507ffeb4553758ddac83002aabb81d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a4ae79b373f9a924595783c041806222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afb9f93cb42ce860025378a3c27805223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20deb9f78168f276d68689290015d6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60c23e9ba1b420c730e00c7911befe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae43ea9be9d0d93ab10092725bd02d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79061fc8ae2e8f963f06b54697be5ed0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a46125a5a2ac62acb13696f1767ffa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7b0c6946da164d3349d550077ed20229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5e95b6cdc68f84e58bcb9c04ec1f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39174cabf1f5b724ed7cd077c7f3ff9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0485de87b0d8887086bf8e52e5d0592232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f64c7c14f40f28e6463c9a2db25628233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f312bb79f7bb32811086c8127c6f12a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924c00c4c0801d47326bcdffff32801235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1241a4a56d954740dfbb0a5f9b750e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621197788f491fc91be673be659f65b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12a9b1fb79b94d272e58b321a314c2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f315d92a9e654d74a047d836f0750239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be1292539e1018d889b6cf8fec351c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31e1f9480983a9107c84e635596beb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4b76f2ea42b1ff19c0fa47324622c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c496f38bc81ada7139a22af8fd5d19243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f849f1c214394db91e6b1495588772244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f46e8efc8114ced6134289cfd80370245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae55dd3a52d5474726814ecae49bf4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87587c50e3d2c27103af3dbc2f8e26ce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd34db22305df1bdaac77de5213174248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a91b5d14668ffa6fdd82f105f62b8a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec065f9431630271acc2a76ee36edb44250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3e253585186da0401379c256c7ecc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59eb992266d05602bb1df28d4171d50252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e750af6e62292100208ce9af387c12253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419d6caf35ef0185217456249a14098254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d194df0ee64a509ed1f76133b390776255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4295fd921b9bd11513e8b5556deac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd43953733f41b321ce0ba21c533d2b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0ac7c70373a31cda6faf72b98a2a3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fdab8d4d2df521c89bfb465628041259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd72e50482f2fcdef5ffd1df6594c90260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c9a462faf1532afbefa5dc1cdcff8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1193f217e74f9f11d43949bd3faad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7aa1a23917e28aff7f51e7a2f095a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c92a023f057910529f96e3321ae0a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba43772f1309a742aff9fc623497a00265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee59d393e78fed121eea2ce6ac23b7f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17402d85ebbcc380900cb669b8561e29267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feceb5d6c1fa8900a0586e868a60bb1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01bf9f0b42d9049768f8bffc900b12269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f600710a0557e5c06d136235347b97c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf1d4461b5b08f5ce091f1af87505d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f2a60606a22d6ab142940c041285b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb7f9af621a460292ae1166a75af8c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d744d6fed1642779270e4e1a9ded74274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e037c99effeb65717c6ee73a3b0df6d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce112f4a0b045adb04f64afcf74d71276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc8e8b23f8b2194618254573187cb1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c37a6d6695b347ba839f1be854f56278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8908704cfc8fd98336f07cd4280a8a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d8eeba257fab4eab7cd84f3df3382280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa31d2e28c0801b471fddeaaede20df281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525acacfab44bc1b882ba3d570bdca5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aff80dce37b5414a1c0aa8c68a1800283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f5af24ed585a2e65bad9e7d825e90284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529d10571176a887bc158e0f453e17f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9473f483f4fb87aeecbb1e2e846d1a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5f508dd7df3ddb025c735695df068287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358b427b6405294426e587ca4188f42288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc74475f64eb952ca3220bd9de6198b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960300a4bad97ac89077b1d6ee4b946290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6817b351f86ec0751fecbb8e6bb3585291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc792ee987afc70b7d116849eda438292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142d01a5745f598251dd52d69359269293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce851e6bcfe7f553521386d376f34b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d174aeb194d85261e1e7a7c92a218295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ac360c2dd092212e1ee830b6b8286296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e693cc04aa751073f3b7758bedf84d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb828b3e23e7ed9a50e7d5b851b71fb2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a0a0e5059c87eede6ff42e94779bf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b3e9760b49dc214d331b04f9aa265300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9038065afebfcf8a91974479652e588301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bf6935944dd1839e839876a5fc5eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62156daf577060fb9078f2be0cac661a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed253b5a5f73ff215212a9c328ca916304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d523caa897dbfe79ce31b2b30bdc82305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ff6efec994ccc906fe5573f6ee8f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102ac8fff4bd76891d9f0f63f7235db307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58e5e38876adf075678704de56d9d3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccd1d5c41503019c0459e39aa6bfbe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4dc394b736fada7a21aec99e9fdc6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31484dfd4e262658872190284e66a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256458f9826311b2eca6b2a67141f9d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc376135da4b114d0f4e5ecdb1b593313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e94de0998d17fbd280e3b5e98828ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b26198e0ad6cf183e42a7485372e2c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e85e952f8dd638a305d022f571be2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e36242b5d544d650ac3a63964a49e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094efc0814878d1c5dc28bbc2389758318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23dc261c96bb122e8569dc1b97d3805319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b5a1bb5495633b53d87a98744564b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55557ab3fed7426f6f37efe305ed9d1e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27836bc3085f3fa03ff1fd47bf223e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7bc9899b5a193c413940ecb0a3f01323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480001a93b985ae47558e89eeddff69b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa840262640ef82afb8b74502f4f44325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607d8246dc64c818130752598a9b453326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f211ffc5c313e9073eed4fca4e38b0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0213ae8cc7e1c5586368d2e430f9ba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f187f463cca35dae8056d959aef394329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098dcb3b4275969b5e819c6709dcf39330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc37793836f400c3d786bb735c1e5c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb2249e1ae854b32f09d2e0c51a364332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bba4a399cf3825694834830fff9a0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17e29fb07420d66d2429ceac98b1de334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951228f77746895279bf73d893d583c1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b780a3fa61af15d6ab445e6c3d7b6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c49dd34017accff3daae09645784e4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738d0e8e062b1b4414389c3a4c0ec13338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fed5eacbea1a56308a387803e28d8c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101f3fbdc2a2b2888371bb0abed2e76340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b175723a61a8194667e2e100d8b81341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1101fefa6a28aca077ef0b242edc0c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fece8c9c16075e0f46e6a583182fb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b99803e10d8156213dcbebb7fc7485344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78407725cfb44df858bf3260a2784994345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09070f7e10c1424f3ae93eb4ed8585a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddc586621e8b7eaef919e2e2e80a2a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4d999b892f68dc0b22adab163b569348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5551cc955eee223b1174ed2aa3e0a95349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbf96437f8cd726365b725260bfd66350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a6c8131fbb954d9cfa35b104d0b4c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09abaf3b85156f737eaf07a389dbc4d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a975d482ef50ff7ffa79934ffb4b4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66e80aded9a1a6c0ee3b3f8ac04f35354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e877e27dbfb62597dec0cfe1501140355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d17a3528e241c961c1efbe14019be9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8fc9d0d4b7a9ed165d4c350492dfe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1fce162533fea3018527a194112f2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065ba3c52d05e7e745c72e38df8582f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b74f42bdc1996837b6bf422837dea2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56640da59bce5f31bc6563984e3db1a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989fe4dfcd325d39cf14f8b26f5a716362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b880fdbdcbaffe5421451d35bbea0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4635a71c0882968c735445a339a88364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694a60600b4edc01d468acb66ed5ea7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d9dbdb637fd610a2e5586ef0c793a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c2e2946a85c788c258a0c3ac7f758367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9ef0bd3100cf2553ecd12594f7720368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3a9ab2b45940a93dbfad6fec77082369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5b3991b059567a000aa341f9cec62370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f25cf56b80c4ebf07d4a42c6a51452371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78ef26bce8759c6fcb5d7161d2783b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b4315f3c2c29a118a75b459c77d63373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bac9de645e80279406cbffab4e7de374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed8abab45309b759c576d19a7bf8ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2dda491d74205b5fe11f2797b1b289376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13ad803eb7aec29029d02e944aeb2d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b87718dd3487aa2d3df272149b721378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde20c5cf4f68c349f43e70143c1451d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e772be7c17dafdadb130124ea33e055380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90ffbe7d056c6715f33c4355e867cb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fda988bdb786880017047c083895bf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c9b70cdd5ae8c618a145fdc037bd5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594f57f812a71e780a4dfff15b02dbf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9145c94cdfd2eae63d82b28e9025d94385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca1359bbbd71457b3a3394708e2619386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf06536a89b319317d964d7763e68f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53604d1c1ade51926081d039235a8b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7a75a588b4df0662c2378411f8113389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e28bf8b25fd3ffcdb07d45d203af3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd15f14de0f8eaac8a7017cbd0a49f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e905011334fc79c9307e72419cfbe65392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ae091f23d0c8aa486c8bfc149bc6e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a107fb8b7fcb357f1e87f0396f860394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba6ebd42eccbe42b4e420358e7b05b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee43d2df5f107b1490d0aefce9ee767396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f08935806bb7943fb6cc2ec133da6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67daf5459647b714ec5e7cb0bc89ed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed220138c8a16e8a9327b3a078ef8252399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b6665d2e14aeccbd6c8bfdb98a61f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8389f15ea809ba942469a7f97478e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d6c2bda43688192e9226f4fffe5f1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a6f8deaa519bb51156ad369eb5377403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc55c5f652e141139c943f29bf39da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc63ac4b0025bd60d50705c84b2fc6d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6e970baedbde6127579d737ce53f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f72a36267d015a2ecb74fa5ddc2eb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c359592e2ea5fdd0a6cb375371b673408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad3ab9365a67f2f54425de91884927409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e69bcb0fbefab9fb4bcb366e89768410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198da47b49acbabcb347785ea56f5fb7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946045a2be364b1f381660b529d2d346412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5c776b02ea7de810da33860b5a50d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7e73249fc3ea7a3ae222f3d725467414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e7cbf93f09b34e31ff82142b173a9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07f282d36d531c0ba1c0870aa9f9db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e252da621aa488afb171cc5aab14f30417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dde45640d1f04f3bb8b0883f906d4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad922837d1f5e862ce60b44852494a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb89fa26bd97f775e055d0b58e95664420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe62cdbaace3063e99c48e1b2409fc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e377a3d7ff1870112f66bd97fd166422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122662201237bab2631aeb6756145f9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392eaee4ef1a8fe9e4653efec77451ae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b617c3dcc6ff3a1bee7b3c537453dfc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e344048d9ba773925e3d754492b69a4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af89ad259100938ca146fc98b34136427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b616364d105380ebf82821b203cb3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2313a5fc41c039942e56134e147628429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca38c1b60fddf9f00c30742aaeac6d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16f305a4ea5d97a9a39a43fc68cd20431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4391e35290fe9b1db07844f63a2f1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e15704789921882c2244d0a7a33c5a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c05d9539be116c62da1bc6b12793f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356a8b47a8afa6daa38c239d0ba87f2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65c4ff66a5560f07043920e1b00a3f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f586ac2723c2b308eaaa85d1318ace7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b1f2b56ce7c9c882a2222c66fc821438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa1a5a785cf5b571b2b2d34daecdaf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f755bcd079459124961b957b5111c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f49452e429bd9604a986f1e93b8dbe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2431ed67e66dd983fec3fefcef8b77442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0d5955d42846a34dfa3d50f0f3395443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0ccfc660f7ce629d6b6196b4e734e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791801111b9a47377759c0e3f8f7859445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a39653049a871e77846951485e820446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38250ddacea3c070edd7f80102eb05447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afeaba1c230bbd68883d0a51fdf543448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc11c246a600f029579f05427ce21e0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263706b5464f3dc58cfc18e95d5f71cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad595aa227ec744de0b94930d6edc977451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b61e5c191c492f7f2b72c61de58f1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59425bff03a848ff4973786631593bf5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a695368b1e7d1a32466aae7d9928d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76dba86c5b8b590fea9bbc6f989327455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedad2f48020b36e398de148db988728456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5124693007ecf9b445af42348aa49457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abf94c3a1d9abb33afa5277eacfd9c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700336ce3ac6d0c98ca542c7d651bf83459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead75c9790e7b56c12cd2282ed5217b2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eecbc204ba12a8680fcf112d44d707461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2bc42612a5f01a0ae71f73d7eea4d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771b44dc12ea9873aa30baa188b32cf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898836a500c93e8ce11b061aa8faeac3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972771970900f604d066c208a16f9635465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa5bfce4d46a9cbee2cf04f4ee9054466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957234fb03d80a58aac64aae68e9939467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f634fe75e481b8c5281e9dc15c869468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc9e6a4c9f3e10eb2058e072ddef83469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b17980e01f397eed9de26f319e717470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73707efe7397bf4a5cc1594d7bd51efc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1ce909924d08ad1b3c26b2b9e664b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba9b861243ed40c2170cd98e61617b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bc24845fd7572a2e0af1138f2029b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c077b6d81312daa4ff3ae3fa81d0a93475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bbfc22194df343d7b5e66c23084e0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d522d5cc1523bcbef8c7986254a93477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e94258cac72fa82f32f65b9660258478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303a7d805947a6d74e79f35fd4c1da4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89833bf2d8681adf77e6d94263fda7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928e12236bc2aeb94a36dfebde5f90a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7616b007ad092f08b0bf4520d9e1f8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86683073e56cba598c8b27eec8f8e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fcaed483e909a18d882ff82559f50484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6a0f653e629d4346d3d3f14adf690485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777397d63cc1bfd4bab526d4cb08a41486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af170f5b0cbb45d49ea3d32a8e5389487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f82f7b4efa6c25e11fe2b584495fa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463de8b937bdee3f53e4d07e1764af5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000a2045e16a81d6071a06af73934a6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c70ff212a4a514bec3436c69b2826491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a9bbbf9ae7aedded6052c73376066492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980add06c1b579a614230c1db7ec861d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4df30318ab63a63517b86f82b0b5d1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb6a7d2940f666095fed29e4e7a7b5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33a0626de38160c5fc3644140a4951496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924e27467dca1c7d6f0148d570d4c02497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd625643fb17315837a7ad068e74ba81498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72589461fb8d64cf1048221b5f79f28499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf00af582a7a41c890cb03bb6a8d3a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50afa34829c47dea1ad1e954458135501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e960232976c713fec53a2c54f34323b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e422633f62ad725f6551ef1695bbd1f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978dc3c4d395aa5c8550a2aaf593ab3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885812a9a10de4e49352ed06b65dbcbe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d97b5652ee27fb4a4996ad581350d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a781d87d919836efe37948717e208507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3711091cf7cff62cb5c088e97e22cda508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92ca3289f98d0f8db7096adbc30329509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a588bcd5ed6ae3c804a7fb659b6fb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c151f58457d0b60f46e13ef96e311511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffe9538d84c70e672f84ec9b64132d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd90fb1467c7c67cb4ba4943cb7e81b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cde6b629600020096f101b401297e8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310545d52a45ae71b556d0ace43b39e4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171acbbbf31c340e8bb7fad25a70da41516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527adc7e4e991c09e839c87eba75758517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8f9801d4202ffa3c5dd36201755ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0d34ee88df51071b908bcc828978a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f770f45abd12067f77686d38526d252520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fa182e8f1d70d6de65663cef565ba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f422c7d2d5927eb9a664dbbb81895522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c68880a0dd1f91be00de3f00c8967523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337241a49581dcfbddc472f8aedb219524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72bc7a897d1f6d46838dd3d5b3c790525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518b65309dc62f00d7d379ef24f203c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49067b68ce559bddce0a15464d7b122a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57f956c8a79c46bee0b796dd36a977528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5bfaab8cbacbf4724abbe18ceeeb7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633202ba190423a54fc28513c83561bf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640aba83409fc3e1b87afca191399239531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9318f4615136851b78e318d5cbbec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661f306eb7c1137954fff1f5139d901533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c991d75cc3515c9f4ce2ffe5f0f88a8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1caa00fbf2c7e2de136db12e1dbf262535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844fed665fd1cc426ab2250a1e006f1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373eb280a66d824230fdead31f623236537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c70a8cd160acf6f9e1f1683bd6a13538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4704e8aac69293becfa7e364fc79ab6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88705d4075dc32ca3197c39ac027cbed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86295961a54925441034b194af7c0459541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5426f7b3bb23a1b2fc409bfcc968a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8d55cf8b3b9bb1052ddd400a59494543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3b6da695196322c8d8e3ecdee04e7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e576d50fc037ec6566b2baa7f70260545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8ca829259c76397b465e8e5654a61546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddabaffd0e75748d99c897cb0354fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3700c6eafe78a029bc2d3008c0c98548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01a996cd12cdf89ac96f6657295248549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d92d581e7c6353976e7a1bf7db3f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496acf2e515eb37960dcaed58a2f301551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473e4da3e0e08a3d2a4f8d094cba2eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ffad0cd05a9593ad49bfd648a94a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94dad6665a68e1eaf00451a83e5a40554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00116bb426529ea4e927f4f2283222dd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292baa82385d74e00386c86767b0f31556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efab0b4c99c32bd929efda9e24a1e68557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59616b33aa9fae5373a02d89c5a861b6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fe22eece5628740b5a2f179f80f46559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd8015b7dcd052662ac88f135fb157560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf66ca43db23fbbd272df9025ecf2fb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5659dbf80bbdbdc3384292d602ca430562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb5b8bd564974983749f12aa779d7a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9c36637a000b03519a08f695ec263564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409610cb8a4788535230819bf8b830a9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30a571d454b6f0d5003c4417e75bfe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c0049ae6dc9e7ef6870a7cdb79e26567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e6c183db8a1c687c18bfb3d6777f3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c077f340000954504b13128173974d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7371db940e0100219f804dd8827f9b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7e1919c2c5e262328edbac36fd15a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819253015df1110e6b2d3917a345730a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66780e120145ae1346d27ce2cbe4f87573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85911ea84e1778eddb87c7a76ce33272574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad25403333296fd49f683346e8bd0c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a90b56427363c2e42d30aeb0434f9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bc5b5841f408f01dfadf1ed31e501577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b3d272b2359f15106fb27556b747b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebfca6f51b278d9ee065665016de1b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fb68253079088101d93397575bbc5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd0905b521a895ceedbbbce878312d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c31536f8cce15a90754e3923f6aac7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df3f8f9cebc7d950f8e3ce6951ca9c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fc183d0057bb32c8ee7bbd2c9c1f7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e2fe76abbf1a1792b9bd17baa7270585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02057ec62819a2968d1bfe84eb6a0096586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d50189d39eb61ba5ad99c1ada62c74587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bc997f3f0a262c0a12d5ae9de663d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a45e13925718024ada4ecb7b93c0f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a089c7e25d433d08abead6f0e685cb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca52705a64d9c43a5b9e550ad40365591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92cb6d130c47c1d64ef48acf5c52d5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459e61dcc2ea83431348a9d3d8dedff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2c994b50155033e1f6d1b45160067594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdf37fc9ef04b1f7114fae8d8d14d8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2a5ce4d277597e37e73946dfd5da3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e66814a2ff601d4e47112721ba1d1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580521563cdd4972c945fbaf1f4c974598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2a00a9c300d9a6db3dce7d12572a0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e8841a162d849e8d369afdd5ccdec600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f606443f75e303d3709660e876d4d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce502e8b67095d0fb7e48e3310fbb0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4cbe08eb9570405cb39ebc4cadc8e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575d548b236a38b1a0985d61c2fb58c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c9ae58d6a3113897ae3b2f8c1f7a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279923055f02f8def599d894ff67872606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed8d43179aecddfe2510eb6a135bf5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e81adf390d6542a916ffd2a4492a9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d992f9db86b91d059ce6eade3739393609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed16ed7ea2d8812620f2ae1307ef57610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43dcda3ca0e9a266f144b3fa46f7f48611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00e2d4d74dfeb79ed41f43c30532c8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c38482bae400ead36bbf52e3059a0c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17828a24fb48243f2b7e32c99625987614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b7dc63f6f972f16f78e251de33a03615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aaec9c6e21d037575e2c01f2cc2bec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe614c1802c6dff2b11a72263efb51d7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fc160c4b05722257e860506feb57a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2c274bb2c70374551bfebefc3f2e1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab465cc7d664ebf0ef9a44c5f26e4553620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0f4e2c7688cd307a536c65a1e1211621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c778d4191ffd8e0282f437e0230f4f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d21525d2e7c84d6e4fe8158f8fc3b7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fb32628f0a702501128aba7ae4e09624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbafb1d44b52c1cf9d83d73012b088625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa478a1aa0fa866c7b1a364d823ca7f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538b4b8218772f781d9aec0f5dd9f12627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197643a377014740c95c289dddcf998f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57047094f7a17a1785a6b012ec40568c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0f2fc2d88ba7ec72b53694c6bf446630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526121f887cf8b05089738a186099281631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976562dcf8e120d085ae7a30306f87b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f55a47764109a0c048e0a5aba499cf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bea75b3dfb03fe4c0b9986cef9afcb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9eee095b19ddb5f6598671bf53858635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fc8dda5029a2357583e5acd49c91e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352718dc93137455d8ee5abe25265b3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd3eab1c534d793d61586b49cb21f9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c953f065e70c516286c760971e8924f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8839f41749f77c9934d41422332f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec389491a7f38ef580f80ebb42f2d6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23680b80a529c01cf2c431058759d5e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5768afe67a44e56dc638089679c87643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db613f800fdc6dcd15d981cb36e904644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf8f76db2d63937f66c671420e19e9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94d53bd49dbe4a783a927b1e746933646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd9d15335335b219556b5395793308647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbcf9077b3204e4c729e77d8e5bca1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61423928be229c95dc717a5584f9224649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7586eb6df417275e7e33c424fd6d35650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40db9ad1a8853eb87e4686e0de3a05651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b12073e774a05fd83eb3493f0132e5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6131d78fed0140c143840f7520838fe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0f1a2dd25a802645e8baffaa2a437654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc62593aaae092e7618864e6be4155a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff514ff97f1540d6cbe1d47a9f5fa53e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f592eccf4f65d2fd233649c3fd999657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23f70afa22d72b49a16c6d64a0e8f0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514304414278664554afca080e51a70c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95a3753a7101972d8064f92b786b79660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad765e88966339a7d7f2f0638453eea4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c475858040ecc6715885edaf1582f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa66831358aee0b9d4814a9d115a397663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb85c321b7555a68fd853bafc29f8e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca4c5ebdf2f1655f890ac29281ecab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aae031cefb8eaf0e36e3e75a4d89f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917142f83db836382d14da8456c25c52667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce0b7cc13c9d638c0364bca37ce61c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9cbc280803097b2dc3a07f9f03860669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea86b4cd861db4060aaecd1f83cacc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7e31f2044d73a9ee943f1c8ece069671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e710af768998ae16a228555ce2a46672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704ed328bca8a4913efdf06dca2e6e3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b00d62c42277b1ddcee7c8cadf71a5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1b63e5e2babb3fee776764d86672f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efc61518471714d7523677c309c025676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71faac37cd59862f468057ca709715677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b228e30cd7c2ee9ff941d5762084196678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488451390ab2bb1e9ff7c41956ca56f6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ec67412dc36b175a1989d8ddd5628680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cf18c8439f1cbc103466320e3675a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd129f2b25a7f89758fdf4eae5a40ada682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42358515a24fd9749ab355997435218d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b4167ddba2b26da374916dccb8352684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ba5e07d83472cda1e42a47ea77bdc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869aa746b0dd20f6a42a8d396fb0495686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12df16d02c6af31267f11cbba298b4e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06195655c229fdad3652a1da45dab260688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471f88e864be2e0d048c82bf037aad5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb5eb72bad54781c1b5e7f2867cade690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889dd6e5c804867d060e11116fc88896691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822dbcb84e6b5da16c775b3b4912afe2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64c9426f3a98cfbcca3ab8d70b12e4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956918ef455f38116085f0e068a89340694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672ce7f747b33c9d6b5f7b7c63667f9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb307a1285d17a40e223e77c59e01d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96498d218c533b628fdaa23112ffd0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46550b867d1069730b1b394345336096698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44afb8133b89ab7d6b859a80603d4d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed262b71eef6429c1f9c0edb4162d6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1664c7cd6a42b6352039bad58ea12b5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc835d1fc20510280e27cbb4615b227702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae937f615d69521eda0d21b39ccb2027703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e083ff6f5e11299ab7bfd974c5b686704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c125cde674b97fbbc0dae826e9db60c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6b2a2434e4ca337026df36d550efb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b937e0bdc2e5d363d6d5819fbeae2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42438601ff0b4bb5e98cbbc7898ca097708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efd6f057ef0ef68b2a0b3fa5deb55f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39eecc295b786e3d88bd26a4ed87735710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19962eb8168cf8c219d929f6d44330be711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbc1e57c4f451dfd3d7a674d2aa931712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbb498c365ec26f979db55e9001878713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9edde813685ec89c211d4ec6f751ae714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd32261fece3049eb15612a05666054715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791cee42a65d9726fb9d9bea120e71e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438b5f4aa2ea108bc3b890145a31c6c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b5d1ebac0ee4c2abd80c76ce49c6c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e142e016b89b953ab5a85ab9cfc42719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052275708bfdf03a91b357351d48860720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b451db405425f9170386f91895e469721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe5ed50d1d71a905d67550273cc10d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f302ca7cb1b1285e3bfc26ddade07e1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1dc27c0d6359981e98abaf106811dc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6a73fc90303aec9ee8002d3eda60c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4889a3841f51d7508bd3dd9e3c24fac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d13689e6993a14db97456f203a151727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53320b40998f720481fe974e8301d674728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96aabc2c35cdc996967018424ab7047729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b79186e4fd708e18eb2a07a1d7a5e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d092912312a57ddaf2877196bd27e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ead8370d87459f5318c622c3ab8907732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a521bde2fe2b584a14bdfa77af7c17b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b125a1740c973e1ddcfba382b7a55734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6adc6a898a5842abe266b061567fb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fa2bfd4f680a69209c4c26a3cd19c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b81cc52cb9d5fbc031f40163e6616737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216b4cce331824562aac1c5f1647198738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d4ca9109117641ffc7887a0e7b0b2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119945d4c3cf2dc66f11907e4ab9aaa7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a47ea59bfb420d6bc5cad9298a1ded741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb6f3be7f13377a8d51f57acefad23742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1545efbdc66fe4773b51b807d9e69b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5faa8d59333ff6fdbaeb9f78f3af1b8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f45123967e4db5eefd1a2a6774e9b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee0b1c83ada607fcbd6d728934e03a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2e79eadf386614ca85a332b398f5a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3362cdfc80622f73bbb9a8d180d2e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824e05eb28ef2306f734a06c71a2859749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38697b46d713a2a347f63b7ffada8899750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b87c7c47bb7ac6920a866880fbbd4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2695c98d2d6f2bc70fdcfbc66d3ea752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64282dea77a77cfb7740ef2f56f68933753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264a44a793c24357ed35c9151393b28754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e861cf9c00b1c15811b57d0cbcdd87755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50545197e88137c79a7e89900b25171b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed63734561c1c4ad32ae44226c92b64757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5a1fd81474ea2c04d5d68b0c672a2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4461ac1540bd434e3f117a8feae113759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b05e5f80915903b7b9f2bc364a7206760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5c5e3eb79a5e6e0a8e3ee708e9200761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815ebf38bd03dc89e65f7218d27474a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fcc0bbeb3a302f51d73cdaa40a848763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a1e7c851284dceddb90cec10e8f9a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc1f570c65a2b7745cdca673fbfa8b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5e44c79eed6574dd864b573d241b1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b5c79e6b16bbfa7b90b2a846c9365767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2584c652c60694629c906085d8180768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fcf8c3067f5ef6be636cc74bfcd92769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9037e872c5b853e61f6c937a2686c2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f105ffbe70fabcb3527ac0c5917497a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59695a93e01454860829e3f41f345736772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972b0c9388dfedf3866b8eb5fdd8b3c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d112526b5561b5345b9125dd75597774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d6b5d9df54d5b07aad5253701fd66775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957f11d8647c315e6b1ba7dccd9c775776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5036b858e3a1e2e5b3b5dd69c3db6f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b2bf0ba468dc98f1d728e1faa5c74778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd19f5984fd03cf78bc243a2459854779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25858f0c4d9dd7fdd1eb300be8b5d7fa780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd852205e3d52b9d6aeb0a7913cc488781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b75dbddc920bc7ea229709ba9025f7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133452dcf259992199a7ed1c81f12e8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a3df29cc31d0caf34c89cda652989784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcae5951029841a47c768ff40ee2656785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be4c54d103cfdfa67853e48efd1c11786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672367ca30dfc0cb6ef5412f692a5fe787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb6818b9478105975871cd496205a5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8a9be7444086426279853992eb908789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe865e0fc1287df744b2c6615ab97ac9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae2ba952bf40a66b9d7da23987d9fe791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee401671aa9203a654ddb2bd47ae755792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb161d421e21dc68254d52fe9505444793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b05c8d8efe2f7f11f9e220f893beee794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1823e68f0bb449fe3230a4e54c4e657795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89202c54360088b6322242b54a1b6ad9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e2233bfd040dc25c40248f8cd3691797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d1065aa4241c6c8cc75d926a8f3ca798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842f9cdf7294811ba513a7eb3ab0dbd799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423724c3c5c78a76f641c6c27ba1c61800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa079ef25bd8ad8468b0bf6a347ce3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21eaa8c984ea178e3773a3224cc5fb802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a0d5edd7351e4d35b768fffee472c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ba6fefad62678100046155ca974f9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c51767190f3078cba2944cb54b00fb805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62a8fce84a149bf8a2d662ab03bf89806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896edfadf8c396444547a6b783200277807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff96196eff7431f2ba31bf6b9e96cb808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486737256ef45f53209c18b30a6a266809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a685df976148a63f11172f4eb9204810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955e4438f9a5f95d2fb9361d7ee7459811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90efd2ee06be25dd05530b1a1a589c5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861aa979c550e3e4b734057e6bf1432813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01863b11581e4a917a2d58970af385a3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b259cd538fc51bcaad011f9834d87815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f86a853513eae09cf68d3214835c5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658d00b67665f2730c59fc9b7ebce06817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27460677c45e3b5dabd6b166fa95b538818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0a95837951dfad762d99f0cc0fd2d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b31ec8e62268b63202532c645976c3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb7e5a4d9742f551d84d99861dc93a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703376b60d98e5e7335edee347fe9a4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58369fe43366dbb0c1a4ecca521ed249823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4f144af0ba22727061c7d3a548030824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61b3f9d725b541fbccf22a10df4e16825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd43ac04e05cbdfbd08246af3dc4ed826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b2875e757edf7590614c162afa1bd827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3516fc5e62d79c63537919959ba09828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e9aebfe1343c8a967b26f4b39da50829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbce1b3f5abb2a222e463cc041023b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afacdaec86472d2fd72296f5c18c73831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935b5ad3e5765202b2599921856eda6832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f9622bf7f9f8232059b4e68b3dc35833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b46e11872f19d2099fcecc512fcac0834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04958339f358d4cb53fdcaef44fd88835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce546ab286b874d15918dec50b337e1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c6cc49eb83fb86904da6f68cbe270837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3de327ce60b0a25db4c54c5a489d96838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb7f6e936c18e515281ed8b008abb3839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5545055252bd54202a6d7cc3198e499840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2ab5344adf501568f3acf71361810841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171f5d4ad0a115d552a7037dddfc983842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e972f3c03704c6153a06218cdbc5aa843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761ea198ec6c9061c4dae1458c720cd844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d2c09f136860415bf3158d90f0d33845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373fddd89f667342ffba275e7e35d9d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef13a7edd59c10f93f6a0b784448d86847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e0bb2d2b0e03ef6261b9c25f3cdf7848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6bf0bddf6dda0fd521b1e2a31d65d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac848a4c440165f39af85049f0499fbe850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15d7c89646630a68c5bdfd54910273851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20fa873d4c29ed21aab4c0aaa1776e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3006346aa257cea98dc56c7622a3b4853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bc1b3368f9b32306fa9cf06bd1575854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a565d8831650ac70fbfc378eefe8f51855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cd4f3f8190f95be8a627daec575af856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5005f8e6afc546900b691ab0ca9b8857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f9fc9e5c6a73e70813a683404b510858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685287eda7fd8ea61cc1ba93bf11cd1e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cedb339d3c9113e39728c8ca61a8b8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb81da72872598052fa1375fe07dad2861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c2f10b9a82c19d367cd800ee04c47862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe67688d3977a91b77d1b85a854513863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9ab2104bc00990811bfb708650bcd864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9348158aebd96fdd352b8b39f238e8865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea194495dae359beb581c8e786f651f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edf45ee93888a81c8d5f2c288f2ad5867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684f5d478bdbb2b9319b42a4175fe1b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc46027ffa61b59d2986eb7a6473841869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3877eff13083d88cf8d6f18f4018a7870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8cba33f9a95e57ce2a9ad75583a7b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a06ef9ca3ec17b109718840da7dbe6872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed7f9306faf23ecc17c8a055ff552e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275ad6785527124b05a3875cdc6eb32874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eba0db8d367a8716ce36e5a5ebc820875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e686aae1ede3065d4d7c0c5ef0e0e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebe806ca90266827b8f9046a2c941f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6307147f2d3d622e3c0af471eaf65a0878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553ca6948bcb0c3aae32144ec9499b0879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d3ce9c6ded0248f2cb8e0a93df373880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f114ec21ede5538ff72cb3126ca065881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4edb5098f12bdd3d54ffec57a7ea1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a17853f0f46131f841a8622521aaa883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d329e968326696667bcd5d865920c0884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4263efcd26fdc80bf4d9dd2e85160885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138773add1066fda221520c75bf2122886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df512adc6e6febdf142a13f6a59faa06887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89232acc440d77e74e8236a23469211888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635af39b3180f3b35f69d5f49e4b286889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b7bd8afc68cbcd7392d33b909de56890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de29186815401823664034de648bcf8891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac085158ea809e0838b316035760b1fc892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611762604cdff5483680fa5ca7532393893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7059c995d22f9fdf466241653925d7894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839b7ed271a4aecd747cbcc6e66ab50895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1a93e155ec63349d05b4c897c5fa6896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54820f00a8af3a4c217499d1c0d4e2db897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c452da73d35cfbf6ba27e24ac983f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039dfc24bbb63272638929aae28fd158899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2c7074eb78faf90d7b429570b9282900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6d900be0290c44580c98890e82ad6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efa1c6cf2ca52f0f1d8900ba397869902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d99e4d731ad494c7134913f5e60f9903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff21ec68d065b7e2c85ea4d8f5d221f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74520aa2fe239be3aadf1c3cdb0f7cda905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9528d9247357ec509a6f257dc4ec2906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3100260be06a6205e761ee54a5297f9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c61b1e81b3f935d12000cb183a9df5908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658eca18f6b612b0db6b6be15963ddd9909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953cb836a86c7a940bdae984c9c1c72910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca88c33c40b942f2d95912024457ab5911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cd867b9140b433de3090f13ae9fc0912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c813271155f9ef699897b9c5656432913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f524b8c9367adae130f7ba933770e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56064653b6ed51f016c26e2af5071f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd2d66ddaacef08fd04b2e8e42d217916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c148028472d06012c49518c92510e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049da10ad0407f6232b2c636221e563c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a020c5977f5ad30f1637babeef05864919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c96a91de806c52bf73bd4c646e10a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1590ecf6f9d179bba75e1f9d239e961921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5d7c44d3ddf34c705a93f85691608922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f716ce9b20e539de8f20add8413f3923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569740f9356ca1ff1abcf6c864fe318924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b97e9850e9787fee1288c4550c715925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e9edc40060eb968625ab9ee98f8c0926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4c5d57c79203cc2af500ff3fc43f2927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5a426735fc99c148cbe666ca282dd928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d1f5f2db489a7ab9bea7e34fda782929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2212c1f7868b3972c78b84d77ac68930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09583d1e99fbc59d442a7da23e59b736931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929cdfc5981b059f1eaa33972691df4932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58168089917b25d06735ec87c0842a8933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce02702450c06ff857489321028ed5934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7afa6a0723bf3a8b302d63477f94a1935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835b874c7dd76db62e7b9a5f39c74ea936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ca0701c79b598af3c47311667234c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd7b2b8dfac0f2c996cdd5d3f5d334938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cc9f166fcd9db939d5b3d8447266e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe1a048ca2a2923068d16135c92dd2940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6089ff848d6b7338f9c4fa66006b9941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b875ce125f51b53255d5c20529c34db942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720a005d06ee196510104c55c2b8be6943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5b1c21034bfdae34db0f80358e1d9944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf3f5848be77fc8e49e869ed7df828945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a2ae635d69d8f9f7a8e36ca9e7e08946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0369b1fdc0f7d53ab0ca46d885adb947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703bce7713437022025658037308cb1948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6f442f3cde39b404b5641528f9a88949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95910e6378190b9c8c89ee85169da547950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba97b80fdd06eadaf4b3928e552a18951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166edb37422b38a1fb5caf62b8bde8b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05ed371b978ca5c1e01f2e1989a66b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbce27d77fd238c78096fb43cadc14f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c2bfb712ccc18ea58091f64186f90955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884c6f115848e449b53396d06c465b8956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2050810f1fc927b7015da2c27271d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd5f455706258b1b3ed7207ee065a0958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5781d559d1c898dad6b67d9ceb61dc959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89552c996a497402e35acc8a0d82b4960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac5ae0571f7d72280e00e6c3791793961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0bbfe9aef14dbe8f2088dd61bf3ec962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee390129c8cd555f48d8ea67c3ff8c9f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb2b8b0f80f0d346354f826e1c3385964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe43818701a60865d3fb5802a4dfb6965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76842e975bbdc56a507e5a1fd1bafe966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc894444f323d5bfe5e4eb76cb0284e5967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98867ef00f1071d8987bd9d1bddcbde968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0af32c0b3f8fda86a24d2b8830fbb6969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9e8453c3cbb1d33052b6123debc48970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025b35a41d2b69af511d34db6101e8a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643beffd0af69d34e10f6f2cd69eda92972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b248b857c073353dda7e8a43a9820973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0891b48cb0d38608b5d1c816ce811974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb90c4173f0f5cbedf05cce4ff64572975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c0124c340ed0942c32b9cb9473abc976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cf838d767634f81f9a29c23289eb2977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>