--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7a7b18d1add6821b44db8b0978dad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af304fc71368aa70894d3d8a416527182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a0ddca0bd8c2309693032b2c70c2b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a27d619cfce7fafd56fc638f87ab64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d1cad74f60596dc087f38d4fea7435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d02368207234c37d4290bdcb9a1756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba35e30227644eb80e89f9128e71d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5d004777ede2b00a47a33d68d7acc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a1aba15841ab3da07d25e3a22df309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0108972ba3cdb395860eae649532c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9af022bff2de63ad9d5e83b16fe0011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7bca39a29653af47c56cebea0d85c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9d84cc9e3316d212519307117af1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f3cfe375fe0fbd1d322ebf4ffdcee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200810813bd248147307a011769b7db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bef0e6d6e602f500a84baa8df0140616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5427caa13735efcb70ae40edcbbf2817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ed2c5cfbc8a3f76056cc04b50c74618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9510475ae8213b2c1c8488dc8ca42da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1c03dbeae2fcd25e334d4595334fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b032ad06130c080f3f3f90207514321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b270e7ce628fc4f662d288663eb6fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cc1e70035297bc2e91895a3815b5f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56313183cdca7dd5c21cde628b8e3c8a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5df677ae1c381e7491823be1c30c2425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97cac8c52ceed4256f0760367eadc726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d86b5b64dedf520b1358cd9ace2e827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423c1a354e8c88b41ba81ef3046538028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48a0d54da7a049214c52b0df69d36029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc267aeecf4e9c11171074dc11a91530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb147d81f3c5e094622f307d5a0db031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae276018cb4cb53f2a1a98ac3b8926ab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4e54a81fa8ab08a4d2922a961b23f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb1ebe4d738540f4b796f9032128fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09168a34e0ac468b14301b76d46b93135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29695c3b2bc37cdaaa36d899b5bc2b9936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428dd339dd39bc18694911ca2c0e90f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cf845ca3b3277b668feee2b67629c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5fe0b0fab5cf1a4ad9c3c77c22b1539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1870769b2017d4747a3abf208163ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f7caee4297b7c556b95e493cd391341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101454b245b92ab98aff669b01a805442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60414234cd207aaed669b25dc659fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80577073f4a0b218dd69b5514348756944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01dcecee189b28ea67644a3577ecafe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e42ab8cd9f59bae3af6274162fc2b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa18740abbd6fc1ab6bebc4b06c59c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7962a33addc025486b6950a7da346848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b28f000785ef6863363a4680a0648549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f519dce3116f1f6d59dfe35adfec2f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40305532f99cfbebbc4f17431eb6144151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf29bb12ccaf9a903b313671a3e55552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb72b9b4f2cc85032a592b018de8de453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a967e3351aeba16e584ad71b94457554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883cd63af2bd47fb31daab7226ca10f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46d28752a0665d1f54a7b422db13ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466ea94b15e834d2ccdc9285146086557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5d2b395840f661836164ffe61103358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7b5cec9d1d2e18e7ab5c48ef52b1659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4f3d09a5313b57678b1175903463b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fda410e41ae30eef38043d8a6dce561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa04a245aaee584ffc9f18b0d7e44c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf353adf8b60b46ed039b133207eb3a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdfdceb99562e42dbb475f800715d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb3d48d88059ef2eb2f00c5b159a9c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764dcff8bad9ad585571605dfc85712a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b89e649755933471156a096ad7e6067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a46a83f597f2794085292d971a8b7768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2becfddb5e76af3d5e64b5ff6779769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b3b35a74b5dca6f3c73e87c74e94270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe73757f5b44317fd14220332d38d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06daaf876276c928c6b01f62f96d1a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982c6c72116a7089221cd00642623a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90aad053f43f93a0abd5e8900330dd674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ef25eb5f1a1cf3e06b29e7d30296075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670155b5906b9c2aa6459ab93b55dc276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9f1f0021028877e80edc78378554a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc95a4157a550ec1149465ad441064c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e0ae5cef55716039904e46d40849279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf48adce317296d83bc8c94e396047980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd9b1c4ea871e42258e5c36a0d67ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02843fce097b987f2eebb4d3331c7582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f340265afb0c3cb6432acc2e7e4b1d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563e3c3565af0dbe7163d027cc070c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee096e2198e1bfa5996f8b94e928ce5a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585b34eb0e964de7c0d6171b5becfef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bb791adb402ef7d0b00ccec54a13a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fd1cd75618386a734dc2814e8d98488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33062d02822f2cb7c363370a3719510b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979c717af8dfd5115e687f79d67027890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712eceb8b401738c465ed018327b974291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979079eb7669a2b458db1cdf11de2fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4035a25825afc809fc9fa42e42c8693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190321a1015c7626a427c60a15abf7994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ccdd2b9a45603343b3834a66acb7d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736a18bdfa287afe16d96f228696efa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708f73dd0a48910ab4eca86d7053ad897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a97b5e4d567474d88d47459d70a83498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d8bc4752a45dd583cfbe5836acf1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865777cc8c7c07128ea998752fadc32100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50865d93a24638ec08e396e2eacc59db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc5437f70b2a446073c5959d62a40f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94332a82f9a114dec93affc6e547fcc3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7b921ffadd9b6dcca05c16ea5fdd2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40ecfd53b278f05a0c8a3fc33b7681105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4363a23fd0317e16a9a96c49aa564106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe60dd719dd1b3e7a90e3221cfebc0b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf42879b454606d5569b242bd92ed5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d1903e46935a229c1a70e72efeb8b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fdc7e44bcf1a4a28f7d3437912cb11110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a04b83f59278e13f0758bddc1c662111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69bf4b61f8307e9c5825dc6408fa53112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9227f23446cd87c073ad93ea9113c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f92e0bc6083073d44cc24fa0516418114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcacdb668ee0029bcbab2f7951caae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa30af8875d8b3d9bfcc779849d8912116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67da77cb077ce3807cd056bc9baa197117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc0be069b243afe35ee42ca4961e8b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d73b52d32395ad6037ff355005b73119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f28c6a04c5ffab7e6ace13c1654565120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce459c023bc1b7bc3280a6ade0e8fa4c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1f3765a04cfa7032e74158cb5336e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09f343fe98348bf7ccf4857697aeab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143248052badd7667ac1fa4768cbca1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a729e62fa59ccd04654a9cf3f6205125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91bc52d2e2e97b2eff3e181da2bae6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab4d6e8e2a4cc497530c98d516fab7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41c0376aefbd9076738ac95a7cb934128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203be478281395632fe9138f9effa5e2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117efd03ccbc5b3ca435f4232f21ae68130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7675fdb9dc2b510b8475e7782c104131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f613220a0df78320ad4e68005aa73132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac016ff6e23cfc24a361e27f44b73253133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167d7e75783f705d45fc1778c9542e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09afc103510d74be8db9ffbf3841ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc6fab20b9659611f6b0b37bc8fc6d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b994c3d4692d2044e24b22451a8a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ed3c6b41971c4c13983ba3146b41d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf2d2e73c9579b8332d88146fe917b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae34a68d573c900751a31ca064cfaee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fb8d349c584346ed97052df6d0506141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8686c5cf21790556b85b1d4b291251142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ffbf2ff7d57eada3f28186216587a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b4b4e8d9f7381e5db1ed5bf809d73144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89a03ae40cfa55092ad489e22a9383145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4dcc64f9a851e6fb2318e3e6ea2b5b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f088d43ae07360c9433bf5f8cfeff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b78b5f89f0d6c7fda84b337857c920148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27da96f302da14748d37a72a429be75149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0c94d08f8191dd7e9461f29a5567b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a18562215ba8de2c8d05cc9d4c5f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e10e4698a0f8106a963f3d2145c37152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59caa3dd18b2815fc2cdd1b7ec841952153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9d3064ff5adbf9dbfa9179ee9c524154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3e85b408cb88c176f2fc6f43e86ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5bf77fb0d5c409834b27166d8e7d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54678505aa65efdff456516741518d4a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f4dd35b587f80a2cbd9ec00ee07c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f9c9ab4117bdb0d4d0430e8c00c37159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3bd94de9066f707be6400b25faa19160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a210cecdc55d2e152d43b1e982096161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17d38a20131706c4f7ba78273711bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e9c88754b124b4c4088fdceaa9bdb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d74d9883adf98d653d371a3bb0458164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cc18cbadc896230e135293c31dbbb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f84330ab03a740d68c2ecf6c13df8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d62f38cba1af924fd16a06d6e9e51167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bce1ceaefaee1998758c3c5dac98a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9e4aa70ccd9065793b0d1a2128ba8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda51240012c2546af038e7d408a719170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93ce69f8e5c74a76848a6bebfbcc11171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a810772a327315d160d05a7fcfcee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83542b0a169b252c05d68dbbec5ad7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b42b30c550a1cc9c317e7997b7b59174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535bd5bc325c40910a1bffde8bf4dfc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d1a2f4b06723f9cbc1cb007a8adda176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5d2e308443570fb7026a9d5569215177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ca55806205e4733aa3f50e0f1743f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5fa1bf478efa14eda038519b50195179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9827b7d5aa3ab2e524dbf8b8edcbcbe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf309ab5c6bd7ff56d45f9da4b4343181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b440acfcd66daa2d363a23ce9399c0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ab1dca102db86bdca3a5bb7e31f84183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c97f6a01d2017cdf876a990c26fa9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbbf3a4d7edba96ca03082fca99bcf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339150963abe733b6829a0460c5f72b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ff9686385c7483e0e37c7e83873b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a53f19d676c0c0c971bdb15c067681188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a3167654d6c3e8535662cf9da6d3a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c55693ceb7ef0a1ce4ee0c5e09c064190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478a1ca94a16f17da00b915ba19449c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b36133f01a572efa78c22733ae15b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502789301d961fb2447c8b1f4eee31dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838bfeb0ab4299372e66dd0cb384865194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7a6cf8c059de8cc63aca42ccc7bd3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6934d83cdb859898a47bfcc6d81203196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8caac4d9e7822543a2001252b4cc4c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c14bf924431a4a9e71e4ba407bb107198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357636437c4111a37c20846967d16ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c97979f8cc883967349ccde9111c5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3783e2c39b83bdc787c12fbe7e6ca5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e52446cd2ca6d46251558efd9a88d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c8fa7b79345d7d7b57b243884cae3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9c8c831005d712bf1f6d4cd634791204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fb330fb1fec07c15ddfa449ae239e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d5f972adaaf13075e8acf1ad36378206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686319165f22c5031c0e8aaf96db3ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d7239ab27a0799a5513f87ed97184208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d14e3df627de81406abfb6110fbe2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f91758c9d20dc27d9dd5c2a6758af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd46978723b1c8429858e27b5726a8a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fe3dbc8070e2036c56eb308e843b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7215b49c699904afc0bc79c8b3f04f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865d1c1e89de1d3abb061ea00a925b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70b639be7388c4c40ee9f09b96f65f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b78aec2fef93cde35bd814def04890216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5502fcdade17e51365ab09fb262392217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f43a595cea1cabfbb6d55ffaed4322218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb577f8fd42bffb7e448d10e9715900219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530494f62f901b00ac7a39c0a497e18220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4016db19949d4e16c992515c1537b08221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5d5198bda2e21fa881cb9892351ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17331038ee3d4b62d3272d6131bfc543223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd275c1c7a43b7607b532552a94f308224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09199b88c0d73ebd7481ba5b5582694225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac203b240d00bea8f20b37a19151260226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df22942ecc4ff0d1786cfe3ab2be27227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a06c304d1fa5971945a3495ec9bf5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc712ab9ae195b0fbe8f4bb4a0aeab8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e8320df5a649255fd94002a5e0110230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f01aa88483db0aad915d06b9bad93231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca204f835dcb055cd8032361476ab32232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d5c880a1e5ae709d6e1213a7c48b3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67df1b0611d4f316eb69b45e0284b3e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c359da3607b0ad7d5c9ff9f6878f0de235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af52266cee4c431acb60da0ba0930f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011c49d2ed352c52c96729c5d284b63237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c50c51b6f2c4fd05d2a6c09d14da18238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e63a18cb630fe8af457d1ae6d47d87239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beab1ddab9116eeb8a1f8d990b7a18d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f14d4c0790b1955b5c81e87bfc722241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0489aba83c1d57842df3c9002c6e42242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6e8f20c1dac11d790e530c156aa9d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e4c351efadd68d1b1e6869c21fd9c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3f5d0dec41167e145373b3b72dc0d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb1311a1b7ae605f0a74173781d425246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c3db944f53bd94a56025c8fdc3fb5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d0831fcc9d8ebb51a167cd6a66335248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0069ca3c9b44264e9a5404091323730249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acd0bb1ea609d8215a44d201df2964250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212eed3aad5eccd647c8ae54ce9456e7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d40bd1cfd6463c546d66979ba13627252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d05b2747699bbb8b3087d02263b37253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea2725fd8420854d823835f1605b1e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a28c5f07109bf5f03442f4e97e297255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07481e3e94671943b84daf5d1631ad6d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0804a7a9f4cf8750ba5eba49d8fa4d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e29089c7ca7ed663b94de21ff2ff9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f52db908730a78a807a199a9d17b21259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4d3fe4cec78afb9780936daf88bec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840383600fb888c742828fe1b9e6917261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde99238569c7244c97c26aeef57b5f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9cd30b0d4322f779d3fc34a67f9bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144a9a98ac60e8cb06cabeaff93d125264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc693b9f960445f50f1bde80b3a69b8f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a63e56e469caf10b27e9ae96b0c94266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0631c4aebdd9447e9b08c0cf1e4a838267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faae1044829ed842c0ee3b975f15591268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ed96b2e0601b3f0c53d7b8939cdd6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5599294925e65ec04af45885d1726fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8009d89b29d7f6f2ee3973239f3a10e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9492534a4dbf1ceed5f7fb68936fa52272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8687403906a8810786066dcc1abcfe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827e9429660cd71e6531e31c6501e09274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdb787c07dd30e79c77d8b04dfa482275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cecbabb153b664f9cc6e2b79eaf3b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0c34b0891074c16823f965422bb3f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2cd1a16caedf6c88aa7cb6479b69b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebfc4c835a5356291cf3d9780202fe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f72542a81a2337c5f4432b2ae3e508280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfa058d679ac8b630f63cd5cadca9f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf623de4bc3dedebddd3118a28bed812282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081e9a6e0fe5ecfd8bb9f52fcc5bb22283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0bcd03c091aede7472f7258e57e76284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c023b32be249bf595818c7a5badd2d5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c70aaecb145c3d19a8ae6229cfbd7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a55c6077acd08c5c66bf35a8b8ffe1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fef400b560af113100b698e6f5ca56288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d607d10609197fa9566c0e61c8595289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39453e060d2f54728ce611204f86b997290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55b0f11111371a22e93891b4f9a487291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c4455cba455b63f311e6dfa5877e8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd805cf1a9aad17b5b0192ed9b0c989293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217f5ed470d648eff4a70324361ca91294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538dcaf8fc878155e0dfbe7295553bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98d3b87c42005c6ee78e68be50ceda296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eeac8e0d0bbe02dbb19a7e8598cd57297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeff54677e9651d9a1d8492c034f82c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1467fe6b037476abaf6dcb9eeffa1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd97765432e6c12710fbedbcbbefab4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98f8ecc5ba514c7d645048d91d4543301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85fb28f52dbcc9dc239ab11a1906d0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbb674f9cefd082397a9f8e8d39f4f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25b17f4160286329b5b8c6d84fae91304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07214b063f8523f654d3d171bf5ea515305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381861691d2a7a48649956903ac7608a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616e62e0608452c82711e7690bf37ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a690d294f35993807065fb43bedce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e54eb40fd2061b6964f2dc48cb876309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bfd9f24de4c143a1a91f37f9fe00b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836fa6172bb91188dd54fe1aed5701a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42413f0df3607989247892529a868df312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7413408e2798657ec0294edabc16d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2de611be0e0b09bc22f0fa80849338314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d216aae3e60a7c83f00a927065d58315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be0340739df28a5ceb1bc8f0acf200316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd50c75e7b776b4a696ad818272fd9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462fc1d2b738a73d67041b38966ba43318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004249866a3c5e78dc9133b4b2ee8e42319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd79d0cfa95da5390139474f703f38320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f47ded9a27cef6af4095aa3f7cdc7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bb6bd2681e521a9c56ecf884f3931322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce349f8bdffc98c5e49f9523b9baa3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243462ea01893959c263622dbaed59f5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd9e9b920d4ce09969eeef943137d6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc18fd908843ef239ca9338fd122106326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4281ccda38f1be19866cec2ddd693327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3a58a93f8810d152228cd67363175328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bc6f73acd9f5d7e72db5df9ecb965329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adebd9236d6ae34d433ea3b5a59903330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3de52c52c348ceae4c4c9d5d1b6421331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759886b0a7e0cb5c3a87aa705654205b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989665845000db62d6c5e96f7bb5fcb6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68906e26ce75c2c6b04cdca049bb0ee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de67408f427b98cc3a377cfa1f7f7dd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5e042d1642e463121de478ee24d2a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406dbb422dc766acf4b127461d53008d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b98e7e2c1337cbb87d4c7b215088b5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2560794531c3bd74b7ff61ed72ce73d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af594bc2c2dadd00dc6fde5c5e89230340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39598d0d4fa0a36b4e0b3b3b4e5f20b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12298c63eb98b045b515cea09caf9db2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b479abcb2d494f06eb0a18ea16e26343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b65a5bb110426d2af744146f234d6e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24bdd1b8357ad8f4e94de62b23a5ee2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4dff967f59caf0f83f62f6b634095346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db33647121743ca862716f2b6195afb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179eddc32bf71f063822fe273886025e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7beb9d634255f05cecad95559795f0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ccb85d9e144230112348a23b3d2a3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2eff1c7583a8a926beefb2ac49cf73351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928edab4343fc12e9bee8ecfed07631f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94497c97108f7ff307e8cf48db4884353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16318335468a71de3110439bb30c6126354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e57883f75a84f04f8f7928e55f662355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbb5982f6a403c028514818f98f6c2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e122fb5aca36d12390fd86e2236405f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b483586e8022464986e0c2639f56d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5eff6ecda623aaf8c996c7f4285ac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe94f13c572071fab089b1ccd7dbc3c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751297aa474da3a8bc0f2175b19e0f79361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72926bd34d16ebe09d93e72f4d1828362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40cfc54539da4228b404d8c3b86e44363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd21e07085ab5f2231ccde6f68bcaa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4de20fafe06444e075b7ff456692f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a1829880fbfb61eee08689b0676f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a367f65c5761052a92861a9ebd349367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ad13aa420cf571d48ac834b8b6bb1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe285f4a00aac8e84315c2bb296bb5f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326d9a3f8df0cdf57a3eccaf7f060be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce93e9369fa60d7886fa51b867fd21371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b8f0527dc08e12e206c6d8977a55d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb3c4c996d0b21a954fee798a6334c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a06e83533cf340f7eec1c68d1ca8f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb0ab6669f29ed9dcef9d852afd159375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d7fec4f408a54c5dfc79aee804f1c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea3a9f287ba5c4b69a47f31528da82377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bf440dee36187348439361108a4a4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77eb8f2af8627a7ba356502360a8ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bf06a2383757f322bb89a8597eb95380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85b83364d2303a29b2c994988398eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b8f5904968428f29aaa85d1ae8e26382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8316abd24fff27b546d3eb7942ea9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4838c130c212c49135241b110284ebb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac801669acd53921006b7712ec7f0b71385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cba7f7223e4a3741b05fa087b3565386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99523486c85b8452682028fcca4ac52387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd75b1ff9dd735ffed79ee79819e42388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c647f91c72b4aac7148de79f5d71e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb605955a1353ad3fe11d6d1d3b50a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6561878161af6332e2e92ea69e020d3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30bb555efb869b97960da354921832392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f68bd7ca24a996ca176a56fd22ea1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a20ca893883986c60f93701291f96b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb8beee02fc1b63b5ea8cd4b3b7338395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7ad82c8c9b90c587e00e4ec9f0261396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284911855e384b60f552625cb94ce4e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109de43bba42b60d351088303d41a7cd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30993060d8016a6c179948e1e6aadbd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862e4e8dc13f2f32f5d51e416dfa1df400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df7070b7e5784f7e68cd6bee06b3df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00c2605e61bb813dcadd7cc8675d05402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71c61a6c57e1d781815831be196fdf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cf03514bbfd5735b4a48360f1fe09404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3132901df9578449ca372a8cb33016f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c50a63593d81e7b5a2490e30952a58406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b791dd5399a0bc00c25b4c72e23a57407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecb75adb50e985c1387ce86729f570408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcddd07abba107dff691665cdc69d0d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aeeb1044e3bfa6e6089872a512fe97410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29e08d5ee1ee59c7cfae1699d5fdbc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f141f95256a08edc5ee6a6b6d91e8b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f19cea61eae3bf7a2d775a739aa12a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55feae044517536c505263b0d9fb03b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4886a140a7fd7e41c5bb8f0a683249415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e03d995890a6a9b4196fd5f1b49a7e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28830d894bcde7f94e29824a36661e2d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197fdc49cebad209eeab99b708db1b6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff17ff07f9a0b3fa23aeac52e86800419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9deaf4dd7e813499180d85ab63d1f2b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5adb13690630c75e92c30682f4892421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b32b81d8fd40c2c18f0ca961f16d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50369273fd466ba8be7422327545d0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892d146ae13ba72f6235b9a3f60d5e6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e697541ef47f675b9e2789abcfb5c9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366eb0414a2338abacc43ff63b24be71426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a78455d5c05ba1ca9e7782d550dc49427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b972f8fd0586d3c095f49998eea3fa9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1d25a7b244cf153ecd2000d2a6578429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf35426a4823278a84711a4d4248d7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06de365f13326c8be4230a9224bdb3a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbe24d8522948918746fc03bc2fd02432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cfc765ed083b058cd59f3970fda2b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75812eaa8ddcb4a51f2cef209d9a4936434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22961b2b8b02e8f5fbcae489f36080435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868de04a893924767283c23aedb15f7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419b844a2e55f5b937e74cf41c07581437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cae29636c57f286d00c3aebac9181a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893feb3038052405091d908da2fb9a17439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26017e19380eccc70ee75ef9a9694bd3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c839f0abe36c6be5fe664fd3764108441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00f76f89e0a5c0081d462f234d68c5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d203873eb12146537a0887d177804443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ba8f01db6164ab7090d2b24836517444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88c22bcb5e0ea4f22bd6bd2dbea050445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91e4b0b6ccf09a76a1629406b3b069446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80976f8ab31c96f28011634921d1af37447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99a05576a60d987c699920bdacfa82448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aae9ea12098ded5de11bc666731fb6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179cb6deac867ddf015b41352a87ad78450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2395d16222f00555d30c4d268f8ee7c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a425ab32b658c64c4c0cf0307b26eb8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd95c047403acb7b1c96424b6ae5011453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daeaeff29d3b4696398cbbf245b09e8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3baa464f88c1d39af77d0be5bc71e56455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5ca6de5692a75fc80dddf0ce0c2c3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0762a8431fe96b75a0748c6d236e13a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557890c5d6b68b19928aba7bf3cdc33458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ab9db7ca769e5dc45b286b956d9d9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51094f4eb3b49cba49122989f9fe502460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25ccbce15203ba43b6572f6acefac4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3762341c294fd24b4e75be64ae0e8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc031fd5f8d91e7bc051ddf79a58682463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977b658101ccd4f070790f4e585a15b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd226377080e2d5c8d95e05acccfe71465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d2dce812989e2512d2ff8abbd1dd5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6e9ebda0a4a68629b49869a195901467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0df206d0f7821b44bd9c535358105468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3572e5cbb9f29a1bf7bc2d54e3abbb4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75cb0c455feedd14104b31148c9c67470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ccf063b5b56868576d5d292a676fc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9794a4c8c2a07fcae90c993fcecf86472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f8661b6527e8f424289e19b1312f6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ca22f9e17f16be2357e40dc8c6f68474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5bf7b36e32368ea3446eeb10d3f1e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ec7d29017476afc4fa29703e8bf79476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab37f2117a358f79d436d3bb11cafe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3527956c8cd7f9c16732806a31e7e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30938d0830c57cbfaf6dc23fe2765d5b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23810ff53ba51c94fd2e282a7eb052a0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b19e3a15ba04e2235a1286dbedd895481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b101bc6f6334e379e00cbb7321960482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e63d21d447127b6975bfcca048cef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d93eb33408869fa0e15965f25be529484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda0625fa26a92ca9bd69b515ae4d1a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927895aa11d298550f864006ae8386fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c01579b2cbfb9b06bb563bd519d4b4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393dfe2a0b71d9eac2a20f343a3ce89488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4b52e29a9e55e86fecb5b8be1ac7d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c762db533d953f0da6d9fbc5d529088490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b1187255c374f188cbf7fbfee2132491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f89a0059b7d283c3c103c9fbe66bf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d725e3b66d715990abcf77d491dcf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a2d2f0d10a9c95c5e888b0023ec99494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7825492d6d0593ce0c96375210e89495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd28dc6784c81319651819b8a62e5b2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c8f37c5facf15e7a47165fd737691497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4819c61cfcc235813461bd4d7c121b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598342f498dae0a36e089fd333752db4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b386b031349cab7ea24913e486043500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299fc8d4dcb04279f308d350c68e6fe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea963377b9e22a679b9a7aaa3fbd01502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4422e14e7bdb8d87865f2fb32fa0a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b85fd764658ee8c05ffcbf420b5934504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370035d747f89a47e8e85dd6d26cc8ae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831f212bde577ff41ecbeb43d4ba308506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea83ebf87c887fdd9874cfdb255ebfb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79b0917271bea2cf043ecea433d5e0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad9ed3242f243c9b070295b005ba93509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95dc4134220c161c0a9d3a3c7ae14e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86ad7f88e8bf8651ee1738b6c8b64a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a4bba094035592195c763079175e6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa61c323b59404707d8ba0877b9aec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095a5106f245711a0b09400cc221538514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43e592f869eee43b8a33032f5937e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13879d85b3def275a6354ab5fcaa3e9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e264f7ea5beadb3132cd78d9310dc88517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d77d581edfca5f8804b2d52e13a8aa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bea1d730a989414d41967138cc5712519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71382a258d5defbe768d17e042e852d2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3cd87af14e7e9cd0a7f76c8449dde521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96eb4548819b08eaf12bcf17ffe8259522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d81d1e7a6699ba30bbf365d51f737a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea563cebd219ac7d50bb5cc10aa5f9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec236ad05ec3480a9d1a4069cce8ff2a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5ee43ae8876e3520229181234ba64526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec69180fd6f2695f63d9a1e91dad89a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b662da196056651c191b65f7523d75528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c566b82f1803c4fe4e0a8c543376c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10dce18837480054cd4ca576c64488530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7d7bedb4af26d95d772c7e93e990a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b337dd14b2a86facf176a8a8fa978532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e92f27059bebb367ba795528c71fc1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e6eaa71c524ceab3114e8a1c38b2b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ec0cda87a2bfe4b7850110eca2b42535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ee96bbf8c8a272a33e13222a9ea28536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8e296eee33a7dc387172dee3b504e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496671f5b21f47e467fab8d30df55d0e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b10948576d21d7b1004c3d9c9a7a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe77ac81b3eed5c80e1600f26e2c52540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd26a5b7f124fdbc8af6283f50c4ef3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb9a0699e0138170ff9c3590d8f953542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6a1646ff1e11da10a5f30a5a693b7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac0b5d76e37677c10cb5239f20ba87544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13981d56a471903623b4fa50dc2a4951545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17094ba64f3476d698ade94a126a27546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad393018831ef9e3f8cc7a02b53469547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faab4066cec4bcd653a5f5ff3680841548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493abded48d55d0590e22a3f09589d03549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971278863e802c7bfce189722c293a5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd36afdf39f192218b95ee04ebc362551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a7be8901374e59abf50d71ce6e9b0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c730e4f09fa47e7bccdc7d1571592b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631bc670012bdf86db3477f89e3b60a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cf80c9794f4c108e2d817fe057539555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673ec311d6dfaeb79496cb9b6c074f9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5354080afb7e3c320c2231864b3dabd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d3dfad8692032ab59a38d40fa7a38558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d021ede4c987ed26fab5421deaea5b4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a34f7ce949e169347f0f0e725b83c5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf925983730b34a4b4c8025b1f5464561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63fe470c8da25d26b7cd0ee9cdab2b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb743c7dc874f922866fd7eea47f73ae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9ab8787bab0e86d5e8dfbd6a8a8c2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e5ff8fb0e04bb1a7abde0f5dc63a1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bb7beb7c4056264ca42decb80bf67566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb8d11a0b02d39008f18f0410cc8f7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e25dfa603bb99479c71dd41a22cb16568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4349dd3f76f7cff239d4212f458a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1019c51f966cb0a156619c2833f94570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099533eda2111b7a6e9a66f5b54702d9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b465f796c9d2d07cb4631ffd46a9add572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fba84494e19e00aa0052f1994967a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f205988fd0b7a2cb71ff5d7ddf737574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fd8480f8f0e513197bdd4719893f3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ca1118976aa80394176f7005bbf03576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e957bdfd13798c589898e2326d2e8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd2bb4b2a9b12be841b13e2006ec80578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448b0191fe86e2e0cf27a0ea3f57191579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53db70a121abe576e05737dd4856cb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a280f9eb46974319697e1ead39f4e2e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcc4972d03bcb6aa98aecaacd9efa2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6f00c0e14c246c4bd633464aed23f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f19094af078776933aa0a82840c26584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114168b913bc2945263d29874904889585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09571b3bdddbcbea7cce147b88492e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187328cd60574c7c7f5305906db1c49587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6687c669c16791d93ed0b646fcf3ab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841576a3f5aa9295508a32edff8aa848589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598dbdca0ea49937da9995c9c6a2cca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119dc8f65591137e78cff49a26df180591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befa5a3e17bc3d30a35ba3d9f9d357d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095afb68d065b4811b854efa1d66b8fb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd808b76d2030d323967062b8c3ea7c9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ea34aacb2ac17696b2298875a9259595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462481d2d83b226026de6ad6ba5755e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9d28a877c442b80c1254f69b2fe5a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8521a21c01a2cf814c1c8ca0af94d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b50a0dec7db6762f6b983c43e099b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c184977997ffddd358ce31fd4366d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbaa0eab309c46f45cb2a844f3cbc0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19426fc0b9a1efc599c9e98b90812996602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14fd08f47dcb77c4a35ff2efac4c6c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d59531b7446887c8396f36c020bc56604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae7b4c956777eead9dc6419b9868a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cf45fcebe4d5e23d4d805790741a5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91ea535a1b661f5701ca96bdbbb698607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdefcf9b2a3df28d40fc80b2e1200d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddc57ead008f86e26ec53200f3aa3e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55885636c4e39d80160db9ba6180ca3f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676957bbe708a807e35ebbb56f97a73611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685babb053ae67bc11137ad61c2017f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ca040517329d48876366956b3bef3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc5811c80d92687969fc321c60b999614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50811c9d1bea3fcd004254d9d2c5e0e4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ecaaa760313e9c6d1454d69422899616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d39c4eac15c2811b764ed4d0911fb5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b78a8d3dc216a35c14ed762dfa909618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb315a543219e13226da11b298c4bf9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e464961634e1b460f3362ec80780d96620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154686789764c14fe24eddcc0d7542dc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a324c980b88a2c09548168345d0802622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a61db84e90c9ed66c7db018da00b8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b8de46f690ea302cae2157364e0c1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27dcd3cc419ce4cfcc33b3b2141dac6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46220b4b6005db26ce7c74277e89683626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa9f3a4532fc0ce727abb99e553f36627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf7458ee0a3f242069bb4988b9bcf6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529ed81c97dd9a0a93881ee787301b7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98cdbc622b9bf38d7fd82851503025630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8b03b1248f9f4482a4ccfa7b2a258631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc768a45ca52304e79ccbda2630345632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe98cb30cf6737f67644600d778feb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb681bdae97dd5c1c09784903095e2a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f93318c9db70c130f956626771eaf1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4867c58dc745b41917094e3b24285636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2468f8201e39f41404ed1eceb126a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061a537ef365e319b78c3c5e59d2433638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb792ff6faa82d1d0efbbdea33fccc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f687b8935e1a02b6fd75fe3c5d8ff5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfab6f1b266806db945a8b51b38103641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d77c28e8932055b235b2900367595642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd6b66c8869bfd0cbb9955d8982b70643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02323cadb17382d3fd4aa6deff3688c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a70887a197e2b69d4d0e9d556ed190645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7dce6ee97cf5294cec229d3b129d81646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0885947e1659b0d2b0b6025740e62647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9faa38a97f7ad392d9acee8fdb4cc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b934355ec1687f485ffd3e1ac7f9f54649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944d1cfc9fb9f6855a058d4d2ffdc6e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750ace4a2f2b02992915556bae47c8b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a0dbd775009243e99f41198f4626d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ab02fb9f69b0ef7633982fba5f2d6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999b2295cf70fc0c33a3dd6c12c37fc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0dcc389346d7f5247badc504ad2b6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fceb59a801fb2fb8d42b727421b949656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838f1e9930118614621b42135cd5531657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5dc697f51e467e7c8eeac04bdd5a34658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbd9e47e9a9ee058e443a17e155e39659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8044b8ccbd02e6b6421b9c5619acb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11940816a9f31eeb94912ede634f0fc6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116397fd2c618c5d8ca856c2f9c17861662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611024d2a613d7a299bc7b88c09ba1a8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f83de7b1c0101c008a0a4d1ed9dcb8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1c044772d9b37cad487e49fc96e4c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdb017f0c5bbed721f0afeef155346666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc883cbcd15eea467180c5acc8713f74667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891ee83558a27e7c2bc530ada68708b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041c77eafe1704097c3d274b22cc6d8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fee7bca19b430091f5e60e73954a0f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040965392b430f79adffb6fff646b77e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ba192417b6684830860476231eff4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8e31d5f1feed2eccb6b8b3239e1c7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b36ce53411e84b311a4b7e21163d5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e05342add32c2153fc504b5ca877c9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c9e6feb7c12b25967da362331ad8f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc956fef8dbae2a9926cade12dadc05f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9e3a24b32a5672bd2135853f0aaf4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f235454565bcda9c0949b715ec344b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0779ba076fd80c4a4b177de39f88f6b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ba8ac32a9b49c13921044efe861a8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edcfc9d477ed01bfe25e11afdfb4ce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2ccd07b8ea4d1b59d4e2b77b5af30683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16dbcc8ce8aaddee4fffd8be69d27e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e64bc35ecbe640ef7039f908465de9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac588ab838c52643e081fa9118f584f5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0fe91aeccb2e9ef2ae1ed7747b8d1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1daf9bfea196e4854aa5ef030c57072688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cf3367a8052c122501e3d05ddf125689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0408c2f05a5839819473c55756793b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50748a67fb46bf5b2fad64e92a29b3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60687cff3d4ce9181f4639ef7bf3be9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6319dc3631a9a4f41a3299c6317d70693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0eb0a1cd0ad7f79c1ac6e431d07dc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7860c0e728cacfce83bd5f85592e0df695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d3ff13b54b0ef7a15a22b1a4a863c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb478c3d57105f51cacde59102cf021697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4914ee4efa1c0546c7d7611262c7a8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e7db154edc014ee696c18b17a8ea4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a23337c744a5100e9d1b4e707ecbe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49a864ca511bd657b1d0bca6321d0b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f6e60d59d586268a2c0b3f712d5f8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abfe815e7cf5fde90b740bd6bc6b79703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa12115ecf9ec64a9a5d559c7a4a19704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7aa53d898824acce426135d1ee746705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079983b1cab71d356d346b6906fce21706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e62eeeb3e8e6c7d00d452d8837f23a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1641363e7d3053db06cdf73c61de3d0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927218b77dfa201b55ef27f250956c0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d472deec0d7aef2861551e55e81548710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c385ec0c8a5e6eb740c5d4a855dc08711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d120f66ece06a6aa4f342095a8bc10712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44e867a95e74d85eadc96a2000394c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082faac298738230080541854d3f85d2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506448c40b6a5de18634eb14188aed2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69413b1d59410c1d28fbea7e0073aa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a04ff397fe24e68863d5b23e985d0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742fbc9700ea6a1d067af10df48fade718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5b0af9fda964a94d598ed321bc492719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7704ca43027fc09a02b05108db338720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab72ca601af59e2c5f98e4d6ab5354b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d1c09bd031c78386c79381811532c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663b0088109b2ba09e77a710ca1de05723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25aa184c1f788838fe4b225f3299ae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdb22cc489d2b27f0bde8e58c066fa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03166228ddb2b7730386b4730e52748c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a8098b965121c1ce4f834b6318c99727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad11abec9b978899ceb78effb1b1d4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05895cec4cccb87f238fcbe5bc759f9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db2d65a1ddfadbb329fdcaa419863b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838d9025cd42b4207015bf290d7e9c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb8f2533c9e3450a692dd38fa905fd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb041ee0657fe125270fbbe94340507733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efdc9c155c84f628ae65d773789249734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789b89c8a1c7865fe219f47b7336176735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd89ccfdaf169d1b7286326e6b9a2d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06ee7f9bda7a0916cd67c55b9430ce737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd5521ff2f298a151cc31f76304dc2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc99d877a133f0a2e5c99ccb88701e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57400f3cc6ab01fe5990fc48d511605740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb5b1eae73a626218cda29dcb24fd1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c336062e0a6b32bfaba44d83b8f5522742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800a71dd94384f2b734ed082890949b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c421ca0f1feec82052846cdd0c8444744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884cf16544ba07a437733b9b3663a1c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3973a995433ca2fb903976eee63a7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19022185c75f391d2d1837922c3f4f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cdfb2f72529fc046b5bd2601478c8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3fd219ecacf0e371f7053d8791b53749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4236f777a3aaa84cea1927714daf796750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ece9e1bb31386bf8808b062a9c9442751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8958b13cd6a84849ed880af723b088e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327580586dd9ec2b9f5d049766d8ca54753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b295147ecf0387a70e51e31cc607db754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64249faae0783a86cfa01827db4741755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabec3c9a477f60e6d80b77a61541021756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70c4dd5ca6bfad149f6e5d6d8016d0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90688a71e15aae773a6a330c4bff8c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c18c923b356d150b55e77165960e5d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adce06c3dcbc6289408e0bd9e3ab7cb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585884620b0b8c966d553afff69c381761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add9b7934d9f12cf242550484248046762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe29adb2c9d064c6b0c98b9cb528cb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899112373f52a1ce1bd6f4ea001812d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86640ae1625f7695172d49420825696a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6109e0e688313603fa29ee3da353d08766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90ec298abc77f8f21e43edd8646d6d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc5d0751856cb8e43e923c96f44ae5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195ef699b923fddab5b8bb86033076d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bea5d13737f0e953247729359553ee770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8e067f28618214cc0645ca4e8e4a6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91eb3761c14963e95cd42152d375395772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a1414f6ca316d86df7eeeb1fc2dae773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72507fd74e23a529392ea9904cfdd4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d081cce110828ad08d112fab9ee36d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd9f607d273f209565ac852330c607776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c7a790fc0785bcbfd8d7f50b4fa88777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc7e227cae4c56e57760b33151f0c3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88b1863c409a19a5daa4613608fbec779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b01c0680998f100bd7ad7471db4ac780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1fd5c9a2ed8dbf9091601249eff18781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1e7a8f3b7fd88bdadcebf445c2962782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e590e431af3dd7249c3c4354f5fd3d7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2b435b47ff5d48417a3e8bee7f4ba784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a1223097e9ab69722bc264786aa54785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba13b3f9c032d169807497b7b864d98786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2556474a5771a2c6097a62e78cbd69787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b617321fb1c9189c85b0b433e0cd34788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518dd034a4e4e12ea41be860f423009789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2640183e2bf33ee049ad7637eaad5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a291a1f9ba5eb59f855acfad4b1d38791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cc41a4af56699a0ec298797cdba45792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4b90c6a1c75c217436a86e9761a9e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675bbac92f95c0a36ba7ab5b8f503bc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4e470f7066d6d7fb864cba495d615795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1f92c9ab5dd7fc3d3bddeb8804df7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b1d3a087e9b422406a400b15a991f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3025d075e21682375d600a52a3caf798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bfc31989e2ea728e5cece234eee2d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26997a12605713d062158792511e5e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd305be6f44f6591a3beae92e8e221f9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741d792286899bd5dc70933e1060198802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468dd32f9b71ec367db90ef79a58fb3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cbef9293c7e91290d38613e44eaa3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244476f69f81b37d2c5d1deb9206cfc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7e62184a63a3951fc7fe6848d9a5f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200c7a7e7ac0ab2ccbc822d3b4c8a11807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d17d1353c75b339ab531d359e556b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4cdee44d3b17b4add989be3998dea809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa391556df04c25a3a57a94624b9d06810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057e4f22fe9bdf7b3fcfafa6de21f5a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681aa21ef74156277b3d1008bef298ca812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2c38af0948b974f9209bf06827a59813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c375392ad90031b2fa962dc2d4ae1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1ea85c31131c31a331decae6e41c9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70b9d6581299082a8e97725766c983816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55446eb0be9940f5b528e01bafa6a7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875cec577e6518fa35ae8f97ad1e651818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d426b46c639194197c5246f6553cd819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a6f151b62f08fa226bd3e9d09646b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cde3c1e2d5d080b6d2bde826effbb821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022ff04583b87c98ff0684fc3ff8b97822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db6e6a90fd7fba98c45852ff867741823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18355bdc46593e77cf4c90c8f756bcf824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352274b98300d89f5b2daba7554cb06d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb4f7df1b73614e7dd5c7e3a25289e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7e38cb59b64648f2eb2b3662112c0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4c4ddd45d4a16798f999a819d6846828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0b96025829b1478a00dbca21f8895829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946ea88fd6540002b3f07c051de9711830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95292f505e6c33b400877274fd5a23ca831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528ab6fa1eb9d10f49d5d3433d1b125832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a2cecd2a02100b1083d43f87a4ef6833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252b60f80863e1aba5e62d472419cbb834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872c3f1d2ffb507e01824897c05cb8f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904e8ae548fc261391b9451377b8442836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f476621983380f4165ca0f609da8dbd837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7d87551f93a38bfda31cfee34d548838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56d4654afb20f9abd5e0ccb819cf98839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0734de1869a5d805306dd7d830acdc0840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b8287313508e2f3992f2eabc9040a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842aef1ce2174794cdbe8d9920c2e357842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97197623120deb5221eb38a32b6750843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec48f99c32f1324c757b8bd9c6f49a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4d86d7f2d04dadaec910a4e5c6220845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d735daef4d1b0bd732342e12898fd1846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafa9912f46009323df4e5530da3c83847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3409fb2c88f98120a1c2c0f0ad228f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadbd8a4b35f379c8dc51767ee0fe4e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fef76d4c51b59a6c89d700bdff4552850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745c3c5300af811078f288b48ebe875851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e7f195bd4f69d6a4282525ea40190852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acf9460712e7e165e3ed69adfe0caf853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba50b58dd65c497199e50b9e9024dc2854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfded3e1da66c1c398603b0a2987d4855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9174a3b3e0427916fe0ba069344164856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20abb36d939deafbd1ddc72108bfed857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81832535800058af937f84cbfe9c8aa4858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb07a7259047c616f69b002acdfe90859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15189e4ce65f9726ee7291634e8d972d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33871afbbc3956ce76ad2a7cb4fddc00861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8ff5161d8f07834193088caea3f9d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a91266e670c9c8c0352de2e202b622863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0265e00f35126f213035bd4ba183f93864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcef44adc5012bc6fbca830cb09ade865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef489cacfbd39266bef416a33c890fa4866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14361edddfe96a4eb890eb333cac90867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca56451d1d28f0df90c476bb772f47e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e78591249c76f7220a492ac0d68706869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c9c03a700a49a5129bccdaf5956f2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7fb045d1c21d16156bb4c65cf0ce5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abff4c59797aff5a91c3bd13ea7a7b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a9ebbd51e6583138234110e62c121873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782203ec3708ddef8e7da26857dbc843874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb124df33de8644007de299223a669875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600338c6725db27e34db5b10abbfd68876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a576e0f9161f59d05bf039096a2f5877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d93ac8df0fabba611f59b8960f1881878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc90d170c39186c56d1847d6e872509879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e38bb5cb639ed00bb131b4eb9c3638880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32089b972d463a43450ec8e61addef881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d5036270b5d6c8f93600ffb71afef882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684a0341d2f8f3114d256fa65903723883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8a9054072dbe68082aba1bdbe62d6884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107af4390a2f7ebe8ba61a1996c2a801885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980adaf268a6c44d14fb0912cead7d9886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae06a5aef4af4b80ae3e6c17ebf271b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c974fee6be54c735b215b4dfeafc73c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fbb2f4ff82a422bc50867b48c1b09889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb97de91665634617282e7d77344e9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae3db9d62af0dffc332d4bab6854ad891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331b9c2b17db0eb1e1bba353cdf03a3892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8cf15e40af6bf5c6ca97211f2e375893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513d7f36790d06f529d38ea8e448048894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8dd229ba02d23ac3266c0b8edd2e09895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36dcf590fca51a345a710bd210fd9a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df58c9d9d13448bef7bff622e9eea9897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab40b57c8d2d1f30cf70373fa8d94d9898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380928f64164825c7d74cd61ad1b6d02899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c818cadc89e656e20431da9d39911900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1345a88ef7bbbf2c8c8010861159e2901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5668224000208654ba9c4ea1f374d9902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9b76b2f7611df31fa91946f000583903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d19126cf25d1d4b2d7a8b805aa91c6904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e1a105233dcd14767f263dbc7a2b1905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a27be0882f40a1bce968e30b2d5d2906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0174ae871bd0d94ac0cb72b8c05728907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d02af84af6872481bbc8c8f705a501908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a7ea3a82935404b122df961660d65909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ea049e9013b7f13367c7103a37f19910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a77b9141220f4785b273993a66f820911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab726603872d4d9c01b58013471c34912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1e1e02dc600b59b6854e010777d5c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fd906009ee1a3197ef96dec87305e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad62628ef9ede92c06579c9c634f21915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0b62b4f652ccc2cbdbef9fe7a5bfd916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9e565e94aff317d16259f9780f35b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc020db7858301c917d85fc36ee2f684918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f3872640163318877a2cd97cafe14919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2dca4fbeb47d6aec3178e779ccbf2920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4aed685e4fae148661d8b5da535fd5921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced9860489066c3645b0a9127dcdcb5922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224e4db9a6a186e1913a99162518438923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca80d7f0387749772c9c6efa7f1efe924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a893af3b456314c90728318af91458f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb91cb9e24849ff7bf2a7416cee8d9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0added6f980686e876dce7a3a0499c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e2633172e7d5664346fe19c47c9c2928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7223fd01a3dfab56aefba2dac759795929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be19021ed29a2d8e4ff7247880064bf930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feca1aa49a50f7e82146f4a7268499b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3966ddbc36b980a6cac1d32e1b71835932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456947ed5492caaed81391963880910a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cb6bc694b15d5c4d4d5cbd3fb2ca9934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fa6e413acb03d494e6df33cb1d0b9935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444fdad852435140c7b2b460dc82620936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df64d62d9430f36324c122fa7dc341937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73952b50718d9b1d5e186b5d710730938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6773bdbed34bef73041a04372eb3545939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d9eb907a4f85a2ca92cff117a6014940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffc19c2b3d514837b2ab1e35a45b8a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d56099b2c5f173a2da61d641eddd0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d088d089c54747036eb74391332a2e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bb8f3bd50294745e7dab6c3ac1a95944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e50cd414db1dba166911eccdfe202d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d242ac722aadf85ddd335040502f1946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea911427af3b25424455168ad8260b9947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e1804ed663f8c10c6f7e14c08772e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468bd0a3d1e28a96db25d8053fb713b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d03b93973870df32f3da1b25ab64c6950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796aa3a460336f0bcda0ba5df61f662951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90770ceb253055495b6a7f00f0a8a7f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293e896b5a77b7efbeac02b8a633412953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf79d3f33cc80e65c963df8414f3af1954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995a4a211a052894b0334065db5f5e1955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c8d4586fd867e978f131e34c2818a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f94d1f1f2b222af8000fce88308e76957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4b45b55718717c8536ac3679155f5958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781f217865be59e236f6fa0b0b0f2cf959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa1df597c2bf7d950909a033ae21ff960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70de968f557e3e3222875b2edc7c03e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71be79dc5cd31f838d8aa7276f9f9c9962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4934de98aec80ac266e50df009b2307963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a354d0160b2530a8993bbc8de40d3964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344774b0641a14d99b7c76e26784466965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524239721e76c08a9118f0085993f13966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee56920493287e9a5d034f394b1f183967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0aa6d79513011b9d26698b3bfff41968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e48b2ac0d183a17a0c4a2cf5e37c4969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c645bbd46b1527533262ba9d7658bb6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbfbfa74b500d3e733eddd9024516a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed8b3ced183cc8b54c93b6c7e406dd972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133311fd7beaa5d2bb589935803a1e4973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5763402c8ec25b2d8d5d13e6cf3f2b8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a70624fc92b650865e11d04900f4a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7dba294c09572fa06e5bbed60ed50f976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21ea8b89cebe573112ead3c2f9425b977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e1b7c4e2863aa87de7027bcb108441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92e02d11317634353d2a31d73fa9522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa566e8a43a714386820cfa43b5ca13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da69953b24d6a93b9d9ee9f37f51c4d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a710113c3078fe49e83bdb5b826bd35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ab1bb577c70993cd4feb2053e19ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df1096e9893f5f943e89e612373ee27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582c848949251832dc2a0062ce12ccb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3b729633faa1bb6083b34009bf13b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c884a5a6491d24f8adbcede12242110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f22acd68d6312d9b9eaaf76952546011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0d841f9f7f732ca4391eb6b93280812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1ff6a71ee7dcb763e55c3effafd8713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00800d5bdb702e7ce4b5ca3013fed25414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e32269ba82fb5819f89921889883c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776fd3d6cf887c11f895255ead50bcb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73cdd4a6b4b5a44e435098cded0ab717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce44694fc3859ae8efbffc73042d06618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9f0bf2a9082edc2a577008daa3eae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ddb7f19878a23a6d603790546397e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904bc84b42720d2f6330a99f94e0d0221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f37a78cd68a7f63a24f933d586a0f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a80eb96819cd519245e0f61cd288a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef126af02ca8b8a35ce8c2677e498c2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a5200ce55801f3bb97fe30650432c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870805a48dddf977581ce02e1cd9622226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4400e8e21bed265f4520fff3c933f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bf1d6a26b37507562478391a781c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871531e88e63d39e8cfea20b44dd0ed129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d182ac186520eab353922b1acd87a9230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1042d7f228f46db77939b2fc288836f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e9b1a4563a60cc8a67cf3e88f15f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77cd5b77f419f7b83a314e3bd1895433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec061b7c2dc32ddd10a5a27d392ae834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f7e90ca16af55cd867840a923d0c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52608c44bb20221a515e23d5930b50af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8435331441405b7f2534b6cb57c77b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb22de5f629b50716350db74c53342438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a04d47966fc55ae458835e69b02e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec2f8a2909cbbc1f56d9848dbfd9de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376912dd8a01e711103d4da77ee56dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b47e5f5fd0ccd499d962bedd767a5b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648a6e6976e24ecd8194f92bf900dca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683b3ee8ea4a6df47e336031b3d051944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c8aa9ac19841c5f0264bd3ce9ba2a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe64cafdeb96877b6a8af9c9f7e5de446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8fde84e7f17acb4e89dc556b6e5ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c14a5a21ad9ccf6bf12eb84c6f5b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37fb5ea3b50dfbdafe37bf2aa4e4b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb40199eb331bde0572a80e197c6bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9dc450c2f8ebe0e8fb1aacf1bcda751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c1487e7e1bb7180a4143483a17f6452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdd092e9af399b44b479744d239ad653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59e4212ca8ad7f37b9da79413520ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e51eee8454ad8dd0d90e8ca63ac6955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0755ecdea7d80e00e43faa87f653756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835465ce1075d7dd14f6a473278f2dfb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af525376c0d743ed8adf18cafaf00a6658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f524129d76be53989ebf05429d3d05059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94856a97cbbee91918a3f56773d4dbc560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba20948ce8b481486a8fd2f03e741c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77135561f4908f81bdd590dd4431a91662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad23fc8c5fca2462cd5fd90a2b450063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46427773223d0f42de4bf5e00cb681bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e1a4b936f9dd1cc07c06fe22be0fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc07604e68e9702492d4ea0abdeacc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51695431f726c2d46aea581884a9e8c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1be504476a1ebb77af9eeae7a068f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e5f58ce27fde5a1ea12ffb7aa178e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95676579d16dd3c9a0314a7722a53e5b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38961a70b007049d81a7e3b95b6f66d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ab1f4d75dfebd7cc075812d742e6572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa16eaf23a2dd6910b317b72b304aab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f59f3b61f3273b9eb5c5317d101ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9efa1f24ef15afd86ca079762cbfd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f42867a53c532657acb48cc7f79b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345329a017345e7ce41a9485e575cc1177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010830f46df44e1c89d38d59d5f11f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cd06f9ddc00164e5b8a40303ea61279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1721965274880e75dd61f49cda9a5b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b625a2f0460bfdc5c2d61b4a839a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afd6681884431bc99670c883c860b582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1adf0cb9a36b134389463097fc65e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a557466ae536b3ffb12a975ca8d3ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989cf47221596c2dfaacc34a648abb085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c68f27191245fb419b2337d20eeeb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629fb6a7878e4c18f68ed347f7eed0787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11388a9f4fff2b3efe1d0dc1f39c7c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6922a80706aff026eda48aa98fac01289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9a25376f20541dd9e7ed74a2a950690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece3a72cf66ac7c422ef47fc634618691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22333bc28be84033e55291be7793ab392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a633ad553c9ac4f79bccc1bff6aa2e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebd06811654250be5e7ca67d0c657d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe082b7a794aae0ebc847eaa9fdd4b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc32fa89636827988b470ce353043596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12414b1ed265338bf67512462c866a7997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7859d04f75532a6c801acb33d9805e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c0ab289bc650d2b677d150fa7fa0699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623e5e6753871de34d16aabed33102e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce949c7096a6f3396f1064ee2456716c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5474b9f032a83bf17bdca18fb19998e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f75a4fd44f4e5bd40e5c84ab6c934103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbf402894e0bdf1ab19105cdd91d0d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04087d92a45e4a8c4a2ce19b685cb953105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc00866c33a1237c81e7086a008aed6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99842aa8ad4b75794338a98d99465850107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49052eb1cb0186e649f3f6680e397d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acad4f109bea043bc182c9ed205bf8d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04659732b930ebf3f4b4d1de65fa41110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df681976daee36e3334087f215014c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0534d79ce9203cc29eec2f0372327112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304ff4583c69fed3bb62500ace9e860113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448804244bc37ca9c630ec86d11ccad3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153dca07c43a31bfa6661249ed76b462115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af015e8fa0c0bfe4e86de45654c0b01a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a79a03c056203cb574e910fdbe097117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a264726362acf1d6d8e759b58478cc0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481beb9853cd8c309dcfc4013902144119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ae268edf5b626754fc55d06718f31120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc72b4f6dc9f6a0528e125f823ad1d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5b4cc669a09cbf396347e954281c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383bef50667b06f43265031a03dafbd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621683c08bd9425b2e556379f3e80578124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d05f7c77c83f53d35d3df6bb66dc55125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e65964ecbf43a05033c48dfcdb9c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6218093d2d8c277483594afaba345db127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fe29284b27265a1042c2ff960dbc3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387cd00af7bd4534b19b326b9bc8c175129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5e63c5b039f44ac1dd9d7041b9c9b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b197e016e85d2e70e95c8e0b852c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c03a45f1774207c95f696933e3f41132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c161fff9036a280012936bb0e61f5a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc0ac77c7fe54e6f9daa9de93416a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b16f783b41c8d91144badddec712f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b48fd7e44b2f00c22cc5b13daf5d83136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ee4aecbfe26d53a5d328c6319bcd8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4b9ebef7c26840c8e3afec4871c61138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225edf0bb386e85b5864a4a275ae3fa0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28df832b2cbc3a3099799e6e03d8e1d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee8ad605c4e85fce3f626ebade355f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55622d1d10b531f8ed12d40432793c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1585c30f6b4efbe58657f7276c743a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17eccef1e6f5b4dec22e5d2faec6af8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75396787c5928ff2a3f48ce76f249af7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1c807a52ff42c77420d6e3ffcdb0a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139959cb9ca1fa9372d578a07a60bd6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aaac96fd09964af968305517dd0dec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca3045796832fc03cbc5a07301d7ea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65e7d7861abd30f123025acdaf7786150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863906f2612b6a4b944ad008bced3c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7697c76c8a1acd2c76b95f56ba264152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a687f5a7628bf232bc4eb23d7278a7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3ae7ab1d961687f78063b2a9f47c7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41e7084daaef30dc658b7d49df9d4d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8f1b626b2caf3e10a8b2e199d1bcd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68558b04a07618355b1267a9fc29208157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a7cbf4c4d13b6ca74789525a92f7f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83a27ba88bd4618bbd38ac2b20dd64159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bea933ae7bd610db1e95d30a81afe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67485752caeb9006c7dbc8cc505bf9bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cb6c02b25b83a70fe85e8b1e87621162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94830e2b6494df8d95e7810e9cc42d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7755aa5c68af6308d3b9d896698f92c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e67ce4c11a99d665ad21457d812316165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c9ce98fb75cf5ee934b789e17b921166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab93697cb54e1a3570bccaae6085dc8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca63a88d69151d1de64ed9dc3a5168168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4a421148ac6557b266d622a032341169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0537f74dd1914821420c98d794098170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9330bb0066b1fba5777bad986239136171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503a648e5345eb39884a6c0d1a4c962172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7626f6a186acd3416e1a045b6378bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed528dabbe116db7f22e92c5abb9683174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f2c4eb51ed028547f8d3ba98c2ce9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16df624d7979b39653e1a735bd7ed6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e664b941bf7a34f0f60b9da0d74a0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90522d00825889d0555e4cb3f3e99db8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a5b6f022b43844b5416a33bec26d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6209c979f6875a02709eb2b6cf1055b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28381f7a396e4f50bc5f329cb7a186181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8904971c25f7798eab1ff97f4002b80182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b88d309c8a3fd6fe9da77ba4cf701183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f849d6cb634b7600cc99828cd19ca5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ed143b1be4b63764d844db06fdaa6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d903be7ef08cfa2202d01872c3701186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2633f6871cb396b58d5673d6ab74be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef2a73fa8982ce68db45c2a9080200188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f613e92836fda0dbcce9f7934fed9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0728e04fd769d2aa793d40d32a8b70190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f529435f163963ee4c7e1032c68a29191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672679daf7ebf5544e5adadb376aaa3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4ad114c6e008404de3b9edccbd79b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599a4ef16243f1c2a189e5804a5d3ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151254113e9f44a4f96c95691d78d0dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664016cfb3abd659b8240924216ae5f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38c1da4f9eba548f98fc4a834f3230197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409067b74d7ec2d7e3d5de34800d688198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91195e8eb5075d9027e65ee9f436af5d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e3377b567bd330867a87c7c9f91b0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a60a7b05e4da081aaccf9a74bde21201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73582f5b641d7fcc72c495c6bc9783202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693c3e42ed2c2535fc5abb281cb9fe9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f86524697646e9500501696b55787d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a995d479f70875b856e659c400ea20e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0daf85fbc8b00f44d8193b394d13654206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdc2400e55568503331c39b0959103207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b836a2a62c42212a458f2b60b98bda208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ea9b13e3f06646bbd4cef77f2118b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5413f01a3534e4a739ea35d850c37210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966de8249a6e5c61091b3c35e253b5e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4163e72fd94d5707dcf535745e839212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68221c77acbba8a6f8a08822e618fb37213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071114f8c5e58f02f6a2576e1da5716214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38379133239bd75a503b2e6711b0f5bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60d11c113d7746cead42da94f11629216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986c528161cb00dfa75ba3864b5ce7e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abbcc4f2efb0bddb0b25a5304f8536218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf6404c4ec45814f9bc519a40f8889219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775eab899d9689c6b6578c423c92f36220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25224d9f6b44b59151373ee7d28bdedb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d214d05de57149a4bf37887fab6ed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7fe605196c70ae83099aae3743e69223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395f53fcb7b41c4ae6236655fe37490224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a50b8d761d9fae02454c311cb6cca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87d51c4050ff5bd5108f5aa4986b04226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf732ce41c9d9c6aa2e018257bbaec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac03985a8a669481c269a0cd03296a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29cb59be7869493ac96ec87352feb9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f8bc1d66cf60de21ad4759d36c26f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8f7bcea3fce3c2af79e6bbaa660e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711215dcf3b2aaa7d5d0c8d0f375a683232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15f960b80fa2e6062c976657c94f22233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162be6d42c447b58de10c8e711a7dff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe072598aba7857f29bbd4286e890d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06904379b86d50c9004f1c8c58f2c959236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08655433efbf667840da8455fd6ef467237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf14880f7e888c81756005177e45e87238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa312299efd9db8a3f2f92d69fc5d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65438b535d721cf5ed0ff02381921534240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd780d3287f7e22c445d0f8f382cbb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a8a8a4bc1f40745b433d2453713bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f77c85a71e855286d53a8d77bb94c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ce623763024556f5c458806573cd7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffba00ae9c1088cad15caf737062e9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42c37dd63268a031985d4fa105474b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e727a7d9ba714194eb0ee8991cd50247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d94d34a94e1fb0973057f1f540bfd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c0299d8556ba8f40abd26d7a04825249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55010d6563933b34ba609d77469b966250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75aaa824668299b0729a0dd6924dcd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247f656fffc60c360fda8a8bb33e3b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41504430c20333dd4985aeb74d78e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f260736f8c82928a5005a803e952122254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde44f0b8722238fb7a0ce6ba990e6e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6641bc92d042d92754b3098be9c10256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b216555b4f9158cdafb37bcddf148bd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52dd1b1c6cf43d00a9b6371d8e8bc44258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af6950220429e8f4083f0f61413b97259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9983bf6614144789d43fd8b72bcef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ad6ba7e3e27358536f1e943e44341261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1b94eb0c9e5f39d793b46c497f2d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853f8dc70bbd50a57643c8dc9bb27a4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebf776162682a3d59a437b90282639264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aeaa5bf11e575a1024d5afd0647d4b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea020a8651fa903eab53d9bb77a37f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c1bad47c429a406eeb9a2489f1d6d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595f2845a4ae92d7d6c7476cf442bf2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfdc26ce6302b040e2915b876aa168269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11276788a7ef2a89c2dcac8bbabbac88270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47ee180d9b203434782028a6779e06271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea20ba3247faca2c8ccd68736c4577272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8021ed446e342cb1e31e1593d661af273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa1013af24c035e9f5ffb11c689f41274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa500b9f5e15b5a9e589947c8ce7fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01dd4d0022a4a9ea3ed00bdcf8ac51276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f057a40819571e1754a9d1377ee7ece277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa56032d72e7ec129a8a61317a9535278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3780b19bdd0e448d8266bcb55c9ade5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174931fbd5a100159f978f9bbfc2fb5e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c05a444b8ac2af7a9035351c3ff0f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac10e3c677a2a349c9e77a0404f5e09282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bccab55187d739a78d95122c766b58283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc9e90c0c03ee71711b4df71dab2a1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00cc05089e60a0f316674a0307c419285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35339b7b71172be2fae5cad92fb6b229286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823188ba23946329a682523a1a8d52f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5f6687f8547b66ffce63173f57f00288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98ee8c10d72e3068d76063b6e6230f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835087a284ac6cd9168defff38e040f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0aa07fb0d39a795f8554b0fcbcf75291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a106c29c4b1088ae8a969c6b2faa6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857efe76ad53f9be0cafd0f662806ee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff08a80c45d9b34d256282b60261af294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46bcf371a4b00e1c560235eac9be63295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511f60b8f6325c0b00e78bd6be6e696296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7fc1dc6007ed61c9359f76dfc5c65297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c043ca850848898c0664f79807a12f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da491bfff49e00a1b510e0c9ab9d5b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded647c2026a1c170c32f1f614708e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260f893c3f43d5d69c93d4fc72872ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed6a93157c029412887335fc26167e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62e93f9fed2de0cc5bae9b77a51a8b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c054d13759b70596ddb1b9b7f882923304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e657718ac64a2d91fa246748e651d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ae1614ba9b395d457e7b455dca755306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88645b6c6019fb82b252553dbd5b6698307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd2a522c2d4cc6afc3ef308dbe2192308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7439a5875941952926b2f359c60f477309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48baf92d34642e4955dc84508d9b69310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a3759d9b83c1cf4d10ac005a26848311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97803e6c8030509c90a89569eadfae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3d394452c7c454e4b009641e67036313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597498132d9171b3e237fb10a295d112314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4235c288a87e256355d2a48b399c01315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9ec1c42d2dad17cd2b81179b1d890316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453123c985c7dd04a0cfc710dfb0d61f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728db10ff768042721d50b1bf61e49e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a633d4a50ed6ce2683ffb128c6f9dec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde735d3ea7a2a69929874b546359f57320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87500fe6c96171a2b60ab215d17dc8a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d33db83b52518eb88270f9084d94e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d24729b9f75234f52d68c392ed4700323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e1e7f5a92473cc30d11a2be83de74324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c4699e46d793d1a8c79d39a455c2b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c16f50308f9de28ae03c17787e9ef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3a8a829d408c546bbe5df60c9da01327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8902449c2bef5325f044b40a04a1657328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79f03a667638458e1ff5f02a1239d7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ffa8484c908de964cb847629a2898330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412af4e0da92339a85fdcdc9025c5ec8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4541d44df08e8bda1f833cc935f124332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b48fd930dc328d163946036e387f5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba06d9a35c3e020b6d5b7139ad1e743334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e009f22ad44559092739294ed0d766335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe461423e482370befc5ebc1182e92336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abe1d4e5335119f55ef78c47d11af7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390e09d6059f881e8cba13ea4e7da82338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005c72cecbb8f5309989e512414d330339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6ef5241a027f59a6f8b5bedce3c81340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328dfee3449629961db6b445c8c596e1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619eb7bdb5127c61e02cd7ee3a42ffb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9968e1657b053db9def46ae6e2037343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1217fcafca0877bb8784c725f94aa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880031130e06ac1d7edc2c1a15d51e67345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f804e471af25a1be73c9673ef624e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82bfb1b17bbfc0ba550e6a9ebec921347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621509a3a2a987857f0987f4dbc94ec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcef03f3ad11ddcd80d3286f9e0f84b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b823681eeb454cc190d49f8736d08350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebda948f5a93db822f9cb333bed516351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca1663500f9a5705dcc642ca309ce9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac00b225eaf8fbfe155ae36190daf67353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d7750d39993548e3e7028ee872cef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90aacb2a20b2d80392f4f3be3b136d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0872c4e7c3d5c6c41683961c9bdff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9982697a1e378e365fb445c2ec8c7f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9207abd79ad0525d15940ebb4d1358358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198026f1d097d4fc2bce93b705078c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4823c4c2d313be6eb65d2fb16fd22360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a5703a4a1f5bdeb5be0904c913681361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891d4b8350336edc1c7295925427f34362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafca41b75d8fc0f6c7e7eed32d1d3d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d96ced292de8d34c6f6d75c7d5cc08364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404249a69a3e4fb72cb1ae1806e2cc2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588127ba2692ff46a02fa03476a56f3b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a301faf35c9a72b087de81ca2a72e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f78709c887c738cf06b9ed1bd9616368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767db42d4dfb5eb79a714b82e49fbe04369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bbd17a4855d933090a92552e0899c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0863bcae8aecb50fcc159008e4730371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a82fc54ae94a610d4ccd437623253372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054e1e5525478bab11401811a12d3f2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5f3c4f80efd08b8dd5fe40ad3d468374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc42ed72a76cb4184cbe87805b26a96375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6a800146bb2c4b48ee17bd6153ab5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dba7d65926d9a21f6ea8b534a70e4c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa576daf03574615d6a6118313a8d4c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fae9b57e53ca4aa31acc041d50f72379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd852bb55e9a9fbbd8c248798677e82380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28a6bdd961465799408d4d818df729381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83ac045a99a1deebdbe45f6a60197e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c58c673280cafd6321aabf7f360fe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec6df04577154134172330bed2db00384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe906392767600e107646729cfb09f90385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad574b1609a3cd3857d53dea2c3227a0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcbd68463d3887781397721c929ecf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d74ea217bcefdc6ab0a0e78c8bf848388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a62c363a56113650a35dcc4446682389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2712215f9bf3a06f1db4c9960af7231390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37c1be7922eda4f41c7cf0c045efb5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f822de91bec70ff1709c97b88185f52392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5767418a438cb144b7cf0f54f49f64c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a99d7f6bfb9765c837d99509ae31a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc9b89e6bde8b521d39fa446ed36d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541a17aa10fbd5c6ac3e40beb17cc23396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22d7a1e8f3f2049d885b0aa3c062f7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734ff1be063348c1beb42627828e733398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0c1af675c72afb25e0ca6f6419766399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8b0de3247a0c7406e161adbb20fc5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e818376c5d579b15848a9a86f1d6fa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db3c82fe1b877ab2735330bdec2cff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6667147d9bc6b4770d3e0dba30f2f5b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885354b48336e0ccc9dbdd51128cab19404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3dbd4bea4062725f569c8a8fda936405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730ac5b6518566fcfa456d0dfec841d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c74276c396bb12e1632ef1b20269a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0197cada52725d81b8b2f130c53db5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49876c9419caa415bbc71a90f376fcb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c95e47266e748d3dcec4d3638756d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466b50a7ed22b771935245da65e6195411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dae37d3f49490b45e9a5db3bedc4eb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24ecf106fb3b648b48e8645e72da2f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c51944e7ab95bbad2ba05a0f3e1d7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d867183c66f0ee1726fbe1ee477723415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4983e0825e36c519f7ae8ba9a7c0f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0272666d773485d6f168141450ad8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abea80a645fa868a048ff33d6cc55e9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93299fc9dfb5a2fca2d73f9322b1ec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d8ccd5096c16c2c3d0a303ab9510e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1b41907de5eee1112c1092ff56b3a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db138f9b51e702a8a6e141e50e3887f1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105430d3be8eeff511411acc46a1a0a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898830247a89e2b6982522fc87d35725424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab94034502f02baa78fbe2669f1a020425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602bab502b0258a2ecbbab5357d25d6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bca55863b43cd6882cc056e288de87427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940635e1a9cd699b40f44312c15853d0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e570250c709b5b5833c52fe58648dfa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507adece08536b085bef54b6016e0033430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86045910f8db838a9302de4cbafe97c9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054253c8b9afbb7d2ca16d68c276b16432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85329c43a5f834687cf6d3662f17024433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51b8cba0c5843dce88ea2b9a780782434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91097f6787dab821983dd26a819e00435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c8896e7023ec09b344fea38d74a64436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b45cc762c0afdba1068c4d80193ddb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9673d45cb8e49b02416ef6ab83ba029438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab2e5146d9f03d74806d8bac72f57c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c24ca1bc8b343a34c23b6affab1c7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0a94bf717e8efb348b14fac70aff5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65474042f8a9dc5842cffe0e43cb9f9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867649eef87e15a76c3a9d8e4f9ecfe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c053901e17878cb1928f21bf6c6c3ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c10b0efdfc9fd7eea9bd3f36d1f45a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb2cf69d7109b63383a0a5f41f9704446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676aa78ef0ba408679b869b40f5e0b23447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428b0ac5cc2b8cbee78998c9cfd54a9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524587a72b3aba5e3f31ff1f5cc3cc0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fb2b3503443d324c97dcec708d27a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c742a60d32e5fb36555199927e4e1c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3eb28f61e9c910fe21ffebedd406c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123439aa67bcb82bd4bdf5efb20d60ca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45035ef6272b720d5074ee9dedc81472454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea6cfc3b6c03fb38a860abfdc202de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56011b6f72678a4baefd37b81c34fdf8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48a38c32045f23a7b28db9470738f2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f29bb59d9167b27138d230f1ce9abe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89899023c32a783ba1d4d9cf97e9ba07459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019af61a74a52c025e388b6c44ae4ae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a05dbf299edd1a4b7180168ea384b0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30625257d65ee8505afb8f2ea57d70462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f9626e20bcd30336b73f3b7b9585f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c13b8f0c1cc73cf292463b025c42e8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfa451106f2526123e2cac1e61a410465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206e14287190fca43e515539d29ed9c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbf716497871e9970d81f0c887a130467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645f6686132093ca2c74ef744543062468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef71dbeec3e6b5226c68349ad7ebba8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4e5a31377145981941dfe0cc1cdf9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77619e549063fd81b1376ccea9fb40471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ccfb82f3837f3f146c17d30de7e61472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a605b7308618f35d5caf53389426f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a327a4598e6f5a20c223f6ddae9f60474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503211a5a05c83e2d252e0ee7681ae2e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fe23db8c702b941e5258eb1565524476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7128980fb8cd7a56d87c5fdb4b1bc28477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff5c7a92c6c033c64835a36012f983478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0647e2c0635a8fdc4f972724c3c1abd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3e9a56f36ae2c1decb9764c9924c6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830efab1ed75236ad9ebf24f5cef030481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f0b53fd8280d6b7ee10daf5a6f79c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119aa90b33e2026b809d5a1b14f311eb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf0dbe89e133e5a023ea72a2f948f0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfe1a2b772bacd05dc77ca30e8c810485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec051da29465e89cfa3b807d1d26c9d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f018e2695f78a7069dbfe36048bd07487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4e1bbcdedd6d9d5e08d8b7a8b4888488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d616ca8e4f5bc7878048f2c77654e2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef10416b862a8c99e576a55c7aa6a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042338e64862631939296ef9f29d7e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3ef8fccd3ccc8a4d1899fb818ebf3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3282aebdd092e804c78766612f112bd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36a13af72858186159f012e11c1806494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01112c599488f27270fcdd499babbf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdc449b00cb344c9cc70a6fc4f7401496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6a3809342832d67acad7c5588a5f8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899021e3ad477947a55899f6f630c2d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86339bfdcbb3093564a4333271e20f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edade0f091e1080d5e0ceb35283437b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff83930e331265a25ed020a8fff676a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070296c9fb1111ae113a73e6b532943502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbff1e0cdbf0c59cabae5dc1eb7e4e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b16c059d3552fdaa26f33d6b0d5e5a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275a3d21c625482bc33d588c72673cf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb12772d27246cdcaf5a027d2322673506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0e6a03e9c4835063eb89f34b42711507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6aa928b03a35a281d05508ba166fdb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade906314caf0154379f8ba99587f56509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864942cd2437a0b8ef7d4700ccb232c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd163db6f3f256ead881dad1f73b4cd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c956d0536462b0d1648dd37966786512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a764a60dc14f52fb79e53f148e70a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce497784c40794eb4ca459aca4c703514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed706d10e43fb900aa3520018f863882515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9690f885e9d68a31fc1a5aa1347cf76516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72277c87a1ffa6a30c4f7edd5b2a9c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1d5189dc61e4d68404aa6fc7cb38b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649f6b9087ced64e61004033053584e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3dbb72b9ee3811ee8a0a2d2b0b167520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7df9107cdacad3f1d7e77e0269495521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703613c0465344fcb4cae17d62f3ac0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81555fdd59e6ac4799c16b08ffb0a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7b81cf6ac97e13a29c1990a4a3409524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d75d863f9691dcbe7c97aebd61931525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134047a155bbe79eeacd2f12530f855c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4820daab9791b4e572e7c2953462c0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83358e849d233bff5aba911907e4aac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10ebd3bf21cb9950103428d7980754529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8fcf685391bd12169aebd61b6b1fe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b062a670df394f1f8e63c79131a59531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df857ac2b94329666d8736a8dbf52b8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5b14b6df4b5ba2889054d3a41324d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253c3a17cd2411d9a3ce922d84b3dcd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e027c3597c8d833efd61f44f765c1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b19282ee2c8894802f81b108f1d25536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20513479fd9d93f6f0ea24dfaa1a215d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5558649276a1a7a8c1c0d744cfb091538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86176809ed5e2a771f514bd0c2d66fa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559dd1eb02862e6f97448f842e51cd96540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ca84b640ba1a2ced2a0328ff290eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee207fa2c1965c86c8076d21fc721a8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087d3d3f8f73cd3d7bb0e1841982705543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811a9bdc869a97c2ca175e5e41e3df1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1b61a275ea2e04139d1b35c09f2f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5984d8f9d4e436b26209d1303ec7b9e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e2189f328136e96870be5662cd088547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd95db3e80c94d5d37dbe3b75df3316548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d730f3af7f1c3ae32a3a5eed428c458549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65ab717d929a786bed218484023ec2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3907c75c14115c2e63261a1ecd48357551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f28beade0a89b52c92a2ed509a3d8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62080ac004a791164306d85ef9b8cb4c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81a0a53cbff3aae0e652152e4cffba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c9d354edd35eb43596d82977e776a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a9f67917d9fc67720e20d1ff26174556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74129eb29043345087f08237cf55bbe1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d9734c6b8a7b45809b36cb9778e2c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307cd85ce3bc3bec717152e45e11f22559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa03f6d1b745155435a3c62aff186a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3507b25cc4e1aabdf38865db8b029a2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78ad26879077abbab8372a269aedd3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0892408aaa29ac9e057519a7d874a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b820d3cca39d27e5d429cb9ee8fe95a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ef9eb3dace188b1a576a52286a033565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776b4ebf810fe476dbcf4b282f76bd3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700e4fffd229a8cd3dcffa69428235a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4a6794f10d5084d6b1ebb8d8ab5e6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c66a744fcf48a8a21d3b7536c8da0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af230300451d1e25ee21e5ac28335b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef629768e1839afd573192e995c521fd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a931f6c290ecf208c79ce9b48fdd2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a757839e603046bb934c5b0cbc4ea7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdd6e8fc600fed1c54a6cc369dcbd4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437d95863af18f322c9a243be4790ea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b8e641ae706b51aeeab81b8361056576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39156bb7424b95e4ba72c3e5f4b1fc63577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1ffc8fc57343ed3ebbaf85b473a85578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b355ce36c3270fb04a8899dcd4551579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e633a456afd6daff95992b525e41aef580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a470c95cd1af4db2ee672d54c0791c7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45629f33fc8940206950519438729565582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c858b8e6f94cf0d61111b41acc4f36e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824732d470217da46e3025e1101b101584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994f4691e550c5f2f8de20b7cc91133585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51337867b30b20119aef3af22402dd2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8400a80938ed9078bbba616a0ec6f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2b60181e5452aca93ec4b4cfc9ea2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a29afdcf7133a3ff007e7f9c19ab4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e35e569c8d7b776de75938d2ece1d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd76f3d4933e8e2f89cd1517ab24db591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6cd5d6a2189ef9322442adf7acc3b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a8db6ed4b6d9d2eed1189bc2c18fd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b60c4da1255eef3b350de4c8b7a507594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f07704189f4f354ce8c90e0310255595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e45f8dde404d2014b291a4ace602e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f285aa700ae13622b8d19317d95ff43597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76587bc0c89bf0991f7bf88dc14feccc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf36bc3abe26752606d288364ca2a7d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe438bdd553ea836549b120213266b8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d3ada31baa328b14634648c8d9fcf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecf1bd290dd3d5f5248f19b9f57520602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f3a411abaa68b2868bba951bd62be603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304d9c7b4adb83f22862914187e8e59604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40308f933e85e018c54e99b5a37ed7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4bf8a932146139940ac194e2b5b82606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9ddeb64bcb4cf664486ce6e484275607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac6398c9dd82ef25cb55ce35364cc0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37753c97e4b90e3d7071e1f50ab3a2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bc1821e0fd781ea1dbef61d0ddd94610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49674e477b5325fa08ecdce542db1a06611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b290c53670e3ea3aa7293ae2abfa2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49ad4a032b61ffeee19a79638f0983613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7805b126cf539a5b0fc6b2d48ff07ad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01aad3da15baf87932108ca5d134c5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d69ec706ebc3fd5f762d12592d56c0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178d89909a27f52787ef9ba1213fd21617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc836e8262891c108dfbd684b45fea618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb311d4914f814331418bdc3fd222cd0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1050062a0a089616d95a29c52f8f62620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80dccb3a6ef09b9a6edeb1d1eeb8417621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cbbcfd03c3c6368f099262877f9f6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8862ba833268fe6ba87ac42637e7d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df757031f58a2112f88fa03586bf608624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b866cf92f385d74fb388f891df33b0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a393903a6950495f7228def0b44ac8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77489a78de947ea1f479f0de11cf52627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5072e7d1e23c7f2006c9e1cb413e75f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a13797b8dd5ae38e0d1dc9053df9a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b9933500e252a3dd86845c3439d86630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d57fb2ac71f77804e9078f0b15b794631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858eb22cb8569bcd0081f779b91168a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658233d03a8397c6b44edef315d98c65633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd00e5a7b4224242f73d8f6eac77e2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3f5e89ecf59c48cbd768554b78bfd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927a14cd3683dec160cdbd37e817ddf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29847427f9d4a8c2dd7ec50f28f55c69637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1862ad5499fc93113893b577a1336638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7d0376a5fa1b36add2b387993b168639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc5b018a2d968522586753d4508061640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d500c7d4f11f105c4c31668cf11a582641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5365b40e8d4778b3e14dfe07a642d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ab419cb18e899ec48ec6fc48d22ab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80ffa92dae2b63fb8adf49a55466f8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a6af4955ebcd751009c88be6fa855645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def598b4fbfb8bec0c8e304387f4e02646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40f6538ec6b838a7ac9df966c8a3fa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1045a1a201fd9400adfafa66d13bce5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23715a8b68f897f3b363bf05dea158f4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c122b530c588304e71f41efe91ba9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f092b046c56168b0bfa7073afec5204651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d476513de1e39ba3a67d6a9a63a71d6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119297c4f761ac95205dccd516cd0126653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565e953e907eb87f2d2e038f8d9d94e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fcf0d9b25302cb03760cd011ec57a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ad75c6537d04b618ac6b003a1b0bc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9709a17f3fa20493c85c3de9582982657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28accebc3d2ade8a409bbf0d819e4544658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a500da479f3449d1b7dc9abe54aa0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c89735c6c4f0646b56a264bb4ec426660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db42f04d7ae7b65ac18c71ef7608d20661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae58e3ed45c27cbbf0457971b360dd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4740a66d7c3a41e5722e2d91bce735663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf3f75fc02698adc8ff005928dcb79664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44731d8e76f4c832f46c45006c98fd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4093fde38f6c81f5a7c834b8058aa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b59f5963ce25d3bd827acaec87cc7c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca008a93ed1da38171793cdeb427ead9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6538c6eda862728618f0863fd9a63ba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c4fa9eead5212dff90fd7ebf84d17670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81468e704aa91a622ee8e190e23689671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a24dc5d59f8900229bda6a82cae288672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a32df63d8621ff681f5d001309d97673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab57b3cee9a48f8f3a96c944997b3f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1eaa78f925d0e5f98cb5c65e1533e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c66834505b446ea02a6b522c73cb60676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c56c55eb2fea75f077dc58a96c551a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbab06e012a64e76994fb5b50c48436678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abcd1983b8100ce12340b7bf45bd15679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0fcef2e2984bc985dfa763ac0e99d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ef5987cb9115be2698702e0618eae681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfba7babd58315869e0942cdfcfacef682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69927aa2627b5e6baf20aa0df3151d68683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4dc59b981f7c804726a8143495a16d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04034bd01282c1fdcce24c7066e286b4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2869faec14d93878b0eb286fb2605686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331ccb047c13dfaa22542ef9e37b0e7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489eb84cdf19cf92106d606ced90731f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43fb61fa0b3eea35aec5e66f5d92f1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef67fa0e79a8358f2aef237c475869690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d1a1b216e1bc35b4e0da71ed703b2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda562f916f73c102f9ff5217365c7f7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf25e6d89738ed6aab6299689c3c41693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafe3acfa77cac6ec4ef8e0ed435413694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdc231275329314eada2a0a8a6c86b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d5c74bced583d91a8c8f0313c8510696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad660a5f5a18c40ad1796335d64940b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22251659544f654c557411e29687ff5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274f4a4250cbb3f465df15cdac1f99f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eef9d5d0e1aa52c31f0d554e00d2d8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0eba8a6549f868e3f7670b0776a45b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2095e790f0a62b01deac29751ba92e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89a71c61a8db54b460c63e08bbd543703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe905128773580a029bf108c78a1412704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be2e0af63b4f312b983935e147120a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e02ab252da24f13fcdb5f0f09ee250706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b592f5bef18ad543b811f9831f3c77e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da82f5486a35926b6e320e9ab7cde37708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd78d95fec90fe02bbfe618d05a6c04709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa212b958501b6a87f92ddf6e3e805710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617716a14bf307c7aad9ae079cef649711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c563dce89e0266c0568d4c0fefccb0c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81846a718b9624f4429d960904c340a6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca814cfd327673ad37073507287b452714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca45143c3cd7431996afffa03934724715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51065dd7b1c939a3ae506ea1152fd96a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bcacc17f806c37128dc987d1557de717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f79b79c419ca74c2ccfdfeb4c5d6d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34feda88b4469fe6525db7ebc206e1f4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c949f5bba654dca01f2f835d4b00a3e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e32428699ab24dab032290c1702e16721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671368620077af37685591a7b3b8830722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab2bc32d5884d0fe8aeed5c083ccb2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2aed50d31162095416876f7930d4b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb3cf0484d00002f66ad2ac5a5db28725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e8002a711ef62b598a81a2ce0ca5e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd06d2a0dc3fd5e0cf9794aeaeeaadc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc2525996205dfd49be3d63679814f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc04a16507888bde6bdac7b6a1e898729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06602d9385bce9d78be90b6e6ea0b3e8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58630a4ebd3cfe1763f4866c36d6c887731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742fa370b29ecf188ce43761755af05732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b6b0cee0218cff8ae9806d6acf708733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1e2e37420c67170fda1bfa0aafbbd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e812739ac0bb450d943bf7115a3da9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b6abe584904b6e97dfcbad7655b18736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd789b3d9442c967a2a707123b80215d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b336b981f3cc35af27215732b0c21738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45e7eac9c45f31fc5d85cfdab508b6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d2c6a24db4a84fded1eb27736d22d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd07f3ff9b6606196d7ef10e98c34cd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a502556177fcd48af32707ec32a8e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142bc1e0e4343f868d92cebf2df1719743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31019f320cbae066565f595b9c5e76744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2e00858acff0bed977efa18db6be4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d75cf8f7e51753f76a734ff510558746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38d3e95316acf283d49155b3c71bee747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce7127ce23e8afd28bdde90a657b16748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887ad340519a176544096ee7a2a807e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad6dfab5a47c8e294e1215088f65b1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bcaed87c674dd75452fbe1d04cd6b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43968fafb11b4ac2845217dd544371752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88e0597943d6c0eebe5d34af700acc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be369d4a072cfe2dbe6dcd3e9ee05b91754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d96ddda4d2e20eb4a2b61a8acb662755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce465af709e74a795808cffc3635ec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdb267541c5df4d94f873ad07097e8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153b131d4bf8568bfd96d32bdc44a23758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e7f29d4eccc49de10114c8d6e3a77759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e45d08ed797dcf628342ef927294a8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c43c8a0a8b062662ac4a7c6f07ae1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511143798f79499d5c9739f43c345a2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843eddf8d226424b66758d587fcf0ca763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbc7c3e188253e2de90422e6801b22764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35cdfa812314af9782b3a0f77d443a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb8d50d3c827ce62353e3672b96ccc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34140da7c50248ca768d467bd5e68d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517d2cc2a8a805b0840e6833ee25e48768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957da4aeb80cc259e12e955e111affe769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c8131b4d436402c4aca9e9e8ddfa4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d2d4a304e85bbbb0862d7c02c083b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c2689f490be64df1f4d5c09aea1ea772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fa01f30a6802cebd2da7233ad0414773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17ae73b763e53b32cbd043764e9da7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fc1ddc82a285675fb538c4f7dd0c9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a956ec367f7cfca84b5748998dc2b21776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc5bda16a9561f770750b454319918777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67069e158a7be058e64fc70dcd70bf778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc46741cb996117de6e5423286cd31779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3cf7cfd9ff212b2664eb31f3fd6a9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b466cd095f43598b8cf69f60e44d9be781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb0c1c204f9809068ce55db76d3087782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610b2130af81f2aee4231edddbeec04783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba392a87c2e9ba2567b69e71653f0df784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e59f21495f1e5ec361463c6417e009785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585b14e6de2a702ea393d4d2d3ad730786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc17b5efbfc9a9fa1dbb239f5748a4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902553ecb64a306f5637ad2f748585e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0a06b7a73a5f589a3ab541bdfbb09789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eff0d4c00b33a9d25b8dcfc4742e9b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130039c27b6317830bb91765e6d82ee791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76ab8224afeffd3b014a8322e2d9c2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70df450c7b4d8be2f93fa8b2870f620793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81767815cc119c2c694247e05a57ba794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374c62532015c89a8e894601a88ef84795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf175a29476ad407aa216f3eb4f21a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e443abf5ea24fc12a0fad0dc22bce2c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8f077a5165e0e8a4201b3c4f242f8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da65b81e1c750b7bbb31ffb33ac7a20799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c8bd2e63f420cf6e579fa4407e1b3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0741960774594f36f375a3addcb32801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32139a4f7b56f5dcea7eddd9a2fb6e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6661a470077a6e83251b664d5b7ad803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3d2199f877beb4f0b53fd0518bf33804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea385b2485edf34f6e2c2b7e5c9f0f90805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e82dfdce02d012dedc5181bd89507b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ccbf2efd4293c15d69f37732c9787807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9edd9036cbe3eb9de74ce23aa5d92808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f120a0cfb9790e3932d3b45c49b59b1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cccb9da2fee64261c6bcee05e2c51810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e835bbec58d305d225282e580f712f1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0df8856fb56c0c0eff5a52ba2b7c7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b7942bc4eb50cd66258e380360885813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70fa09b9be66c9604b47b4755ef3c2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712ad3f4c4e6fef0bf2b63909008e06815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff13f786e92f8788334ab8b2db6a78e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46d285edada1a9e64a500ff546229f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7297ff69092be44bbbca24f0cf2642d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1402a10a63096ef1f42e7a6ab6c4b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea69924820487848ef4cc7b5533ed1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86546d98e9f424c6f3d8ffcb437c2df8821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36922be9d34025805be8059ad236e32e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719065d18756959acd38c9276ee9d031823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6853f9f26d3999e2d3cacffd05e04cb824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1661eed1e2f834daeefb4f537616298825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8d8be1e55bd01d9433dcef72f220a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8945ad412ac6176831f0c2a8395e998827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5c15ae81300164e97bb93176883b6828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6550616c5fde7f08f968cf71cbf2b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f551155229bab51dce70999012bce7830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168609c608b251f988fb8e98576b3d7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b962d5b5fd6ce9c72bb3da481d798832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514dd34f9a61f74d224b0dee9ff6e34e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d728fe11513411c405c993c9bf3eb45834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd93652e4d23cd6ef2ea4a881b53d9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067c7771b682b30d43e109b0020c50c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df313a2968ccb91b1d81733554f3ee8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fd11a4a3808b87097fde9436a0e80838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e79673e9b48a00afa8d9cd7454f596839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60865283fdc555a60ce86632536276d5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab62bf64ea6aed6dd4877058bdaa608841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c5257eee4ff21aef5f4547ea9d787842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1b5a0a1fd7c613e2aed60f367d77e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9c5768f024b612623d3f4357c203e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c5b2a581c230fdbe81a13a3e6d194845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a993081bf5bbcdb4fbce4a2b4e0959846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6d9a915f705eacbb44001556c8ba0847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1b1d09da3448b73994f88281ee509848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7348b4ade58ce50f91e7e455b3b3c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30806a05c9e5644514f435c352a8aae4850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdecee19d55203c5098bf8b206f56ae851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b9c09e83510c539e0d325df85b70e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8505637814625764793cf3321427c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087c49cf3c3dc0d5719041c36b04e66854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba04891cf910fcf1f04d6317ec847a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed10451aaa1fae980ca15e429ea1b1856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b7e4d69c7fb34baa16aa3c7de2c00857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a694b1e2e66485dcfeed07d16aa342858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb955f018226ecae32fd2fe8c96483f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d55b16a6d862e076ae500e9179fd1860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8cc08e233566700ec25ca0fb96166861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53866b608525d6354c45965c2527ab1b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14572b9ddbb7ff6f36b28588f70aca6863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a9f88ea6df061ebdd3daf3867808f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e8698537247906a43299b7fa70f62865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d20a6823e741fc121e5030bc832e13866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efa9d2c89b7871a1a20f957b5e3cf0867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757fc6e39cb0ac2533700f8bf375bd1868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3b6931f4da605711e32b5d123620b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533924798f08c78669bce0a69b73681e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded98e7b7fb79b007d2ed3d160273d6c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7b4d453f8d8bf084f6a5d6ff48fd6872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b66f9f69d85a8eebf626603a47eded873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4deae4908ac99d729881f4318955d52874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a38fe007c3dc2184f520d0636498a6875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614a6f43209d6b26fcae66768fafd24876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7ed6b61ed52752507f81f74dcb57a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a94662746f602c16a547cf78a5c46878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c6af3b9799a7115125dc69be5c3dd879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d93c86ed3b76fc2a780daa95f05888880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06959f27cd1a3de027822d6ff2508cf881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78c2abf1f946a8299e8ce71d7fb338882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fba6d974b7a746505588e40974156883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a59c69b4f86fe23bf6a63c03a650f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b729c7bf75e26356e66c57816a743885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038faba4bf3a6b83f83f8639a2204985886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef2a7d6577d23e3d31a9da536cee06887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787e1c3206404e57040061d05c938fd888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b851c124d2fe456b484a5734ec4e432889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617e539439efd7465d49cd29ae8e237890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b95c0dda27bb009806404025bb47f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcb1394d24c2aee4e72e76f3a0c89d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb38521033ef1301c6e638aff8d7b4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22498660d3a702b98a59cbebe63fc4894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d26bcde87ef5b3528fb57b9bb2d3d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145d49b785e708b54468efc84f99aad896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b3b01b2681e6ec54a1886a715e477897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e359120f29c5bf2be6dc4172045e69a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e72386e3f31126e7c5df47504c38c4899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12caefe81ba2b1b2b7e640d380753c64900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2343dc88b35a15f647df26ef3aac263901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21548a8a5f6cda1a9dac03521ae015b0902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ba2a79d6125889c549fe60bd334cc903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a1c1990ea051339b84e0a68931c05904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d58487051deb42d3321fe592ad18f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f73ef6b65d65bf75624efab7c1799906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1d20d21550998d05e72bd5a0bd49b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacaddfa70b7bd06a871cb2951b59273908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed115caa71c642e152ce6b26015678909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17de71cdcefce61a941f8635b1464a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4070f8cc966d1c4f0dc06f361b204911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586484040f93278262d5c9615b0ea838912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88054c7734105c4eabbef5adcb99e783913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e579b0e5d6d22a39e730aef25920b0914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c6d1df98e2f518cf3e3d2a196e17a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a33dd7bbe8b7446c882fa104501ffe916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56983d519bbb92aa6fba3e2e5c898f8d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0b1fcd93e93a11a4776e4311ea7fd918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f5a588d99639e66b121eb5469a9d8919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e5efe63a4c541f505df24c849c879920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a58ed37babd2891c3a67b942b616de921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e951dd453a7b0d9af8dde1142ed66922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e460442b1a3366ebf28de8a451ffb923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d820f5312944711444cd77666dc5e0924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bf65880590f834b98ec37b80f0f36925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ce56c65beed6f1e8c2c385aef7e7b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d571450cc80656912da4dec9d1ba123927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd21364299f9db9d48c1ff7b22064b9928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b0c38130b0377210f7da7966d2bff929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedfa18b2fc8c39bc2daaa5bd4d38ee930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53ed84a6c4b1874023b22e7efcb39f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f16f354b9c0f1319e2d9372986a79932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91bf635aaff3bc97699bb2c7695c5a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4e2a8e0e36afaa0930815beceb35c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611946cf18019774ae360cda9e14c3d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06f7b36d21071840b6433dc947fd32936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67601b2d0082d5e50cfc3ff03ae9afbb937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c69598316ef7bd1ae2a7c053ec610938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10845e7298be8213a0f9e32312422984939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870ba92a2a2351586864990e809c6dc940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af3e33ba6e882f302bd38b262aab3b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a79e9e7a0787f2aece081bb69ee63942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5feb73777bf2c551c4e92950ee3adea943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d58d158977ce54eaf5479ff7076c5f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbaf1fb2d16a9f40a4d5ec443b2eaf945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6427315d2e578932a3267a51ae7c2946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a434fa5542a955cf96fad2a7723a157947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b609b33362319fbb8ac7c8d34c928b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066ec092b9f3ac438511713faa5e7d9949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2a7f55d64f4db358e98f551235f0b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f83d3e3ff1a4a095d0095f16df712951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb88230cffb703cbf8e3ba6c5aaf82f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646b4190675f085928a229bfa0c522f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce4f7edc86788d09fae4c9ddb8b4de954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbef10999b19e7eb637cab402b2f906955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf2138d0ae3d40f5ba0debaa41a9d9956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377ee81ed508a90862fc04c2373511c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f509d44a2b09d65e15ad12f577eca7958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd7d5e22263aa01ada11dfb5a57b10959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ef6550ffd1007b7d922d2c211e88d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8b0315bbb33753fdf6b8feac203b0961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d046525f1d19a450bc8f6c68c522a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98267a67173934552ac65bd2cc7e83f8963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5f204f07a6c1818fa57dd68fc2341964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db05daa4c6ec9c58870601b387388f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef5d14ea433fcea722895ff8140c3f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dea1bccb5a446b1e5dd74d28683476967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ba1e61ba0f38c129b66a37aa585ff968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16b0a705e9712e2ebda6e6a3d3bb56969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee39998f70bfa49a1ab07bbefbe3e9970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9793a70fe4ab0bfabae93a5c369e9971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92515e822db5a5cada71ecafcc5fdaed972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbab30a27c0a927bab191856ebf3666973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40222b8aa1a06ab577bfcd648dc3fa5f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddd4e46e45f0263e90a7d464bbad23975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>