--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3286,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bffd728248887f653a7aae6966e731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ba33395b5ce6c567acff944c0e3462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c2fa41f29ce7cbb2cc070ae7b53753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9598d843885bad70a5e1a9c271729f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56829394fd3cbc45415c4701f20ae7315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5ec8d236bf2bb9b4daf0aa531f94e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82a629b1264a4f4ecf8b66a237c1f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeaaeb07c492a945dbd954767fb58658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9453c776045dfd4ff7784e04b36bfb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794d67c171eb545d8ee7124ce515a2510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74de4572cee2b8b16ffb2e5901460611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19adb1baf9ff360b623718048c94b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096be2abfc67cfc1853c49bb0fe2905513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4d27335fdce13b8b432641464ac9314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c25040e2842fea2957ed2fffe3c9de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec326cc869ac3405b652af4ae5a1675116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750ecc8f1b3a0f9f6942dbca14450f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f5368d0a5a806ffc11cdf8e12a6a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098a8ef4a4173cc1e42d2ef48b1485819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b578dc86873d3834af6a37acc0ece620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c458c437c838e211efb9cf45a65a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f87a84769373cda4afb35c1fc8512d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51083670b0687502acff6fb94f66439723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a196cb9a42c272e05653c7d864cec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2988b4791f2c53a4be7a24823be66c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c5d26818fbf16bf6e63c5f05d9ada26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa513157ce3b8dff7cbd737d85f1e54027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc26b6668fd29752333e7c2d58dfb9528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b0784c38f05e826d486d013a962af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059dba0733d6b902a634e17b5f3b7a1b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e7e0bf3a2fd248206d3683293636f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a4ab35a148faf7e28b945fcaf3cac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1670370b633863c4b2532ae2322b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94d2ca2b035f49ccbf9a04eebb432734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3e80f5580d265f86e6c7f93a22d8e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02034bcf2bd6b3c1341c1de0d6b30da436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32c50a4a1e236351d373505744dc8237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97239550d2299f51ac857033d1ea4538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f773bdbdc6887fffcbfc58a8cf6d2839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb735c277adc3b9d36ccd3f2b9e31b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff938ea1d9ae1ab5e53dbb9182e82641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a807f7c6c1837d66869ad22c7142fe342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f85bb3816a001fd6486f66370f71b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d562243897ce832c8e858cce44d2f8a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbf2b888ca9c3bdb49f34cfdcd805645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cff5a657801026dec5c9f1a86291846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6f7f32900846e2553deed6e5f78fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569011fb4bfdb38d4bee3ac62499ad0b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d549f52e224a12a4547a1743d37622349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfd57f1e0064aa58d3ed7dc300ea4650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c12acc86722e9e5888dc3946148c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b02d4e73936c30bc8c8fbc38b15e0052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc29e432eb394d71fcfabdc6581d14b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0e02f8dba0ea6ab9e4990cfd1cb2d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d64a1bbe47f8c9e59d0bdb3a162ff455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b0ce3eab3852b535e3ca3ffb6ed0456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d666eea26ff07a4573f2dfaa03d8c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207fc425823c1a21b9b6264aa7d2d4058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b612de678a86e9b16c33ae4e3adf759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab5e6b967b30081edaf17312f883f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75d914109ed783b075048e5574276961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73534d33f04cf0af346b7530684c30162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd392591fc09cf16da58f1bad0f55fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5d685660fce74040feeb58b54ed7e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807288aa0c9fae4c86c77ac94a62bd365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91ad99076d2792ba9a54e27550ac9b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f1d1d1a2d11f5114feb78fc6890ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723982d2d70c6f9af964c314a71b778e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559360740b7b8b9ff2e2dead877f2e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9e1fb67f77e69d296417a5919f78d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aae7fb678f482acea5ab92f94f360b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c3f3d1c6bff400b4a8a87e7c2e31f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aba39c02446bffdc53312ca144864973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95d7992537eca2fbb871afbbfdc95b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23499c1b4aa35310c21c9398bdf1cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27823f85afb1d2ff8dadcfa156e7565d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e853176707f13d2bde8fd9dd6c66a1877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210deea364b9440ad5ce8c1790e6de678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f769d00ee0e4595ee2c276769dc0679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7fb8cf316eb2e0a041b3c29d3588480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd633b03cd05bb70af94f7d91896518e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c183795e08eb2bb028a556563d90382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e8f23fe075af4e00fcf42b259e78d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970b6bd1b86da14de15e4bd61e698b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8a9818809c5cd64abcd1ed521b35485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04fb61e33efe072244f4951e9d3e0e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650ea24d8dd26d00ff5d683d4a3452b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03089526749ff0836f5e7bb49a2583a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286fdcb9609f5edc489799d87dae59f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a998d7a26f84d7a9da924b474c4534f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c9669db780a6a9bb61cfae517b59491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b5081edd75e2f876826c6a306fb5992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91d4bc281e59ec0f05e375ea8e257d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621352b92d701bc75a20033e9ad453ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74191c32afeb860882fbe70764c89395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1c01f13530d0f353d4a6e150595ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee089bc5980860ae98620a00b2a74097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdf3c3eb5d1eb21d660a42d1fb050d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822befd942ef81071c30e5f4e11d8c0c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ae7a09084c6a8ae82fbc9b260941e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f588c9161da558c709cffcca72aa5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17416640348e7cdd67ab146c86db01102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c82b93c4ed9ee3765879cc89cfe298103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853c1d00bc302c205b72a022251bd9f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda28397abfe083ab2d9093541e4d807105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18dd00672b47800c74e40d6b72c3a92106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0499bd9bbd2e057af138e72f708f43107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446c4f68c5d1f09a0c47fc3f399b9bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d938d6c3a5ab0b73e261ed09971e2f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfc6f05ca39da1797ce884334122ff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e217389d95ef2cf39ff47aae5a26c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816c7d7f724c7da2ec949c7332c7ac7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328f72ee61f60995ce0b141b1391401113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e5b80ea797e8fe7206772d02e293a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c30fbf7f7b46979dcea04d98dfab7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaac8099f139825402cef9e3fdc34c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06cbb1c42a811de9b62bdde75b2f88117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51529a403fbacd3d5e94f5ae69384ab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600e60f342187784d2434a8f6da2578119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf2929546c3438cb26dc3e9bf5b816120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099a77f37a1d1a503e6fc8fee06dc70121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a30781e71760242be6e9543036a95122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f0f330119cd36e51ce0697ae2a46d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772acd7d81ceeb03e7f136cb2e184c67124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed10c997599e6da994565ab25470bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59ab4a19b77565f7f2c59605695bb8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd996f5b2d62d9053ace656181dcff16127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130259185cf436f3933e93e10d193313128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a24f8e261fd7749d3405c2036c4a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf9c26f6571a3967616c8f04b2d8a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f955f187b79efaaa0e068510813f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25557650981cf424bf2afb19e001848f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e165903fed739d098074996b23b0e63133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d5ce421dd14c6f666e079e0d88619134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0db631e4ce32c40387585e6274cf9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b245333191250b9a8ea678393d8c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b18c4ffc282123502176976b9b332137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a52fbd87a97be568bd1e5e451209d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc944a8aeafe778d60352fe9bf455cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395cc7800d5f30d7d32f7c1e652cbbf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54369a487ae367b121db6be8cff9562141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f89c343efb37e110a6dc81527968a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7ab5852fef902591519d2678e3665143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7a73548a48fcd8919d40e2ced21f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf1e489279967a3d03f144b94308d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb3da12afbd4ca55860c5d6e03e14b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203aad1baf460d9d95c1a9604e6ed5f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832249489f1fee0e6fdab1c2cd1371c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defde5718afcb4bf0495c759ba56fc85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b3cdad824a0f536cf3269e00b61ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ee3ade055b595f6d14735f89a7ac9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de424a8aeaa4a06abf0474b1f43d52152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239693f0c2b196414a10ffe7a8cc390153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30c87381ec853f0fe824ba492225cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0217a872db4ee037aa3841031204d26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cedca7b36f6f1246baadcf1fa6b67156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dd66c90da9e5845512e0f60c8eee1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6e2a8b1529cb54eefe983b0d22238158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7425ab430559b8254568659fa89a8d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0007802f9a19da1e940a38d3605349160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef26471184cbd1c623737cfe8bcb41161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7adde6edda933222684e797678fd01162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ffb4f52dcda608b781adbe46f6b10163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef016c5f5c6856510cc04911a7f7a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40720ed32b069cce0a4ca8b8552e8f75165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bec3c4d14f2a3627a8152ac733290166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b51994537d6201ace61348b6c5e87167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67bd5e06f2821b86fff816fcddbe47168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae039cf4a761ad86363333538af7f09169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fedeaf817bcbcf8f2829bbb13c59b32170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00b9cb76a595fd54df5d545c7812e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8660ffd09a0ab9e4c4685475c9a1a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543ad2d7b2cdb38bd2fda88d636b9a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a66bb2b139d16627a7bf783356d218174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186d68a4005f211310f99acf1e3b62a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a16ee47ae044dcaa42e932b385ec5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34cfaac2b27db330ff4e2c35e6fc00177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18e7c6e60d9d23cc4a601aabc603eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90589993682d19e75b32bbb1e96feea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267083a54a0438971c2182e8e984bdf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd147fb866f5f0950cbf4bff0820c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51986b5086feae566dd30e1cdf1d3b93182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3b4dd0cf474f3600c1df27ad83e52183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a23f12078b89b82191a36045942ddb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33cb234ddfb575be3e2cecdb541ffe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726e7b7f16909a85ca9dcf0afeacae7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fbaf1c488c5c0b25cf30cf1bb3939187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29317e53ccaa03c874c59162ec8a89188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b778b6ba27f99199b211db08ad641d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126116501515f04eed8fed3e30b906cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582684b8f010c2c7c96fdbb7da410e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2262c1b066e1d74af9340cb27c76af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc7b8669301eef04fb6e12dfab3625193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f10363f183c6840391caf7d2a1c454194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e4acaed97092bf2d6561182bef046195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ab1bc397aae7cadc554c4f2b5b452196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08efc535e1c4f70150df01c13ccb84197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d35eba7c37d36e0c6ea69e25aae2e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa51fbab579aa1af5970fe3c608fbdb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474a67bf06d88632c1f34e0793e1c94200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6dcb8f57f0b5d6153d26bd1bcad302201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d8565d4cd3408c8903b30238cce0e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83e91cfe8d2d3374c71bedd1101347203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7559f15b884ca01be0cdc49f1aa2723204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5138db7658766ffd4819666af691e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fad4d77c1106901a0f1b9f519760a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4a649940535b7703e8efd71e485d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15478c66405c9a65e6c56104f1481552208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167419fb460a602acebb86f0fa413b55209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35eeed53a0e604473741abcbcca2d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043aeb8f7ad655750631c8f6dd4d9bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59fba0f341f96990a2917b02fa3943212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7806b92e2e378461d700f4e53ca66213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93d17743f890ea7429cddd21de01e2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e54870c04a45077c34f3b17580cfb6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96cddb14e39dac27892cb0cb61a277216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203b61572cc8d5afe8ff8b57f82c7b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea58bd1f4e9ab455e3d0055ad7c05c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf9224dc95c1bc753a071db8dec325219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cd5f2f883f669cf747851b4a60843220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c9dee87e568786c0af2aad7066d66221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27526cbb27f7ba0fa3786d64ea5bb0b5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c963af861b097de6c34368d457f4c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31acf7327211255d723257089667b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da315b76ea7ac00fa5d5d11485612521225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746e574343a667f3d04b8d80cb7401e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e835d40e88ea1dba8769bcb5fa42d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f1f30cf8004161e98e3a41a63311b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90d26c71ab05ec28dcf605478b2a64229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899b46cfb94a4c0b41d8dd25d87ee46230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74519af135949a26a7609b49d76948231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20132422abf56922c9302c0a7dc7f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1461cc718170e49f36c604ce88c27233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880a9462031d50c490b8df4a15e84a4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5b2f12f783913ccdd4b93fda3712b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da270fc0a38efc3376a84cdf7025a7f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f1526c989a26dd3157a515d1f68e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c65fb19507da57a0c2cab16f3cf39238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67410cdc92b67e0e1a351a9b739ff09c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06251bfc1ee7872728b275ced294b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab412089e0b39e6f2121b3a90224ee4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea52b3175ff4c2705e77f35604dd01c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c845f3b1802ef1da5a7eebf86973b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6587649202566ab7f9b4825dc69f40244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e151acf0b44b73aed2340d3a5a3ff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2b937bbcc8041872202973c464c74246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2279c3e69c0a3f7ec408eaa346a996247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28692692d1b772cb4791f729cd1c179248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b348fb55f8f7acc02c428e419c31e75249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ca3bf3a6a2b68c1be58450c11318c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d0a38a41e910fc05ffaed56ee02fc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791f93c1375e6fda4330a1be5d10731252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfcc2a05cc12954b65fa1bb3b263d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fd633430d81e0d6262a43fb9b4fc4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551201920342bc8e1d696a8d7d482ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529d76f5024d39ab028abe8634b9699256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070743ca76e60caf4aa6f371a356d839257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2cbe01cde066516dea02203462b50258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9ee7ffb472f92291388926c1f6e2f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14e7d7f628d7285756c8ef57b95ecb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08412029f7c8dd5e1af87aaf92d4f807261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa603ea524874b160221e9efd8c2f83262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe57873359997cb9b15ec1150fbf43263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c621c7eed06c20149415e10466628264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e38e3d18ad58e30fbe4b4734973166265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc4b5e4b9be29b7f8ca8f01756ecc4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26218876868597f3b613157413f737267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5ae6f6ed96cbb8713e23298ebaca4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252fd77ec85832628d0cece36c9ed85269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c36be493cb90cef235beb0abde55fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3aafd5f483271883dd87e7d4506e7b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f42aa327892b5f7beaf51a4f76c949272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5480cd4adfd690e53e88428dfc3e3f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2de9419e1074dab9883d56fa4240c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbf9ee71964d2d5d894ba4d4f2314c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e70deaa5219f590b61700e711931a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228affce0b1a501697e6ab38487c22fb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a1aa0b7d0d582096ac8b1a74129fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198da3a15e4c6895f446c701050fec29279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25dd4d28a550c7c2193888672cd4de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d02d555c44934e117047b41ca7b58281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d800c30ecb0757d8b34451f039634282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829ae0d2e0e8b3e5f0856023da04b7e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c470926ae5d8f56303e72174c3b48284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21caedcaf38792adcad8cf394d0607e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc012b90c4bffdc6fac74777d0aabcb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65630e79a9112b556f6c4319ab5b6df287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b1d06d13f63386aad450d44cec201288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2f7f196a39f30a45d940c2ef3b0e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e3a1e6b9e3b6484bd668c57335bf0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db350e3411f80e41e6c7f62a4a8d84291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384db387e0a32d77f098589c49e9a48292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81004878c37da230f6139a52b58d2189293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d892ca881d3d37d40afc41e165a99d2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488f0368db9c39e26ee1fb88cefa356295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a9900a0fc1b0aadd4d7c1c2140495296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7a8482a1d861794181330a837b0e7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd636f497f8deca1ee44a9c6098e353e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c6d81a962f8ee6164de9970c10e59299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffebaeab39297fb4b7dc0ab54988706300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e231f1f6af2b130c12186df7c712453301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1619b7174f794e504605be4c08d6f62302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0615163be15f3f9c979eae2eb9029303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccc38e06ca0e0662ec3916f4fcc187304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d57e2934ea72f5daa49a821314e371305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923146590526588afde11d0612c948b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7fc4eca13efc96a7a5d6e114097c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba0f9c1398827c191c5cad2e7cca54308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611075eb9df6a094bc0aea929e078a3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94386ea63a1b2cc38daf3d1d567f7c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1e26816552f874eb6d95895f44403311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea8c2c73c8f780299e5470564153ff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e514803bfbc33cd9c23942bb1e97483313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3882421b87e2e62d4fb1be9d613fa8e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018240bd2189fa3bbd5133e5826998c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8678adfd90d1fe9f16b9cf5780d315316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25aee43ed78fdb61f4fcec0dfa309b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba25f6ffb7e49b5ae370cac8be8f520318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00bcf9708dc0e9d05e0015c07e3b5b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac48161ff9ef03a35ae79e17bb99a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfd8d0c2708f33a863a638dc050ddf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796440acbbef57bc6ab1f7e08ea32825322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564aa6e9544d323f5ecce1880ca3847323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2397b20c0184497008bc28527e0ebb6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc2f635a7c0a6fd9f103681314723d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f35e69d2dc19c9c59effaa2791b3d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaeb97134b173f28caaacee5d4341d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40264da6459385cd8027b5d54e5a89b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e08c5c4628c639c7cc2ea920086b38329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35649377cc174cba68eb064eeea341330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fbc463dec379de0d1e59307a42d55331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6053e72599ca3575306b2c26b647e7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f287e89bcf083f802dea94f2a5fef20333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9875e986463dc7f3f26e432ac3467334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5ae2607081dd37496830e89729f1f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb8a3d2fc3da0b5eb086c34e900efd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9b1d606204639f52a2fa5cc5045b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccce6f7a9e46cc1334e73eaf2474a8e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c185088d8d61b081ec0b1b03fe87d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebc9cd99fa3ced72edf1ebe52e6dd6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096244a327fa50abba76f035a00db7a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0f9f239593c3d971e99ba1557c2d0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cf76744b3d8a4ac6cc3195d63ef91343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b2a6270e3fc9a6aa69b8623e178ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c59e05ca32a38d5601260b9671a5a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ff95664209c39eaffe41e2a101b66346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5dc7566fb95b27a58e8f14482a500347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472e03891c4323d59041fa18c970c10348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac71190a10638729fffe7fdc554610349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080e229731bd44e13641253702e6d9f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0194e86943a1cd33cef35c59dc5466351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4590c439d82977d4f19817f99603bca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417159645f69a1c7a0d1059643d6f565353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308f3d5c3f39ab514d8f411c4c9c3cf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3446e86e9f96566d070836584e0ae5b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fd312bbfe15ab2458d181f889e9ea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b964d1f1df40a63ce3354e8f0afcc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6dcbb76bc60e9906920bdffdc48ed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70f868355bc11bc25d97281fca2071359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c07a94fd13fcb3900485dacf5a3ccd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7f082c3697646012ad51b4854609c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf285ec8b3c7a7a0ae309fd6247f17b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427fbfb0202d678be8bb3818e78a7e1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e52b1173d0791e41b689f87d341b47364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2c10cfd043b271809a4824301bd32365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e226c3d258cc0ddcd4ce9c0faedd5cd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f424f5cb05547cbfd109395d15cc56367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0637a218225d1f02b5106a5b683b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a497f7ddffdd06832a5cea9f270eb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b59adb985610947e2106dd3462e047370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f0ff68307c8081b1e0f72efaefb9a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee09855e2dbceca82928b0ebb414f28372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92d4317654e272598f3ec0f9c11d09373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb350ff92a774e4217ec483154fa4acd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8550673877ed3848a34080e6d606d39375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850a5d1cdf97120fda6a1262e97fb1e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bbfb7edb83ace7007fe577d8f6db4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d1047c6cb537b8cfaf88af23bec88378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ad3f80fcb6c55132277d033ef274c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b713f03848fae40c55d607d75af66380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612533ab0a92664e6476c3c4761c6a42381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4b34435ccf09d8f32dd3b529d2012382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f20efbba57f3b31c8674f13c5042f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5341d1f94a2db05f1522c5b4805fc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81dbff37706d38886d884a280e146d1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533af82712b98e4da81de377045857b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006a4dbb201f72d02d690fe11f95c16387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31584eb5f578a64393ffdcb63d4f8394388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d454217f6e1600fb416644d4ce6b94e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4086ec8269757629e65e8a34214375390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f563d66ebab12fa3c416ec0c6ba9c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b04fd72927c67ad174a7096e96e8c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd748f30b73c1aefdac4605fd592c864393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27893a7fdce2192b7d09ad2ccff1a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0378220a1aad0a38b2a5bf8035900a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34476c05c4f80331345450e981b2d4fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9135596cec3cf60ae33eb5c7690df397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d325db374b69d0d01385b6e13a8cf9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef93e7bfec64a98f3ffa7ea0ef7ac3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc45164b163f414b9fd79b102921ba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0d0ccfe85a0bec317424e781d19eb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afffa9be38e32bdc17efbea71a1322402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c73848ea1ec8f044329e853882d8d0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb602eb914a33a31dd9b4c959841f171404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ecf10bd277c6ecbb07686d153495a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cf39114b6f3ed32ad7455a0cc8e4b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b163f6e986fcf9cfd0563c49fee45cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9117189e32031599042d4eabbabb1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed8219d5fb379e8129d3e8a73f11bf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70bb88f3557ab4660dcd6c9573c4c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bae1153d49282cafc7edb7c0eac588411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8209db58f3d990ddfe3abe107654d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99ec6fba55fe9c15fa05b7de7079be413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7cf857d1fb8682c6f4f0c854d1bb5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac239300152fad256f37616f035828415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee7e3b26ff35e875e894d9ea3d3fae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cea1b399e97167c7d18ea4b595a187417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feaf15976b8a4d69c3d73540c797420418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4132f5909d7ac8c02d4bc90f991b1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5286a281446ddec40c007b341c043420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ab6ed938a6169daf057b5d0c4bcc4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df60a6d43577b039afd8aca9bc86ae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4394f9c029c8c48f097b39fcd4266423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2369df3dfb94c4d3583a38080f06121424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc71ab9a81ce65bce801f48eedfce76425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cf229cc0b51d685f7113cc0534c58426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03673d1733b5e05dc6d96dafcd334989427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d2011121fcfeaba05cf318b518c0f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed139d3689f824f7c5d302fc0fb07d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b90b9e73171be4d8822b0ff64a29a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73f2ec85093657401d33c14622cb90431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bac15b169f25355990de3a1470b501432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438dc24b3d6246e101ebb32202309c3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00750dde85ba58756216e40fb1d6b4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabfdde6912f45dcaa91cb5feda4093435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec4a4aa010ed84c7a47cbbec155760436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44f5a75fc829adb5f83698644602d8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1009c0f5f704c71f70367691123f91438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4ca274ce7498acf134414ed4258bd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945b82d5e8e28f5b678a4b9fd0d91af440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe607a4d9c10bc6ffb80752f618ff1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57f82eced5dafc34473177eaed0cbd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642bb2871197a5fc41973e4b78fce28443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9ef8c657e1d872ef367b6e9815e82444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c39fa67ec1a7543ef20ed2f1ab9829445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaaec3b03d15e823e542750f4d2800a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57967ec72395e8b0a6f4340e209da30e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd16551401a702f38ef122aae7a88d7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507592764e685d06bb335bec07229c5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03b4d4ab06ab2b27bcba93bf3b9467450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1927c3c7bf0faebc296f37a19f0bfc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45af2364ba935c8fdb8dbad49ddf3f5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa7517bb5f3c8db4f2ab748af17587453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1941d68e168738d8b1ec68e7b01152454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381abca10d1e597c2527257511fab0a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1a6dfddb4787740aa346aa741fe68456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066094926bf045b466859fc82b17aa0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a378d1a2c4b3bac07c1d523f85b383458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97a696f576181be94b5046a80e2ed0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab832595391526251cb0e7163b6b454b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd182f66454ab3d5053eae56a0347f68461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb760360bcd224f2cd251128a521ed85462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdba16e286c948ab9fba27d6e0e16d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462abce62b44830469df38fde1759ea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf2b8e2ec78e2bffae80d23be031db465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d334b2eeddc1390923bc3cf5758dfa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1f9054916fecf3a070b8349b02d8d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ca4b9b09b846852c8848832191a30468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba49b784689723ce52f7c36c16679d0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfa7f3ae8dfdbdbae15849e4b45554470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb26a59ef11ac937b5cda9146ff8e3b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf7f6836f798ce830bcff390254102472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609f0869c33bf62ec26e41d0b7a7124473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ad4c06c0b834546863f800e8d89c8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecd323ba0b4bbf7b3b0e2d820f7315475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b9a68b449c2ed6f57f215af1e5f6e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2755f819481a5cb93f9b5a3cdf20c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9749e16276134d853f66c011ece7f33478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b79ebbbd4e58738b5f88fe796cfab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77dc85536f18ce72898721fe7e71d1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ece2c0c29030ddda6f59ac34661291481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8542bf19dac0fceb2217eb27f38950482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9863a1f9f978c440fde8f1e9d1412b4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2559c15d8c7da711d7e3185786be0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37dafa2322ce0a9c3b3b7b6dc1c844485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d55dbedf158c8e74730347a9b3a16486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0005fd46b253d2a53c2966a4f1e7dcc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91d9cc833712bca3e28d17db403a7a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6c7364ea2cd96faa76956b9e483b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f0d0edae58bb1a4f93af091a00c80490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0b5669d0ffb7d413c7ae2c57b3586491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6a908afa9a2e4dc35873752086bd2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f2065280af99319fce5ee5e573e4e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbc81c172842a272e6d5e189e977ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01918d7d1d8e397b279a6af77e8722d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f5014252624c76a7e1aa4cc578db6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738039cc28da3e6008bc6d429c5064a8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb0e4389631274281b82c6c2f9a7c1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7e36b2e4c6630b69dc44e78f60833499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3184b63c0c71719036cd7e233f5854500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700917ea340f467668709545f74ba195501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f75c55f6ba79d1420bcadb410d60ee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075120d90cef9487e9d3d823d236e210503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c89123c07175554d751d9f637dea0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9dbe16a7ba4e80e318f82679e147e0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592aec986ac59dc36c3a9e4bdeb9418506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10da51d9ad483f33e810d241b9efaeb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfd976601efcc281ffb6d9e78daf50508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98db57f30938900d446965fff7f844509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6df838b6642271284a63dffd2ea854510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ace9c318d1a08698f0cf54b1b77e7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1213c89c024f3965e38c36345fdf13512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd15f91cd8a068679fa22f196538cd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac65578c18543d2d3d44ec28314dac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2271741f02baaf989c6b3c1ec7a504515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e7833a1a3c6f07da566d22bd946e4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a38fa40a5fd436ac521b043f4828a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614dad2c61c98d742ac81d365d1cb68b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a391c76080438bf37a519f2ca420f9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c8ec020cef688adb2651e400cfddc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11286cbfd860c017a27d15b613fb77521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088eab021d57161506388217f443e76c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fe8483680e2af7fcdd950cb0928d9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0efce1ad9d38a5aaf72fb0678ebc6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d917ef8b26fcf8a81f95e01a779fa2b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29d32edc9d1750085399ee4e9479da526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71709b822ec91d078e1cfc98c496ac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618ab2bfe5b7736de42121384728f77528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dad8b84a44c86112c3b404bddd39f9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baaf203e733411abdcfb51d2e042761530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585fbabb5c6e7a78c34be80bd1249dc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98e723ce695d5b8e0280c96965986c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4a2a49f62e6c537507e77909c6c04533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edebdf63bd9415bfc564a00bdd00f9a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c9a53cf9b8ac59d99b8ee550a1e80535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a81701bb9e359baf38f5c0881e0acd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83caaa9bef5c08bb8ce908b0f6cbf759537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc09ed76e1463299acd853c02f3b4e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137de31694acb13a30ffc9e5182f63e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bf9a97111cb2bbe2d938608124add540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ae117bb1ec2c28f3fc66e584d5f0c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318328ad1a94aac3d5e9ef54c123e4d2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a77b3401fbe36aeb5f52c87f977be543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb873e57b1758cde40a5dd4de2b1c23544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6c9dd5e9a80814cca5b8d5c36e9a8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a945d23cb895622041d3e9608052b2f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11aa7e93868c26ad068f6f597fee0cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f3a8f3bfcf64229ab15c429cde0c3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc04569e30125bb412855c23b44091549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660053d726e6a4551781d574a71bd838550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10d3a3b36b4f21d7b91becd91d4fd2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bcfa061a95e23b448cfab4c2ba2c7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96595033b09e1aebe633d13cbb1e8d00553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d9c04e373c491106395313ed1406a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f383363ee9504074d6bd99feb8297f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6fe24e3e3f948b25c782fb3403076556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d187a34dfe89b14cd08b3a85a70fa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8406a1c6db2c07b47b487f8efa1a0d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876c682dc1cd3cc09f14f5282da8eb7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741946349784a1ab1d6b5453a0d5bbf4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e123c7b9dae3e79099cd2bf3e3dcaf1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7d63534148bba77d85c354007e252562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1434496d0f8f309c72f0115e4bbc5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3479782c350e700b99628c7c4e4311a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11335aa810ab7fb0cb599859221d3c1c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88031f2cdfb7bb6a18ed8d0179fd9c82566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491637be9874dca6c41503dd40ae1b22567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9400b580ca7c3fa4dfe68397d244c4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd2ee3b5fbedd5479512e13c24b85b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8d30ee2e0c11b9cfa86b3c84d82fd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fea05f1123679e857690121727e6f7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebb2bb1b1e7faf6f3ff3f03f923c1f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4b8842acdd4dd4d7e41f383cb629e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb37de87c6dd72e9287847b74770d2b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfa944778a719e0e27261b3b36c6f2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472ee3bccf7599de53eed5c18d5869c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e4e27ad92e141c70eb8db0d0c0594577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed1b494a48f50d239ac6d7193269e3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a071607449a96fe53e29690b668bda579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac08a31fff9ca33ce22590d644feb6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3402635e275a24666485ce3329c83e2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34748f1fa4a2ef39b0224f9cb3e1f8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6773c57bab383b8c41392abf8477feb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63172cfcb059b511fea026c6cb72d1ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a3f74c26ac87ee906efc3286e46ee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd612126435f39c300d7d464097c15586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacf965ff54fa0ecb155c3d91da359f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b73b813f6ea2645d9c36e6cbc2aafd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3d13b4cc3481dd94a87f63f2b4d84589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105c8768c29d711059c192761d13c2d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df79e6a44c2dc08f7dcc44857e08eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c725214142d867a272bd04331026c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e6f0a850c768010cabdf5d6c05c46593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2b4b41c45b8daca51355a91171cea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea8b5826fe6fce80adc0631c250b05595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443832ec7975bd98f0a4b638e966a509596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8c36fed6d55a11c29fe86c47dacdb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01325f6088edb3325af1926dbae54d3e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498b83d55d59c0df9df8fb98b5384d7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f74438e7f12cc9c4d21892a2153dce600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36d6c05d8defb0956d54deadad530b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3b9a5db7b8f18bc55a2f9ccc8d382602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f35355b6ff20b7bada20fa691d991603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c3959f79370f45d1700fd19ae7ad1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083cb735cc2babfaf63066f71e3c57c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a329c92da3f8872bd61e05bbf707f7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f2c2e0de24fd24a55b454b0b36128607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d2aafafff9def99d453e36659b12d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5befef56e3cf86ce70765ee51148b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e119208f8f2e6be520b340ad33b4106610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2ac9d0692e54c9accc37049165edb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf607296d378e17b5dd8096aef4982d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679c8bbec79e570a206db4d5df70fe7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405ffdf6cac7fa887df72224eff05a4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41152c30ae2688cefcf3b5337bc36312615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4699ce7621a67e04299d5e5f6051a0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae57583995e4c4b5bf5163865c0fc7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604372de23861f750194efee0190789618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cec610b189d75a4114acdb28eff1ff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083fe82331f26cb51cdeb3827b6a945620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f8bb70b3fbda91db08d127724b78a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c387e25dd4eb1138ba78da44b88e3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49315c9ec6a1739a3729903dc470943623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64fa1a93e6e7134afbd35d18a8ef90624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4ba36c066905d859be986a02a0392625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898057513b472fd81031c9172cfb94b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f316ad0be635003fe785c046948087627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6209e0ac147da7d773b1685b85031df628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be3f46b4884365b9bcef815d2e682f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663f016d3c05f52d9cc3d4a59cd9aea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1fb88246db1acc2c3b4346b9906cd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbaf0a879e5bf9c7eeb8b2ededa23a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d9660cbf5fc03e99cabd9fdad01fd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabfb5af6e39b6c6058b2bd157cb2f7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d56d4c206f61f9ac5df53412dbaca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89530f2e1508c11ae21f201400d6c928636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31105318d38b814d483ced962103df637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d80dc7f11da530001e1457f3d68bfb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844af451575d34d36b2b06d7b4cf3541639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44955d57b4e4db2cb41ce1fe235166a1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad264d5bb8246dba76029d0489f2e2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bd326f1d53ad0686af3baf3c1b3d7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24cf0ccdd570bd5809365f3063f563643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29b2fc44933e70926f0293ebc846ba644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837524ba4c4684c2cc54960431a8158b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a414e043acd6f49b7da00cf304667d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39e525bc2220273f7b43520a1ade38647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877545c03c48ddc474efc3d75c51042b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2304f21fcae066159b9ec6ebadbfa6d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42db2b89e14792ddeeb63a2432949d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c959ca2a821fae274445f82b7a4842651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bbce15663728e3efd9864ac60605e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ba81775761f001aeffc94b29b2df8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d59f77e73af5d87576e5388303c31654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514afadf08e8388a3f7af61d416d992c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bcb7eca4460fc83bf41a5428e18ab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7baf838367efbe3a77f8a9103e1fa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a302eb2b5c2e2638eedfba2c3806d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911d6aed5a763c159c1cdfd43856d53659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917329c343069a1bd5e89264ed42e2e2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbf7b8943b2c6bf67d03571432033f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae8bbcfdbe3de0a5d6cde7ad3b2c82662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f2fab24c7167d7376a39607bbe436663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a32428a8af934da1afa367c588edd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf6c49f750df676b9155cb79813bfe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06526c568213e50a9f86ac7a814bf5c1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437bfae33005a7afa654d220747eadd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749bef9863d34e86cc874dbb6fec2a9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5988bafd8918bcfb3ab2a3917e13c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da952ab65c038c1f9b7cf9804b1cfd2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89066e59e931221988c284ba473cc985671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562d60663f010d0788478bac1e32058672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc3d78b97a828a16951072dcabb4f5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1149854cd9c09269e40c5eebd96e8f0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4254a9b69da27614ec2bef9470c370675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888ca9b40075f504d0ecf5cd48f6af3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7f1e8b260a2e65597c940e682709c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a670b0ac97467628eccc6ecf2bc0c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383409de633a27d5f4a9ea2633387ea3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcf8798f59b94d89e94bc2091bee5e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21caf15c130cc5ab48596a6c45fab32681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd498d6bebce19c976810b9854742d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e487413d29ed24f3ea6f1ddde92a88a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacad2acf3a8725ef78ff941bfed4d5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0fe4c25e20546695552e8a311e000685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151d6132c12983c67a8f7e9e26b091a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99029cc5fca1cd60a2aec412a2389938687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe5ba230195a820ad9d2d8e5129302688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2c55c5e868b91a2ac00fbbf625a1a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8fbf9abfa8aa6b7b8f97f6400fe07690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadae93fa36601837c33c0d62e45b51691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50314152648dab01ebca977b1b39b83a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c5c894f6c0a784244b16c690bebb2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5786bf9c09d8ae61f1e50d3689966694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8997f2dcc3772662c616b3effe86b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542bd34bd9ebcec192661e9199eef95696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f931fa611fd9e2bb248641b6862485b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ae432ce1f5b52cd22ace3829ea3a7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f441f3aa4b457a6c31616e07fb6a26699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd7621a3ea8dc1bbf0554c1d2ca538700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93072f1dc235c15f2a71e2216cc1a346701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec13e08655035d8fa5017b9a2e9252702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9052511b778ed14449a4f77d0367159703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9b1677cf20dddb904c99f4ac5a153704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd631d7a82097c675a5f222866771c15705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc8f0c92bde07b92b4e7a5b2d894af706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64740be5a0d7dd6d72a106564d4673707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04baca7470b68bf5757efed27327b7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4a8d27434ec519b007197539a7be3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e0fcb2e65a827b3c9188607042b0f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae506fe75e3a054ff4db6a6410c4b6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccd88f36d4438b631f011b408ac84b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22b106b152507822d4073a09ea4a99713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6619861790cdab7d15714b05ebe0ce4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58582e697adb45c0e0577fcc1f92cb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2d3c974eb5532d07b6be933ae4d42716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d328f6f345a02c2417ea484b62981717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2fa2c7beadd475011d7dd8fbd17be718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73b8c258c5721cec43c3fd90960a75719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b694d66f3b2be378cb6c974dcc0a02e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9298dcdfb67984be9edde62b7216c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a4903868374aed40b3e574036c14e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e5203022078698172175c3a80ebe9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd60c955627af2fab5ab1744cd0d93f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f462eef8c24feb657bc38fc655c2d3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fca48ca4397b546786f7702fea83c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91115360ee005cb4690dcfe6779f159727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c9ac9b4c31595d08df65a04ad5a5c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c5f4df0466adba55f87b17a157471729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2246d26e93e186484ceef6af18d7094730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4130988cfb8cdea4c1105064c9ea9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0324d9d7d709d83af9a3ff43fda7b8b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f02d4c58254afcdd7d9854e6608d8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70c3a8659f70f46339d85d0876a31c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd6408442e0e71db27f758068558ea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879d1984cdb8b2a0ef234c5d6932aa1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f401ba212f7252a164817631052f9b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aac9b5721a4d41e6af79a638811af2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd98f7adae97a785d2d76b2ef78cad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8e7f6e8849d0bc51bc33731562997740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b9398f3310ad6b888ed3ba9c08904741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14063d0c77f6b784f3c7d7534af442a8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d7f47ba04f0711cb16e81e532ee8a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602a911c0fcb1bb13370dc011247332744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c32784ef0e965c815be8dff6d71984745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902401846cf263f44e6ea76a8ab75e4b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b33658fbe7a18bede6f7ef6f8da74747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f05abbb5fa86ff1c3016e561a7e74b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a27e65e79cf9aa74efc21f667ba5c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b74d558552d17212424e294684a5e2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a833368c73e8b0b6a26c7f4fb2b668c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc851e7a4c7513624cfe771b27bdbfd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35978cfb8515a835faeb55885d0ae2b0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133170095a5c4ce1a27e8c1c0ba51f9c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8832116347e9ea095d60dfdb4aa73755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5c4a7a865f1bde512169e8dec8ba4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f39bc891c72f506362585007f4627757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1efda3e5642dbb33eae0d477b6d66758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58bf9a43fede2256412d50708eee81759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff847551dbed7521970fdf9c8e27727a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3642c5b331ace724b1411e50f0cdce761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770a75bebc71c460094bcbe40d06c4f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062ae25f7b04ccebb0d798d3395c465763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3e25819d4ee438d3c6015ee5fb61c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1917842ca224b68ddc96cbe61dc8e37765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f2128a7bc74673dc460825991eb0e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fd581ee0e430760c5a05c486c6116767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fffa0faa15b2ccd3211f42dab13dfc768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eba1c2d5687079f1b64d85e126a980769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab76a28a67aa67a77e5bf516b1211da770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de040e31338492445081f6cdbac894d4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc307879c5b4aa20fc024366a24b09ee772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa427033992928f4c63e110a0f757490773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0d0ae5c1f457a32eba0a250d0d5d9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0439917843b9f3a45b7b5d15e270f9c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63559d40134f387959d2d250d79c36776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a5c47879895fac4a34d07abe249da777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ed6d33766b7ee247fbac33f41a88c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68dae009ec1e3ffbc9bbc3f200e73f2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6898bfbcf92c0999158128a5f7449e5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313f14981718e1accf0cc6cd4c63418781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8058fe7e53ba9b0df3ea1a9b23d6e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb6aab2961a3e710d586aafd81f973783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cbdafcd9df9ad9d324767add0d0f0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ff39fabaec1dc584f28d48a88b5a3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecf4c1a8f128ccbe8affb65fe2efac786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06921078779948b44a217c6cc9a65001787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf3f85adb46ec31aaf72a7fce09aad788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ad2ce264533f55dac6b3f5d7ea047789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadb1b2a7d80f7cab5ca043d29d5f96790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd489269d6aba2068383c5c5234a2844791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e047a811a3680470e2352e6948115792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bbe1ea118aadf1610223953fc8634793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac505523d877de50da587cf6ddf753794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18111a7c780a76c4f62b821aad1d89f8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aafa1447f0bb95bbf0460ad3df212e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d4fcfaea9b928a117f1018bde5000797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406142ed81e83b928a9356bf3b9f499798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9badae5c51f7ef1523fbceb3a0498d2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ef1cd0c6d03613fb3f6a2605b0b1e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a0b6fa64d8c605b46d351ff2fda03801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b15bc29e6a0255b4c96c7202c9c76c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0bb953c7e891021e16b71318c3cf2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a27d0f18a0dfd3f09171bdd9baee1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53f26c04485d44540eab16026728a5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabc69296b03922c53221aa63f6007a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e123daf2004c8a8c09ec6ba7cce54807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167658fcf3aa4eb0c2eb29aefdca0a45808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0648f74f826c192135e04791084631809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762978f4e759711652117230070de18810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6a7f4d821bcc0da1abb470e0c3b5c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74013ca75da5c2957829f07caa5bd5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d98e3b0a639825c429247c8bcc6f9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a50c45f5a2547991f8193a09387406814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8693711ee0f6e24d89cb2349d428a8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e3656e8dd1788e37e6524e4eb253d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c600b715bfd2bbcf063804d0cef816817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a1f74eaa876d13f68b73906c6773e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b141ce4c188c60d36ca7f6b31df70819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d9b6538448cd245f505fefcbef6d0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508838a624844f47749acc152100b741821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79b7baed688e716fb752f06b14fc4b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a76f4aeacb5894be95bd3cd05ef1b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402dfdc20cc64103e57dee7f43ee1c3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89b0929a6a4cdfac557508bbfb7f09825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6bb414b7e1a6b46267e368b9c7e09826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5812ebf0fa2d10e4e7d1200b2c532827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c79c026cb2ce6c5669fca4198abbc828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8eb94b3ad874303355ad399002b992829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5812d433ea312073f0703855359f70f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511a786b5926cf1bfdce0b23ce34473831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8099ccd28856bc0149f327e69d66858832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279855ca652dd01f8a502a9d1ca5b58833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cf84979c7c04ce015c265819d8eda834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109d09c12510b598845e1871b9b445a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ee81a0ff58f9fab01a802699aaaaa836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a604f7c7c4bf57adb9cb18c599de36b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4667e8103fa2a32fe73930c7b8e6d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084a15bbb6603ec6f00004b939278fc839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7a026ee8aa2694163cec9bc7e44ed840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177afae1cde71b429a5e485a41f22958841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2892a003cb15fc0e52f99ede370b8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc354d9b8a19ed5201f16af45f3c5452843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4265134f6cf568b08282df9a74f094a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ff9e0640776805f3e3e05c2bd7eed845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13df0c7e4ad852d4ff09741369b1dd846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a32b1d4cb5ca70c43f290d51a0e699847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98c445f0b3ba2a4da87177d46cda6a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4548023891ccc95b2919ff1d0d0ce1d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67450463e9209a3f21a873b0e824d16e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd12aec43aa4aa4a5e6ec5643dcba50851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4210ee5be668a078008659b0aadb8f8852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b96b5b2c56ad992f6fed011ff66ab853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf8e71f2eb78f68019ffe386c27875854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0ba4104b7ab6f01a3f9da971b941f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91db0433d17fe4740b0a9df4c9407e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd92959400dc8d57399899869dca11857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cca857699db49e2c27716c96a8222858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282b1b068500945a3477825c84f3d3e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8081b4e46f64e7d2a19ea7b780b2f5d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dec2d7143da4fe45d4e10cc2a5f7f1861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13b95c26f236a77f7102c7dcc727d1862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba57546c4414db0c73a18b301d9a5b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f6ade3741c862483348297e108fff864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3e3535ab506c39528983aff3211f8865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbaf464e345d5e99c32d7d4fbcd9ed866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013f786f9a4c5c65df0fdb936e59ee1867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6836ea77bae126e4aa45e747b1d9408868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327b71674e6447fb2fb60e6375efd16869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed98a2b668b7ff07d55787a49928b16870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ec71d6b94177553acabcbcdce3e57871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199f13445bb839d23292c37e490282a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d14c4bd3ab07d60792af457e1a794873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062770060391c16e8e2408fc06e91cb1874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107efd2acb44d80b68e48584d939bf6875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd1772eb0f39fa1714f01943791430876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc1e3c101ddea4f219b795102add6d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2c5e1f34b4ada1339405e04a11e0b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125326019db1a15cecdaf6d96c89700879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59639a57bedb7acfe4972de24f86735880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e6f6086d25b703ab50bf87c82e516881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac50eaadb45f89b939344ea75c383c2882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607b28b9c535814b211874281045522883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e93ae3adb4b15079e304f0f9b7a820884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5d7c35f0199427dd21c871a913f1e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0379b3e08dab619ea0207dea047d23886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea3e45aec8b48bc345b05625e56386887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a246af80a38403ec7b05d49df8a6c80888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e823fc0e980b5be4bfa1e8fd11711a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc22f76e955898f91b93569792a73b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e418199953ecf42457aacd6dc80e42891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae017c588595790f34b6d3f07c6f019892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24381d9be5aa7636232516e8040deb5e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945ed3defb56cc48d9cee022d455c21894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcc5be7b0854d4f2b014afb674aaf5895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27176b867dd8234330a33fe465eeb2bd896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ed6a518e099a4b0578d2c9434aa13897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494c86285f7d4e3107d3fa810ee01ad898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd576bc03fb63346bbc4419fa9abb9899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e5eb7bf052b5822ff72ec0ff1c43a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7601ac01cf4fafebe99d1fee014782901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93bfabc0b8ee2481feb6f99c2ddacf902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35132b0b4809a3fa5e3c234ccec49d82903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838314b26e44b1420938c24d61584b7b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119d3f4accee57c560a1bb45f61e085905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330343d63958e882f2307deecf9ac155906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44022d3e7b7ee089f96e794ae2f2ba90907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0ad7721ca4c45d9cd9d5e9e82c541908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d019fb28cb99a57c8f9e60cf7e531be909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8881a59f2b7231bd25a4457c79c58b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4c3fcd65399afd27f228333174c14911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213831424242005625509a4b141d17ed912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeef5029a92db5819b6383707c9b5a5913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82515a79ee4a55986dccea55429f6c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16211ad8beb7aa53f317c030ec68acd915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1fefc7bc7e4dacae108d031ba28ce916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022a138f7e41a531a07b5ddc04d02f5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d07788999e68b4b72d4bc4959f517e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24927c1dac0160dd6a4695d863b6027919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae439a9cb0a3a8adcc2229b01c677c62920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757b723af919c7134b2e4b9f8dd9f91921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1cd5719bf9d6d7863eb0a9d3c3bc5922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fa06912189d85f9193889e0072717923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f19fa01a08e5ac2a818579cc0a1981924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fafa4b34aad0570c04af13b03e271925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07191b70a497f2e004d8fbd15bac0acf926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd56008130fec857fe6d49b8b8ee7a3927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c164101b036a42e0b45f4b48b9988c4928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cccfe6bc299cc3cd5a47a746eae2a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d5f5c01ec5174fa7c93eda8fab150930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42be67aeaafeb610e819ac6e68c8a2a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e713e1a391b847877953d1696ac56932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf4de3b58fc2c1b521fc9aa7eae206933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425f6a6f96f8ab09a6b324cbc811690934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b181029cc346cd6d93a508a55686f8935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f9d473837a5c012baf92db1a68a8e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646f86cfeb68f21e91178073d48c251937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d04c6a7803595c7d7b58b6afb0bd0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fb87cb6c7177a6314f5533e6bb452939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b8ee45fc8a1a1074428a7da452463940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3c7ace146496aff43ee6cd1939036941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c846c1ae7c353467c2058d45b2b6063942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550d2c7280401971b4d169b1efbeefc943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9263d7d266fb7693f58f8fc0baa904944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9f4d659477694f1a7e05b04bbacf4945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e50df3a3b29d18c080665fc0b9154e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f24a36fc46710d54d78194cfdd590947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e6199e246dde74fb07eb07f17f6d2948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62dfd50b884c11414393c9a474f31bd949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893ce96cee240d377998095d19fffc4950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fcd35248a9af1897a3fdf9f738395951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5409e33fbed62dd89ecf8623b278070952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c146981ab751d7e4b8c60451ac2709953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77eb284d87edb53931c5065e4b7aae3954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e23635611ff7afcec5372d3e2c143955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02675af2297a30aee5fe68ee3b8b68956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b57706040de0a8e643e44becc9611b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc2e6ffd6e5546341ee3e64892f822958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317d65490738ba3b05e93e7d5038f41959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac39b4b7e4d22d5cb82b3ee2d872e88960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7faac142887d3602a73542d72e9f85961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e85283a490608dcacf84627b029d54962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747997280fe53b5c9f1c39ffa4727d4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5c0c7735dd1f793a113baad94316d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0f59201b7d125ca5a3d53673eace2965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cd8ed808c7aba00353776c05fcc72966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df112e7df3c619eb9efeca249661fca967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a76bc12883b2cd783a056c323b2ba968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99be5797ec0f3b25f44d0382d962596969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5041b5d76524e3f90542abe1735e2bc970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef7e92cce020122c2a1c03350d94e4971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d40c9992d27fafa26085883b50b57972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b014a74e8f87f24aa6d48da16a3c4973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fe953ff48005b7a765a8fa45936ba974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd83c8a0beaec01d47ed89b92ee3d6975.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5918797ec7c6566a5550164483550e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef33c12ec47d2849ad81017f1ead65f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d777b1a6c0281ab96bfdae510f7c0e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c63cb52790903f785e58808ca3e864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49c4655905d8c8e7a9f2409cf15ee05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5ec5e20e20549cd51894f4ba006db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c18f1b0a8fb001a2f3f576e8bb96a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c26aa5f3f93a27719633d7d53c90f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2696e86da5c7d83700f0a2b747c2669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21acdf2507d99016cf8863e3e890cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75065b9a188bc1bc5e35d835100ac9a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a31ad1247547191112039ccbc7ce312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea8922a8a89ced8ed340da6f2f850613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad258c5d3cfcb0096c865ed0c19e7e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a2a792aacfc74f994d0b4f9b4cd8a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274396a043c74d1b21a8b10a67d21b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b8301a25ddba32f5907da5871d06817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76b8923b233a6f86ff02465a2d2b2518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5881b036f60761d6b4a2066ef256c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad92f1bba22e0c36d3c208f5ae3cc420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674ddc4e45a660807b38689d417365721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c3e862a28fd42bef6f585ff78580522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cda26cc96de36c875a2c64bd300e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a05bf6192323761cc5795fea949e4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660f77d010f459ca56d49f6dbfcb0de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e4a0e29aff69dd989b5326e6c049b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76551f77cafb90e9c30a20e6f98d7f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83408b7fc8945bb999d8cd0372d7d35428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68172d977d8881f988466223fd26638029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971aae51484444a4f9b6c5e14bc81b6730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e814177e68861b78254a2b9c882ba9b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280975ee35f9f2beacb80c95c29d3ae632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091e40694cc562a4e8e43f364472b3033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb0680a9382a40a44856c84433600534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9094b370e063ef6bc2516b680c4c9f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e065af39e263d876140e9a61334811936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf54a31d99732ec9932b18ac2d9898e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162b28e594d014adfa96b428fbcca0438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d35451b8f773e8211ce27dae4c84039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f093f83fb0a25be43cfc151c736b4940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21599a386449ff653f0fe271c99b0c3b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9cd67f5650b0aec4a4b659d01383b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc22bafeae2a36adeadb53aa3c623e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb0c2cd3b73fffa4befb0e70f9dc9844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d61163959e4dfec30b3e7dbee8de445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42826c54e56ab1c1b97cf0c00bc162ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcca4698b23eb69b0ac4a3a0d22ccfc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15af1c39c89bfb559138ff3f91c06f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624d41ee76952883084991d5fab92fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac672911dc29941dc2505eb88068cf150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5572e4ee62738ea986f16064a16892f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8546c0286911d565aa3475d2a9d21f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b868c466d9a0515f8fc76dd43ef4a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a9a90bf23e94bedeab91b0c1338d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e8f4f9c90c3cf9fadb3c7f51a5d6955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42f105408025018889a904ae9124fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4f9691d19e93b3e605fe879cf8f5f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67713b6ad404edc15e07b7381c3f3d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c07a7607ba250f70a52305efbbdbec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a814a61df05b8a03048294ecc10c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b361cf1887ad6007e20f4d3fae74e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45228b972f9f6ce575dfc553ea6b3ede62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1ab71e2cc3900c0208ee5544d130663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb7ef0636945474755d5a9738410af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623a7f479afcd110eeb5cb0bd3ea88365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b15b57a4d8291abdc7c06ddd586a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b1d7685a75da6dcb630006bfb560767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319038bd714cbf2ebc65a9aa3c687b5168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59af7f4b7d67a8afb5793c24829823669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9e4a610dd1d89ebe95cdbc8476e7470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6d27ba91cb5c3fbe84ed1b86608cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82f5b7dee90d8e7983d18b0796b2da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c963e0249e57d80f03480dbc06b2473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bc3675e612c843783298107a8e3df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4a740d4f53b9e0d8fd0eec2c0d22375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbc55c24c36398d86d95c133e883aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf8c00df4dfb2db31378601c0a2ecf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd8af7fa9d2481d49670187b9e9cf778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e43b8583f6d9d7ee8d3f901ca7cdb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9140ffc7b89b1953cf9557aa8c14180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683a150e1c5bd159ddc465c2e6049b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3546cc23e41af90edf3df8ec3958b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5d0bf08243dd462182e2fce2e869d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba3f0ff3b93c0448da93baebdff78784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0709b6a66c17cbec2efbbcc40c7dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf6e7c9fb6f61f5baecf9a061427cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05edabe3289a7dce0d01e67a8eaa0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb8b71a3f9a76a0449e82ce659e2c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740b1eebe07e417f3106520635fcfcc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ea08428dc2a718132a5fdb9366f8490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fb36627d6c01f04f8deceeb6cfa0191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f074a55169ba7dd1408663427d43a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921227a1839a5fb2e89271ce41c5a2e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f15668194b262266a12b1f32d65a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32759943172071b6ac5e36526f08dfa895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e05ddc9b1cb5cdefecf801c616e19096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95159520579b2fce72602f8a2d900eeb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6182b841eaab8753e101dd3207c56ba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed7b1b1e172c17e61539cf5330875c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7a63f27413c7f7569109b0fa5c1c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14227804db6ef5d8ad554e4da17b674101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e31f3a919e3ed8493a365ada0866e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57f4862a67ea068e51c6270abead00103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80502ea0ba3ec1664676fce256ae65c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e13dbf6d0935be1a2f5e114058c341105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0ef0ead580039d5f126181ce7917b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab50768c709965f115c60e158fd1d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57003f3bcf378dc4726f08affae24ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a35f9feacf67e260157b784219265109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490d7fc0207303ec57cebc93f16200f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead782204b8270741526d2745666bba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df175d9a0fff7a74f2d342efabd5ef45112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa723e8a0179ddbd24a8ed7608795e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623a78f6418b2164bf963c4b1d82d56114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852e73cf27095797309ec28999b1c4c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc9943a6c749101ed9d9e19d1621e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efbd55b1ea517ff45ca41c76788221117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f3d5204276b64149e7b11bc02c222118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb842794eceb5c1af955234dfa994651119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6befa5c98d4201ba326a8c2e8cdd5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c610d7e6b19861975ff437bc543c1ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989b670c2611e782764e6555d78b334122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d543b37d84cbc6c2e04546e790e4b20123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09718f3ea3460bcde9662e1bbb5c655c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b039e5571fe632840a5883f45e9b54125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27923097be1c571eb45458c0d9737179126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9079f865b64160cded28658aedbf7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284a64060372151a57df801bc4f751a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c192dcc317cd52528af623099f8efb6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a7eb9330c5c340429f3bcbd13933c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d330cdb8a3c3daf8296a5a7d0b35a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e7746e8d781c74047b373e6679f24132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26865db5876c5c178e3fa68ec92cd138133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd6e737ae1f139cc3e90c274d83cfd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263edb6c733db1bc9b246d852af3eb0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9db448e729a0cce4c9e9900f3d2c5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b9058f585794a2b99c95161bf3818137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2ceb86268da4ae4722885684ffca6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b09e88ff141b853834de89ab78c89c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6eeed6fa621eadce087be39ff026d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba6032c58eb389fca4e7ccfed6a510141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811eb51101c687efa0591c17aa5121b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bdbbebaf46c533621d16e3c5ad9f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8b49a19bfab97ddc449b75264189d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf45536aafc46cc30c3b3bf3dc9b7cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca1bb22945a3c0f6bfc5a27d493978146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f18ab719b9782624d86e84c283c97d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0608511816571a172f4cbea77aef1d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec643000938463721698f55682ae6441149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c1d2748e6e338ff9e516b0860e5a6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb2cbae68feefb21fffcf51d14bc12151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd8faf5a3d8d9356a629a9cee8bf0a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b936f030eb04a2d021f8116ac3ef436153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c958323da748192153d2af94f3a58fe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea7ea297edc187acb7904f18ead7f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fa0663d1ce9269a4be7e56fb536b2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e3a70f536221c7fc22f2b77ec55bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692f23b967d32a72da3cc7833f7fabc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9665df7fbf8432349291971ca0a19159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f409f3ab589454ccf1544c1cb2e55a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eea2ce9fa26e7ed82c8dcdc0100cdc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7da96f534968e74e90766b4c2eeb98162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544edc754047aa42b41cf303d55fd450163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e53999cb1e6f4ef8af0d1aa8ede0d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4fb2098007f06d640bb21faa48c7b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258182816c7c6d0a2f49a71ea9621062166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecaaa6168c82abd901ae361310429d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e37e589304d1885d1149dc195ed289168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1123cfc8ad29783d8d3cb9de7307a4c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5fa886e53905c017a6453ecafa0e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6963ded1efcf1267939d19af97affb0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bda086dbca4cb28ffd7e38c6ae20ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e79478d4ba9048ac38c58027d857a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138128c4f44e534ccb6e2456c267776174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54517f940c8f355f2196c4d6bf96a3c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853eab675dfe836a192afdef9760d681176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a22bb82bc81833fa3841b85d099459177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8f5192987592e43bb267dacb85b70178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb96d4d69b0f075f3d884afd1f305c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecae58c2a727b5fd06f5ead5516c4a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05dc9d50e1d0082d16253d88d05320b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52969048aaf3558621e0cba8237723182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d320b97f6860c749d6aa5d0ebf94920183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d415016c67a54837e60fc2c158aa0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983bdd96b7c0bfb85ee5894053513a6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015acfc348c87c7f5b68c6534b9b5438186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78129ebf806e1c700a93488de1b03c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244b3fc7faa2e82a28b95d7dbf86403188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4d909bb2a855ff94786902d4d005e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d80042d0ac5d80c03b1ab83f05a166190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5897b4a8cbde76128dcffcf1d9b8f6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26be80dd3f74c4f0ccb6e559579959a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0640dc91863f52b207d9cab902b061193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6383486e260dda2328de8eef2d8346194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7103ed1905ba5a4655c73202005295195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539dc92c7cdb5b39f82e7bf56042ced196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b2273b12bc72c6c05ad0faab69172197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c350a3acaf6b73386672e4fec7c7d25198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065d11285b456906edfb73cdf4aae24199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65648a8e3b98b1e1429e7237226c1e90200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34ef3d4a05b421ed9d9e827bb8b642201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59a15845f05f892576e36c96cedf39202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cf3e58fffb1bbaa62a12866a15d12203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73917d54a43fd925ebe530b22ee12c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36969b806744f74eda1c30701df2be4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405a5dda65d5f7f5ed0a0e2b9e33077206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8b14dd7fbd9b01aa9fe78e85f462f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03c9478be2f7a329c7b8d82736f444208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09da9f2964829c6375a6f335cc0cbc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d83875f6850553ad5d88b5b87ae3b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e12e328d1be1d9a10719a700582886211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c0c480c6b967a6c7a4a3e06a96dc8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d52917eca74ae7265e9c52c60324e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c460a5fb26fc537bdbc45afaf9c1c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769221fabd502bf657bfe37a05503ae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b533f899cb7e7ae0a9c8141ccd75a2d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887a557c6bea0b623d53852fb87f1bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d3c90b46bd4ccae13a6194a077278218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94ef419d763e3d62e34310d607c75d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca86ecb05f197e2c7728baa480f32f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf1fe9d26d54ed7bff0523d35d8238221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8234026b4b216a99ab04b1c1a7b7b74222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d723fa5486df3dc93017ca8120a4403223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c37ce2550f322aa48b3127ecbcdef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d70b3d55a32b1585e9928f61af2af225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895854883552056d655434d65d45b4b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcab8fea08a16b966bfe0e11ccd766f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff4d115ba190c67a9a533a3ad04047228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7ecd1714c3e7736b6e3f679f43692229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abc5bd27dacb1f918620cea8bf76f5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654b097ba24c789202f90d96e19ab70231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582ec051a99773c4ff66c48044d84f5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841734cfc3e4d61d28d5797029d2f7c6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000cabc7cd36288096cff05110c3511234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17773483a67c78e9ac5f8944e2d5c851235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2b8c7a613f99123b5b55fbe462845236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026ad80b587a40aad205adebb5df50d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7237aad357bc63bbd286e8fc32b8aa3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afac0fc6eae35eba3552d6d2b257e88239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c692e57fb7e2a66fe896ebf996cdc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55214747f03942c171fbd7e4ff7a347241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b8643467a79554183334916cab3c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050e70e9ec33724568fbbdea4f408e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ce63dacfc62ee1f28e2f26abd8859244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438615ec894efb464756b058661c2c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d50416e9963be9db0fb37fb738d63246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43e398b655669877f2270aeb682a71247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53ea774c2c3c4e1b242a31486fa350248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056d7d3bd7f144c0e2a1ff7a2dd66d4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed2d186f89d96494ce37495c090bb8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c85343b72f59c7ea532e7a1241165251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde49a468f87dae9d29d5e0e7a2ae85252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621a2210d0442b40073de1249812d3c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e4f82c0ca8d78cceabc94aa2315b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2b7ae375ef48d6b85b2ee0f520b2d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659372ccbd8bef30f7932bf901404cdc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4971b8c5ecf4aa2311eaf0ed7c1642257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6249c02e267b8964406bedb40df599258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a1d564aac9b5ade5d4b3509497406259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb85a3f97f6263ec4c3465b988ee1ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653316de3aacd2b9f217df5e317baa7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f171ad82a925bf760aeea3d35e03ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587a2478011375b711c87ba52f8ef2a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8abd52ab1ab93c7f389b3f704a03e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ced74408eba56bae98d0c450b8a5e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d3b3f41647e049cd19c2e31df1c6e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0bbb52d4a259f0b959edeece45931267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c3bce87f18d14d468bdf2691bce9d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fd2a61266970d6fb684abd49e7921269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529028791d992a855d0d097a5addb413270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fae17ae6f540a9340954d21680a55b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a05ecd51f66c0b23ded6b35d8097b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c63ac54c52c0bdde6add1bddf7490b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ee0b47805ede024be47e786e5edd2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676d202c4a5b3133ea34e5fc9f58917275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe54f0bd4df7b7ba5da915567a7a43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f9783750795a27e34aee5a45114e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9112e702ae6e9584fef1a3c038873c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a588014a5b18affb620e335b2f71670279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec077b0013a9f7906c15899590880b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621419a8ad61626c814fbc67dbb382a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc518150d78361b4ec05802dfd3e30282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6719284372551de1ba6892bfd4e67283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d43b4404e59c29d7a80aacd38e21d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb64a8032f9f4c3050554d04822ba49285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f68ca6b30b0d8b4166888a6a0a3ee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfce38f634fb5bb4a6bfaffeb1e3e9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15873e9b2e342a668de468b5df3a027288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49ab9db939e17fba6661e3a913f853289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f42fe05e4c14ce16089aceaf0e771f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda92d4aee8a8d7cb97b71ebd8a843b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8878e6d19e69d59054370dc58041a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda25b5da17429de1970c8c55a1ac16293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13530f5de758f9a525ea81b315c87d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e47557ec31c039eb452a379e0f12cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172743234a0afdd325c1dd030a87303a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d926a13fe944dce5663f5bc17b3fc0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c07a82c40a99b965124274e443756298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2184a118ab1a881abd702de81d5d1f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae778ad6351280dbbe6ebf4e9b2d9b94300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c4575efb0c438cd58e40268b5910b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623052fd549ee5b4665dc671c519c9a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190bc51922ca2c47b44d204d01b9264c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8aae7a999f9e1529eae6bdff067d88304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a08f7c579577691b44f3dc70eda3b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb90f85157068e0b12af4111ac158a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cbe0dfef5f860d4ad43385ed95bd8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae164d833efdb4f43ee7105ea9601e43308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d7677e6448d0fda3f58acbca57328309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0f5ab600e103990b58e980f7069b7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1709d487c3868a77816355382ec2e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86ad6fd7b7421d90dccfe0878543aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b9edb73842ccc7502e63dc05a1719313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb8c8d954697814a532f52a832f787314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c19927fae19c0b5b097352e179a7a2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862b649d2205769c79aaaa268b738c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565c59af9e20a654b1b83c144c12aff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95a3c4c5fc359f88bf4d1dd7f892b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad9456f553b0e065472f715756eac0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f376c1127cf348c49c58549d187d2d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aae743baca3cd7b49514ec5db51027321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc86d25369c288de49174777c7fa541322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539eb03f1a3339212f079014c7b4ac3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a32669ff35730903c6feb594d79a8f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25026ac63040e7c3806c941f4f40b18e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9731728b90e5876349997b9455f883326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce181c08a951b655a749481e2fec7609327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f8a35a502032b8336105533fe2f8a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440945b87d74e4746b6e143bb3eab60329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d25ec7a85292b19c823996bee91ce2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56e9d656e34618d7e95514fc2f80c8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e1ab6439b9c8325513f23e4b84ddd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a983258d72aca1ede9174b367e413333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4caf87acdcd4610ac226f2deb6d070334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51170c35d08c006ebbc0ab1c372d7e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad61c4c3f62614060c74427a8a80c06336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1502e2b15a622732a1d65030688230337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ac184a80df6a6a3a3adfd46afb2e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f54dafffa25ffb36a9e4cdf6162536339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b938e963a944eb314fed7b7c195989340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9e92eb127de89bbd0f4b3f32d75b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807b804cc8e45b7bf0a751718fd12f9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d45fc5923a0dd15fdae1aef089d9d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49bf63c97b900415c2c4ae890189cd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406e85bea57ac6b42333701897e5e22345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39c88ec49a0904c23ba91397459da2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edd5dd4b36ad77402a225a790a44be347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071cf83dd9950022a184228beae28220348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a4b5e9189e42cfde79ad7be7cd286349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe07ad9e88d29dde91d33037d54d662350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429de0d1f18a0ce61520306d524bdd4c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff256f9b82e0ba9221f13e7a5f54371c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f81026268f1c161748bf4d9af17560353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1816ce77378a45bc45a43d86bb6eab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43dc56169b339a4dff4d4f3d5a3115a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26c8e06f9c96d40fd57ffdef215dc2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c101cef456814ebc2ab354cd478ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca142d0ede9619d8d8cc6412dda29aff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ba2d6111c9d8e4097b02561a271e1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb151bd1f1befc101b55e4ca8f4944a9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303ee0e95814927ed57f68a6296102a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260d6d102ea3e1d4d42497feb087197362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b671b8af3456416955e38280ec65955363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032002afb6d5a441ee9d4929ff30a15364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab0455df0fef36a3f8b7c3d9bf51a6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852a6596c4f6448fedf2f69309630d2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925c7a705cc901926d278e3096c9ec9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3989fd7dcf282c37aecb7567445332368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f736b7cbf974b96edc9e840a742d7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885358987943de153b0fb246a48ad2a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ce5f8008e836b051711bd45ae73a7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ba8025c4efb5ebb0f53fff3ebad23372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb738591ba05d80f3b5849f88bff8e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df930ae28e5acb09a2c56c2a1c491d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b53dd4f3837ee903f3741282d4ca87375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b0900ee7cdfaaeab3533709c7f985376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888fb161d44b9a0a6fa9deea2e5bf5f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca4cc47455eb37ea4eeb4a32364a09378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c766d708df1cd5c6c0113435e1eac0e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b089dffdf968ca6a4c7c6e7426fc393380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780e6d7c09984ab284e9a740bd3f7f3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4427848d4335e26ee66093f44eb839382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1e98cb009500d39da13c9c86bdad5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cab7a0d136ede190ac9d4890627942384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb04626f00ca00e3f16bd8363c064a4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100efa3c3f9c72d3b938ef52624bab3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33997033045b079581732f11e4fbfedb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e767e064b051f4ec52a945406149e3a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3023e7003f94f50cabf08119e21eb9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19359803298f463a49e4b34c84cfd642390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e46cf25867a1f7029d13a0f8663629391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c08dc2396021b8e33d1439475e386392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e427943416a38212132586fae8335a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9c8330c388cff141fe9ce67ac3373394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f039b1109ba31e6123a661014ceb2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1bf63c01ff761d7b4d7868b21678e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631137f8f83c13dc05b4d8457ea0f62397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a90de599827e60e856613b454596b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50daff7c3bafea90eff5be8946addcb4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee95498868b699b425b9e5cabb1da6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf12059bdc08ef925e59ddf93c9b873401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f553a41ae6d5eea74e27f4a255a841402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432477ec9933c97aa07b95cd32e4c60403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c483d52b0bc22e73764a9035287ce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe8fd0b6fb5aa3bd0eb0c681fabeb4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89802b5dd9cea98c65126baeaee32dae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63e9813eb649d85f6af082a27e93bf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81e8f1ac07b4e7a7c5dcc4a0f691d1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd98f37b9e5119321c5809f0a992c5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ec8039118889159abf32a676f1431410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c13f3988a60b610a64e4384644aefb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33455f8d05af8e4bb7b8f6484005dfd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2acaa86f6d89d10af44a0c2d93e349413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51230cf164d984d3bd83a27a70957cb6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8aac17f23ace8b9af67ab2afb19192415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52755ba43bbfb448fe3b87a87dfce6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18121de81f9485c3b8d21a3b2bf220417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a711899deea756497d7f707737e39418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a297edb777b695a7f1cd2ed2eefcc7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4cd14a7317012f9dadf0bec6bbbde420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e14342fdd23622ae6fd9cef4a0d19c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52243450f57332b5cee0f47f2789063422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397ad28ac92630a8935cc55cd052165423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a4b6bbbc485a86177c604e73fd587424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b019ef8b48bb3d015ede5d78806579425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb8ed036628e6cfcd0f01dd673f0d8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd944c83ba5af96b41c9af1157f2ff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616ca9498169566fdde6bad9b20102f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6ba1f7a7b4f84d2ba7aeb8276b8c6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20543f07076c0f7c9214e36156ca0577430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628a3ad6db0f9f1a713517a3adf7dbc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ed1f47ea1292e61e1bd86d709beef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b624aa94c4a8fda03f59b4753be96a2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad0698debc9af11eedb3aab3c8c748434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8abf6a5f099d812bd2246d3d6b514435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67218b3ec5f3ee92840391d04e4ba19436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975918174b90938a7527ea761e9521b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc8bb7ff1654f98de19454cabf8609438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0eaa60195ce93c29796b751f60a438439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950c263f6b0d5047fe71e6977263f86440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eab253602055f9ef0a35d145e51f01441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6af346f194c354e5704912a6f33b87442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbf33f174e59add6e957bf60bb46d9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354742dcb34fb9a05594eb975e88b552444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83b22e52440f8913b7247d45fd8293445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cd6531bb2514d5406ad55cf630455446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a290a28ecd2ca1f273a8b579828dab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad545be488af3d299f60fb3927e528448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d2cce291703fc367832726ecc2d54449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c439e24aeff7139c7b45b50b9c05659450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d6e977daacb9efdc53652a0bbf722451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065767c9e2169b4692a615e24aba6b0b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e27e5f971e461bf8f954db2c1eeef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd63e2bc70cfb49e5332243ceb651bb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f09ef2a5ee4cfbea27c6fb725fc67e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7512e10cfc423f711f306c12faee93456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e4afa0407f11f0f9384d3d07752e8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8aeefb424343d6e1b34a396520702d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bc8f624d2837a258cf2f8771f4596459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8278502b6c0543460f3f8372d1564eb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e6b49853f85088fe463709cffe141461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec766543158feb9acc12c0f421daca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d03a03b0fb294677949b5ec11fc64463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fa2df3223d5bb26f3a150ce53551a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e6fe271d35727ebda5ff1afca5c13465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575d47c44b3bd271c29f678e0fcba7a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223b74979a9d4a43aa1e13a7c6f7457467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78e65ad5836d010b5020e4c9ea3e5d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fe7a68f369dcce658978e3b3f1ac4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e53f430558e84b8be21fc52400744f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da19dd33f5686b862be4713008ca1d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8ff4b8e7020b95fcb467cd8e4869e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4b5ddabf91ef7bc1509a16dfa74db473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c45a0f57b70418ccb851c577b7c14474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171a24bc021d78ab0bfdf2d902c5486475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9761d7152e147114ef74816b51c73476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768051b6ffc5cb62630a5d004cef3df0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d47bea8acb2b04a9e55c4f292f400478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda4808d11f94d7666f28afdb1b89ff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de5a355469fb3a3176db0a3fd3400d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7951b7b822f1376fa561f8e73c9cd7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7d439e09860fccd79f639382b553a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73a989fb3d29264fbacb781930461e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc934603cbab137fb3280edc041acb55484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60d847a6cb02a23713bead863914d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575e3889db64949e7a73db7d3ec046d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a9b5b12c303417aed8f58bd123cc1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b71fcef2b6186ea589aa79845df35488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ad887471f3c082ea0ab541bd840ce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3d24d841c3b5bc82b9ef3939bae95490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d57c912c1d5f49b11172f9c150d12491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e232a4a6518b06e10005e3900ca3bd0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d267a152d0dfafd5e2bac2f494494493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08292fd9f040f663283d15a96bdfad6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cfac6e159ffbc64b30c4520f7538a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51760c13266281204496240f0ce7464496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe0b239bcacfecc4e065e0a0d380c5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563f8dcf0838d4e79c8a82314e060fd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880c1b035e0e714ca624f7945fad6de499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc571a4cb403802e122ec98c96a1189500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d0ab5de8c535b3a051d5ac285901b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcb883cdb53c8ba1487ea8f5be0577502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebefc5697aa22a25f81821695c7d99503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c81901e84b7ccc0e50135658b3de5e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcb1b3c85a6a9b21a55d218c6beb96505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04d10338e52b65dc329845d7b0ee7a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff93864597a4dc93f56cd08b6455eac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4536281062f17cf9bb3dd289e2327508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a0b38f87adfa0fc6ff9a4833f869d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b2123cc70ccaa6718d396bfa57364510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935b3e435ede39ef0edaaf0cfb6948a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014c972dc4e8a9d76f665e4d490850f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9870f4b2103665df207c5db0a0af9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eec4bd7716151a23d2e47280d4fd24514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84273d4cd547c8b3ef3eb4c299a6567e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fa987cd4b37aa1ab4d376e1fb0e6f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4098416806b35089e8049afe6f98333517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97bd1515929663777e52f7c13d9669518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243d36e5f333f5458d4a4039917e1ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3a34a8f71d29324dbce76a4d4b41b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593429600f00c515a1f727ae6f0fb63a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2b0365b6b28d40da9303f8e230c6d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465ed9b4d22be3b6793fcd6ca372b3f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a727c5d96e0476d78b42f2768be5a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7993d9a54deb1fc75806ecdd0c51b7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f8eea6869f282559bbce9a6204c81526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a6396c4489eed0fe0e5e8c5a168e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eacb895b3ddd1329db4129c0cf35d2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdf82c2b7f00f85aec5f6fe38e7677529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a678290c9f74c31a288035fed8d83530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c8a90d2c61ed2a0f8262fbf2c3c77531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3903eac4c059a8342bcc419f59745532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc7db264e66f16be8b71972f566f6e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8892e2eb0785f1974391d2379cb3f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe97bc033ad538bf52049f291222e1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdfda62ba531a6f325edb860ecaaf1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfad366b9d7d339819e52eb9995483a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33257e976b6a5c73389b8764c32dd0cd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826a951e7ce3d353ab5690a27359ae4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a6d7f79f6a783b8cb2ca9af4cbf59540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4597121eb9114a2861fc59ddd7993c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7be54999c84135c5b556360c192fc0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998448d8713be5dabb6a83ffcf405654543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e280939c79cc0718188c6e93d05c04544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6517d37a22ae79be4089e14cba42ca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0d44809b0691f79d16295bf054c5c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df6c506187fcd815038a06f9bf1cf8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78914aef19065735bc362debc6de3314548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dafdb7485d890c3bcca4da620dc04e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7176ca0eed02d77e998220839e81ad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6240c79776a47fa7637b6a290518da551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e74406355bce67453d481df726924552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6251c20a711c8c2c4cbe88cb6758091553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d741facbb6fdcb92efe6358853e8c67554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdbaab4d3f70ebf76516b0e1815225555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2280eba8f66fb6c6e6c7af3146b3b17556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbce9b942ef189572e235a4afb4a75557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7dbd8ecb503be61360941b5393547558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28db997eef8d9ba3c4c5f09e446211f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94e066163b4c723a1503eeee622f2f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d22f96b4102aa790e79a32ea8720cf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b68f0b832bf60ab8f580ca5dfcc606562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc5314f5b3d1ed49b6f12497535735563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bb53e9ce949ed4af7ec7849e0025f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52007939f4c2288f7071a9476400a0c9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2659f44846125eda27138f942736e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc16dfaa302c6e9e4aed35c52badcd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce4901f7a88c43c2e87455e1cda93b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c90d78005bd807a70e00b9eb32924569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896351ec9ec937b8edbfea54ce73c505570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168187aafa4e09fa92945f475d792aaa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94957c11a2134f050dd7814b5a192aa5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bc5c748852bbedad1bf0a7fd3ee6e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5729e1f5ee023b51b115dd9a9ff5a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd599803dd367cf3e1e02b185f330b44575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139009efc9e0bab583acc2c55cb9cde576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07991e75620889cd52829cdb3e3f0ab3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99681b7a5f56c07190b2de8043d1d18578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d735c54e49b51fba93accc3ab46c0e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44285314a3aa3f87e1f3e01302b55d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72be2a8278f48963e9247897fa829d6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569111fc8189b6df9fc043a6d9cdb905582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482be0f01693417093bfe4cbf3d59025583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7219068f2d36c2a5003a0a9ceec7926584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532976db04923977cc48d6805b402ce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899cfb544aeb787fd7eb7ea59f2c9e7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a67ced90601d78ed9a55d667cfed0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220699c42ecfbb67ae686893c1f25088588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3728842cdec774274f8c7f11991bf46589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494b65062d518852450d9cdc9b0c7f9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76c186a9d5551de36c91752e81298d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75629c2c76b8049477cb3e29145f63ec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954ab05ecef33820de9daa9ccada7eb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925b46825268987bb10f895162b257e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d0498e2fe6454844c3e510784ce8e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51dcb754c696ce870c87e94a314cf28596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d0c47c46abb89e4aa2543e077bb2a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff16d59d71ed3ba4e7270de2245e43598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67198f9eeb8e877a4d8f7e6b1ba8ee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5da9e20e14b35d68c6f3c471025fa5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7948be8d2549655f53726d24beb44601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb355ece278373cf11244d0fde5c64602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ee874bfb07d04430616330c498f54603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ee8126c0fd3e3989ef30da4476e16604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86482593db9fd7e87871156ddea0976c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfc3c9cf04c4557a1bcc564e194a68606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270d29dc88ae247f9f713e720707565607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd96d04e503eb0061e95b96271bf431608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008b41d718c233e7f45f62a46d391a7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fbbaa6d2cbf2e998d91c710e8e687610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa03e6b8f656d0f12f0d56dcd24764c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2761a5f73641997582f6c6c416de8e5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add26fe25b7515ecf236f678ddedd50613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51328906e6079f8838ecba882abe0c7a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d19844662e80bd94bd673f22c3aa77615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413ff78c79a647fd8ebb7fcbc233e5d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adbeea8c4143a7843d9e8dfd78301b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c6ff310684cd9ff6d9950f04f14d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772bc60a820f4478634c945f6bafbff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fbf5d6c12fbe8bd110c55002ccee0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a634c5e8e98d4f8389408b317e3e2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133c20491b97848ecbae0a3469b49b0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94525924ef6d8ca17ea561c2ee6833ab623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401683aa4884c3fb4756307a7890c66624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e28be7c2d1d3d20702a11a1eb2ba50625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a5b80a149d48d66366a8ea1dda7c1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57271238f54cdacc42ebb82d18575f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde802f1ff14ae5425ac38c097fbf6f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13162912fe5aa22223d24d611be8a515629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4d1269a4aceb43d879eb09b883574630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5b9fff0a68034b3f8c81bf99343b4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868776722ce357d882a60df0e4d9547d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74158870d0bc2e1c17ef33543ad926633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7e2a90f1dfbf648d2b1c98d1acc51634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3f7b985e700edc3255adb61fa899b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dad01d0862a9f33303e396fdb480df636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9144623a6f0752e4e726831b35317637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09928b5cf3dadeb8e0070a3a4e18d6e3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e31fe75a8e222a3ba951a817bc3d3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f134c1de554bc4bdd28a47fc7cb280640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3f2ec6808ed8043a6f1789474122b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c9836361c33c66d1f80c2d5a129ff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe2a4e03aeae3b4c3952a0a833cf72643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00590703aea8673dbb271639433804644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1ab68dc63b21af7e7e201f4bc52e0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0512d30e3b91fb1aa67757bb36bb3a9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f7ae78e8a3bf7e324bfb4de79806a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30de6cf39f8be022f07510d375a4180648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585b96f5f141e49367fad414b99159a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce4a1ff3f5159996e1177f385b8154650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4125049d3d99260f56c4733116a7a5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed9a11485f859a769f1ecc5e669e43652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81182895f831aee4b19ccf974cc838bd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acde29d0ae20308db0640a7a2cb9f2c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace41b4b5e4771db87a861579a13db38655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d613b8a889c8d24ceb9e708ab4d95656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1844589c99c650d81b1dcaff0bfa432657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053dc206099f0c7f49aada0a0b60550658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6eac5b0d6dc0a492c90d04d69ef00659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc59defe8c7ebbb8260263d6a331cf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4789375a4d51b03c59b87363fbeb7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13ce20ee039256cfed87190a9e9612662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5465847235af879a5fbb3203859bb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24374a86f21e494567f636db38de454664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655c55de144f1d1df30a232e0beae1d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90e3b1a601b11bdda118e24e0deb8f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3df6d62db8bf496ab51825b49c2e08667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b3c3f2fc7b3196c054900c44370a0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e54d8eb8928b89d868841d7e80547669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde04d71a8e3506cff46e8de2815cec1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931e6d2f784024726e842bbc96329c4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b90e79ca1a2256359781b7d580a8ee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ca34a74d4657e8c215fec38777d00673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31387d386aaef8740997ebbd2162249674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde4ed525ce4b9d0dd4191121d11ed6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f45ed7fa881c3859eeb21911b0888676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b788e66f1a2cd13ad445f51027cd2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88096b273b21928a742b3f39d0564d5c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c0b97ea587bdc114a52cdc3afb3ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6a45a76aa7d47204588fe2e2f9a94680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbc11119c0cb0fcc64d21b2af5c2b5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41b00985d3052008ad974f1832c504682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b76ab7502ee030e8e1c23fd45a2bb4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f71a3d049015d4aff7d0f8e7363b68684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e8351908655c365400be8291b4b5f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa74a4f8c24850e833ebcf259eabb44686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe448237cfd91fac603cab65fd496a1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba0409d7f3bb22f77050ea5c05afc7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de0dc6bc2bb65a51e616e16e66aad6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a00c4e96c0e6283c5dae04aaa1503690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5e34aee7c940fb9943c9099958341691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9dcdc682c067efb23b983b3b9a2ec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815e55eeb4593aa28e0194719b5eefe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13290d2cc773c0af7c9432c9f35e11694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03ff6d1f87f722ab7fc1772cf52ec1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb581de787e7fdd164b66c173eb0312b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c28179b20dab56223a96f6351e6ac3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b484495fc58a6bad35d51f503e41c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb0e50dd32112e164ef66730e0c609699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f6cb2d8bd189384048ae33f5a49a2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6c326bc3293a8999e9430223073b7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae177c936f7e97d06b8cef2811da720702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f05ce3f53b0c4112b5194fecd56528703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5b25fe38e4586ac7463a1e37cfc82704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162447f5820cb9b36fd2405cc43f95c2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed064ea94f1540f101e1a8b4a2076125706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b7ab1caf2624b29f8528ce4dfc227707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1395e410cb10bbfe65239d22941fa6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cc8c750bd16b7c74396f4b1e11943709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd81cd8fdfdd07a94f27533d669d5a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731d0bcfb9717eaaf8b81561f7bcddc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d05771c18976c56ed21ebebf3b2e2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4ef36907c74b507db7af1cb1f1b6e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba564e34b7fd2a63cf3f2ebd23f7e6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38bcde13e4576ac609270cec7a3218715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc177638bf38706e5e1d5c932d44c32716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09161059ae7efed948791ed66261b0a5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af973758cc12c08314e3c37303723a2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b66c24c00be8cd2d30643bd2583bb8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2fe8ccd97cc493c14bc25c9cd79e9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a763dca52ebe8a49f56e955582089c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6dd5148e13b754b040cf44c7826714722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d8249c6e672f2779855cbf3a218e4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518cff3e9e0cd86c4badc2e347ebf6c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8266891d65ce72fbf4f526d447f0ecb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1b52cac57fd40b73950dfd6368584726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb86480a4c5a2c4a9310a30151f91c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be75b1816baaf16d95c171bf913dd7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b040e86c0a1fff4c25230bdbec623d6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63d38b1cea8f3d486b448c1bdf139c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3d80b0643feb78e2057a8df787709731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e46009bbb84d42c07a53ccb236de80732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dba1d5389ce519b9dde7eaf600e331733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e59cd1dde4e4d08920888924f53d96734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7815b18afa4ea43bea0a2894117a055735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f101a73196af5f93840837a5fea956736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411cfc5694de83a7f0e9193698d1cd3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba06aeb81702091d470a8055d01b998738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbee09541a886c89ac1f8118a63122739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab609c22f388f083bd984a570371d63e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018fa112bdc2614f7ab292f9380e13f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b03be5055af71760d2612249d67ad742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d5a01341ec8d9bc1ef3255bc722e8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f11cd94f76445957fc801f74612f7c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50295bb0f52c30ccf2725b47bda5670d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810c060dd536f18ce1ffdbf80b49d00746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08850876da120e81340796d7568f88e2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da85a8adecb4927ea8e895a5f9cb3d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2960fbedd09fd64e9c2a15d093a218d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a67adc507e4ff3b1c5e84e6d8164a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c4bb3a3000f332ce4961924235c61751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c1accce291b0f2746f42ef0ea6214752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6122b878cb466d61e4d9a7c0473ac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0f9d342d5a468369feea5132d96bf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a10e206923538658cf6c623a33388755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098dc7ccaab81096d7f1750068c569f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe303d4ed482b0cce60c0a41e9281b6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e56d7a6217d7681664d536e9bd787a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b45885eea2d56493155186db6ae459759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc908985f27d16fb2ecc74c61ddf441760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c908d2e241472a9ebe4755bfc8ebf2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3af64280f9ebeb551af81ea531ebc9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e412e824585a161cbcd7491605291c5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ab4c236118f1a9b53a51b30af761b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd61b10439d1d2040024c63f622ca2b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c79390603b9db8db80a6629a2a8dd0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec696ee4feac67d5691a8e19d6ae2ccf767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0807cbb6c4c53cbd472bbd2d0511d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f7139e452f75c193829f3f2a15119769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cfa18bc44b15efa530131ef176c14770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9321f120785c12f497ede3fdfe841771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa0dc2d98abbb037308244962fadd3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9af05111e7c50f6836463c860683d4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1ce937c0e4b5593986a741c395680774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b6e9a7a75a448b27b7a8d80a5b891775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c616bf18ef28a39e1b246ec6dfca8c7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fc84d967b857fc0399463c61cff5e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47518ff176446e29a46b9afa751c3daa778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72240d21edfb3515aaf38b361d3f0a89779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5c1049b1ea4ff62641a6cc4727e42780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20681d421d2ea8b75f81b3a84e58290781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d08acbf0962e99b938619546efa1d7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89b5e5a4312b17d9b6921dbef8d2ff783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79107c99878122b113381a52849018a7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9e62310ade736bc9b66b858eb6159785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d002d5690a1f98b65788fe03cfba5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ecf558569bc766fc4f8b8421fb50a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9318bce016ff3b77b833fe9177720788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2428f231418f7f4f4a07dc3d836892f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c41144fac05c44371a67e944578118790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94abf0de0467c3502c9996564b7ef15791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c26b4fdbf6079a3e30fe4027ced22c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4177a285bf42e6fdc3dd1ece5080c44793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ceccdc83ac662f156d629147b2ef0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde107665a86800798dfff90a5b227e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242746da80c77158a0d603703695b7a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d345b18fbf7b1857b012eea4f7044df797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7260480b0f01c850540c5d17c876d78798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14352e8553b993ca4bd29b050621b6f6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48a6987acad1e1a300e8a34d8c6918800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fb1a51b5cb8e21259d1f31d417b56801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf116a1abafa0025001f86cb7cae5c7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326493e0861b3f2c382d2b0a5505583803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a5051768f7bca4205b8a2131ad96c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640d1bc327867a6697aff672211aebc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfbeabb74ad8d55deb7305ce7bf000806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017462c5d34a478986d447ea9b91047807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0346c1e735ccc9239f21646659b60808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b20df3ab48f834868b97f668bf8c0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f110d9d8cf4366eb24171768b88016810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57713fc5477f545d9ae6da46a639f62a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fe8fd570769e6bd78ccd793ea9e31812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9995400fe235d2d258e4c4382a3640813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286942b6bf868b2361db78e8a94e70e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafa945fe3e6723aa27e6d90c159fdf815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f442359b711098aa4bd64cd7efcfbff816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bef781432b91af0debe5b834812b4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ef7a163e9bb1722c4f980b20e6c9c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c7e3e9658fea6931e1bf4e017f721819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903dd7be396039349ba5dd645017ce2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043b5c6a2c22525c21b8c6c4371e355821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4a06ef9b33035a0e79ccd29210227822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81f43ee4c17f8edf90d03c4bcf3034823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351afddbf6ec03e34d34168e1b35bcf824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8972f107f102e2ea7c168498c65d3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e0adea9affe6fa17e512c1278b779826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064dab63c50fbc5a9f4c5a31f93d8c1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712560d708eb16d72e0abc5eb439f8c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd8ef79f02e86d942b8ad5af0220ed829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688290f73f7afec5999e1ce3367ff42830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e650d2ed35c861dc84a61961accba42831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1249a42060cdc939430df9fe9a8dd3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698975c5473257c4af9b518e12546dd6833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf61e29593b816dbeec463eadcbbf5d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef9be1311ccc8364b74752e4e7bf8b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9ec2fe83fbc86f9574ffd49d3b712836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255237042a1fe47fd0ce0ed8dde12a6837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1c86685d241965b37cc121aba6c09838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9dec07c6bf637f0e012adc6d2aa94839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bce77877593040ce2992888300acf840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd60e85ef4c6f46904368fa749a87c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83026585564c6e967bcf4488822d27842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6e4d956ce70078595aa0448cb6eff843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e614dde5415a541688c54536b938d6844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ac5c43ca31cbe83a51ceb5e2294b6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229e39b535ebe78913d744bef164e51846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b81b7e269d9f8c4c48d4a966f410a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14a3d4bfbd63943bd91ce839d13cc2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb913cc686de17b4153c0a437a17c18e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f9ac45022d3e1f555109fad0fe1cb850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16ecc88359e7e604482a9eba8e69dc851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806da069bc6580d318dc0f637f1df754852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f6e8b2072abb21046f31d87400cc5853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814c7244314e5fe1511316a78573110854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b512911b6ae98172dbd4f5f4a6c6db855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36912fbe630da3b29aa5e1d036c8d0856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68304c18f9dc220f1a3c6180060ed9857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddafb7467f03a3e439faeed6381bdb858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c4e278fdd8a1f5f57f9116d62e2e7859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0af56fb74be5f17d09d2fdd3c0e260860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5f7cca5450bda915e4132e5c22be9861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425230bc64703b265ef4b9543dda0162862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58324abe58011968936adcd08313b48863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5ef1e0decfa385ddc660faf1740bb864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629078d9640e03c33cd4f9a35df6d28865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fb452cd0a177a1d2a7c8797052438866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110653a1191d3fe8c25dde916f661af6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286eed1bba5c2ac35d62ec0e63dd6824868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686b9af7fc24920263b0171e980c15d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9c32d0a18dc85634b775f04fc5164870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344848362607bf348b7e52be38fb8d07871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073de78193fcf0c4e4638a91f0414b18872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735cb610659a881e8f56886ccab704b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fd3b1b58889c5212ab2570a08f6b6874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc038cc5f78e5e5a43229275a310ef875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef118790bc054d6bcdfaaa01d55ce3e7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde65a380379e48b7aa2021c9a9f4b3d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd87bba80a9fb6f0d020fdba9d4267878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961db9859086c1746ce55dc826ef44ab879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c0da02ba0c2e0e75729f3b9b30a97880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e1cfaeb89aab87ecfede18814beda881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f316fdded3ae31644937e53eddbdd08882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe4f10bb1a88ec7f3e42445511e0a4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e68ea1b67900895b535920e315f5ed884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87676f7a168d2991ad36fd4d1594916885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2690112a7e4c74016ad8cc11c0540d3886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a71873915b8620501ba92c2d91efe6887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611658b43e409ec0b9389d547be2854f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d8d005a564d467e7c47b9f7f0ddf8889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a593965d88845be1320f1ea9740434890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d08646dc91c46ce54462c34ecf5b17891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15c824683fd1aac73701a75bb56bb6892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc13b2a8e4da83cab898be5eb0ae1e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704483584c006232679b71697da37ba894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d316317cf390b8bdcd6f735d632df23895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d78cae00571465800be050a001ef4c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b62c35bae41ffeb5e9ea04a1ab6fd5897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0338d2bf4ff986e1e478900a51451d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689194b687a30fa44d7cc88e2a1c0cca899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e184954b00f9f363db3cd40d0ce790900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9497c14ebce9669849579333a39870901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b690c4fd35154cb4331b0288eaecf902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff33d1c83bf674306dec719de31f53903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd057635b711b1c83d26b076447e35904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefef86f43c7c81bd71611f476eb0405905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2249e0d23089cf059ec98a2604a98d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e0f906f232b139b11999927dcc232907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31e21274662d65ed5e5c622a0c5be2908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccc6db2eb4c750c605f29eb98ae7dc909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea03b78a076462299a1d85b26f90420910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0aff6ccc0bc7257c8761d18585987911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc341c51a78d5d53dbb9d7a37e69b1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e901f5b28695d77e0252f89eae0adf913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671fd8b8e797d7fdbe4a287e7f525e1914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067c8469fb0d17a7bce187acbf74d7c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c05018fdc99a614067766dbf77d87b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eec5f4716e375fa83f6d2cadee936f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaddde1f16bdbba781f79e61be7012f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100acbbfba3e4df68c784057ea73378a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1332913f0d38dd0baa707353060c21920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354b6a575c70c63e83df51015c8f887921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a045db6bc92885a987d7a33e23be2922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8842c52eaae828732e4ebae6e979f22923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735473fbc2368a50a6516887c9a3cb68924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9edcb8d8e7d4be73f93de608ad8fc925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15c856cfdcf2c611b638d812057a39926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1cc440b9c7ec7a77b2179a0b45c04927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fd4ca13f660000cd2bac8c226c59b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2637860af923123531c3b0fa85ff35c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21980c47264d799bbf6a451dc8ed6c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea264d1b27fb0202d0ab8cc930d2c54931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004d1e585d1a2c13a686d28333a1637932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce67a74ce14f95f849f850040c248a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f5e36ffff1c6b3a6bfc2befb75570934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a4df1041a4ea9049996815c01ea5e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94764a8658e35b82705a2a78ac926a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71132744ac0eeb2b8ffb3f057f3ca1937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988482347b79a201914e9d828baca48938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905d0c5a5556ce2ed35627bb5f94bfd939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa293586074033343d6a3da39c49b7e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e587aa8e6ea24300ae668b0baafc7f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd372ed170313d8e5cd06a6b57c28c35942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee841d107ae1f7087013b4d2adaea914943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170164c988a6d30094514c1b1642970944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbf7e986f63a73900d2f56e08e58e8945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57005b37924fc283dd5a14cec81f0a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77bf30e9a543d7881c6af8f4990486947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5a29a4d0191dd3c9e311d2a49ceda948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc903f59abbed6a37b3be556b68899a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553110c3ab8beac629d43567a502b884950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553751b753c07a225916d4799ac9bac951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3c949dc3bc6c693bb1eaf1063cdd8952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125337a837c08c394e3b52c181666486953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9b8297730fc8ee399a5213cc1684f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26288c7a620163b4c9b1a082529cf2955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf33de40cf99ba0ec119888862e4603956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57986320c0a10e8389d23f7945d28a12957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcc0fb66dec5569a6bec30d1af4434958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195bb5d9501ec500403516e336837bb959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41205a6110ccff669150750688c61e2960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac557aace5ce6f32bc12e21c6c05c2b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee230f3cf8423d779ae1e22347919d1962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684e5716b5ca9dc8caf700e56ea6047963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031be29e037638395c81fc0fa2c825a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8351c4b2bf343fe422fd685524004965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae00b926a17fbb509a027246111b66966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630000a38b2fbfdb5b8d7d36aa004e1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f0fb48ef5e53894f70664358361c5968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e173c574f911831cacbfa76de2e508969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca24410b196614cfe3e1e951416506970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376858d1ffcd36ae128aa4ca17163987971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16e5d99d863d5f6dff6ef7e3d1c2b1972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1845e00be58596c767668f4d0d8cc973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12410b2007a08531d0b4df07d0f54946974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b629afaf3de9d911e2bfa224311e0b0975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>